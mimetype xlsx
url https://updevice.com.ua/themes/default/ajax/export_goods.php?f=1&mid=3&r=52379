--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e392066fa4434ffedde2eaac9d160d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ec5a13b33cee6495df1eab924f3892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0ced1ec9d2f02a3c8f68f9cd75c5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee33fff8e0fb19592a3c52231959d984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569208f144d8c093744deeb551c3fe035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c19a0de1fdc89091616e8c10e5529a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222db07d07e798dca8a05b28901a6c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f6e1fae52f3b59674547d889d0f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ea7da1a61e23a4bbb293e5d03948f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e8067e3d8b558fa6b4b818f7c88e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac65a22be1c15e3a26c250c86ba0be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65389e2a97dd5152959be2fd24be524d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a9feb91f3fd2ae0120c9ccc651f4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f9ecd3631c1c698dd265a78883e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a39944d249210b54d482e748586be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0920e583a47db37fb4a4e031bbcbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2536df90cc14098ff5c34c1ab3d96f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd669334936fca704104903f9dfe94618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd6f59a5f499b9e642d5e4b66730ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dad6f6ac2cb8e3bb9c8f033aca5dfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca573873352089f1d266b6795ce04f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431f86eaa59618693ea0170caadb33422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cece53f1564af0e6d1e70df2e90fe423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350edfa19efdc7604bd51a7fc70fe824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ea1e3608aebc1039e738a5ceca59c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533274409ab41476a0189736b6583dbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5423fd8af7db00707cce076c241b5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1e18c8808d13fb2ca4546c72e7e6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ab1c6d93a89318735bdd9eb18e1c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e391fdc2389c4e2891fc8faa27b7cc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bbd48dc787ef426bb098c98a95f9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528673d79320a6951d6b6f2eacbd7fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5fd0663525a4d5db43492f2eeb52233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84bcc7bd91fa97a63e45787e4208ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72ac600f017a04693810355ccfd19135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc74d63555b44274c1fc3b91dbe1d9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ea7f7b94753f94e675ebc7e8dd5337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdbe33a5325b6439b645b6dfc0e8f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b005d05b25b25458036f479ec6174a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9b6ea242b4f14c21857a4e2c342e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b68aa81385ff252dfa52dd4e20cf1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b23e2f6a02b44028b1d599d798b53242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0346b916faac98f525d7a7667d4ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f183bd9860d7763432e7df0c6d69044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cf3869f34850dfae0d87a4ec59fc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2586683fa1a6ea85895a3a3ab7ac7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfabe04bb253040e4cf3d7603c06f7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f673321fbf8f38a8d3bca860caed9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabb4cf61c8ddb7ad307241e4bfd9d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaf45aa10f62326f582b659f384cd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e646942c3394f7a25fc0e77fdde551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c66e86cc31f4f3eb53d8eb6e09fd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1280ab255aab3feaa0124dfda454a6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add22b51cb5e4c6dc5d3867511de7b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616da418e42c36695b982039bd11c04355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954e4022f087bdfdd3b13522707fef656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb074e8a9e199cd0348364e695458ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ce1052dee15dccf90ab672eb56dde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5003a614da4391ab45655de2f5caf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a9cbb193faba333dea1d9b47a00b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da595203bd03f5b711e309215d2f6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338efd190027a516bd2385349c386c4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8c529d369f4d91aac8f45dc62beab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a62d776192e23bbf14e56376e699ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d68122b84cb055f2ed4a0669cf32fb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f2b4b8848c250733ae1539c289f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3865c5cf2828057c3783a1ce033c7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d3b2998a0005df5cc6714ea951ce268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19ad46d5eccd6349239f60dbfbd95a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbd1908c13a1fa5d847850b2c841ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d21136fdea37c9927b3828216ab58e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569999282b5b918ca211e85e09f0d8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079fbf342939fa984c2be322d0e4db273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc79def58e3c861a955be31ae7d314c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4079b31ee29f31a53c9db6a0ffad8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae29c99e7399be3561f6992ac6d57b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b520c470853567576a9f1b550ce256b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f78f5a53c140bd7f1d77c3109be3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e37680c63842a2876759c15716474179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa011cf23bfdeefb6a7716f2b219cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd33b99714aadcb454d59c654604ebc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abfe0756c3914a9efbe26e9d47498582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a60a91cc1a74980cab635da15334f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1214293de9648a6d1e50ed82126e7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef737ab7b703597c3ae3568802710a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcffd02f528c8d2f7507340fd6f5cba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5d8cfde55cf9a9cd49483bebcbac987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91225041caf6113d5983d52689f0d9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa48843f541bee8d5958e24ceb37b7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba52f274f5e81e470bc4c01ed9a7ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab800e5f81b67c8f7c35c73d416f7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cff173c7b35d4f9da3b15c769c33e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20348ee6b86ee938d78a4e9bf50c648893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa8bd64bc13fade91fda33a66da41294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd827fc778fb49053937fb1612a4d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf791bf300d6fd83037075beeb99e8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362e1046878a00e9e614d42e114693397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf60d8399a57fdb2fb955ad8e2c69498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af113a0b406ce1f13a01d4d2e46dd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4524cdf1d132fe6c6a861ac441b71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004af096673deda9ccd3d155536caa9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc8b89328296abfaf420ddcb5e9b05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c8698de61e672854657371f1ba30a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117bf706629bc2b0beecc353c58d961104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d1f3f355bfdad5e0597fda789dfa5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692c9797313711f774dc225dbb52894106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e20ccb86290aa747e75dcefbf33e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485637d41de26c6afa75d6d4333a2674108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc3e8d6bb1c22229a63537bbaf8a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22902ef7b393023f68eb0794e9282c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d747491f0f1e2216eb8161b7e74d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ecc714994451d82c04a4192e34000112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37715639c6303994ed70f78ea2734aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff7bb5e2f736c6519dfd1500dd3224114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54ea1c99beda4f8b998600c964db30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfd1cc44945e37747d605f2af4ace9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8c43cfae6996f702bd68dfd88b9bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e61c4b904f0ddbfa7e48ed733c569118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e9233f373eef17d7ec847d7ace462119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc19088ba5c69fdc62cdc24dfd9f4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cbf60b2490f24ab853b893e501bf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1a0595ae6876d882bbbc7942283e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb513560a0baee59d19f2f5582e62414123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbd8542dde738ee2b3e77c25ad6fc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a89e27ee3eb4ffe8faa1aa93239567125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b98c418ae96d7441c35b91a8b43349126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c39afbefae1f957b357d59d51c48bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a68dab92666a96dabebbbe1c056522128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce8a0345421f8f52ecac8c5c6ad7df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167af9f79aa09a563937f1538dd7b3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe127b38d15dc18dab08996086131131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122849ae15dc4931202520e69a37096132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadec09463b3869c94c09361d026783133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8bf315b3e067aee7159b78d577054134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb82e1f8437f9201cc1bc17037d96d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56703eb8ffe9a36b8a268c00d57314136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6513ed92195ca0315c44a41e6b4b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec923945063b5c1042e92c903cff38138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646256b1393a7ab42e276146e893aba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33325a8d80988e32df1c74d132ceec0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d23493183d4d7afc72549a1b9eca26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3895e70161a868f04676a1e9924b85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a51c9b53ad747c565ed451fcb8ded3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa297c39314dfdc201c86077007b5ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c4b8fe390d179be4ccbad2c134e01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7d7e87140d4982cfe2f8df1ea0b78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d11002d49161fc8a1867a7cdac26a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c3f00c4c2e88939a8ea453fc793c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c3662a3a47f8ff00290dfaa0c068c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17cb7bf0168460403a5fb988b6454b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9795f6f1ec65fb0863748d34ae834e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6189c3574dcf06f700e7df99c9a5fb2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d126aebbaee9754374854e9fa2b430153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca49ff181ac56a486e2a8772d92ab0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637c3d33c3cd1b2f8863c291757d999155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d83220f0e4592f9e8eddbcc732108f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896f562419f12fd89b7ea8b05019b09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f36c83411c65d79924a85e7744fe6a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f953d8a83944f3a11ba8bcb404bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0be892d2077498f4cffe0b18f0b0b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc5d187e0bab68c0136d757e89816a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4efef4a57b9282bf1862a7b7f4a38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db624cfc2c45c72774c01fdbab801924163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76318dcd7010f94b77ed9f97c7660574164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db153bfd03932f20b8d619881b70cd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65354128763b0b4b2f8fee2dc2a7e58e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17008191b8f3c2e8fc6bae30abda7ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29858131c5e77c1d9ad54dee9d34f11f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c26797afb42185e7b49fbef0a18973169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ce715aa09b2323abd14157d8d797b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a3678bc28d28d0dc05dde46aae987171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc15ca6e5b4b0eca72dc5a8a9f0c2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bed7d8c11ff0652b9f63a27d737e3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522558aff11b702191e032b83d3d311174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff21c27c1343697fd0990725e65433175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fa75449906624443a84151a1646dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce6fb72bcf9148f458100f9472fc82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4adbc31c63e00d29feb6487d13e528178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad6f4dffa67f01b8d1ac0822e358a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89803179dcfc96575f4fd51206dd75c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc8eab86eac519f3ae30f593f08415181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbde8ecd4ab061506326cce1a5c99b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089722b5cd4a2c7979863f56fac652e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0562ffcbc1daa3c0d8f6cd699c9a40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04197728c7cdbb843b73031ea6a7679185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4780fccac95c5c8923228c66ee6caae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe939732d8d830899a24af9a9dd8a0a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89e7ae94d65407c3f8b66b43c8eb71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c8f357019fffdc699e19844274b1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc664ad5cd76080ab3048d2936642882190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db816fba95a3c7e93be7d2b203dd92d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cac6cb43691f51f0366f505dd889a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca5ada50466cac135b0eedfffffe0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072bb895ca51624f6ec82e719d4c75c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a906a953dd9b878526c25e32df33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821830cc1547e0d2cd6b44a9b002e7a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ecf60ec928f159be605c5bcd8a4ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15443359dcb7cad659152cfb1e497191198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1dcc7ee634f5dcc296c9bab7ac6b1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b58e1ec9630185454a908a4ef23035200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c67a5659673dd3eabbefb178da633201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083f231a959ddc8e433fb9cbf891aa3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d641d46f80b1679f14e154b5abaf76203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bf0e38e8cdee8a9e4724839df9623204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf15f59ae085af3da1063fb551299f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aba4a4efa6c7b6665497c2556cd5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca91071d6fb70f366db48dcd617981e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8603c124121d91724b6f2696c27b487208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8794ab931e41cca171b817546fb60d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f297a1cfa37ecdc037c81b2cfa88b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92e5d76cb12b5d27a497716d9e8fef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb652a734dd241cfafa505a19d593372212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed2ed15e6970a29cff749a163b1493213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0bc4ba816d82627d82a0e1d23469f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca66875a57559fb5c759d05ed00508a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d3dce447b412b6347299f0c3d8b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d964885ce797c96e7ada57b4a67ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d908b881cbcfb211cab9199c332d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29b0029f19de4ecc4f186589ef21f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcc810eeacb4e1987c47a5ed48f48b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ebeb67cabd372bf8d0b55d899c3e6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb41f950dd231d6ae465af1435f7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c675717d1ac0e4c0de44bd58851b0af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bd1db7b26dd71e85182f20d62b705224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a07437554ffa35feb8c04e5c832d68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8180d1d9247ab0afbb450dbdfa6797226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131ee6ef579eec617d57e038fbd8e26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f100bd70621fcc9819d21b96dd0a3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e85a36364f8d4c00ee8a650f76d05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb79b8bbea60caafb00c5f0c2a1f06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486306953e0700f60833339e374553d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3553becf16842028a7fdc97b7a07a0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44b190282cb8f3bd36979a5b065f10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880d44259fed3f295569ca65ecbc4c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d604329b153ad1efa7eb31693d4ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860f0b9527747bc1f6cd9bcb249c9c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98703eba028089ad3772bc58d71ea4e7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a695633f58c75181fbf57ac48847cc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cebd9acf7c7c17bb4915a41e2d94b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790fda18082330f47cb496765f85d84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdde41cfb1c34348deb2ce8cf79581241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a192ae4af928e271afb8310abcc01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b29c82c36febf1651f9ace6a77142243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95f0354adce5a83b335b1a3490094f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b25e1ccfd807d130eaf47a121f2d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bfa7076590235846ba3c4b8aa0a6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090ef35fc54c142810f7ab7803ca1d7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab97fb49fde57fab7ae1fc50e4728f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe199099804adfbe7505dde8dd1b32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7fe863eb9028f9fbc521505dc16b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421f35a41419d5361ea85bcbfc66598251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4eca3e41d723492f8c81abd4d83f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90402b90585db10cb4912e51f92a34a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0b344d92c1c36a23a544f0dba139d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702be9d267a0bd7d08f39dadaaf2ce9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f6ef93480236c66843dabb158ef22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8464b0cd89ecccdd6463ad4d99ccb7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50623a5822331ceee929b7d20df19b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d572e45d5101b74fd37a62bc49429e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1afdd6599a034980584ff3c75d8a90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c737fb97d2f667eca749929edbbd10c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b393771327397416b02d09d12aee59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65efcc2f6e253b8f9d432ab4c5413ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3a419a70fcb1130d4689cd6e2d0a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa06923b3732853e7b8f847a13df066265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c654d085170d5a81cb0cdb2d4f92b9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb24612dedf5d9cabcf3946fdf346a2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc366f2694ddbeef039dad5494a931268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5f03ac6a7ea8f9cd44bb074538d3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c718ce6bf1c3626785e0c4de3cc9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b79899a29a526445f1aae8e45a3436271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177be5a9f67694eb4f36f947b8060eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989e35798666ee02b602b2026d67815273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3871984adcd3270842e757b45e6353274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6407b641f6197b02b54128c4342232275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93278ccf8347c897879e28b1c6448ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b5ab4dea56969acc90907dc70f2a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc4c8be7d9b6bd35c11d4642d53596278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002a68d78189fe5a021578db51e2b34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8bf2e2c3ab4eccea85d08d6d08f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c86939b8b59f08635d2070aa43213281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248514f627022f0cabf97c7cb15e35f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901fc3a0b1faa33d2e09dd810ea7168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50841bed2365fd3b11d58c054cca4aa0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4087659a62cfd0e68d42a82b0b8eb3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b156dc15a81f638109a9b304b5c99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e550cdc169e9e0f5ccb8395ddaf44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04157c20bb55d23ac588d02e2c5f54f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119594fdbd3bcde5d6ce7cd7a116949289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d514d8f06fc76c539a61b040266604290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f390625024750a9ef212cfc1d16ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d07c05591779e801ce7cc39a76447292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b7c1af23edf603030b4b307379bc6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699c5dd8056189131c00cd25c653af4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e68a414b59c851ce706bc3a72d19e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35035c50a816581c6ad534af408892d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48aa1873c73208d98d74e2913111f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf89f0d0610e40147f848093953e386298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751eeb74e9430fc77a1f47e42fea36f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b1ca285a594f8682b9a1d8ce81f30300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333abcf3664b45d1815005625b914be5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce197c8c78b3d3b2d201efe023486c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e804cf5b0ef626a3cc82a15ef7975303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0970d040d70178cdb65e6318a2fabf4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ce9681f98c5e44b630fdd34c04a60305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc158de4716f9284ec514e6279a003cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39500aae6435ed4de9af99cff478d32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cc75175c24fd566fc23e24f98e018308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9dd70fbb0914981c9dc39b9900866309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a50743a921ecfcbe9e047d724a1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fe233795af3af1bc6d848dc6638a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2f07cae1cafa6356ba0b2e852e229312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e1af902e9c475f6c3febbae30d1f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ca00a2abb2902ae8591e0be85aa6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fdc9ec338b2e8934021518c2f0d5a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fad2d47188a52f57e0c32758d7c89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da193ba522c784b10ca30f14c0021a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f5fca61076beacda4f5cde892b64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070f7614d5171116c056e7cc8b52d3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab8ddf5688973e79f871aba5ef46ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fbd9aecc44f462a01076e7b33aea9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a548e1d68707d9ded24fec01a0ba80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624751679d55a940c8a0d6fff17d7c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be66e53c9b7dd5fc7952866b969db6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a82aafb287871a9f585229a2e686a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8794d797c222c0077529b159a8e9d76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc77c482b9ba2c2cbe3f3f32486712a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7cab80bf0220a7cebb63019792ea8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace73b2ef365f56747966f1306971f24329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab47178d4f360a444450f3ad3f70f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc1ee4f5deadf1f95e6a9cdeccc141331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd86a0e35c931d338b1701c807a97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f24ab5797dd41070d418a83b4198a1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b6a189a4283f4e149abb543f8b90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a300eaba2d50fd1fffeba921e20502335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09113de9cea74526394d73fae03389de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5b858f898358bcb9766f7d4ac1064337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda80b2cff184b7af4d2c50f2e0ec409338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c972e348722440992a9a5fdce217ec8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f5a04c94aa8ddffa6815632b35001340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ef7ce0f09d012865e11593a26847c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a35a3cadbd6a2d6993a3e18764acb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31aa6f01cb5d14acaeee2fe3ee1581343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036b1d7bea26244f3102bd6f0866c9a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4a0d169da322edb4c76339022494e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27029d78510f7c9f2573a2566cf343ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c64106524ebc0501b1edbe8114610347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b76ae0fc48b9e2f97e0119d412f02348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb256ba1b0376ca3bb5010034ea7984349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3548487159bbd7dbeb16b0a773b83d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fc2c31f4ba23b6844bcdef5a5a7ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835d619ad801a35ff965a59082bdc2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e092444f24e8e8095a2294e1b5637fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6834679e650e01d826f3cb4054cd04d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3b2ac5d232070f8a97ffc841cf53f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bd3d33231fd1ddced7caa2e254a4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8c53e25751ee68f48fe65530854ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9421b35f9c5f0b6c4beb97f9060d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972296afb9bfee1afb8e7886bc22bdb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26042b542124db59fce8a6648485a56360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91166df14256c201201348a86a353105361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0cbd0fca47996078230847f305224362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c48834080b26a3e3c4c583df09bcff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8919ae420e10cd6dd38d51b8a37bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caa2e878918cb56cb8b363319b34fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922d95f953df54da46d70924d7469d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1f85507d9bf244f50491aa7c2141e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d33708a2c2d2a4727e49d74fe588368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e061031b8203faa66981642080113369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284763d647ed41305c49fac805127f71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfe7b8ebed5b5fda0afb5e49a47a4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60dafa5e356ff0e6119c92d417e28b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f1f7efd1619776b66885853118473373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f256a6186f13ad457f82ae1053777c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18c1aca5c070abfe1561b014fd8c49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98779474ba656dddcbd7f61461fd7476376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547215854eb5bc1a2a920674b6d31a7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597a3980d3e19ea44b1dea6dba3d365378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149797abf6f246c5ac84c36f6b38055e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8fe647cf5639becb2ae117a8d4625380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f678fb559fb96e431bc3054fd777993381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63329428afb004d9d137c6e6decb4285382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae5bca4e6314832efa21bdfe52b4a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da72ec87205cd953fd30a2f5432fb8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1e0c15d802a7a4d36fe7d49d223ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273d8253ec14489d6eefe1e74ab31dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d792ad3257f732260d8645b3886069387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d565409d54d4f9007f8e7b9b12a64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700376752f3f7f61bad0274a27f60cf8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b585d4b130fb7bd2b67a8b2c43a61df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ecc5de2f4c0bfccd52e0c4ce3c333391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4f78378df497defa1691419b4e42e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7e2b53836da4886a3c4fdf57ca6b8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9915a27064bac6d8ac533a281131ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f913c15f31e69e8492b78768cb8aa0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9091d4d1216a511355d9e32fc1de6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91c307a940aa5b5e6c999f80ca771e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9909f15a6bb169e4a750543510b91b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a358661b122a3f82cb82bce285eba9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c922592d8e0fd68ecfacb94bb6756a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6936e69842dd927fb945a5227ac54cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fdb930e6d426925a047d3fc30d308402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb0c0e81d9d851421ba6252a85343b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774df94677978b5b82fc258a8685615404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c977c05072b67603127842d0faed51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0ffe640a4cb17b6300f04fc01115a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9318f796d8d18b3c23f81950dbf430e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba4fd0a29a448e96472e7dbbd0b932408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b377799efaedec7c950bdc00787f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a8cbd71b9d5705766f0e3bf8ef3c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e15b4041e02804306395c976c866411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aa929c44c2efce73d08aa4bdae1ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91262f1bbcc4564790e75eefd9dd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b88f9c8f16eb29965787e950d16c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcff9fc96dbe1943ba55a61caad0555415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7070d19f5731c76966a361358a3e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962da34af8c63e78e2f0dab5c379ef1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570061429c2426e48808f6d64f1a3ab0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c87c87064c570e28bc8de2db27bb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f12c7da943eef40901f6c4745f477420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f14d428ec4bad19862fa06f417da62421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4c1676ee7d800d0f1df1fdff21a27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b41ca4cc76b50b325a1243795b872423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb382d91c49a9499d053faf246a5566e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1006c0ba687d87361a40f051c4d236b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf2aa7388bee52a22801bc92e51762426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da018987a9a9a4917be7edd6909593427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b3fb1e9c2df41fb3119d66048f48a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530ba3f6d63694fa0c67cf590686855429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2013983cb9e2c066af008196dcf0b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310bd10bde750baa58e4f8627849033431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549881102bedf7e24c4bd84e6a12f77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542d0366a639edcb615cc1d94ac82b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ecde0b26adf9d5fe61b2b2657d65f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3a69a351ae1e58246fb6599682fa0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357321dacee992f9d9533ee91daba6cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8edc8b9762e57bbff1a2dd23cc09f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9882aaf8038aabb9452742458ebab7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b9ce9de317f8c303d9e476022adcc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c4e2d14ab9b67eb927a70e2c9ffab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd07d732650ac412e4da30ed3eb8dad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca14119fb0ff116e37316a0e2248d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211892e6e96cd347523c0225aed1b9dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518b5de6443add4416e58233d042b94444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8168ac63f9554477d52c392183032445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa449b631be4dd8a2a679c4e8fc486d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fae2604bffff0c527fe765e62785bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e162ef92d860b3ef262cfbae4cb44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8db0b9eebb88351193480a2043c9c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952cd98ffa499c88c8575ef2ac3b3c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c959b7527335e97ffcfd9c8fe3178ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5111e8fdc819ae90cb65c1d061888452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc22703379acf83b42e81b167ddeb9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278a710e19a22a3451b2fe5e808e242454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0e7354015b15cda512557c01ce118455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f09cbbe28c78450e6fa6fb9f600f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023789c6cd0070ca67d89d33eea44051457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b2fb6ce0db58acebd6f1147752643458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e2fbb7fc8c08507a4f9cf44c19ad7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47f794f646f06b56aab9c034c22e00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af76afbbbe145d52ab162d3a3ccd6c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005b14b4d6bcccb2573721a22cd1a37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa809545570810a76d3752e6bffc107463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40270c4f43590744965cac8e42f1e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b578b26c549ce7122b3a8b383f51a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47ebedfce3fb675be1a4706b386bde466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca098172c5683cfee9a85dfa2f359199467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bfd9f61e2081a5a84f207e5596e43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be441c2809cd9121756d15dc90b8161469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4c589739c0120d272986a1b0e0c8e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db72aa28ece3430db022001aefe9b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4eb2f89422eb4a29b197c7742eaa88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a01c9de16164b51a285d58a674e9d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d85e8896e3127e60878deb755de020474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87e1c1f8ed0a858f821f3039270b44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7706c89e7bfc3350d4790531a8d195476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c799f783c1e8144303e080940f13f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c96063829feb1c3a1d99120b6b7b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243afc3f4a10c9a2ec00feb87b9e2ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b61c1d1a5ca08798dd4e1600973a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaabb0a4cd0b0eee29ec3b9cc81dfcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91183c24c0f5f43cf9ff6d1570b3074b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a580b168509460f44b35b27d66a61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a2647042ab7213e795ad9738abd0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa76f760974466dd8ec63935b30c67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ed003a79f9e022ecb7b4dc90b0e58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3d9be75ff651f74443e52ea14ad75487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d02d5c50fea386ac18fd8dcd23d1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a38e3658dc8a52b6b0ca6450ffe091489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f73e2a7cf484d31b3ce9d3ca1150cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052ee668d8c08cad9e387319179b6f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bd93e7cb0e38b8f9e003004c187ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed05a76cfb08ca4332a20dc183212d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af185417b28a1793b5a15a5c963d20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdff0d5dd3115c78c216bd137e5ab2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c3d5928d225877ffed5ff90412abf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1095b42c7f790a2b2bb94ba108561497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc097f5b8178f81191f4915c37f619498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5074dc30efbacc71497def6834314499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c8176a97de8ebfb5001b9ff4cedc1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66811601c60b8452794d0e85e078d12e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797c00e48c4d62ae103970b86ee3ab9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a49a8e0906badf26b4700fd91d13e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49a6681098b67057cea77eb49b2420504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40075448529382b2196e5798c79453505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43a0926ef617d688137dcab2f82351506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fe5da08b140f3cf6dd593c3f0d711507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73146969d49e5ffc65f3479400a45a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92e618d7442cfe5dfabf702744ea16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccba270168f1f81f37c4186aade889510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b857d92ae808b5c5300cc6b5580455f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354cd687fca3e3a3ceaf1deafdb1e41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa13c4d3064b5eb5f9534dfde6bf83e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195469fba4548893a7cbd90d1d6cfab5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306566bb246fbf99607aa257397b3ae515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aad7f5ff409a7d7cf32ce6112d782e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0280a9acf3437acde2de3de98ec5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dad8e67433aae23edb49abc1bd9af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f8ae7a3b6bfafe3fe58f5428673fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021afe3419aa0518676d9fc1c3edcc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeff539a839a027f630b4daa433985521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4931ced5a65ae82648533d558a176e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a05d779b8e39512f4b2ae53a29a9eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834057ad215eb9b0bbeeed43fb7966f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab483c5c911aed624af4e801b076a5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb6763f4b9232b3471c12cf946f957526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1275f9f265d03fa284128b5f3a3b0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706a8626a5e422d57c01d6b50202111528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5388015b378d4b8d88b227e11bffbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57e9de1bf81d63dd6e3258ba1f1748530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9b8b7bdfaf48554542b0188a547b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cc9bc1a90ea21096c07178b4d095d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7fdfd6402b7072b226ab9f764fcc6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5908bdd9f3eb7929732ad87a571fa3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaff26c2fbd6ee9bd8ba7eaf70d3cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26a3ba880dc630df6b6647441d7b33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04b7b039507e4a71ab6534e0da7a6c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577de4feadc461814ccc383e038f38c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e143feaa878274e06149516a88d4485539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79df4cae39965f181bbe9fe63f4bb9b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6f9f5c5f6537823f13e4cc4b54c95541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d8e7f5c07891561f0251f3034359542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235e4ee92d9aba51f75ee2d6a5301d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00303557f02102560de444450470fa11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c1ab9077461139c4334620d3c33ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0769f4dad8f5f0de03d89223cbcb86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66180a9fb41b4534c494122c4fa5b20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177d4e0a1f5f4957961df035eba8f90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd063f829a202d79fdb13e8925690852549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802df06ab2cfa8dde495532faf2b0f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b37c6a4ddd78d8b012822f3d00b6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd616ed0d6eb7e6072aa0c09349c80f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d4795eeab368e8a66494003b2694f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fb1b414df2852d469461935988308554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da4729a223c983e3a0b22ac8e68857555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318174c93706a91bac447ab56488dfe8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda91c6e6b2814ffb2e51c20dd820826557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a494e3ec61d0f870fc58742798a68558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b0366d8b9069e24df84b81ac37263559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e533a8fcc694d239cce6fa8b07a8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e13c1e48105eef039a779845de6b8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231643ba24e676c98855a868f94b1ffa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c98df0069873a16f6cb725bcbdeebf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021217db2e60745657f6171a9b43eb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51b9e0ec6691f2c96d00bb99b7725b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6b204c86db0b6b907abdef9b7415d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d46d69615c9440e38390868be134a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece803f41707963a6eb331e1a933f55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8736bc1a31196c9374608705bc004dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db762b5744b728ba9498fd8d3c8e024e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203cec1786ea257527c43c772ca38dce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e0c0dd7af18fb27399eef0eb135dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52048e402f7a39a0de405fa973dae7d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ff324025b4514dc0680426d3a0af1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d2ea4eea975c4e3ceee9394c96b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb475b92f91c2e2c324520b3d307324e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700fae2460dd9e3144d18d100178f93577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1a594e3c86f8b547a49d690031dc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593994bca031e3ad1595a2797db37536579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677c12339addd573038e8d1b1d8da6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0b3e87298556cb4d23c1dfb5d994b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290ff6bda419ac22516ac0fefddd5da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d91761dc2dc4012e4661c68b1c0653583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d15329c4c429427be909c624d17e49584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac7a522e6b67df5f0bf5ee59031eed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd15856ae9994e413a0115a661a536586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7099fd0ea9f78413eacee32b1a4820587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62c98b061701197a20395d7045e347588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552f7a91b743549dab2c32c7bf90ad2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca3fe0fbcd0fdf798651d945ce85f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaa41117b6dd47f353ac80f3721568591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0717d4d3ee6e46e02c2dc4f079d912592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7cba6115ea2adbe540c1d0437601593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d042149a3ce06476c56a68b031af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a347e59594c161b4f1431e287634d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc9a2d44e3833e3def6947ffa86f49596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c969405ebb5db77240498e4b29f46bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3bcf6e335ea5f059ce5414749fc31598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964ca1bbe96e88e1441e659b1f5e63f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be710faa60fbc591dec84f95d7ed3b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320ec3ceccced1d370724e64647d27e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37c55999388439bb9097d5482264ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a232529d4eb3db1cadad91a6762c2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1818ce0a70cb26a5bedd01e85825a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487db24f84491514ab02ada00ca0fd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc215304b71a992a5335cce8caf122fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3ba72abf0eee8abfaa1791712c241607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf92effd003ad2ac5e38e3391f0649608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087348df5ab4f76aec9ee7cb074daf8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec0668474df69ba37ba6ae9e8c6f87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfc3ce37e82926869d20f775225d8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c36c033b0babcb8ee8e6bfa711ecb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814a31a2c14ad1050ed0aaf83392fa2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65580f96d7aa56cd9f1be04dc5f38c78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453552ad6f9751c62fa7846b15a911a3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84a3e8d1e72d4439ca2102231914de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579b2eeeb64067c1f75b07394e28add617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49b19f5d34421b92151dd80f3eccef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0830611de098a7e90d16116b52948619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612e1edfa7a665640bf354cd1ea6ce8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe75300be13d74b4e44e1af9673214b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5e404ed3ea96d1018f79595aa8774622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ae58cff6869ad8e1ce49157102366623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2dfdb21ca01324535509b761c8826624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27db58b26a709ecae66faa39a0b81d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053465492fa9c2d4d77d7873fb2c130e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8568bbf979c26e508c911f11b7f74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca8c1549667f0c1022ac6abb395c9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5181cb801d6438b3c377e808ca19622629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fac7429103bedb826e03a8f0380a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70c45986a07814a847e50c50479da3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614aaf943ee6977ca905d539827f02d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8499454020ba2a57e5632e614dd78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613757fe7c9e3fa28bf98b6c0c0322e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6aec976a177ba5623a4c4b89e21bf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17713df59afe71c30a9783c8a807efa0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a08b321a07f5bb4ae9797f56bc83b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68af344e15cd5edf8af640ae13ee75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20b58318cd4e40a96ebe28eb63c5a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c57f4e7c65f6bbb92326aeefd9d6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0f37145cc9fc747750ec1806ffb90641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af2f481d0e68d24294a8cf907b83d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b3ff1308b276c7f73132d9a24af72643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca3f13fc16487fa40cf6a12e868642644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124928733e5e61feb6381991c1ff9e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c77e2d5c8bcb9f42543d38a62209b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247371b885e51ba065d2cbbe76642e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06af9374e4470662c89818541ce6c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44423fa95fc7c0ef86d465a30131a12a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1560639bfd6384fad696b21a56971c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1d348348974c376775ab4e52c4e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185368b1f233e88eb9e528f7f2a4b759652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5a2b141fbc5425c9900444329335c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319afc3a98a9f2e9ee76a946db75afd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2abf2e6971bf7e6272b9ea516a11fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7fab2685b0094d5d44c5fbcac858e4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c702b885700b586b4f1e64f667b9956657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a8b61f89995720cce0bddfe50effb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e32d6345a73bdca14311682f83f92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc062c81847bd23b6c16e71d9af675660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e0eec404b9b8536e84be36b93b2ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90e1502d9c161927bef73bdcd53773662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dffaeca47229f7e7d14abe27286f3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc881d6627883906f1980c7573c2484664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aae470b834eea71330fa86252719b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06021aa9f0573e909083927a340f7624666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de94b228463f4edf644852c241e7b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d317c6e7f31e94625ad1ce4bbb3084668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75e22fb9b6c63c6ba634c89bc1f2c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0b11680870dd99a836584909a4492670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca534add1ffe386f627eeab9eb4ce7fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b050417bcc29d1bac4aa8017452b15d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b8b515518e3770c9ee95a7121aacf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7542f3fcbfb6f393fcf698ccd633e2f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5985fd834c6e89ccfedfe17854c2c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a568b52dbe0edaff2e99c3c829f6d4f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c06fad1127083648d7019bee5cfa28677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ba87860815f3271d7105b748818a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78bccf55ca6961accadabac83b4337679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc0fc1a5cb3832e48ba54c3cf6b582680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6709fc53e831983e3edd45564ac805a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25bde98c60610c947d7d6594d3ddf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15697e28ff90ae88ec5c019a94d9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203d976d88f097e849ef86cef23174e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2592798e6729767d80eef4f1e931f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca0157102d634ade4025517da2607686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b10476a95d09fa17ca38e40ecf4fc6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e860e98b5f3180abe247deea26e29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f99051a7bd66d4ffa40174df9caa3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c880c62dfda2da87e6bb06c51d5c76690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ce4c334e761f349b977967cfc78ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89c8b0eebc5f3a7964b70da1785926692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e3d06ce89270b146da69077e150cb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef89c9504547a2943f00e3c3468095e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0881aaffaf46d975f2e18c91fc5604695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a678cc0a8104326e3fa08a787c3b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b81b6ba36cf3768060e11cadc0d9e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e69b0ce77d3094c4231b5ea0c82a29698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871faf85258b6e2b9909ab89a62ee28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cda3c8d8421035e917e3782c6abe36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b162eb82c9553033dd7089ac9665d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197374191189a62e9411557db554825702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1fbb3f9f0d6f9da262f6f2407cfe7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8e1e57a8f2d831eff977869c1ec4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41191ae48964c0da13aa80f9c3303658705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86627fd88705bef232d830b6a2ac43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61082f2bb83583bd633a0641edb29a57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9658e1a98f78165074fe0733cae4af9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472f142ff19aee9257c56c74c22422c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393a523b14db65833ca3e98a2f3c92710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b666d628deb72e627ad6d0000a8bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406b8ec5779d1dbeae9aa08151d83ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd053a12d0134882d31d96b2e822e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94495472845efd8268e31cf15c4bf8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8f505d02e9e646e3b27123c1054d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899134837025657ab9a04f1e86ac9c21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ddfda3f6f9aa53b223619b3bb70f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f2d5accd96a0c882ef8c9d81daed1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc894eda758b17a3db2db90bcfbc1b41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a68c90378f91b31ff7a5e0b940369c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6d8e2388671d821adb1c61e1ba0db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01019ce7f573855cd3946aea0227efba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47531f806073ce1fdf2d49f69a9b53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb40101741cf234a675483959221b06724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954d05578e1802f8292ded95de3314725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387d726957a9992562d367a698d82d6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e66bd1fcc7f77758a4b9a3982905b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486309ae04e9fc7ee2cb67ff4655ec7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193817e8bae87fc19ee65368719b837729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff3d09721780635227cc513f66eb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b11fe4def04f44eca4d6fe4d787b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6d8e42059a659e32a559fc9ec363a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5d218fdccbe4675f15588a890d6b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf79429d4563b4a4affad3620b62c9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0685e9b29f279750742a61ce2ff4b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683b66ee221556216c02a3ea590e030736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d17ca6f044991567d79d497cb833cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700872491a8ca211b56f1d8eea24c33f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02b30f5cf104ae89bc51a811889c93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c01f60492825eeba2a6ab7fb3f44f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225765c96b322438b327e11e1a13e89741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ce9564a0f19ee9d315525f20e12f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf71851def67bae359f6c49b90777743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc730801516a73fbb489ba6cd92544da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b3bb42565284a371755e8dd8ca4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a3379c04aa2e9ce5efe11ff30d1bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c75a8a647cac96c50d9b8e654c1c85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd03fcbb8d4d5163d2f299652ebdfb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8bac70a111feb77684c33ba03fa55749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c96f5d2427f074775991b970b61fe4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0af948a9179fbadf5631e6dc32202751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e710c330306a939faa394ffc219b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4674e958df5bcf98ceaaecea929c4c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54503b6e833e107c84971addb35978cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d233be62e58934d4dcf4bfbd31e8e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bf2363efff45cf9ccf50db3bf5d8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c749a0003f628b3301fb0c37c0fcf0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e8a9ee78254572458871b3cf31962758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb172244f65936011a1dfdf1ae5830bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df240d6e22ebf791738ca19150bac8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d259170366bf0614e1b8e944ac771a3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f569412c92d20d40a02ab78dcf8ff30762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd90dad1ecfce9a5b0a675d4d9b189763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606aef755e5ab0b568718328acbfc50764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e18a4e22eee4d9248cfaf37c02dfc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b075a9a36f30020dfffc801d97b67e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19681b73bbe266ef075992597451998e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516f64e7772008329a4e56767756da4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a93db79fe8c8be5363b90aa5d9f76769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61232c152712f934ff1b134928ca3231770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facec559a4a4c640be48fd3b689da82a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831706d6275d223d50618cf25901ce1b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca098050aac4aa985bf5945c12a2ee7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc051ada01289b99154069b882fff96774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac70418e8c631cf1c35bccb1fae140775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5b83bbfa54fe60003a76049b24cf3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fa4c428647425277e6d2ef444e3c8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ee838864fc0c0a9d8dba68eaa3a9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd7c79105e9f7c91afccb4efc8a62e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250f3e882d205ff072a9f0e3449f46e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fdc5e2c206b109396f9ef4eb38844781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c6472f0d150047211377fcbb1c2cc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d6a462ebf0d604b7649d1ff25a898783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d466c62a0c7bd0898cfa267600bea32784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c62cce5f04b6e1d4e58970bd9479a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ba18bc13028926d050297942d5156786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0af626ed9313adc8f8e2c440a8a90787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b4bc94c311879f9ae56ff27cd2e9f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35028a5e772b61a5cdf47fc64e4b9d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18f4d28de647e9fed74ac281eba54e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a14d74e00a4a6af79357e48cf696e3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512cae1b2de35b0cdae541b05ee2312792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ad692e7d31656926904f0ffe6b067793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efb3a5098fb441771a4f260c9cc287794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e62df65a616dc152223ecdd1156f2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9b0d45420e0bfe3007301822d47d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c469ac2f5652de76523971040bc0617797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbfe94bbfafca1f02591a548334a08798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a103f891ecc01decbe5ccc5ee87ce0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a4bb72affa71319f275e446833f51800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ef7e7176995a5a1f41501a4f610ce801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851409e287bd12cb1862055cde93b5e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758435d39b9a3e84aec1c9d2d542ddd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3125e91799f655ae778d6609d12144804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c05bd0216dfc80aaa6c5e2073899e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a688121ce00b5f5b99d83c068a743e0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c452d6db07403963c02368d04568eb4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dcf377ce9b88b7fbc38070e686a7d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3adfe806654d221b36a56e8490e88809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde87be147309db0e86683b1364f7b3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9cc11d6a930d78cf130a43f84e2a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a331c42d105d75b0056f52502ab4dc4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd9a3b1488a16bba10b1d8a3c0a706813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1d7357b29731c332c6d54da853824814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22329bc424ba72efe441331433ca73815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94aeacaf040f93bbc57fa29025db737816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f7f7db9d4d45c5ed7a9d165b3c4f7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c36255440024594d52a98148b8116818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa015762a9e0cc024479e1347dfa1806819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2b3e6a52b809c0eb94d53ef50a4e4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b1b2087b746c1c89d7fbb590c1616821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fba062d1b9e2ff06287638ea733e8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2524b4c686a36b85bf338f810def6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec29431c0e4dcc48eb5cfb777264e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc9b095b1aecd8b48c4eeda419e3ce825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e875945bdcdb7e1e956e1d2d61c93d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692223f6fe0e0239633ce51fb67772a4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb95d783b0de23df4e445adf8acb7ec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee98f23c49494d3885e746ed33766d8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924753786844728707fcc55171496f7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822790200380763b999dce2f4300f9bc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de010327ea8dcf17180c5855385bcee832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fc820855c9bef57ea01f0ceeee0e3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96aadc8d2ed682209f0d3c1195709c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc38f6e939a9583dd1d1d4c0463b9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf987d4421e2e3c56f95e21fd7ed4f836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910541c71c580d7faa6d749df6201754837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef6270b9cf62bd7e4debeb09a7dd9d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ce20839dd7f29c6b3255c2e30004839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c65a60e4634e3a5e2fa1a51d212b26840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ca7a390a7da17966bdf879f954d5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f334b5404e12fed05816940d701692e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddd5c4b0666a7497f928897b45804f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3d8a93b9a3581d565a2e31ad2be8f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be555204a9fe0bdc7f2436c6d66dbef845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c011646bd6f3232b20305b9b666bbe2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89734303803fe120450200a3fa7b0b6c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960534ea96bf7be30eaa75b81c746a8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7b4a23467d25338bc3e2b1091d337849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f482666fb0bf92d62e6a52d752434f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25128cbfa1820438e017493276d1119e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4199dc88dbaa851f7e9897178e594852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2ebd6aab31d80bf064194d9f23517853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d50223a146b73f919220e74ae5408b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622445b94d62cff85eef7855ed710f9e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df07719265757629d627d6b45112889856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbdcc8b9e74104288ea18e331e1436857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf2640ec76cb45c50c5688708ed24a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e5ff56a9ba1f2c2fc31c38845db6e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1db5047146c1cf9323fafdc61bbd62860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a43b56c64fd638f1e28fd05eedc367861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7290195a025079a2db2b01922f2a59e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22662bb7430181475f42f5f462d3b72863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356ec1627315f00b9545cc63aac3eb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879d12bea239dec2e481b970d97c8da865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ddf73fb08026aa705b46a878b5b17866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb054095ba5a4fe7f6eccaa2ead6a3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6554430d4e4a8f31082bcddb3c49c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb851617319c024bb324e89ced737869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52940c92aab876cdee4199e088ebfe75870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8581a161fdd28bbdcf3cdf3f17f66a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217af57c61eba1ee75cc459aad54016872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad74d67f92efa77cb8d4739604ac70873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337de8baad5d6981a4ee3ab02ff981a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33145fde89eb98d89aacbcba6fc25f8f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bcfe26718772214fa5ffd67caa5e3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae0658de411ee952360ff23369026877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdb8d75c438f2d5fe5b774e2281e23878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5a4a26088dd462fb8085941466f9f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ae9b2d85a3099749f252ed869f909880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d421285d1d6946231ca9e5c0376a5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad625a53dd2721727ca2d87a9d865ea882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da530ade182d68846d6a62644f4309883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d51b8a88abd3086de23f23a31e4ff884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489414ef9d9e6908b3519929782d2f1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780d7c4f9acf022aab4f2ce9cada420886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219cf06a717e5cb324ea6ada4b4158b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936a4cc09ac3d755391f0b137b59116888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac4cee3eb38c8fa7cc905f9f83d18f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdc6324fc346f16d08c1d8aa94de46890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00ede2402c6c5cb6696356e6ca0d0e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ede929288f774e3cc668484c70d881892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb5eea06984e5e7f7c76782e492e67893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba571fcf8710eed752bdd39989430e8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9aaf111ecbf6388d3400363f424c5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea397285b5d3f30a00aecaec3c32245e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd0fab65f9acde3136545b021e011897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c7d8c424aa1c23acc20243d2370e5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a8ca7f2e179baaeab4f46217b93f1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8646285ac2c46c4c15f7bb3b519f07f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5842c2738cd96afec038caa29b9e1d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fcb1e9ec0a6d225c63988381485e8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9100474c1d781c0f861dfc34dcaad3e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4a9ee84805e552eea4674394d1d7b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed60b1113a21ec4269c92fc4b620a88905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a08b810c59821b5bfd190d632ee4f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437806b53577abd0ea0701a66f1c3de907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f453f19570d2e5aebabb12533bf6e06908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7f8c0763aaccd5a856ea971100b38909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdddae5453bb7666711024a3842e859910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa11cf3555b80453d7ad63b3c77c44a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ed3024c0907ffd92796e0b352e3e8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc372d3849ff31e3c2611285f493cf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5b5a04460c7c72f0bf5b520d13c5d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ff4650dc73f4d95859d88dd806b6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e22fbb4fab9d9cc95c1f844f7eaa50916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3ca970cddef067027e9334b678fe0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641062e239208bcda37ce6223463738918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b441a473cbc7755d632c4afc1bec57919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229aec2e06f691a88bc50ee01d43308920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1869f3c52a986eafcfad5c195c66755921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62915db8e5ec884bd792a6b235770f1e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167768b735a5dbbf40892e9b476eec1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b470fd9feef694f25bda5fe8f2e6a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628721b91166641c9d11ca84f48da485925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e733a7d6992158a0721973afdd4cc6e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c697ec0262cf5534f34532df5b840927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edd811dab353f51183885a113c3181928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a339b24e9eb878b8993a23de09d3eea929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c78f27ce40ad673774ada06294407f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85341e1205a43b4217c7b9fc05f0a0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1476730be02751a410915d3e08be7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7886a5618a444e2d37fa8b0e63bdc5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16671684e7bc82b5a64d602c9fa2ded1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482be5a0d7ab9b693aa5f73b63105c4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a776e8ef8947fa8b244a932a5df84cd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8c3a889de1665879fae14b6e3ed11937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8585bd87c72ac0fa51f7ef157b71a6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923937eeef74d1a582bdfc23efbf1d8a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3810579bc270c67f9ea1a09324e9e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4504d73e51a98c718f426f1aa03113941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91421e053773011153346c451994412d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d9ef6d2dc9ef3e70b4d5e2b87b996943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a83f1746e52f863d49afc63c0291944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e724e31d15b7df6a293524b18949945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45826bc989f12eaf5d3ba308314a24946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff7d9ff7a69db09f72d47cc9875d34947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383069065f962fc3159617cc5fa0ae2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e59273c70cc698d31df0af282649c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a5e5ce6eb53f7f4c97e525e8d67ba950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb46b42dbdd7bd1112c974235a93f28951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4f08a46509925ec812a861dfd518b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffcbc9775a82291dc315a1ceae091b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc131341e027060d34f0b37d4574f670954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ffc8d80c41d03c248c86750d7596d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863af998396db4c1bd5d7a03b9303401956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08054768629933a81254531ae6185d0e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cd4ca6d9a3fa5ffd74f22a230a85e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774f486cc80e54bcfcd6909551545a1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e0daa6886568139baea44eb48eb39960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633da86bbdd5889201bdf71035ac2b5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94a29689d41b3a2a6b3583938e5857962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e01ed4646330863f6f47711d6d47d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47334093703281483092c034063474f6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e0557f96853fb4dfcb6fe7f5f24af965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d5a2fb69a403c75b60f2973ef16cf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b8858fe8adb8f58572d47efe8e0b8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458aa50c3ed174c91ced02712111a7a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d57539220b4e9cec0823a326f7060f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4e7e0d3ad62425cd997d96681b6ee970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ee30b3ac9ad503cb97baedae8968971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2298cb3796859f85223ac0b058d98fc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8ec6d43a3bc4ce8883cba05292e1e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5ab644db74496c86534cf3e2b7f49974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1245f3d7a2cdd574e7ec814405b6d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61d4aa6bd82b13210cb3caa3135c48976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722189a4a360a091163de02ffbf05c32977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50200821b327331e27fac684937519b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6629cf32d2a60b613abe94bb43983032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edf37255924e4c6a7d2539536777543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dfa97c4e04d84a7890145ea08cddd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504a652fcabb6d02dcb2415980016205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834ff9096828fee66f6a13024276cf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316dd6eabd1c3457a237c33a7405e917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9129f76ff40f45551324ec065fce28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8040a14442ef4efd1f77e2e5021faa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28281c151c43e54d2ae01d75fe52a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d0d45d3a4c08f0f62252a7c4d4bb211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fba1d56b1d8ec106983098bbb5f2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a04d37d927627aa513f2c6378014d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d623f2f5f500e9b5a05b0a3537ef56614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb7a61164b5280a435870c5b3fbe6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfd8bf9d30db416af6b50670109da916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e08436786e4bbfc2ded8caa4472b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f4515ac60c82ab0b1a0ab623c0aa818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018d4e93ebb161c07aa2cd97d1517b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e8ba3cb60169a1db7ae41ce7bc57820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b8367e99f0841be411fd080a79b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08c09bf57b439b3a08ef90f7e7ff822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21053423e68e2a394169ca012f83ac523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fa3f79a57ee0ff96765fe7cc03f3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f501a443b7d3dde760ed06f73fbb6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ce4284016eaae687fce32d9b79a2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cf9b799490bba7c96ed587b18386927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eefcfc5a07129fc90685aeb02fea7828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a763a41d08e2326e7d34fe3f61bfb1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a4eb2b1cf24ea33e9e153abf884ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3a013b14750b55204e665da2a6df631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c19221981476bd24eead41e7cc2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52320ba6585ca011a51263eebb16304e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bf65356f5614c14715c0260f1c08334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce4f3c1ce42a8a46519e164ddbe7a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcccdfac26c1bb82954a53a87c70fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53a08ef619b192c37696f02aa0400b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c1223c041ff7cc1d0d9d4c2f0a45838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3861a1e886f9a1d2b29c7b8615f4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee6814c347655e2929ac0af07952b5240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19de6ccd277852d7680d512567364441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd0d9660f826a6bcfa04cfe26568e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f20598e848a741c79a8e87fe65ff5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d0a3b0f8f71c07372b373c2b1da9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6490430fb6331ea2e49a99942c76945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896c63877aefb4970bb06bc9ffeba1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688c100f72719388a41de3f2fee356447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ba4f1ef878de58f1eec41e838d16c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e9f1b659ff986a64b611d7d1bf64649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095525e48c60582247eb88d277d9c4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f3de029e2e6bbee51baace62af28c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4e347ba4a4fed5bbbc6d5c2cd0ea552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c56b7dc8937d5483fc0d7c9604e3d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25201f33e26880ec519f5967026bd85154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88cb430b16282b572e16753a947c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a77e39bc0930073ea8297d5c25ba256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e4d2d42f935c3eebd0263daa1cafc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314131a1637f08906b2385be994c703f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82316cc6f6e961d70c37324822d6416a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3ec2f3e1bbd14ab0583db2fc462a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c8aee8caa1c6c4949f37aaa9cf8a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf401424a601490a40cfa3d83b0b962862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f9b19fcb126c12a8ea0f94c7e8df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99852440e89e362f58d86ad8cd01370c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d591c0080f65bd06070667127fda84b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310e829399139cfc845f0523c9838f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969ea272a9db6018ffd02bc9e3ed55967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f035bdea776359d599790f1d2b72868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c2fa32aced8191c6eed7b34c90f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a00d6801e8d91f0efc53f6cef6ba3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b19c817caca77e053243ace76cd06571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ecb82295f5ceb66240fce587f147ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efe45fc25831fdeaa78cb30fe4b16673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e854b5d9ae5508f93398e3ccc9fb2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3f7beacc84f84660c3f3a4171117975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8b3a0a1fc13e32300a93f8044a11d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa11f3c45ac8d8c97b6ca7f93afced477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb4cfbc6d69d14d649a24061fe122678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeac1b3d85055707f3982b0b5c9a24a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39001015eb0fab92c310cd89282b1a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0abf874aa17d73f3b8050b28d5e8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580b0e64b9f778604a04ee9cbff6aa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639abf6227fab9d5c3bfd30dc8d96a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c96238375661042d04951aeef53c7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0002537e3a823fceaab74f998534b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dd5cb47d124abf69b7115a4f8869786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a00e17ca85fb327a21e93159b5d8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f19d10a5f07de20dfbb3953a5522688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652b3f5219cdf9a03ddf503e1f36be789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703705d4354d202f65cbf58e4f42ed1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987ac3ff068351f8efeac31d53eee3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe068a4cdeeb23ca67515ded1cdcc8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2b75b61bda954641b6559a93d111d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5b267957f74b77ea7e3a62228422794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b80e75947eba5989de7a2daf2d92995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe264d887a765bab25b4cc7d0b77967296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd528a4a05a89662860cfa0d65f92a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc906a3e8a86f0cb8932fc37da7ac898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af2e2bd475abf7b5dc92ccd3ec886799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f56f970fead04e2506278ad509aa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f3b62bebcae0189ec01d59b5a80f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07980a19bde2b018e714d27bce39ec63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104895974bb79a4ff2d3b3d03369c2da103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9f52c937b26f47f03d5da852d8a11104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f67875255f2db30425bbc81f15552105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043437971798aadae63e0af8a795d8ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61997a257e1ddce2649fe2f37c1e990f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d66173397d8b95091039f7774b955108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0848b7d0b813412083741b213d06137109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cdbfc7e3f41cfad76f654c55fed83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a61c8ad51a19f52544b40d70de4f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aabc38397ac28587dbb8ae8bd98a25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252fdb140813eec1f58aed5dbebedc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82505617e4be0fe536abde14cc5f05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf770dc2e3da5fd7151176c13dc041115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b1b298c280aa90c8b19f76c9ebdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402efce13476a1f97e12e484075c74d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c1078902116aad1e5824a67f70765118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9e341320a1afa520c62faf8719518119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f7cce156302ec32cc33a8b951aed4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9963dfd93399bc2d07826b372cd63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368a45700ddcb2e34e284a5df6e554d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3c733687979e29624d16ca0a1065d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbccea2c7bef3bc32127bdf5e9933c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720600b29e7616c5256ab9a630e9709125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd6e7cbb18b4c8c413a8ce0ee18b1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92c0f752b7b904fc782713bb2c7c9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fca940e064ecc11027d32f6bfd05ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5fa2d9756651ba7b1e9d3c15249a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fae0cf8e8e09bbb361c86d658f25ec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959fc288e434f04cfeccce1e5e23360131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7116de86c70cd11fa10268d4980b27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8f9dbf7ff875e921433edf5f06957133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534944df797e647a5cb8f99e63c71b92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132da5113693d43d9e328cf6f91b718135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad67fb4757d034b1018667dfcac50b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236ca0ee8e3ad001cefe0c28b307165137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0793900f4e76850ee2147210967c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7a10c0cae94bfd588f03301cd7057139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52381b8def35eb015b0013e4c2fbd3c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799b0a73677b04aec9eacd6ea62dffd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e071e0dc919b2c3c714542323a9fca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be0f90cd27dc35168a716c45cf337c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d3bb30eb80ec84886fe3e9d023a31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170baa749e5502c354e88a1b624b660c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1fdc4e3e34063106482315ce74018146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ec1f442ab590a27cf30223222688f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe313f291e7257978d7a6b342a1232148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0e477e3f9e272b3748a416f63af86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e755ba334437301c3557cb85e6280150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaabd9ffe8fdb76b4266641852a5a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2427efbad924185df09afe77d55b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cd23eb7517b68a678a04b3c48e3fe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1ea43f8b3316909e0e1cdbfd7071d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e1e25825d9d01e9467feb2bc0f423155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bef314abdca8985cb1794125a903ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19703286e8483fcbedb5cdcf24ec4a73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2edf98679b40b40da6fc0527aca04158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ad8bcd16991542a4ec960ead15db7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72503d4d3c5c103b0cf0b21bc2e5910160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb674b81f7998c125fca04b81ddfcb8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3abccc714f204028cbf166dd0917af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ad031b3a4b0e7f7dbc30fba76f96f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a814c856fa9caa69091ae043737bb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f3ea4f8a3b6a1c888bfea5033cfa9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f85d467172eea020c524f3ef58335166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb941e8ac9a2ac2a3d281909ecb8812e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53730e328459d44377696169cc65084168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0939c4274e887bcc2ce5af18fcd13169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3422966438f8d0d992e8e8c54a8cd30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d24089a3bfcdc5dd9a4e23d855a3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0e8a7bca6582e14a29b7d8b2b8ebe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd6569aeeb3a0535631eaf02e0beb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7a3e800588ce501bc91663be7e14e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8ca19bf5c7ea0d37be4deb9c5ea26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511a701ed183445a66d586d2c692698176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab363d3428eef2fa1d9bfa31d923b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f70986cb5f37022e32f5bf9d6df70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa26dddc10536bdf75687b1496e6197179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08a4733e28065f2d79e83725762e0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e915ff54b06adde580e0537fcbbbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20280b691aeb3ec2cac7297b2ce0b6dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db49f59f7654c4f7ad58426fd2bdd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eceacbe6748ba95a1962895b7477d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025039680d74444779e45de27d8c3541185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff76a8b73b601744d1c656b99b633a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca583a282a70208845ed903c223c3d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878cb53b8b8b72cb87f4aef4586627188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665037a9beaca16246e5ec0fb2ca8a8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8fc397838e3a9a83f4b59410f5266190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32c7c93e209c41062f9861f8e9e20f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2697e603b01d683be2298141d299986192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708954cbad4f93c16b46b67fd86013d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a357267b9029ffc6fee7ed63af37cdb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8a99a5c30691b72898dbeae8b7fb5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17543afd4d0c384cba01e72fce5b827196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a124841bf937ed052404f708fc3244197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79929d9464563b25fd9c498051d58611198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff61f9044a83049629c64aa6d0ae57d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75efc50fdb16a2a4f64e5b33a2e83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65283e1af9c4d8eb72f683c5dbf57445201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d46d666f3b7c0e5360a0f6d339c10202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33742f52477a2f141b73f7a46eb21671203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225072f5282bbd2a5286134ba6556961204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191552a3dce637637f86e00fa861f4ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106e806aed12101b85c3f5eb469deec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a836f87f7ef780797036815247696b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932206c2b506a4c31bd6bf4ffe4ff602208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc8258a91e7dd3be1628ccaad851b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9621349ffa4a965ce5a7c72bf78d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781379b9f1e9e9c6bac601f474d5c21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da958ee5f61720d0b86d660998301907212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caaa701ab80736525bd2893b8fae34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a8cf286fef13a113b7e7f83c7eb8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1be322ed1f9da15ac705454a5c190215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c4596421a5423a6dead8f09ba3e4e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ffb3e5cb3b2af879f426d9631b0a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141c76b52059c0694d51b1c781e4386218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6c67dedff170a4ef65c6cde1d3836219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022b657f77c8f3f806de0f838b06c42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d57797aa5f700d7f536ea07a7b7b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f121d8d70a24609170fec4c885923e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb500134f062ac3ad54551168a283cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35ddca7e826deab07dabba632a1d0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf31d0ce322e3e6916ceb3cd23ddfc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129edc01819284f92baba83751ee5e78226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315220d27964ec1ceb5fec64cdda131227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354c299d42e9f6d694d63e68e991411228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9dbae1e3201b0b2599b0006597459229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afc40aa92750d3749ef9d452a78c16230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf00213e40d44a5f91f20b440d2667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fe07d4f7e474a3eb905ed4d0867b7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c8fc05779a46996d10fe96259b243233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbf15773030c97a6191f6c738df99a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145aeb23f5950f1d8fe5b9782ac9f22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51b6149fa3acd4eb52ec95fcb548b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3fd9552a6fd287bb7055b78d1f4f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6f38aee60f777d841d38abbb63956238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f31596ff22d1521d8ca7b67e14cba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b967ab2469ebf576d46faa2ab380b87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb18f7ede9c4a2640045c075cc7ba5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8ef786cbad80b0d6768c955a2b990242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651f406b54200611577d75671257b5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf2c5c27d93d601cb3a944c0c6686e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3650afa4cfca538d3712e0606ff8d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59ae5df66cc9929dce2f7ac09bc8ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8947cb7825b08f3fb4231da4b79732247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc270a89f45dafe09389b99136523f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a8a40cd3de5e60cf959cc04b86091249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3a4677144b0adcc24356c592ec7ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657c996dba04847a5dd7b035a86f482251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973246c390a301c6fabde4273c5dd16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c7601c11b03029ac7a2d9d9ed3a54253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d3b7ea79c43a6168c59ada1bed0e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9109080657abc25549634dcde277c39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff3abec38cab393d9110608d2c9708256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61560dba242e1224b93769e53a6fefdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e98014105b66e1e3bf502ec54cad6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78a5212fe041fae20df8ae6ad4b9c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef20e283fc3974a7dcb612293d00d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171961a9fe61445d34492337be15b6aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e3d94c87ff265174c9706d11c42bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee0b974044f181ba9fbd8d8636f16d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43c092295c5258ad6b7058fb3ed368264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab2c42a4f4b708150ac4845b564c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342efdbf61e589e9f08a2ac563a30fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a4be273080198eef623cfe0c30b7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ff49e3990a4deb2aad7f30d3f094268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75015c75789fdfb0cd4c1d5fe04ed963269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc82cfb4145049217f5c9473adff12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059cd32afee15d79f9ea711e2d549b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff645af350b6ec651e710dada82aad23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a19a46eeba82cdd90ad4363956843273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d350aaec860d47cdf2805bc7f2fd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daccf4172e4825516b815591ebabbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f06da22ef85aa16d4bd0206c3733f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df172a6092fba302807ed3aa5b0cd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6a466bfe8271c184fc73b8803c1ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304e509d35e9b18349a2f8ae3e71f1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b44a189c72265bba445e3290191b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1636955f721a7f351137e5c346c927281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb20aef651f3d1df7355afd9d0459ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3acc3171ee7894cc45edc6922b182283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4bf85c6721cb9635ec45069702395284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c29559311ff2cd35a0af01e0affcc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a831d3a6235db3fa16fe1a0338d0d5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8ae6b97add6d7e327e14d51148dc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55eecb8cc62d5c622d8a56e5772659288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d0adad4ca5ae0053062fb0b1c3449289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dc56465a1ef41770410cf94c689b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085df55706879fc81b435e084e73ac3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cce65a463fd21b6c8ed89822157fa7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004de849bcd77a1b9ce040eda1ec625b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b53b695706ff570dcf383dec464ddb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464daecd6e8fd5954f10dfbcc1c361b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb57237a1e342668fb62c616afde787296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862f459040060adc0e533faee7b49a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b563a7142dd63e5ffe14ff154ea1a60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3f47ce9c87e95bbe78167278c218a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8cda9bfe4e25b3607f0e9d532ba9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5f68c462d46d7e6de80ebdcb32d28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863c50b1ce92b5bce77113cb92cdf54302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ce2ac20f699e93870b43261b0b9bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c29d6cedf02a300adafd75d80864e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747db8226992205b1dbfa4150a0c612305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172fff3e822e8a37462a75a8285bca7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79b1bc92243ec9ad96ae9b4b0e6d75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec98bdfd66cea0b4f9109e3135aaa49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5fb16d81adc601c6856a3630fb43d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826ef2d9ff0a0558a7d0473a551a2f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccd80f7aa4b0b179a67e2d14d7620d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763a3a19f8a3630203151060caa32a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d7084c4e243663f3cd9bfd8516df5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7be7389a079e2c3bc11700501cfcfe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eecfa2afcc6d3e12f3e39eaa943d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102634677e5e2796f9aa60cc429b508316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea89d507817fbb18fd69c8d10fb9a7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c929a43ec164b76791d023ec46c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44589d106935665c2cdc1275e0dce81d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619c8919cbf04de1c319c2594d11f4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf828bbe4f112d055d2caa3a3f8d198e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a662bf3b71caeae59289d2f2a34d1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ad223505973fa4f98f09fe50a9a6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55576522b490970d5473d9431b1c34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43078c29508f1f1a6934a2687bbb337325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b38e8bec8af81b8e41dc8a412f509326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79282e4048d0991af638f55004eb02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a56f4ce61b185dee64f9e3c602a2f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d24a8af59f97372ade0791850d803a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d27f085bb2dc10ec4395984aaf9e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa69b58d9e65a1cb179a31600997d7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75161de6cf5025f95418b31e01b28e5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d93d94d9807b162887b7faea1bd18e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5aa34156b25ead6adc60e41dabdccd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927955d6651d55f73b61f55bbd1bbac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed16949293f5c75968b8316ef26db28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d351612639a3a6142cd3cdabf803b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9dae619cf0a1b059fb88cdaf1a33d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d0318d621905bdd0212ca63368b29339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862127e90cb4bd5bc864091367825398340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd6f2006ca1e4f9942352559ab6ff3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5deadf02982f05d172375416e29188e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901c457b9064be3fa84d5d285b573f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123050ca440422e4d968bfe36d13699e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f050a0af961b3f07aadee94ce8ab37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5b6c648b29877ebc88f7fac56b002346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633dfc1653ea796403a175e4cfd7f5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde4952b350204ed841355cb16d1752348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ddda7312a8cf626389891a3e8b1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41279ce8e19464e68eb04aba2e1ecf69350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca611d3dd43161b0d8af4671576b1bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1759779b722ad2f7b85900d468fd5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a011e514fedf30c0b01a480f43fec353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9246d12ed9adbbcfe3d2e6ed4b22aa2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5edce09e51bfe20ddd9bc85cfc9857355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44f1c0bfed87c043eff1a98b73183f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7b3c9bcab22636320e72a9021f38a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd880369fd2c4c923f9b5d7aff871ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e8bce09f0e497d4bb7dd3db6ec807359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1e473f1cc182db08763e27ae53241360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a71122b3a88a683786a0dff9a9bcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff5b3fa58dee56ca47bd69f1787799362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399645fcf8b44b5adcf6ecf140a43e3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a289f3ae35baa8f7346eb57651f32e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00df623fbeefa455f388a0faf13836365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9888ac7c7f3e7fc26f9aa67ddd9cef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b0ab12a70b8218cefa2e23e48d69d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f19c20f8a9d9e690736b122ff8657368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760d9030256bcb15601fe8a2d4a318369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c330081594aa35c003834ba8aeec055370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83967736ebb5f989afa4b02e8964742a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1e840b940301fc2c57844ea2caee9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dea5029728a55028642b59e9512eea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dfee2e4057a1c2f792a5d3bcf5701374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f731be4f93f0759a90df2f362ddaa34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa806390aed2604d0f2485f77c910abd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdc4612ce3a9699ea039526de30a96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ca743af4c2bb07f33798bae76e667378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb04d542e251cfb5dfd9dfb6b3b7a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99103bad998ea89324d5c2d07f9c83df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b0eee7d24d70987afe77d0f972086381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94bf31d1f8898567f64b73c16f55b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b9ba8f7d37a94ee9f544568b93544383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097984af3a0a891867e5a76694601d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c971ab0b182808485481650afbad4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886799d9f0ad3ab3ff34da101803b177386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6333cbac2b50b2e0224557a8ffb15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8198533403e69399dff44ba776a62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354be260e082430d6da53ac200a2ac7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a6bbca456ea6f545d32baec2bc222390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196eb008c8bd95db9d387ea83cc48c66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf6ff80d083cd680b2ac9827f4534a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20948e6f53bb33719419dea944b0bbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b45510e9c888ae1408d2e51ddf0fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92e3d383b332af9267b1b57642670c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55895cae6dbbeaa183118d291bb69e2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3931caabdb4227a3ab50f3393902397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab48444a9810709dbdba2c66364b99398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef056717acc87011273fa3534577152399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12520e933e33c77af111ec1993a7a8c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17c1c8fea083c9b5589b4b6b475e94401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f4c48c1f7f0895da8682d3d9f93a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faae90daa45f2b4e568f39502f05fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd009f28978c342a6767f661aa6e06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45560952cc5be933468b422a85f2a93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f3388c026f8aeb34ccc07b7ab8585406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248fc47aec18887143f0bb89798ba46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1571ca4a75c3f72396943cf996a949408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d895eaea33234bea557aacd416e9508409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab679df04866c5b1e9e5282df2eb7b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9314c0f67d03831eb376ecb5558062411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24af1943bf0a2bbc9cb7a24cc31f65a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a68f2064fab17def9077da00c042d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbee3f124251ff7b6bfff9889983cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f40395b9bd2792b6b0f32a2bb84450415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ae19eb9d864e402e3d4ffb5cff11f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658207cbe63ac67eb1f251fb959e6413417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc081b9f54035e9869c7761cc005d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00d0d066230cc5384ecb86a49c5cc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dc54ca91ef245da0ac1bb517d3e95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcc74db8f06a3baabf64805a7269fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c0c7cb509d3891c5e48ffa92a6d87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975da478d043ed3a3d2c3d91d7badd81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1064f9f35c5a6fb6ea0f6395313ef2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2544cc484776e7692c19ef2f8aba83425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f7275194940aac35475c8769dc658426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86957265d48c4db8d8b94eb19fbc097427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e34d5a58251d34813d1818ad066727428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb15abd524854c4afccc84970cfb28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da5b64ccbba93a06b120755e2eba9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778eed69c1b4c42639873a15179fac0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71053fcee570d369fb3a7576f47d31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d80cf0d759cb42202285d0bf326720433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e5d5409c2e055036881162645c075434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab59ecc6b4c41cf59994ff20d68019435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4198686e15194f83e2288a06257f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa301dbb7144f9c29708786b9fdaaed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6858adb91d1e5b5bd85b39ed1dc2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cacb6e31c5c6503a1257a0c61b0c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05160e5a3979a5d4f3f313c463316654440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5003c689a0c31f724a30c3c78767f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00fc7615673f750bc5bea0ea0aa47e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe08f39663e76aec5a7ec5861787b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397350b01b3c1f580ec556a5d5d851c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e2285c606f4775aa2a68a1ceae51e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ae54b6cb0b86c60bc647fdfc6ed26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56970859d34098a9897f43e4e87b3d8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba8593ab96b30f71111c60aea4dcf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a97432ba12386eb8cd9595fba6394449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb47ba64977f9b9a372ca2b9f9a169450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3eb652359b0197b99a44521eda51c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c6f6574d37f6f5d1330ea0fbace70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c521ccf1a8af6bed3e763af4e995a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3823251eabe5286c226e73e4340a3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea87adb3e012ad1f3a1593167165ad0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5dc87a6fe7f6d545c0ed6979da028456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b703ac35dab3b18d17e34541ccd745457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f502b548f90670d63a92fc4d86e7fc8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8813fe7de0472719f499587f3893fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698525e71672295c929bfce278d482e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5579f4060164f4dc63752d787cc12461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8106a50d027ea3016ce3e37b0e624462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89a44a3acb8048121b0967b7c11498463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e3c2c1542ad550f46f5af94191c26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c677ff01c3b7484d526d174ac5866465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b5eee489730a935bde726e53f2fc3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b4bc7d98c8a4c41e800deb2b22312467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cfc4dbf5f335566216ecfb612631b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803091a2da0d0385eb0bbf1dde0322d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1bb992993808218a49ec50ade0d52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2492bf0b0acf1ef0b0a6cf800cf3c94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb9357af281296a16351696513eb31472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742cdbf5574c990c245c02c248323da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb627828ac3e1bb942b9af44a2dc56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f4ac193a2d289d9133048b4b9398c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6081d325e4a3149a59ad642b4db494476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ec824fdc1291509fc2d78abb037a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d68e0fdf6472cb22ca054df15bb5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8447787f4bd3c2984748744d7342c53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f0538128aaf66d8fc8350018bf56e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce963eaee8abf1171be620f9b7bc0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bfc305f4868f036882ff8716ca56f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c9339abf2e09cd5ae129bec648d39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc3a5889337f3b84d97263b316273d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828295b3b8f43e9d4d64e59453902791485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60b62bde3346943f2c670691c61d7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab885f8cf06f125c414e99a86f3ee557487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29068e4c72a932e830d3366abe76173c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca08f2ba4efaa4dcc57ea7247e522a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6c9f3ec2ee598bb5e6c010334cbec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36747a61af64bf03ea894a8b38bbf20e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ece28a5bf9d58e3edadf1338528e66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337636437e1ef59c9887710af72dc71d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e63c9171f5278bb4252cd0fb9d072494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d88873acb6bca678ac8dd48a49c15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c3cf28db03c5b1a8889ecbc78cc2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309fbbeb17325a91db21688359aa8c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1406d732bb54febe82c4d0a55b54f7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1583a8d3c8a43cb0833a585bd10490499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542468318d75d881cc2dd4ed8728c7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067ecf84e3ba69cf0ff5d6078e8293a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc17275475e5d6fd8140c164c7ca80502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0df3639ae8e858f3bbf859ac3ecfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19799278211065e93b4a9d976d16d237504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46704658737735a887ea7d5cf30621505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da48b9ff75e9c248f2a73df1057ac44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae57126b756a3583c9d4b8938a0143507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b6f504430520eafc7a5377f9d30d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0a47284a8449b18555b6efe63b4ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333a8034e7cec1be64aa0df73b8bd11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118e233a72ef24ca7b1646d351a8145511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febf9fd80dfe43d47e6cb9260ca0aff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f626e642f24d9322d4e446fd14b7d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f604066ef9cc3cf2802be46800030514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02fc0086402166176abede4a9efbf9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd4aeb0d30557a9f28964cd9d39e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38ee70e8cf38cf4e22670dad65ed1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8ab4e8835190d11a047db3c23d061518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37aa5352e428bd00f447085de8016519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d85be44cb97f96614c85d306e845dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e0fe1b6d0dfda83430f31858dd28b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211da23cf5ae04aa01b90c7f2d61e285522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82755860d48d033b87ec7b77fa186ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d09324b0d0d0b6f0192cd274849a38524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d31cff16c4849137833529c54b8c5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d641f84e01e48193221abf200a96f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dcfa9c45187776e1319993c9cadc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ae1c285d7eb52327a350234d57928528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19665c998e9f47229af6e15fac7f01b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d14e247e9ee985dc754053ec7d64ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f50eb430d67405f6132880671848b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29eb2376ba7e736cb75b5afbdbc4e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484662bd14f99d2fe277ad0a7466b07c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d0a585b0bc1bf0b0a9064dad02baa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bd0254dc5d6d119a0af453cdac98f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453b1cc1c3ef4b66d39af4b7fb1ca8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4878f315898c2b09382345682bb945e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757e3075a98c900257efcceb2eea140538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaa9a73fc8426079315619076da850539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925433eec82f856e61b05719dfff63a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5ae5fd6d73e3d834dcbbb88452ef8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65579f5524d37c95e1e2e55d2f0c1d17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ada1aa32ed30e6a94911252ce6055543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baba224ea692cdb8d3cd32cfc95fb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca7f5f6c7e4d65cc4884da4ed72f24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbd4e6b0c9e698086d22000a7ae532546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d49899ccaeeef4d8beebd8d6e3e5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2b83ee1f97c27914346d44103626b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d3f17c5b896f510fc280d040374db549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d4aa832f5adfc4ca384b0ac5b4391550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce85ba7499bf2cfa0edfb04e77fd52f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baf838695db321d4283a6665721816552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02913a73ac2a7e58968efe76a22e8301553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd545665b2ce3c62a3936f7423d3564554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af0b5784d05c391bb87067cf42ee12555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639da7133b60d116c6b99f865acb1f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ffd3f4e4a5e932e47c8f13d58531f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e7bbd4d3f83ea19e8706ca8fbf5ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884897a44be47784a150eb730788ad4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1ad20ccc63c6a1e2a18e5186467aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a87cba53a73c7e1d6b72344fba90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2048d7e713d48c25b063c753a43c5a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aabb9e3f2cb6dfa85f697a1fc25576563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c7fde5fa405f86384bcadbf571938564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932b7e0c182520c764f47e2823ac9fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b007c49b81732ac21c0a947aa1649566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e98fd33c62c04b0fba29cb5fc4d39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee7d7ebd3bff129156e4c248458213568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9d4579d3b54ccf4a8c8051be25be3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e93f0fc62ea376a3f72fc694a56957570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4195b72435a3a6eb281b1324ec67890571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702f460ea98344ed751da373c0cf4c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3acf7c8a442e034e85f8233711732573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc516e0aa3b14b78b0d9d1a75a741f93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981bfbcbf84c764df15f8726cda26e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de09eaca0549efe5dbf478a1a5b037b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4477386f5ccc9365915265a4956936577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877524717d8037abeb47fff8c4f1d64f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f44d5d1219691e554208e7336f1e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cc0eb393bc77a8c698d50716d181b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6e02fec3b2aad0cf44c3e42fd5cb2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862387c3a9c436ec81409466d1bacc6c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837817748250fa63c93e54fa1631c4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e113c40001f7dc7ec75e48e575434c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e2bc2be1c844a5e84d692ddd74462585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09453a503f9c0af97329e0e1b2740d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a652bbad19debb77537597ed5fde5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751829a0c078dcad86aa905c47be7f13588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc83c76c3fb16fbe729317ed1afba18589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781bef8ed8b5e678edd52a76cc50483590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfdc6d8e3b73668421a60c61445256591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b04bf235beeaae190602c63845570592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb157d9922acb73d945af63f82a0e5d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1583375528bb0c813904dc5fde77ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed6306d26294299100eecb06ed977c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f75a45aa012b754c1ec036e8454c8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f14beb98eaffb7910e03f99a68d4bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f12d788605391f5fb785cca4aab7d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada65623a39b8b52aa35d2e03b81be6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466672bcf2c30c6ff667c0007605187a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0ed2b0c4e9eaac6b738193d2f8f79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee4ef5a8fcc1eb627874a25b61ce23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b37a397937781ba341980cc5ad849603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0428a3e36e0310940a4e87a6f5999604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfb92378181369f193b707b9f9de9a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea22f94e9326e60f88ad843feeb826b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904915e8f79fc05494b6bf69281ee36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498948e34ee50f0c2be2b8f22687a4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d232e8719ca06108c8b164e17bd204609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eae0109f6b845890f56563d9e84bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2df5f66f317430c151fbb3cb8fd66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12e0632fc0f5e0436db7304279b5f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b94a337c86e4d4756f480601a3573613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a751623356f37f219db17440e15bd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a5adb9b70cc4cd22a9239baf665f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7e0ddf57b87eb5ee53f07fd6d36f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9788428e3c17ff71041a7930b9190617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce35d7f34cd0563d43000995b053e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac2653c13a1fab619329e36973c72e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a73ec2956672d0a88138cffcb0f73b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b1df8adbeeaa5e43e95ec6454058621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8ba6f68460f6216130cb325cb0143622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa1cf9029590743a269fa8bf22be3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937f9c1491c947ed773aa56e1ed413624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90aeea5348552a06811de64ce8f2070625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67984c8bd146f9baf3eb11d41252ce3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af52b9de00281add23c94eca7dfa498627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b810fc9d7edab93056686d01f3a9165628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45e0826d82d8d98e23db6160e8f908629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78ddd6ef249535e1cfc9f090901e76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31992391e53ab263f32ae05b133da1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a355cfddb335f5f6db361dcab363d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245fab76104815fb9df6829923ccdb3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f13c49b18f246f7af61b9d2377262634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36ff6e95094f3ad7d2fc57af09f2e8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80deb35bcadc538fe1a80c9e8c5c7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cc14195cabe634b50b9c266669e41637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0922db4908268443c6a15e36f0d87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce33482a129f4df108a71f13f5696f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d161f339e59df137635f128daf493e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af10ad1860266e1881dece64b1f54c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0d2bf5a7295c992e0e1633942f692642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d44ee487dd26ced5ebaa811402826b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d77e47a3816fc99dbb4832ea9ab1a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bdc40fbc62a5b4eae68c47c2becbc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2e1379c095095512421e90ff541bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc6f8bb7e9f03eeec29c95a69e3705647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821711a73bf9ddb7ef2c1b91f5d8f6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ea0589c1d87c2dbb434e1b0743424649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eea4babad87bd4cd5bb2aa5892d42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759657e8244e960847c4aa89faa3c70b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5abf286f971bd7b3732115b22e26de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f799e8aa2481e9ad2ce727ccca2fe2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50295c92a7900c441870b7b135362dce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c53e385dee2b59cd8090cfdec49d3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5920df4569f8ec85417ec4113c364656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d293e657033f26eca3a9a8dbe41a15f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e140e289f35d2111992e039d59fd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d48c5bfc107ea22b85983d233d9668659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615f96feb5c3d7aa59335cb64e5b540660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d829363f15f1b164c5c994807dda3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea11da9ee1b7b5c20ac52588e3b2420662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4da2b4709d7e3adae344bb2bf12f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c4a80b3ce719bd922df3e50d2a4af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2d958a0cccbee77c1270edc5d3aab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0c712aaf29e7071af2bc16d0fd4a2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c1a3d7949c1a8fabcff7d9253c0a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806903e77927f0bf7b51bd95a8d62f8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5c1e2a1a76b254627f86eabfe7f57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab10bdf74b9c6dad6f87f1a4dd9841f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d25405c428ed345180046866e31200671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4947b8ad86443eea001e53d9110f6c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cfc45c517c601e1972b38ca3e38a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151372a162a7adf341a1690ea492605674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c63e2fff989447be3b2906b094c4f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059e91f5e7af056b30cd935b895bb9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee393235ed4d72f87598500e38093f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4537f2fb40b7043f5fd702ce5a6bc10678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20220f7dd248aadcbd562165ae78a4ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b633e6d98f7b8be6b53fbf75ca588c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4572adf4681f8dcaa9fd8d47dd64e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431d529a52c390e68ab780008f2e9fe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b99047f571a6457d9a7cdfb775e60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36908392c45e1e5d79f9c4c149ce963d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb406c9610355e6eef7a906a8786d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00716a2f25e5a813a6145ebe8a84b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb2de14657e5f2f1be38e58cdfa2a2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345df81bc0555d071829cabf358d2ed688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf207c0f190b1724ea6a6c0c40f052689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a37aa32fc5254a51db324c20bfa11690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1145e708add3615ae7121e1723ee19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28f03a1437376af45bd2db55e0f9eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b03ff725dcbb68b340a400a4e468ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ed34595f52df4451e491caf31dcd2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8565fb3f4ef94d38873ced18a2adc5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4ed5b2580ad1cef97d62cba68e0a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c655a20d9dfa953ad71ac3bfdae7a69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf464d9ae7641cbb7ac4028fb2ce3e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19fd7c3f449717bffe792df6f47dfe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1413429753c62c014e13d40048710fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa07262e6ca7fdee18b6ef2077fbe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d95b96dcbc53a4b51d2abad0a299bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dcc4a93b5d92878edaabf9a370628703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4321b6af8c21111c5fffe7a5fbb5d44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83476ea6ce7cd3f2b42dc058ac5343a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d324ca20b5d148e7f6cf6a620537aa4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886876cc41ff9ac1692774185a0a0dc9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfe90a01312f0642fafc1cc7ba59df708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e874922a67056ae79f7f1444f3799e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e3b96dbdb560df6f6a6c23d0b7f99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8d945ef502fe6f80d0cedbc34ee04711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af4f41260322cdf41f1ac1ad723bd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bd1b91b291d592b0cd9f58d4034cb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1d6a073a91fba25e1987f878fd19714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fb9f6ec8ae8d0ea18485532468280715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e060f20a30e375a692f1fc967217510716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369e35c9999859d92b9278aaed57da5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b2d201dc922558876744d6340872e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae27deeca065083f9e28c2090e08d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbf48f51116950d53836a1ec997280720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f41b6220501611e39ef013e698e58721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5386810d36576a57d1aed7553f42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0076548eb68f88a497988df09f0f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e55965ccad23906b1cff82f7b7430724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7573790778fa7b4b8869c9562afd44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663048c6678cf4a523810be453306828726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e06db4a925dc6066f1cfc93bb0c34f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742da73a23746566c2b161c00d03fc3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590ee29c5587d80331de18de4f7305c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad1643efb9058823fd888f6ef9704e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623fc7a3275ce275e3d28d8c9fb43b0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915bfa5894e74587729d1a47053bc20c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8f656884786fc1a54b6aa618b75b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b612b9ca011b2e76e4b02f17e4f3f41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279e4b6ef5d524bc568ceb634787b1d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c825c3d8bd7612737e24c5fb23fc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963771364474b98b57b9e8a3651e71f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe2e8c8cefecbad58b140792a9e05c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b52e54e35cc79a17b77419c5f5c554739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd93937b0e9d3874802cb08ee3a71f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cfa1be568faab07b7e39b31daa02c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c3395cbd6d590fe784d8bd49b06df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed940882d2733b13909343954afee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d07eb8b0c3f8bc15edc224e24c6fd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244417585487ea1a3b961ffae8bc657745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7304d8ee90413a637a17db89fbd4c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3dabbc0240cecb6315dce809387bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfd69b958a343d1645b3684c149fa7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6474aa8a7595e89fb5ef6696da89857749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471286750e2b3685b0d0e6178f53d8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eba306ae86a4c7c0bd0e176e132785751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcf58f5a48c8d0e6fe7ad9a33de66f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215c8f70684962ea84ea6676823805d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea869c3bab1f97b6c171d7901c5fea754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eaab866b0fa78d5e11fb18408cdd7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c0d7d02bb516197371b38b7ead852756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a34002b486651e19237fd85662205d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31229dda9bd27b48e1d36585190f3634758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c07576be44a3eecaac1718ef2a7238759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd06f5140ae1a6f2eb45de1900fce4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319aa6d471fb1e7d972843f3eb38998761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba26732b319dfacfbb2be0251e8c8dd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3bac1bfe7334af2eaaeaf1e511a2c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff0d1c102212fbc6e3734e5ada3fd4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37be10ee2a4bb34f7697ce285efd33765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db719b34d44a54fa5c809c54f9a9a348766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2f286f3cebe35fc92f0358c71a826767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f252014a10ddf3f4640523060267741768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd53a9c63107a9965aa7f542862107769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d755a033d3fb52dbba8291dfdca1432770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb051771369ec479f24473e77fa3d27771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d0de622fce3812daa14a1fef6c32c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090358cae8b5263866d045383fced57773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509373297b4c3d8eaf3c69ba8b48f39774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb804534928229cabc6ba261c75a8176775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6fb195f989204f74cb71bcb3a4ce776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf438375632dc164d554af24bcd8c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5d12e56169d8b9eb4cdf1b833be15778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141631d1173dfb6d2e0448c6507e7e9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58780991cb09f77d6b09b15f45c97edb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76dddf58926390c80f7bd8b716fffa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9190ac4043ba988f91517bc7a94d0c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fea2ac69faea66340b3c67251167ed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805315cf900c05fbc7362ed613a06f32784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af668288fd6b4a14cdd44a63612630785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad86087c48f6bca485f4193073e82d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b7fecb320fe843db8643514dd9ace787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a6ef5a1d9f2cdfa4313d779ea48aa788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf37c9dc2448ec754fe6424fbd6626789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f6a1e16a2199b702aa438117f4ff9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54f399092be0980e6839e6aec3f59f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587218e8ad9ba98a44237a1c902c602e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3a8287d160d60e739dd26fa17e848793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054057c2d05a1f3b819d378ddef3d052794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cab9a5ac630b976e7797e21e90408795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61f12b5f17c76d8f0e00740e5991f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c2d66344e92a6bd367eca75b24f23797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27285f9d67c9b0c209dc1dafb42486798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d8741d88290d221e8129ad5830661799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1dc04e623d9a3f6b1166dd9339d9f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8db96b1111619198739e504ad9762801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e019a7aa20829b98ebadbb94f57d6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0933446758d5298a96b223ccbcd509803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b5f09ee85af215e7add952217103a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888c8d272eb4636501b657cf53d615e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9152626b490d4a26dbb8610004a4a6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d32bcff93226aec06c35bac3e13749807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7211044a075bdc0bec6cc492dedd3b6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f19bfd9e3acbe9350a9bba68feab6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb433d6677095ce7cfc94c430ae8156810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd7f997f8e1bd03a73b32b96992378811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342843d2c8e9209b745c410854f55f3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634785744d0dbe6fa75d934b95204e93813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09231450064c744ec37f89bf025fabce814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a60c568859bf7733af125cf79adb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d5bf065ad33ac9207a665300a02f5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c82864a20e281574f3216b1e6fc707817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858872593ec3985efa617d79a812b9b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f7af4b42df11900a4cd49b301dd8b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b89a2e5ddf0b58217c849218d5160820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d5e34d4b17e90522900cd40fddc94821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230acc8b2ac0adb034c8d37241ef153822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46a867d905b9f3ed81195de2191705823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5742c0da5dea50fb51880d16256df7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec650b7c1373804ba3ed4cf72a260a5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1828c9fbeb7933318242238caa7a1f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ec1cfa4f1ea905cffd22b3f3dd4f1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66887c754de91a73b81f2915f005a96828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f192cacb9ec6cc58c9eef0e63a3b2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445fe2463fe1e57a389f4d934ee274830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39348c3d74dbc940122cb787f0743437831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9d178d665dac8028497139c0a53d0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcae5e23197993637ee9781cd19e254833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac96b555fac9e32d9cb4a5b5c54a3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c57a4c28534dcfbb0e1bdc729e89d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e6f8fee8d41466ffebe22f099c57c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e116a776842dbab13b7c1b384addc837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273a36e30d726ae46f333c540a48d01838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3e062c823bfba2ed9d1b62ff4f734839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123086c8f8f8ea1242128190260a3509840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd6cc58a6f60826bf349e69c68cece841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d54f365d2229023911bd93b996203842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4558d22871d34a4b5e8e8259e2b1e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a4df024ac2a10107d71c0301e41e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3341a49023ebd84c803d14aa7e1a2a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fed02e5a407e7faa69277f2b8415846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d7722967ba40bbf3f5b3ebf646fe0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780759b2ae6d402ca3a98f8ecd25a10b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58592f98548eb36e115ddfb5a54aba6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd39d9c0066cd8f55a3a56c81510480850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2208b20f8840fcd96b9145eebe6ca0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e9b7dcfe6a8bc426e3132866c2897852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2c0114523c067bfd86945386d052b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4b9339ad47fcbdb04ce7c85d10e2a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf570be1a87a6b82701d35d1204736b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a59eb28e748655a46b12159c87e2d2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f9dfa8b4477525847300af18229b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9b8c99e50dc2eb6457a5d2318ebb6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ec25528a4b000ed99fd31b6046635859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78b5d5bf0fdcb5168b97deb14d2305860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6652b452ce679974e61fd07e6db6d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dafedeb618d18dbbd57a90d6da3079862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e430ef72c0b32f22209379d26483965863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c7afefb6d55b2f969b2b0038fe132864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d0eff2590c0dcf62b7252f98b7ce6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f348b9a7b86e0aace54881d487dd8f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0685b8d39b2be34dffc7d74b180f74867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac787f4e439d6d93f40a4c7cd9657b4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77584142b75c2d603b6978f73c5672e8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b531f036b7ecf3ddc7eef22a6bcc148870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec34ad0e963021540f87b77c4fb55f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e61c1b1a7542fff24fefd48578237872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fda9723b79aeaacab4fe6cbfc8e6b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ed037966a6302c29e4e0829a716dc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8da4c16d018ac1a5690a6c7edf19d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e1fdc14ecb1180add1641ac2fc057876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ad16ff1614bdd738757cb83348bf2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a961b39663e2159e3d44150d0797f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9030ae8dd3e137ffe84199f3e26968879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d7367042ad3d743ca5bf9f01c8e6b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d913aea0b85795179a1d9a2fa5634b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a9443884db7b096e32090c51dd65c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc42111c5cb709a4c842d6bee19301883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f1cebd056d1106ab061474c0a1c58884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07263f6c3b026b5a1ade632072a47b8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970f9fdda348325a279142061fe615f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1c64d19ab1f8cb8664a5a8adc35e7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b437edbe9ccebd10cd44f9815fcf48888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cda668bf0c174467f001794a7c5cd889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5f24b162f4438b2ecce57a6eee3b0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b745ecc9eb4d2ae7b4a7d11b5af1c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e116b2163e2bd84d4f2ea9799cfec892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f6d68727370b963bc24fcd04e1fea893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcdd186d353b370e9ac982b49d5ba4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9715899ac95b30ee6e84ced513c8d1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5154a958aafe7a7a3e43fe551675b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda14d1f0a0320676a2aa207b8f943d6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9932bffec702df2e013478118f32c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e35121d630c25afa8e173ad8c5ecd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec630d396a61f816c58408a30b84c108900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bab8fb210787839e3bda3c83ed99fe901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc02848c03882b212c6050ecbd7977902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669f9d9a1bc5d045f5b28543e07b5c1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c8a6a17552b9e8899547f261a19c6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ae1f40509442e0315a28b19e73c57905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabda9bb0247cea51479eda915ed647906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32f3ac70dbdf729b247ba6932ef323907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f267f6bdf4fe3b87bf5942dbc2400eb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886eb01a4a5107a8613da5bc60e635e8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39451569d99b560070fe82b4f673dcad910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4dec8b4a803fec6a50c63ed47e4ad911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5634dc1244d7f0df53f55986a0affbb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ff41c9863ee2f8aa18c4654e0d5c6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a49e7bfb26718012c97b862acd72e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2437c552b283192b73d5bff316a775915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b7a9f7be7806f8c515b88b70f210b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddfb72427370a96dc86e11dda06257917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c960f5085ef46fa824696a6410246918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03263bdae9d0dd69ff7037e025e8ce10919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818accfff1ccbebc73269aa51d2f9f95920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33d2ba005ff99212be59fb05757bfc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126b6c93b4a0191b67b513f6622657f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45378f0fe172d3841b43414045e5c1af923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c67b2022e7b9171b1e93049efb38924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600af830861c88eff09f21390d7fb49925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae353551c27a48402991d0069d59089926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5669dc7aa30729e9595e5221888fe2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4f7b8553b7f35ee0053c966b2f44f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d1ed74c29b679e779bb9352588cd7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2571366e63c46f1de1920a680cf43d8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae625dfd993d88f291e987da5f1e2fb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f20ca759d6bfeafba0c94e5f38157932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7647874702381974d2799a72b8da2f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6be73fd144d33d691de13f74219db934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd2d1f641c3b00b4cd1f41cd46405d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcd04860ec3846e7bb71547d76ace6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246d706356e071f2008656704f0ab3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761aed3019781842fd0c08b9f042a07938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b63b7d74bc89c98f14a5f259e36112939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6d17f9182220fb2d650c29faab1bc940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aafa4165f1c40e7c2e68673ce14d3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e927b53452a080ea2aae8e9df7a545942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cdc878923de81a69cb6c102af07dc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66603980da8fbccefe37a09c9ad43b2d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245c20ffcc02d3e7b7e2a6d8a0641a0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978b4f90fa389e883dff13981b13c8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68864c2710b8cd427886a89105717b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca2524d395917550b95c81ce27690e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce81b36d8d541e83a0961c39f934064949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afbfe60fe9c7bc91c6cba8c6b07f79950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264bc59b72ec4234ce3361005e0c288951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5c6fc0b339c5da1fa40be020f4ab8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60ea1424dba2ddbf998fcdb575f6ab953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8d39a7484e749765b6b7f3a6a140a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707236a4d9bfabd316f8751a7a68b5eb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752099f702ed6b85421b270c03fbba49956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d53d28e89b8278f8019b4bd4725f9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2489eabfcd24c007c6de44e4680d72c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29305e4e71e08a06a9548d4385d40a0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868af5aa541c59133245ddeabf14386960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9aa831f1c70e616eb9d8b01ef2e6f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a5ef4e2bcdcc63fd104276d9f1aea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57435345ba0f9b404e5530e7f87bb8e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc18d0e334cd5ed702ae5c9d9cb3c86964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc359f04af5754a2027c3a2903a803f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420da956de3070267b56971564fd8e5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba339e5febc7aad17e5aa463ac73620967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337c54c41b6e0662d25349d3575c82c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b926dc5fafc463ab9243ce8982ee7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3c67307087871176d5938d8cbfc73970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656fafb6948fa04b81b8c720957a197971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00386ef20b34da68c3a5696cf19d3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5a90739294a38140bd433ae764516973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81084b48d09005283bd15d32e4e26f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441972539ad7246ab6d8d24c4cda68b975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>