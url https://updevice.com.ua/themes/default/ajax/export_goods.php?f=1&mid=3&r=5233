--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c73335204f10a8cca68bae052dbcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddd497b32b82f75adfaacfba7aaff52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa802d67f343cf89dee4f5b9406481063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94784add284e76cf62d618fe32f8d17f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b452109fed8e2ceae214893a4d2532e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cde01ae49bbb65a3c0b4ffe0c6c5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5430643cddaa74dff0de5df0f239b937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db48f35411ec45d53445f891e6567fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cedd078e3c3a8558501f22b882f4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04212b388ee8dab930ecdd03dede3fbe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56351677818eaef0cf6e705edeb6204a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c36dc884842dbd83ae1be1253a7cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e9a1bc6d03fb7909ea7f1cbf7e10d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6519b62f2154781714bd948b7fd91514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d850f3fe8b3f414533a323eb79676315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506781d044665f6a8c209c957b5ea5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56936d63b214cb4594e0e9f43f61c05e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf43121a17a7c3ae07e3ea90f40071f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21839bbd2fd004fed96631fc29919419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4e4cd4a5df610591eaf6a79f06ea420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd49cdf20ee0a122ecf156ed418572d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5007146d1c721077fac1d3a68415eb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0d1063c9e865aeef64d2f125eb12823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cd438cfc92543ec8081256804ec0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea330a19db5b8e0057e0491b028201425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69773dd576ed36eb60c1946a77df41a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02662f34d9fcadefb62d53a9e38d9aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b9db70d8f25503ffcb98902704f7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ce56184799c21213fc7b91726a4529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ce191adb0b9dc629e12e28868e89530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113eef1294d943375f8dfe7612f219931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b89c39a12185ee1509f7bedfd4998532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536148c6d7d2be646a0271c8cf94c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2f7c1b860297d98de1a06dbbee3b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5cc24f0b307b3ca34e56e849c0f4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81519fbf156b13ac9044b9cd1533b3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426d8bfe2249449a0d350619fcdaade37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48347a3dd626432cb1b3c93726665d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25053989a90848319da145276c7f038939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778275c6a7b27166e8105428369308e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b66988ad343110e4a9be45f68dcc141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba445a756ab209b3748491b7d076e3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62482b17673ad72d8c0225a0e6d2a40243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62849e8925bd460e7012695c2c721bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc49c17ea3c73aeb55c8ac41f716fe045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da2523a08d150ffffd4a0f010e84046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e066874c38b982c4acf53acda961047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d69c987de042cfbac9786269de024648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a4d88aba6c34461f155a60750fc1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaddae7575e4ed163cce97f7b4592750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874433fe1e8ee0f339d4e3e7e64ad9251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911fc9771c4ddf3ff805f68ae3d7bab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aad85bb0a206cd900ea8cea9de29c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bef82861e7d91b7fb99ff3ea9be3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a65a07104a303e82d21874a04a2dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988d7115baf24de69ee6aca6fed727356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb999ee4e34a36032b12639b1c6c6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e666bf9988406e8f4a5ba5c706c40ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b959590637f91d7f6c97c326bcdf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8f90f3603234d05090a35f7ce204b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c99b0eb00af01a7f301faf1426f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369c30f67d478f11c896610edd9277262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce42decf1d1e777b08923f14b9b7f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b14fbccc8aa0672756a23c15f99564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27097a59fb5637034bc15d3b1619802a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72eeebba71d90edcef1b799308d28866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e531097b378f9d963c4d83c731a4e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377376fe6c47cf015c1843ac1152d94d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376284509253c1c7c1c940aaae8890669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c897c8f28f78c126aa71c52434b060a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e65421f66410b7a4e81c075996316571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96816549a2ba932d844361cfb601c94b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e77992f0dbc639617e81b24f43dad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73111f8710cdfd115314c55b963a7ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f0e3ff79cdeab748f1ee29ababa6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c33be17d4df9ec97f23472086c66076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f913f0d093441eafabfc492693d45177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f01e7a664162195a38cb7cf73c29d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836ff15219218d69222cf17c04355ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dcd126c0b5cadc7c8c388852b434b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a85e02faf3a18e7cb634d8c0b7f6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bb47a248978c23addd2603c76543882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c2704d4f593fe09f91037c8b6bba483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057d194e5e388fb02e05b5b7a0e456984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383096ff79dd05218f898e1b331902585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b53f36a273d72a51b8601613749d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40754d47f095d24f5f98906c90ed65ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226523a7fa69172bc79dafdc9c3208488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd7fc8db2813b5911392687ab7bb5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79917fb480157fee5795d60bb80387890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3b7fb27541f7cd6eb5422f617cd1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127fc0e377f8d55db0e0128b0d8301992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e25b5f5a472b7778bf62475788e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f0298e8890371e903928ffb72efd294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3e2418c8e332af8cef67e9340e9e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5abbde8b28c57359f171f51e09d9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230354ac8bf4a09aa06d72274337d95497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fed776ed8ac6b6cea9a90892c8d12898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec91120e346cd318c9eb8178bab32d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77de586dceffe34221206585614c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa73b5c2822c93ad723a091e64cce2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce556489a19fd474f6032f07c605d8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b600780d0c791a7984b89c3a02dbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac6d062bd08734807dff876ff68ac9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865f02ed6b864d64723384fbb624d1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df44d5d01ed707b617da968abf7f420106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e198e875d28c96f27686b264fbd159107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cf908c82659761ad10ddc518d53c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539e0b23b03bba5e46b66d5b1a089aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0bf53945a826070df164535d41a4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905f1e9457a571b197bf2a96f4058ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdded8eb7e0aeebf24ab5ad2fe6acd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518030d92060384c38ebf824288c7bb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcf4bd0a463050ed4a09dceb5f9c6b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ddff91bce42df959ebd94516f7c71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e8d929b541e0727619328c241b18b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f30401827750eaf5b6e449688a5d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2f6a3ec47b60806a8e424eafa4f09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234b53565af1a6df578f8f794d33623119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751396a4d5c270530cbdaa1b87abd346120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b9e1099bb90e0e2aaf613d167755e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fa1a6bc05f4f2f6cbd24ba04515cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea9568d9eb7eb7570c2765264689c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c21c041c45d69d550c470dff54bd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7d055281ea642577835bdf357d599125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecca57bee23691a270b021361191402126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873335619ca33b6f3fd6b54d1bf9da0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362adab42b1dfcceb453cc48ddeee0c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc403c361c7ec4141bce3b043ee5c034129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d34a84c4f525d99e669efcff15b49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad244ee3c630f9c0b183584a50e68d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c017c8f05e34362b9980be31e8d054132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45554b63d46bebfc5de85ac93f7d463c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149153d92d5e08109733e4d03fdee382134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa455fb9794ea06a0fe36564450b42135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5d0b2dd12978bc551738a8fdc4484136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710701d64cb9629487d5c13ae76a0a29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce03176cbf4c4521153bdc6629d5a66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d8c861d3312bcd5a9ebbb03fea7a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac94ed8e5ab1e4370af3f422045d684140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c89df6eec2920b5eeb02729cef97b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fdf6001fef363401f0a5ddfe403c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c14bb13e715f14987dc173d41d1263143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70738722bc611bd4a50a8fa3d7038f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f1e998f537587d0038103b23ff733145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133669bcf9ba96eaf7d5392e35dba1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee77ce7712c9f8b52784a82f991a8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a2d52eef1c980aef98c415b29f34d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5193dceac4a79ef8c14ba867771c0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94799c89022666153f135fade41d0e33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afef2fa55eff72bccf69f8430746a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bc742c824803a6ca70821970d09fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0aa56e15671ceefed4a5756f851126153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f6c3b516712fe8f6e8ab18e187e38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e734f6c405bb491e08b0eb76739727c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11559e293f2985ee3365904ccdb031ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce2f03a15bf7fa77c2f20358c79d0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076c0ff2c744f51b796eb708c0acfd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd990642b7a0f0ec6ed68e23e5474a02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42daaa52fe3bcd5094e0ae2b06db6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fed93b007e8e4340b5f80ff7e0620e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426acbb9b6e31b9d87584a3c177e50f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67893cb91c419217e03cd71affcf136163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706433efb69edeef725dd5179afb510164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63255d2b8cbd8743641ddd61e280c9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a7ff4c75681a6f68e14f49187d47d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ddf6ce068610d5f071f12a6ae0135167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eed92d1c1f043ef96ff323e19998e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3142ec21af6f656e42ffbe88bb3ee4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a089cb4a72e11f9b60d20dbd25784b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121c2d87c3bc84b07b7f823f430942f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158d56a27afb082eb77993ac2093f5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43437072c4339472a4cc5e98dee4291173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80cbad4b8b4dde15f65243c6fea3f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2a71d9746651e332850e1cf871ba1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad8b51886ce71140d98b793059be17176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc388eab06f3929908e145850967b87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75269cca10d3c25212312f1fd69c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b29f5f6a660a7230f9cc28836b51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3096ca8a542c4b137100d00848657180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b4c877e6ec4999ad3494f7f859d17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fe60c0eae42d2aa84206be12df6cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cccd00e57e7606d952ab8dbf0b28dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9652b3e309cc4539d47df1a5a977b32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6303b0c96ef9d5d79e45e55bacb9ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fdb08cb8f015bc850ec566d0101c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c6dd036d04bb270cb9653d6b7a6c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dd84eb26b05b5899393dddcdf0507188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0706784cc6d8b7b15a3e15904d3bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dabad5da87e573d7f0f7ab5d8cefb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9039ff3d590f0f65c2b635f0abd049191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b20675099ab1b056882b5b9fb32efb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0941a834f8105922c1152455360752193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6950f96686bf51a06ad28ddf4cf84fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97162c41a9f888e1e9fc5f83777b3b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1ab017277527754efadafdefac57d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a4422f8455997554ac053792bbbea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6d8f69f8cead2ff66b6610d912bd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3c976df41db58a5ab771266c304cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84154dba6f0382938092b0ca7767a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1710c39829fe4b64c0ddc25b8cea008201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce65335e3085297bf8a423ff4a36ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c77d0ebe43758fe62526bf05ab6a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53246f51d315cbd3782e655779d1ae63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cb132257861f81c7e026e039f794b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e7f58d946a1496704b3a8bc40267206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b1803cac68db0ea75faf5ad551129207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6b0ec50025b4e8d417ffdb912e32a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d7ce755a7bc645dd874f1ef45949209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977abbea420a92ef72a521693d5c7236210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b0b02e9bda2de2fcb3eb207db24d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12009761fac61b850296562d79d2742b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e71db56e8860a7008500193e504a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a1137c2112785c165743e65d0afaa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a08d34b48eefd382eb2fbe1e195f84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270df4e78366c28e15cdc30575cbbac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db3ae5c7bc43ef7aa9761df320df81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291d70bbd892d68005ac7cdcbf576bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c56a478323d565cedd19f0a1c3fb4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075120636d41d8a292c753180df4dbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf606c58b3c11cdc93ba60b205ba618f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff01c653fc599650c4d811b660a3695222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773f4fcbdf1b7b8be2f9a36d0c81c43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342402f55e829ae531f6f4baed8b870224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992ef8e6acde611ef2e2b5469eae7f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4858127bd12b44dd8a976652455094c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbecbd05beb06bd54bf9bf59e82eb9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6390b9266ebcc8175223ff1f816a60a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0545ffad45dc43d5e9407579077f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add242f9317c3c451b893c3b6a7155c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd933ab7de5552e80312cb85d2e6d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56097083c5c98abcf32ba1673fb39cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f74c6699034aea942bf4723558d7a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d8a3489e22d0a8075ef31c8fc9b97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4527ba42fc98655dd6b0ce27be1d8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca922dd9d3e3ee021a495d741e23f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb41792e96f646df0d263d202e419e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7809f6c03438dde469d0340c4fac8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f0d479ede8758d32b87decb22bd2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ca007dd8afc8102383f87a11f76f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6c19d0e868ab20f8659e06027f2db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69294d04ceb02a534af746ab6863726242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593a25cb82e8a03022afc758a629642243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3331b4783f18c045529a309e821c35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04183bd42d42b916e4b53f023e968ed2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cd4872f9176c5a00a280cd58c0925246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11a4880e98e5ab71bce135864a366c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1b25bec4c0291a8507a0ceb2dc776248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3618c5149aad06692790b9dcf848d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066df78deea344756496b77912592f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4409aa30f7de285daa024201e6b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979bb571983fd3bfd5b420f1ff9d6bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d901ccfea92ec41f904a43ca63105e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a410174eb738b0e99211ec39a42117254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2d056a3bc1ee2ef1a9f36b202eafa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df349ffb049a25e14ed50900347a4a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fbaa6664e347f3941d0e938ecf539257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdf15b252794f30117f85bd3988026258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bbfe45dae5fe6bb52e7e07c35d6ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20640a650c56dbdd076badd39fef9ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9d737a6b99bed4a7d64482fcab3cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314682290e0eb2dcf4c77f00ef22c694262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ec2031b1690543e8fcb187ab1d1ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec4ffed9c32e0f496248c653b345c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472b9e79105146a82dcf8cd49654f9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe49036b13a77cca28ac410c0c321ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd592839c768ff7dc35265650294d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9660bb6dd0565a390ce126bfb8e5cda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8a2d4b4578ac06eab35bb856034e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bf89adbd342249388ae1d9a0b2e9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5eb0d749f9bf639e1994dd4925355271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f153a7d402cad451f8211faf574bb74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5167c054fba23d4695433be6dc2c021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39626115ef9ebf6193c43c1594c40c80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5325961874cd98fdad2f29d31c9b2fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900324bb400586e220376834aa50a815276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20656114fda8fc27b4ba3a6ccf642f11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864b6117db7a56c216dbc52a839f930278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71456c1855f9b124d9a21f29eaaf7cea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0cfd20d1a869841df42b107fe1bcb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71806af152a974ee14d29c2b6acfbbf2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff30ba723843825f76d4f25e1c7afd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349afb6a4e43bded8e4f048bac73cf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19223488885610e75cb80e5c0ed67a82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b9961ba1b212ce7bf46fef8e66713285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd70b2965df5156e04de7e1ca37dee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a79fc4f5d67467811b9944efa37ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eb3534375af6c6273af8513c042bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a18e042e8413298366e2a4cd568e77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fbd738b685d1c65897d45913ed30c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cba66163a357885bc9a806f32786c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b9efe2670e9ab6d00abd9db7c0a8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396212bfa4e97b82627bc7d23063b39e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89661f71a933ad99c3d94d1ece64474d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d0174f28bbc6499630bd5cdd6d861295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5654f1be17fca309e5c82f1b1505a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24ab24a83007fe611bf3532ea94882297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c885bbe61cb885d1974fb1c7ac267298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9afcd6f0365b778d003bacef06e39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599371e05757f54f72c21670fdc56af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf560470ca7b877788a0868556ac26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bd954f46d5f62566a6bdbb9bd1ec4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5535977d75bc00b943698da494297f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d92e78073206cfaf4726e8441193f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf563319b19f8cc27c384ec4bd16adc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24897e7ba2ce8c6cd50e9e80a2f998306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dfb2b6db364eb4ac3fd3f36a7b2a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d16121eed5cb8b1d846d513490e53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb00206d9b9cfd7dde6a21ddcbda089309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eb881d5b8382032cd37432d46985a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e37a9e292d2a6fb9650875d6b2b2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03065d3644e45156356d374f5c4219b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749f224fd9b65846552fc0ae49e1cda313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aca347e45e4bf5da4a7ac5f6f1879b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c18ad6f4c2862cbb7d5124d316faad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d63cd502e277fd342362c37771a48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f051dfd54b0d83015417f14f4a790317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70194a7b71ec8d047a826cb00073734b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e9dfacc289f846dd2948d71e7166319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b14d635d6ba72a94a09953e6ab5c0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa094f2a039eb4b6d9b61b31d4d257321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4da1bd28781fb3badb3e3bfe93429322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cce6b9babd991d4c314687f9f8b9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6fe90ee8e4e37b6e31eaccbeddc68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e1ed77e44cfc73c2a61db635db2af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5970db8cbe1b109d70c110839d69ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e822a7f0c90af93ebd797c308f8cd8d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ad4f5ec5d5fcb6d6746ae2155a5ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a53737bec1bdfe3a82adf49891a3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176580defaa0a31f35de876dc7266e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffec2e69e5c7e45d938201b599310d9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd06219f922c6110f466009bdfe8239332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2d27f2a38ba5961598be12e9c47ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda8b9490d14d03914805f602f3a477334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83ded0ef284bc35ca2907e268feab6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269bb3590ff3b8a9b61191a7b2ca741336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4472a0588413ccc3a26958ed2cd3d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1b95fa43985ddce5304b882836373338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb833f3052c40a81d052231584d4c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb163a8a64145821b5982542b423bcf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f8902a5210aa7750c9981c05e54a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7a513b88c3a334fb0f7cca469f0bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce3d1c5bee92794e8ca3bf65101a62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c53ab60794da9bca802a648fdc65fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872826f16a7b4157cd86d8a836e40900345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f11b94deda98212078c0c8714f4e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319361758725d6b07366d5433b1f1a79347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bae68b631eab6ee8529c18d181477348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b194af981e04341dfb457f32383df44349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a1b7862e683313560d396bacbc0bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06730aa89de24c638a33c49a3514130a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632adfe1704879e6f8885c348ad127dc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f1063995ff9ef89b60c6b43d66788353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead4d12b6435a3359037613dfa229a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6f98f8cb09d6fd421f44e331f2f60355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b6d3638044684841349b8c302fc3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ded0ecfe976d3812ed6333972d39d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e08c085eec55a9f344d51b5223e135358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb9e190452f41a371cef1e59a0029c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde60135b9bc3c44a0a2fde4035e406360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a159c738de1ce5c7e35b64323edbd43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e284cac0d33297b6b361cf8ea3754362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9931d1226f9e0d85d27580b6717790363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab61a0c60ccce6ef43623ba91a5a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175e2edd0ada8f6b9c0cdd7918edf2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c155b95224417ceac13c56c06234c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac56f5efa0f85f86f09da6c83e288e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daae25253b642af676a1c988f788d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4111fbb25309ee2d0ed8760f1dda8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8b21b5351f3ce1ef9399e561783bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175a9505b7e9a03b38e6121fe1973ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb93f3c22d6da754c85a64739c621d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592924d4df2714b57bd8d4572d07d37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762239b7535be5170c5e1bd9a4d40b41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712bd5dfce86cca87bea19b7916be2b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe41909e4aaaa42672da6f59592143376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d787571fb984117189d044f9f39a6e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954a1566d061ff962bafb5216a47dbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc3f27a16fe6da581490be7216ed15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dec435e630b1828e851d6a885764e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453110d6277941854bee39750f6724381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdd2c353894859a8e36d009c8c4c89382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950b5c3265991f7b70860f66afa5d58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2170e6127bbfd3887abe6ddce9316b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9024313071eb66da30ab22a8308eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77021248411c3af05939e248c0d493386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5067bc7a193e56e0f937412c8f18810387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d97b2520ef73db83afb5b03720974388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2d5cfc854b7220f346fff87332bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9202c289e78deddac84fb5429026f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbaefb7e20b3b986cba23c2157627f6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d55805da76d47a14f76c0e2d5d385392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1c3b7258f2df35794e6cb1c97e817393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa740a5eb49f87812e215d0506558597394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8941ae9b4fe51b5cc5e0e06d84be945395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b565a87083ce7dffa164eed698f84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dffd51b44423aafc33eff3d591a39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04445dc60074e48156e1cb739082eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea156ca2f10150004aed3a69a2de05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f8e6f851152bae6117f747d2b6f55400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c859cb1640a24f4eaf6ee3ef232b34e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137c601641778cf725b510b1a64b32f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191900507764a101965ca2f473b6808403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc4972c9ca36a494c9d8a34a85dc3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62962ba478234434909a0b6a42129bb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedf9b8b15ac9e90a06f0fef52df1a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb98ab0e7296d6b6ae6b947c3ea212407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb978a7216a0390fdce6412816b23195408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38732ecdc223627910dff3f002a47d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beec31daee4d136debd8aa0a6c17bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8b886ccda5586586d44a1913028eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3ce6009987689119fdd6b35684be5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3580d3ff5f240dbf97e54a9090e7c7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451e63f9689cc3a42bfe96d144cee23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6929b4361a0aaa56a3c046cea64df07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d067318429d726be1396cbff0eac848416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd516c57b75c943c8cc1ea17c748bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf7826b73c6afbb71a51b463119777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e92c9734568b4da5d83c2a71b98472419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9752471f462a98b6fbbc4508599c82420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ef94e7b009b5a2e53d4b93f4e58d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb82c2a3da4bed68dd9796bcb4a70a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8365f7c02a86d20dbb258b8e4e3fbda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e33e07b5cde332f7b450cc92d2a6e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c369847de54f1d54913b2e9061bc49f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7cb3051ba01abed0fd2432bbbae03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be0259f71e3c83d2bfaa621da01cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5695c369c48c29569ed85065a7dfcae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b12de61b72b618153b34270c42c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b5d022459713c1d6070db869e5ff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8ca63edd2ffdc5c70c52b7bbb3b2e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b11d829c935fb4c0635af5439a03c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9603fcd9aa25208a08411a75346d9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf712156f6cf1072ff1a47142bc2ef4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa81fc5327c495dda883d0f72b78023435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91d4d3e349cd71dc1772851ef01240436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a602bda04f148765c1448245f443e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95cfc24a2d1f4dd32a821d65b9a3f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75d4aa72373738c473a94f01df468439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e2af120a7cb900c2e62ced38275b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44c15213731b78dc580aee3faca21b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8220729c4880fd0ac8fab5bfc51cd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce470c11f56701eb306c1854e44738da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f353ac0d9d1263657824a8164b603444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468d1a1d9013e4688e2405fc6e61b30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1038f0304b7f623ac14e1b9d5a3ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9d12276853a75817ee36caa17beb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b73822766887f4626d1d00174ff70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ee00b296aeb04eed7042b36d7dc5a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779d9b8832fc781cc2ca616fc8a6aaf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea08df0f4995f860dd68666b4cf6c68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75730f17b6428d109a2de1a1b5b2ea58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b675be67d0dafe6c854fa2c15dc7156453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a87c3297af89b02e1e5b876fc02a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636492b06d5b504c18739551c536e23d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1f3875ac0344380d1514ca00b53d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f3501ec84561cafedf19d730801bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f0cce9dd916a870e6d211d0589c69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94928515045e17a1359d173224801c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e111d71b7f4e4e0b9522afa6f86c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507d426ea6cad8c2730842779b0d3e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ab805ed71105404192a5225eae793462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5d02e90c8db48e6b0515314e42230463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d11555a6e5740f33910bdfd1b1761e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61018becedc9eaf001b08a4591f4197465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb792e2d0e1181fbf44e92e0f4d735466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600f1e21a4e5f2b495e286d971db15f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd017b7e6b3c27adf17b9676a8bfef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1790392fac93b2e5b6b22b9d70676469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bb20e2024947b57cf2422d0cde387470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189703c28dc2a8bd07c7773d96375a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a27a4f5e1814c72275dd77b266b29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17383e1b56f50a8832b9ca0b676921b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae49a3b8ab98fd1e786e3ed43d1885474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366ea4871d4b600937a55df9445f72f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e2c7ddca605d9d9d9fcc77145b60476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8735270ef207bf1c962366ab79f31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af0c57ab29e2b9424a5a0993b6e060478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1fb3190ba56877adfcca15e1ebc3e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c313d3f0d4632c9d8a055da8a5d0a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1e9270914f138652b25bec8b13c9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67612d9bafe08054b4517f3d8250256482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713a891cbc5f033aa3f39625c51cdba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2ac03282a5a13e405330048be5411484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18e7b4da5be71852f6acccbecf6a7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a9c9c6591e4a7896f49dcf14fa56d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61841ea11433aebb3c3b8bb8dab78fd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277e589a6194cc839698c82d012f00d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc697723515594fff09d374165b4d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3fe00eceaebb85f0202e5572f64e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78a01f1f0df6afc739ce25962632ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16677a24e0dcfda59601de065a57b57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3614fb0df96a2d75d042dfb96fc5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59caf09e7b685bc2c78398cc8f7350494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b01b29f8460dfba9eed731ec187919495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fa08e4f4648d8e32b11e18817bf76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220fb6de10bc87a35b941f6627ff052497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e78e23d1337d688af2c8a6ed83f56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac214bdd004a01cf6c3031bdf707be6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e4569bfcd2852545a174f1ea50f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d279d2bf76c0a80c6a50378bbb3c87e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b86700d2b6143a8eb4e85e61cccf5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235b36d1968ea8b138ddc6c0bcd14b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ccebaa7023b42e386d1403e58891b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd4110f3e3eb328c05a8a7a1da442b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2181accdc229458772355ab7a022fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e0766948b4c7bb8bb9402c5716ed8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077a7cf3a93bcd35d48a52196b26829508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a39a12db594883f3eabc920d8902a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56061cef8920d8abfaa851bc8aaed1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8720c5d89e38646d5f937991e60a71b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea06816299571d12c7aa9acbb20a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7689f7f04eef83620d4cefaf18ce4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c79ff47571e43e535b276e05e95cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a018416d4f361567cd372b68cabec3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456579b717d6503b27e61bfe58e247a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64498dc3096cb99cf1f3443899dc09cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783c1d4f8fc87accbbafcd4a9112d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6bd0cebc70bb7c1d7e2ad2a3f8989519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a614a4dc37fa9ef36fc42f84945299520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d64a8aff24ea3f882a1e0a9e80a402521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818508f92138efac0976c65dd73fc6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216081be1ca5840eba52816abc52016523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d00274cafdba945290f5bb2bac943524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d6b92cee74f370919f91cf202658b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cddb02e67383df9cbd53dfd464212526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecd8cbbaa1bb72354e544eacad0cb1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c500e6afb9e3f66e123b44eafb777528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20193186bbeba3edd4be2a2ad734aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da743586c8bd7c6477a1783434f9648530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc501a62addeacaf58b85940bf34e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0072ccc311e9bce250cca8e6aced8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933d718a3e958485ea30fa44fc05a95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3e78bcd62b8e08b868e2d6ac2f32b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d12ca58e7e5e15d71ff735208a231a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda37848c5270bb038954465bd5c7703536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766dfd5845d966e1446bc37682e32a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab87392c046f05e67eff222e8f54cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135d4d13e8895c1f03a1d17fb0d2926539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc26c8483b6a5fc41466d84c160417540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fc38752d010df0a4068bea991789b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab144a3688e747c8387fab80f2351bb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc92f64078f00101d9860c89dd7ca9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad29bacbfa7336f4a75dc958b6bcf96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1b220e602fba0f3fa0cd2957f6469545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014d5304178fcea3a2a7b04e24a9c20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce89e9f9419b545f95516337b39883d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302fe147d742e4d3c7152bc4003a0fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70027994a0ff028643acc03857607fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31162c48717e0eec19974e29b33d0d24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b00a2c37e0734e29e847e39a6cc875551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90285111e3fcaad6e0bb5d1ab1258f90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074798b98b639e2e322691e47a9225d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8326f43452014f97c706d17d52254554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753292751924cc3d3f264ce07cec3a95555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510624e99ddda494b4a499559e8f313d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82136a620984df48f6c0a232e25a69557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35739b8400347d094d77d0603efed12558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e8c47fe6be858d0f476c9f5ba0f2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ffbc41894037049d281843f846d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde42931ceb7a93435167a1ceace4b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd630ef963b89059317d74613927d56a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a02864802278014f8e3ec76f027e4b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39888119f67b0874ca664715625ac815564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c870d1751313b5203f5a41c5af7088565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130289db454f09b4f9388b6ad82a3ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1c73f57bec95a8203c0597e3e7203567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800323587bb5d46108b09940701c82e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4c63d2e901ca7285a96c66b3d1193569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58a9a853b2718ac3d4f7bc127f8bce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a10008e7ee965cb7464f58ebfba22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8ec1e5c70c2ac302f357435a3217b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85a9412803c42b6f005b5939166b8b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee212c42483d762c9cd80399d12c63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a4a926f6e2ec0edcf175b818c2a90575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916ae4fa7ec3f651210ecd565a3d94e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe998e2223b716b356657183a08085e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e33afdd642a6a7afbe63b98e4a336578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be18b9c1c6dbf8bb778d0a56a77b1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3c3a84e3fedb7df39b9e16680f348580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1df9aa6e974c9abdb24c535b11681e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3f52d001a7baf6304362da1a38a38582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769d0044c570c3c5f944e96afb601f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bd3af293bea7958769dbe62a8d12f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763cbdd3556bf3e15901f32949c3ec3d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e755df233b2746a03529a305d3dee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5daf914d5d0c0fdae68ff00f45f03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428b4d5c7634e9d74e77c6f3db5ec87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd062694e4284b97356591e109059d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604523deefece16177eeb09c32bded45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca0bebe41dabebae4b80189c43f503591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e5e78be4f322b3ad9fe6a08333581592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9987f453cc4ed9b873b15c0b39ad224593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b70510446d9b5ec6fb8828cce76b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81a98a8845c9d17d207001dcfc96ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177498dd6c5578472e7c383f39ecac35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0329fd62243e351c1d0418adf4d25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367d2f5aafa27db15a2d190bf0119b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65651df288d8dfb9e110e84145db8684599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576f6248a21b63f1c0496c0faae1e2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8506ba0c7459aa4f18a7900f0aeb8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb200acf04124cbd2a87e8ae03396a78602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117844bf51e0927dc65f79e5aa362b9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3af3bd44d655f28f551ddf64c56e96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f88b6b47eb75356d83b74f0291195605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb55bde39a6959aeddfd9e88dc10620606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19609c49b84cdf6cda837a3efa8b003607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e01926b3c8bfe87e4e82c25ddda234608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9467f405f271952dd11dba85994828609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d897105c4da2d99cc1436c3a3a8f29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad299d2ebef8df4420a8a068664890cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be57b58e02f9bcd42f105cd67c95e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9497eb179bd78bf48bd0e259dee2e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23896335e4ef6178340cde45c266f4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e962e18a876b0b4f6f0cf83e6fc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d028a9bbd1092357dafec16a9e0ee8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25713b4d3eaedf882c109770556494d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0472910fc52675c318a41a1f1bccc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4610ab2d08a4cc63148c87283947fb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82725dc16c8045145c1bab7c57adab0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5762f57d373dda55899cdb098a46b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab262f0c458a09e7e638c07d4f33f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48138af4ee589074deadc08474e242623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c63de1fb8c84486043159557bfe84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fbfb9d2fb6e58a119ea7223a58e05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6110e751de25b4c9c423905db9b1b0f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee05b88548bc38dfac8e3e327758a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344fdfcef8212e61241215d48fcc152628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776b235d09827e797870d2135edeb57629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd775ce97dfa4c04cccc7b718d5cd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a64aa7ed6ebacc216845b6ddb14df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13bf9ef9225ae91bd5456fbc323a95632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad1039172ff9e1900249fbcb2dddd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d290445bee36d472a70a0dd03bd1ea0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d68536096157c6f833b671c2a38e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db834613705cf2755eecf1b774ea58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b587ede78494efd07610283a7c54b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a192cb83834f44b6fd56611198b55a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a06a89db2f8de6032580e6fb37559f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9a2b30506a024fc0d0a9e25b8ca8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4237e784d819508102a9c755cbd624641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85efb5ff6b2e7e1facba80b959364a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2f1d2a84a1fc2ca58d75f578aba21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a599e4b09c16eacf705cbcd8d3a17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe70b14a391893dbde473b8ee94ba7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6259bf893448f12cab60ab32388a201646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff182f20e407bccb0ef770f8e3c21a06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee292d98e5b72b690a7ca1dbe674bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f029128b31475302de58afdb2fbc0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2faab06330b0bd2b3c1b1d094b7e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9b1092ff9af301edff82114388164651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da9d7c38a5b56e7a7104f41d8dd357652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f8e2089bafaf8f877a0d8e5eed72d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dd2372aadb5b42b9fdc574338aebb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650e68d755570ae40c3ca3bcefee8ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b71718672b223d27fb14bafc02947656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267ddeb86844feb272a9e138d3da1bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fcaaeec617c6189b210df6a905c0b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ffcb71bb1aeb8e6c335902c9acf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e6579443ad3c8e4a077d7a3b3002660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3431fda88dfcb79f34ec491f03e21b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0017e577aebf02c95df1c19f9712a72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00539d14684e3e10ab91deb748688a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b297357f9fe6e101fc45e6ccb4bd2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c3e4ef6e2f25ddee4802142fb1c29665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187104f466a85eab349fe86e51f24da3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56858e71acc34a342bb442c756a5d656667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccd9ba9ed7389ef7cc664b47c65718668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66709b3694abe5199b9ca0f121b89cf7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaff02da1f8cfb0af955290881500a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88923a6215f5cc148c6c930225d0a48671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ee15cea5469fe5f53c35bc28024df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015626287d57343026c23979e4236258673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b96b43d4837244ac231f23567c63f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfd2f9b6f2775849323af26d318ab9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab089e175e6c5c44310d755db5f4998676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97fdab40a9c7d0d2cd3b3601cf2dfe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d1ed4871fc142f9445ef637bd9c06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35c47f18e446d06c132bb5baac4197679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efd957100be29d1df87d41f6d53505680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daf7500988283c3f1b6e708fbd2dfa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708de03dd8b1ae20100b592542db9ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd24edc4973f4ccb4440e677307331683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ad8d7785020d22d85e9f8e3678866684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec98ac0110aa7314ad0f2869406abd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc7fa7c07ed3eb31d2436a5654f18a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc3e341c14e0ebcdb9fb7dd1edde2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffe42032117911f80e1f91febe5d32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc42e393f6b958dd4d50118573da04f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbde0049d8f64bf1cfe7d7fe27e722c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738da566ce278fd01edaa83fddc17bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef98f7a15368f2a0da545787d13aa85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a71bf7ee9ab2008d9bd713f165d4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5a5a61a4f4ecf70f93008ea66cf6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea8884ef9fbc5ded198d2052d2f4be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105540ad0b2620ddfe3086af89c8cf48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1520da70e5d0d19733add7ca8ae9f02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1748bc1e9a70fe779995ee6a1907b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31850b9548092b987e525d1910eb7975699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2638c6668e53c650751b6f26472a13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ca1c6e797a5cfa45ee3db59e1d223701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661d71555910784c0196189bbe9b63f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0169a55df512a9eb7309c153d116fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b4011198c56dd409527ec2bf6f85b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e59e90d88e4f3b98ccf546707e9cc4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa721e4c2ee577460a286e81f2694706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8065e313f25b694172c6bbd7349297e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe4956901c7aa4c68bcc6e153eff16708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374330be91a3f15566cf957463a6df8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf6008dfdd5f1941106bf22144b0c7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db17166e3819d95ffc315218588e7af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551395d041050ce518e63958a5bf95a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80625cbd1718e9c6ba2d03aa18446713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682c5335b7161d2c3afc15039de67d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc967a10d6d133a212ccf5384ad4f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dedaea8ff4a5389871b46d610f86a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f541bb18bf2de89e62f8cc0358af03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187b26ef92de9464398104baa686844718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb50ad079ff4c4977ba3009e9ce6d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4907537f91922a6ce9fc9e2a69ea1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b4045ea7e58a62c3a9252bc4ae1c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0033ade79eb80c667ae88601ebcb338722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366163d7d20ae0bddec14a01277941a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440265699e18793e9987b57889a70c74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2614b5143a061c89ba1414795cddea3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a530cabc73dcece7e1e838855631a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf87b33998249adbe20fd6199bdc82f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad7985dbdf5f640102f487e3b01b6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6c1cdafa304a31646b2e8020205e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59435a029244189a8ac8b71a2c1346ff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e81a8bbe7327f0de8480831f5020e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0005d98257924c0e146f10a0b947732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f177782952df07a314795ecf65e31c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e53f7411a46e569f0b7f22cfb833d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7527b5eff0c0808e6e029f66f1625f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36da7b59f742eb73247fcf54faa2982736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce340294f8f8c128b41b1717bb857eb737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514b437a7886f95479b15282bfe9aa5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee36aaab3bc8f087b58484feed1db63739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1eb5a5b69b46189aa380c475952d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb829b48b170714b700aa31643208d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece105cc8dcb078176eccb88fb2c02fd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf0cb6e519cf8142d6fa022b1a1e32743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d407abfa281a014f8b40db02e896a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f646c55f5620a193e36b785a2289745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfe12abfe29df7b47bc99ccb70cb9b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b06e42a54ca9adeda0ba01cc8b4356747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092eabb1f367883d567a8eed7b0a84c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2735918f0954e077bd0fd2d889717749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb839bcb89f4053eb7de7f98dd9394750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d5fe3aba019c94b4809e21397b0e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39a4ffce832be40dca6aeef8db9aa0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd866c26b3d46db71ff920a2a324530753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd62ded4bf07c5f8b09a383056eeb6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece10371202b18c1f8d460873d03ed4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be51e6772f2f7d3fa136a7e31df1ff2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2ff3182079f8c193912ba88ef8a80757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a821cbf9d6aa902f19b6b09e87457b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43760beebc6a37f7bf0644e798cebcbd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e53d0f3025e4560c1c34d3e1ddcc0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef3654fe32b370351acf99c01fe02f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4265ff9eafbb859ac6d15f8e198b31b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e311d80ff9fa4974c637b35c14645c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7280229891ffba19f19c7c2865c564764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d53d3d81219cec9f2e4aacc3c89fb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef31b595dd478df3f8e48412bbdef39766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9376244f9d16657e0c5ab7298c1c2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424643fc033e0e5fb6b465175634321768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7038567e1409d305ada07f0fc01ec44769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29c89d29f651a0fa2f2a62d3837219770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5066f6256ad80357061b85595bcb2e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f42003e2aaa5afb1107ac0fa00c5e4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227ee8d39a2431316e6ba95ad8a44b1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fee7470aa6302e19b74977f0c6f99c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0819b6c2f9021245ed2edee821b034775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eee17a5c314e7d928252c0ec4ef8f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c312e4614a423a9b792b71434211411777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edcc8c884400db72972f21737b1e13778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a85163bf0b7a61727cf19d734e65e9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95814cfb5052beef0d4bcd82688b49780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e826c679c25a5518a60f71eb0099b3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307178fa8f6f7ae2fe603c1c00bcb125782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97f16ef2bafb520e9640dab33503a6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e208b7f4979889404da7963b5c646b2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618dfe13e8821ea6367d3a471d32e7e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08684203540cfcdb3cda5db002e4cd5e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a480f18bb406d4a415223d21d2045787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f37708484259c54845665517e7ae2c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f16f00b67998a620bc20d58ac06bf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98099c09d155012b0ded30cf7694ce790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a92b1a7510e18d7f6f09dd4e0038a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae69cf2b0fb1a2f3718c2f63183fa3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af5ae80b5afc3b72187791bdab93e6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c32a188f32b4b7af86be709f6691c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80d52ba34caafb56c137fdf60d72a5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a5be3819de91d0eeb371a0112da06796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220620bda47ddee21908fc78097ae70797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c604b617f60c8b05beebae92b71b446798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf20fdc90933c9b827300ca657dccf5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a671b0af024bbeedd73673e3b033b2f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c296072d0cf157d64477940f4644801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f61ddbba40d540ac9e7bd792d4292802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839ed82fdfd405d1b2e221fc81e03fd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7d74276f1d0222ff87e6979c31307804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff95354bb64ba7a09dd00505dd51fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01d7b76d0058a6a2da9bc2c751b934806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024fe3cd49e4d5044af6964e429e1a8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1095113f749841f28e5bd2d985342a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b261c554f2d3f407e8b70b1b9524e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9b9b7be2ae051c45ff94633122397810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f1f49c358c92e9c1258b5b316f447811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35444720cab694e151ab031ffdee52e4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a280e1f54e50560b87a1c0cc546d0f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24960c1aa4147d01259b6b4aec87acb5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd942563119543dd23a65fde8e331102815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca07cfcf08c59c72d0292699fb1e890816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b470f26e5c3ee393c3516f08e521f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d19f82c5910d572377fdeb640a305818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62e2cd0fe9551705610b0caa4409a0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1306bee126ddaead837fb8b3547059820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bda37b9098eae3c3142796701329b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82add6163f04f95ab8e2424d1e34e473822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419c72dc8628ab81b90a35c592b90e0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b79ee4c1fa980951585cddaeefdbe824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1563f8e90e23873994ca462195bee14825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05544ca5fa7c2b507e2b76743a4432d3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80150a0658a4b747614173f1fb4ceb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2c96678c01ef834322756e8ec977828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254d7e30fd9526502f740fb26e28d00829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8777eecfea7b9ddae5860fcc10d445e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52f25f04f6c79cd94534458ef9bd1f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad0ee1b804965bb8b3d1396fc7bae2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc54dd3a04455e3492a6f1ad6931310833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ebb5d94298ff2d1999b895e114840834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859002a8e6abc1bc8cd5282a019841cf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccbcfb1d23e3b19712577b6bf40e78836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5184036e4a0df519382fdd7c24c0596837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb558ad027c36027b426229842e5489838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a8216abb39b7951c8c14647a8e956839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e7f43d115e606b0d105a992a577f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ad39e55b5a6653e6b84815ab2a31d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc08f32d115b2af63fe945d7285bd6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c12aeec095a2b4a6dd1310e0454903843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16105b28ad355883d27fc47c9f6e81e9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b39dafcaf01b8795e6e2f24ccf01a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c026290bfb2abf84e88cde70b3f2ed846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d43de51b9b90a017dbb7b8f69bb26847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f5a43eacbaebf8f7bc8ae60fd8c7e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c9a66599ae1ec99189e52444bfaa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83592f326f6c6db988d597e76bb4a947850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe2d0887f3c102a2e4ac202c55b246851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692655f53a06f1924696c18c67f93bcf852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01cdb58f1079d20dc89cde1fcfb4c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881bf2ea693cc23c787703e4681c364854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e15dc9587f8b7a719229509341745855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbe11135c912c5734bc80d39603b2a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323723d84a3174f26a249ce3a46cfc8b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164d4ad71b728e6561017b69938eb48858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf9128bdf402ed62979b76ca7b5f07859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487171914119e1999e4331f4b2c2dd12860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d9b682155f899b184872b78869382861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb8d6368fd29fe090f8446a6fb2416862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e034dbd05d5480eb9ad9c329cd2e1863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30011b612d08c113e4c26446389a45864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a438fc37da68af757a17cbc2faaa41b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffb3f5a9c2cdd718d45a363d41949d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff336bb3df315151c0c4486292dc9b5c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c5d4cd10214c4133227b63529452868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e67e5ef34f782c6f32c0682e2fead6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64f06684379cf3236882b3778864d9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073ade9ef018eff974cf2c43fff76bd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60248c55aa3b163bba57447851a72f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5fa4f0c8384b0668a939af1a7cd73873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114663adac837f8dbdece2c92cb7e3f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18bc5e20db8a533dfb51c7c06ae0d0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e94246aa3a080e75a35be0e68bcc7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e865912a1e8131ef913b142ea3e88877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f9863c80645f2081c60ea5e8e3192878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483c7b5e8d37e9d48eb0946b564b794879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb50ccdb7ab0650c0c34b1d714c964880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a9d1d14d7289c79216ab839f8eebe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e4582267c7e7c30554904a047a7b0882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91cc81c70d62b0ebea1ad264a834d27883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ed6597ac30f6992b97bb82ffe3384884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471148f73bcf0e7afbbac1d396269d6a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d60969c89f6c437ea2df12fbd5260a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546bad77c258855ca0f3859d5934985887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6024a73a5c728e2ec3fc48c678a12b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f83d8d9ebfe90cd4a27f6977194229889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a430539237d516413e6fee1f77681890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f75444af6b2dadecee6978a07d36b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647bd202326592e5bd0b265a95f2be5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d941dbc8a4ade9f51abd85e560aa6d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8ad868bf99b7a539aadcb67376ecc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde72071264d31811e69073b26d2353895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aecba76a9f56ac0b58b9794cae29e8896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa72d968b1126332d9fccb054a2d52897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bab80e6588f92332a75fc36fe6dc6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d7ecff6b2ca7b9728cc9f7b9f92c0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0653dedc4f6607420350fd12f2f9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb57070fa544cb7f9ab7be3ecba879901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371bf5a123ee446fd8d8179e2774a83902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585a600d4876ff00be0da0c849bbb80903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049709292e6367a7fcd1defab62ef7e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2c402e0d9e8304840a002bdc237f2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3b18d9b8a62e375bda30583516972906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fe7e8ff342872e39612419bcc1e3f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2a3824a578ad8179853640b0b9cc1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea7444b8f1ee58cf344698e74232b1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111260667675bf729aef2afcf43426f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc3c47edc3702aa96a3a43b524b7b6911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804235b9cd3ea4b2403ebaa2f07ba5c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e55dc2b29bf3ddbd1f718995f42cd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f2311179c24981de3aac836804ed1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b6a178d921d598e41c5b25b061b4d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d2981eb8a1b12c9fda3d7a8f6215916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4ef4c1ee5b2af26d6cdf989a6062c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b2afb941476bebc7fe7504beeff2c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f91406fabe2062f60d56e579f8903919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed9422292d8f584f5c4213e44ab66d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096588bc740f6d5b420609ea4aba7921921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e3b9f7731ab85b79b2e8bacd59696922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b732b148c841e3b1746b3f807ad8bfc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8808a4f37199b8293c5279cbddb270924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2633e57064c8c6d9888d957345555925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94b354d3a2d42d161e6d47da94ad45926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7194ede645103df95f59891feb93e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4300fee586a756011cecb465b8316928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12095124ae418a9c1ff2475bcb0161df929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dec041cd1375d2d946948127a8f065930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a993b77eed6d5e010834b65dba309a1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8bc2b7a560d3a3d8163ef9c3a7def932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edf4cd8bf808fe579744e15e6e4631933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3cb5a514676182b6f8801e027245e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110280628adbd29fe83d650b060766d1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b940593bfd99f6661b12f41591fa02936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801173e3e5b80b743eb4acbcb6870a64937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8172a4713f409b619ffbb290d9c6fed938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99de880e63e19d0a8b3968bfb77246939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b609fb5972fecde5b7a5a006e918940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16459ff58b6675f5d5d9d7babcd4e1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cd1387eeb98db5a59a57828adfc72942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cced746a198815380f9262cd83631c3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad3736d17f8382232612cc5d3586d1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958960448fec5063a0f863c8cc730784945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1169413bcae8d398011bfa5c9bd54946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b0a8e2108bc3afbef3f22aa547d3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086271bdd403ac00f16a565c96478eab948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2155bf4df60467cbf0ac5b34e7d63949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293237d42745f4e22f812445b24087f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ada96f00ed9236aede25f28bc7b785951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38049c918dda9fb2127ec6d54c710d98952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e70610fa95e392ae96bce96e145c4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e59863aa408f08069763cb4c593f40954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166966219c3600cd6b42f760ad8daf84955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc84d2290172a223d3f9ff4c79b35b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef094d1e8da74da46a64d34e73ce4a1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ee7daf7e229d1414248b827a179bb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fefe1339426a4f031f605241f24dc959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48aa1df041792ba2ace4e0d3378a51d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d89fb31f76e893344820b6e3bd17f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c35aa9dda5311da2a4cb58fb7f096962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e348a432c5784ec9694ef4622164963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb028a53f92e4d6d9035bb69c8c844b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e234b6d9070e236f682c24ca58945965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5d411c03c036e25959c827f779118966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d2bccb6a62cacb02375c828a54cd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231d30cbfb4a3cd36a6bcc783720260968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a9b82b7258c06022cbd954bb284c5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc56a46ec424e6bcfd49513bf76e6d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517f53c312201418b36eafbf42fe464971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827645ea0b3fe1015be2a151646bad5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df28c538484c6e19e7dde7742ce046973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b6a060805a99b8ae941aa37720d4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b78aa0eaa5aa16a73b8fe67b7665c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21489510a87666815ba499d7d287d89976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f75fceebeddd8890b1bf2c09ac0ae977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c77af5ea4fef5971eb4745946f63d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f688552c803d58ea1485be8ca858d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54f58ead48f71f28571d5062a91c803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936569c408e4cf3dd860019ffd2341f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1f99c30fc9bd55dc926ebf74d29eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2955203e0b3b82c4bd3af37e2130a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9283dd0fe803fe86c03ca8e149f010e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f81c9490490ea9884378aeace7f6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483fae9c65f6e348d2900a6f74762389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553fd51971925ca46a5e545271149c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6d085c7c759caf72c834e949e497b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5743c48b0590dc9fccd2f891858dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acacdee886637543fe20514d466f706a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f9da2187cd6372e5351d2dfe2cf3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d190e1f9065e455fe711ef3d6d659215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b726575814e117673fb544ef38a9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83662e800a5f8ad129d9ebf14655b3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73236f23b2878de9c91c24d4a640178f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c2fcda88f782c834480f91dd3b3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d0cbfa46e4b939dea3c4be9a1ee7c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487dca438bc5c9c6c023b7d1fbdd05321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d624c0369b7c978a5b3b6540212a3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62eab91dbc0c864638dd3e18f5895de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beda213cdec4880bc3d0bf030cbc25c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42bab5a43c07909bcdf4ef2ca8b71125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d70ac08cf319a563eeb60afa86bdc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d00df6a9c9bf841ffa5dbba3d78fdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777dc35096978e81ca1306b9d32676328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8693bb23d47fc97b5629014a111a0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc998dad81ee76ec1e76b1dacdfa18b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245e2a486fc9ef21f3aa49572d2fef931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ddb96283511b7de5473cb9f583cb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f96b4745e2f5aa93eb081f884e6a0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54da6a221542e76b29540bb124f79334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad24f0c4a4cb072682ecbadbd9aafe835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a557c878122a53736afc0392e346236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b81d9c9c11f91c56d82922b590cb2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724793a6532d9a438b44422c1b7c515838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8a036ffac6de6e1f2ff52d189221b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28efdef0d19ac2e50741b1809a2f2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bc93e701012a2c1ab5d27243e573041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174112ba2930781b11fa373a28daea0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39db10657854e038b16a4a62ca3dc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c9f03d7d52ede4604eb53edced0ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea9c00e810942606c60d82ca1d7b6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62950bae6034edb00b37e99e83e8533a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c97973f8a226a70dd76570e9f986d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4aa34ff5ed3c5689b30922e5975ec948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649a576dff27659ecc340737ff21c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b3ff672a6a79ec9555c5ea9e86eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beecb0a94d8a8f690d685a872fea81751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38795480a5b617f4fc2f7c0fb235cf1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795756aa59885e3cfa16bd7910f13adf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a69d8327d51bfdeb8cfca3e0f2882354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0980677f6d5b705e11ca5a238a2f2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26983811cb62e1377f50d5d7f8cf54e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e2a01342a2a9be097fbe69eee43f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a97d3d2acc1a8fa5c23af231c3cdd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccf84d334fc97982790f04441fbfbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95166464ba4bdbb948d5d8026894422660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6f27a6bfca9739e926f99ad1a4d3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace619ef6686f57b481fb038386d57b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e433ca7bbce28ecd34bd570b37c35463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bafc6c8f9943b8c5078609bd7ad2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d86571bff11803afb2c760bc8ba8a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dfc0f3a0219567bc02069cb1e642366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba9efa313e9247682a90f35570ee5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccb0004e85ae1da8baaad1c746e9ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad947b526e7998b6494a03a1d661f5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b0a0d6cafd0288338d67068b7c9b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cdb7d9a150740c9186b586010d5e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e8dc289114fbed764cb455baf2b1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14762d8a753a757273dfe3231b578d5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4770150e6481706f89d4ea577d07874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b511d4ae67253efddb287a01d92da2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8088f1885fd821c6c283013e8990c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ba77e899488db283738241e82561c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f739109bedf2fd9ac507c2a93c0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cafdf81ec1de83fd2b0f4262388aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614ca27047be848a8a3f16f73723f9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a4fbba44f1e5dc78e9e74ddd691ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30ff35e8b39309a957ef8cf88de01d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e87e343fd354069e9ab56d186944383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0dd72e7a3d848bc43acd0b517473f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e0af28b0cd9bc3ca626eaca823e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842276d6590a7eacf7c8cdaf8cbf09b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a9cfa93e48f0664b45d99654b76387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b22f0c9bc8314f94db054390dae20a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4faf34fefc30dcb72fe4eab37496689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a819c478880a3ee38fc02240bd732290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2257e8e81b0ec8efd6cc7f30de66c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70fed56e0843745729548f5f6ddf6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b4925c96a325115f5ee671de0dc6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532110d3b685b9007e8640f73994112394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2183df67aa3abbd117a95a6a66aa4d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95efe73b6eb2a6c9c7f7735f66d91e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb616e9fe9d6c1a38820f888f403297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7b6f82a977521f4798cd112150c8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56a0c67218c6ace82d22420e7c436f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e0a15658547668f138f268bdb747f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d657fdfe77ae6e6bee2f4e13570b98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced31be6fb881e7c6ad4a0b48eaa3f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cc51135e7423477334554052c96d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ce17bf716e4d47ce6dec0f2f30ff1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775edb6f6e90d0875bf09b1bb61e8c26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4394f866bf55298787f2127e5cb68c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f5b53de17defa648f7bffa0f4cfee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a65b72eb00eebfd6a822b0c97f8d49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e9cbeff626f5bd6d69f0777b9b698109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc571e049b95c04aa7b61510a5d1801110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268f9acf4a212549b007ea9a868bd38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98e28a2b16f1b47c105c7694dc7eea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88b7b9082f588c94f67fd485d9ad37113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4900c753800c1112ebabfc269c96802114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd46b4c33c51f96fa38e6177756531115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871062e002b5f010e49394d711e60223116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd8d3944e0349960985828a3d4b3b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73200d010b83aa4a13d389a99dc9913118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c201724f610641e8b5efdf6f074552119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6de49eee1740043b11dd6b57c4ccd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f235fc77407fe202d3c83767293244d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e59ba1acfed03e5037e5c0e23e65e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107889be9fd47537cedc20016e5e7d9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426d9c3939f8b74665faeda2e0df33d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d715f1dd1defa25be6cd42c601fdd25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0af6ef3c74400e764813ad54648e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5c17bcc27780fd500b2c1ed32f2dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec496dc05517106d21a95e73128a1ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b40c3484a6f5e45fa32f76d428fe93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fcb9db0e04a05ecabd5e74f7734a1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ace7c86b152e44ffe019b1e75f9965131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59864b94141a130031dfce765c9548dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074b21caeacf09b437fe47b08755710133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479e0389c3384640f002fd0eb3e8c11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938ff47440aabc1c9808bee500f5038135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7f2592eb37ebc8309fa17412e3b15136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b78afcfb253bb88575e5cd97ee83e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224ce412a965a0dec6c0c36a2d8cfd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dfcfc49517500041914c6f3babc1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df926356f110a182f02b5b2ea5b36be1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c242dbaf190b9542449d176222fa45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac520ee1cd0f7510b82a255394f4fda8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca6e562a30b964754bd02300290710143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833a2ebf7f3ff3eaefed12766a0a707144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae6fe95de6eafe7a4f9c8360822df4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b12521f4cb0d520074483c762a09db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29064b48477b96b006698c713eed3a36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073e9f9bd0ebd4a639731d6770d324148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac462e3d4f488c9d2deea5c753c5ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad7ad3c54acff96748312a03bf1bbf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01b22971e064f2312f88811a9cf3b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc013493ba4189c85ffbbf4eb9baa24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b268c0f0d7f247a014005d802dfe65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe083291cee0eaa7686bd39f61e350154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cc7a32f2fc9d86de59e93e013ab70155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdf7e1497ca7aa41a07546c71a818e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8ed9be835a3400b6fccfb540a4a99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079fe6127169dbe91ac1b655bed8430158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645db1cd7538cef22f2abe270227b2ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa86499228372598803093c753b94c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357988b2ce45b54cdd5807fe57c8550161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181253617623c5985451103d6537b48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f14112f1512b2c97db4a0741ac00e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebac7e11708763f101d872b741ea718164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597a059eae98d65f591d7f1650515f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83904339fa67e6ddd4f765a3af48c2d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908d3494b80d85025165f87480e11a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec662b3cbbdd8c1e502f31c4448105168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e430174fb2ce93e760ac35adbc26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1550ad93ecc1483e50ae8e1ed0f31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba1e4f1224d6e2e5d4045bfd08b527171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24d6312d31f1646ab211765a3c1118172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4ee1e7bf2ef66805dd8b8ba87b04f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d93e20dd0ffedefe776a889f851cca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca2e445e069af4b532ab420213adf4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdd7be33924a40d823f7795f7e204c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4d7f7e6b89201e08f7e40bdb90c33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8f7b18512b695daa374b4b166edd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c7c34ae9e2a6a8929c77d713d055f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508484da3c2142b3cb218597d75ac1d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba509d75fbf4ed76ff333dc453d56de181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e655491d56fe30ea6ab03229ce6087f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9a5a9b0268447b45b76abc0fe398b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c345ccf15efe94f613b9b98c4a593e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37649aeb3858f7f2e182ef82ee933185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a60b05e40f51e4b07caee64779953186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfee2942222dcfdeb67c7d81e300313187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc9fd134e83a8a86323143c5443f87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6b554990faf5eb9dad6dbf393dfe8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa58bc4daeda1bb405a5f3de94eae6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751382c3eaeab480429cb39a01c88fe6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefeaf19aa47195c8700c11f2726272192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddb25927cf9acee69d65f28ab85b75193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4485df2dab23767a2c5d84aa218f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad3420ca165f4df413488b095394c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22929ad87641108597d337ba751a56196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e1b7653625fded58047e3ab47f8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb6714ed281dbb15f1450abe755341198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6ff692e8009eeb712365b3bd5f532199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbca5b5e183f41a4b0c18cc67a2206200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f8623f88716b039ec037c58935ba4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1f6e02bf0a334a7f0ec645469d197202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a21bbb929b82571c95797cf4d7169203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0698047186f25bb7930d4ddda45d483204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6ad1831b50425d5ce32f9c5dca686205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782cb094c77175b6c545c110a95e1fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551feb2ced90047dc99a50854dd016b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe1ae21828658da2d45060d8c121ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61733ffebc4ca64fe1113e2f2c2969c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c02c920dcbf8596f90285b2169b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47b0a68f787b1592ecae739922143f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd656efd13ae57b2c3fd54d5172d771212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2097fcc7fad31af5f169cccb65096fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626c1d60aec1777d64fe45ec7cf8de7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a3ae2c1acc61141def78c70ddd7ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbf69b86d39691b4f8b7822c1ecb02216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5feeb72f8b969590b773dc55fec95b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04fbaee86437cceca46aaad8d690a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836e25ae06995df1b3ed905f2bc2e74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a2f21decdc0561873bf8d76c2d463220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef42c597eaa8299a0a8317e81947f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3782f06a2c89ea3db48ff7f1e96ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d3bda9d8046aaafa15c884ea1e4a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd4ece705c1cde4d5b966f1d93206c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb790430c73fd579042269365f07752225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0187c24fb18b5945fad662d3aae7c9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d3d4815a3c6e111916553fd03c85c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4c80a2777b867b4bb05c025b4bd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7aa5dc61617278045880740b97559229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9197183ea9ba6bc5553916fbf2401b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e82b9bb1c9a326421be5a49d677f97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561ba56fc7466efc839c7c5922473cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966a5d7bed4c913cb22400c0ebdb8c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90cb3d3a8c6ac0396207db3375c410234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3661d248330739979d8e70ad16689235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb98d890f3ae40cf2608486343321a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e4024241a94d1755341a862c3873237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eccfeaeaf7b089b48d11ebc7117be3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf89ee31a8f2a8c55128dedba63ba5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2b143cfada0dc7dce42dd939fc434240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17157adfa92af87649eb6a93ec5ddfe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889e56684a3aaf88aa8db400a57326e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908229ce05465ddf7a70a8757c1802d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03dcd6c927c653fe8f75713c455623244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa1bd9ded484dbf3fab75b1b77fb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d81d5d8dc7b578969694a8779c0fb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba85d0ec06ffecb230c0eeddb14be1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23468b98a4cf14aa80cd5cd574e37b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17e0315768ac7fdb3082098f17a851249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b9f2d83ae9fb804e819523b3efc30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2597d54792511f8b1536ecf7afa6299251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768678293274e8fede6986fcae76615252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a34e3683030eb95208008221b069a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8e3fc8d83ee1685a626a3c69b605f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998d19293b65cba04160bbe73cbe09d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90b94253ff97062b7df9508691b5b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e88ae49986e1cbf1a03df3263762c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ef917323d9cd26649f31af718a901258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967b1b5912ac2737cfc39c73cd29371259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3f919db968a4499428a44a95256de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb46012f71dd1594b50a0e6e9da6f75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa212f0da63b140d6d1027b89b056ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4df65f44fb8d69c0bb37e38b9c8238263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e302cc48c13f3c1d9f699785a98af3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560befc1e0f115fb6c2c60d7e5bb0a42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6fde58e3d8e558300299e35a52248266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a995cff6d0924b660dd8f20690e24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef3910bf15dbb16bbf655b0e69f5d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb4bc4aab78c79371ad2b867824ca0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01e4817f8c65e66521008590e4f93f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a238ad1b7ae6c29c834f732ca02c2b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4c2e7444dd5307c7c80a3a8c330e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd724d39412e002754016e2c488877f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15110616107a6829f07a8fb17bc01652274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152940507f876c252b7384f32479cf99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f060a71bb61e43705e4be2dfc1bf3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892065041b40d0105feb68b6b09adc5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4595417fe704327e4d5f0330c85d936278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10d7d278c1b16f55996937ad6919c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4580bc2c413599282fc6167126501280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b2b16524175b98e870823acd153b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b85345076e3679a515e474e30eac7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47454ff08959b2ea0e11e763c0052343283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41222359af361e66f76e0e8d49829b82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f661cb53b9d9fce6ca809771d0e00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7406265c0fd9f12a13017ff27ed8999286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ef38529b892096796b472a80dfcad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b026c51a3a8b8f0bda7f768d2b6626a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52377a51cbd24a3956ad43f26936310289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99f59680f8c5ba8c5ce47461653226290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38888536308224a2869d8cab58c0ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ee820249f820058d8114f832f15be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065f55fc62178ea45432d004fefdae3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c73c256246c7f99f45cf4d8bdaa17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed76f5db96376bf0d6f5c40c661cb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035007ccb53cf128d5eab102bfe8301296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cbfb1894148bc017452aeca1897f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6da6a05fdbfaa06e4327e82082e467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d26ea613812d827bd16f2179925c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946ffad1f6e66a77154f034d7ae1793300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103cd6ce251fba83d0a9fc9903b0a92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6acf5e0e605165db90c222b633a012302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79528a4d15f6a44409fa65a93b4263a7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569534b02b1192977f2509d46649a4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f7b83c033a8b3cb332061ba66d856305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43baca147cb1caab9e5e3d62231f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb743eb447f8e34df8734778e6218399307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a0171dbfb35d6b423214a3912d648308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b40d34c4dd5041a3a7650916e4b080309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fe3258b2bda70507a9051320c4df6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bd69a6fefe2fa8b1e61ce7013ee6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604dfafa13d480fcd1fdb76220f4fa5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9864db6a087c172ddb4d6e635ce2d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9341d3ef4f82821b1f12b31be4e4db314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7543eb1c2632ad36780ea142ba6b5b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e7f16e9f9898eac022251b5f62070316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d8e342d08ac7a657a650dc45f45b6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b5b68622038e8648ad4e815fbdf60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93100b19f0694d35545a0ae1801794319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa7dbe1629a1e451842c0ed5e930b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a10aa3a470a8867c199fee2075fcd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cd56c0cc32d6cd676f4f4f3c017a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbc2ec4ee428211d3666b0b014e1bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75a022ee7072b3c095918e83c90244324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455173caf2cb43ed5bbd20f039ea5dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d36538ec510d0547b234e9e4806202326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110c0bc6d3b8ed4ebbca5d076b70bb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f67e26bab7750b54caa72c0894718328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df48a60482e7146f87b9ded6d6ef8cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af156d71270131aab0ea39842b29565330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23012949b73e0744e1f8e903d0598702331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01b48e988e591aa599f001b16526f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a587504241698403d6209c4e43c869d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f222bc974ac443931da649f538eeac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531654b2816f08e1dd2b402ed7b9568335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae8fc6b022276971e7941c4468cb7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22016a2b165a3a7104479549d95fda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936f04ae3573b9bf87047d0d4aee120338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6501fed1b8a383fa47b818d30e79339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655966298261d9abd05e5cea18eaf6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e974035a4fb2cc3c10c13fdff3b5d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50a8172f12a7fd3fc273ce8ece0268342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad10ac39cca8199a5f6b81da2a3fa8c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a219ad77a2e414992e4a67b15b1e71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb9d5270c91c360fb1fd197a83e215345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e1b0e19d532f2c711dd88094142d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83aff5ab676119da7beeb007a0847347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206e2524f66b1c8d01a9563c322594b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38f05d22eba387dddde62afce0a7a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a72db233ef563b964a52997fde3a2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa59896e6916f0b3af48cc932b44613351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b4adc619689a0b3b430f3d22f7cf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd226351f38caaa27bf5ef03757ab7ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e1c2b6ec600e05db059191d8d573c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928f44521390e919e9e858fe99836a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad819718c05247943f8cd4fdfa21c7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0a2d5820e02158ec08b356be77cc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89124238295aaf9f8da02683de96f63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d9b5744c6b092c4412e84960024ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073a7a7dc2cd0b15228959117d21a59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918573a7b555ec2ca8aa9a2ae9e1aff9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c51f3fd1fca0b97650df63baf8f510362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22470b84634dde90a6b0a6b2bc06b23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b62634c993afe3b886bad1c364547364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8b7204a8992dc314d3609f92aa115365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f6b43362a386b23a595a7d254762366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69bf561ea79ae7655cd81daaa017ff5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edddee1a7c030d358b869221b52c21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab697485650c0c9a9c217d5b0074a002369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5f6642e61bdc5568b4978b9e69944370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abd4c6fe2491c1604961b9e65657ce371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d4a686f196038c82f2d6be66de077372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b01deb65a7bbe16e9a1c6047dfcce6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9da99ae6c850e14a03c0c8462d450374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440fc65ba86ddd19e48e3ce8b2ad215375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb7a4584fa52db8a5e67849aef15b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9580a7ef7f8514dab18319844706d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e7a625334c8d71333e283de4d5d75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd2acf1d11e0dc9868377f1c01f43c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9501ea97498af557c9c3b8bae93e7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b5bd4053d28023303212c6c454d7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e920c0464dcb126397a58d7888bac4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2518d79d71fc9de2dfc44ef853bb0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead184dcd21acb7e4eeb8e956debe3ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad45e1a7644f820a08d6858ba5ed2dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cd62e38a25d3ddb03b94f3ebe6bde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfc51ae44ce27c3273b98641a9b924387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845b3d1eee19347cf17d8f936636c18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ca18db556c646a8be248eb284deac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f6939159ee04c1f058ba813069391390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059bbbc383978395b098143c4bde174391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96e5f173e99906e33f60efac3ba9b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62393990dfd0e7b176490414df8cbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372e1786c1097b1fc775d3d22943302394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0188f721869f276af3e661cafbefcbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f419d91df3205c515cdcfd685b68de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45d8c4b44c8d56ba5d0a4c297f5530397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47bf8798aa2bfd85203350e6a16ebe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd45302d11f283fec9bafe3ac808d72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebfa2956d7d0c466da309cdc53e31c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90b1c9744e7523957d4bae331726f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715aa6404bb257eb2fbe7734fc06933402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ce80199c323b3501debe1285c473f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4266cf721d3cfa72a9696e0b9d6163404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65ae89dfc4dbbfa1a66e038d3c9ec4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34832f93480b9ae9d0a66e3d28f21f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe83c3902cbfc58b7de389a0e39e1bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45467c39361a84ce1961f2ec6fc0db23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1824c9707681ba6289f1077265209409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421604ec4c67a460b16a3c35956ab2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385d1e198d0cd64dfa5383b0003159d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2421dafaed9367fddcaa58528af7b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c51d30124c338d4ee56a17eafd00413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f10eb2b177aaa3043e0f104ba1edf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edf3cc92c7acf970dde5ba4df958f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56eab5dca868900215683b7cbc5603b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0feef57495ad8014e13b8718132b96e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b5a7a35346de0f1bc5101a65a75d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe556fdcc6c222d4a8f5b7644766aba9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbfa4a773d17025f8ecd64c8e3fa62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662519fa77b691c0b65c159f54c001bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e18844b873e6bb913c30756f96ce5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13daa3a246d577cd48d3d82ef9f6ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44999fe72e7c20c580465b7839da217424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f6650e515df24ca1d6c6d6000c8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b9582a1c79948b475de97fc2840b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed568bb4bcaa8c2717f7fd91cf30c4f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf125e3bd9ab07855e28566464de49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979a206c5a065698772a59f8a522d40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce591f87059ecf165216a191486d6c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f625c57a42f3c318948c4fa5cabf91b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce6f0da379cd0b39d650b25cb1bd7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b812e5ff9601733cd5527e9acbc66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3369ada48743c32c15adf9a0925f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5226efeb23834cdd60fb0c3f5fa29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cf843fe139993178fab53ae60267a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793786a3ce08cd9d8ca020080731e48437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f7e12ce1fcb272782e4fecf34f11b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cb97d7c0a02de0c83cb6ae22674f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ace07a369f8cb9353506e6953f420440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08354dcaddd2b508b323f293494a1fee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a53403c5cd2ea6b85b8929eaa4bcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3566bdecbd9c51b60115f7c94a1c39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72f8e5997c88de1bbd67908aaed9f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e91b992bdf2a615588c80ffa8850a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104f249b78df9e94904c62c08b902aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd1e9a7876b0600c450c01204526a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe61862e12a7761c90217e64520612448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ae01a4cb3c7ba1c5f6bb808bb373f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b8f5890b225fcc7e81819d1c1494a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5bb04cc9638c028bb8c9bc55df0cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e47099f9c26bf09a0bbf87d4b692bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3340e8d6b2c5d8261966dc7557024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd135d1a61e8c609b326dce1cbe29d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc43d69bb85452afacf9ee2b998a5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a293b09df689f9af22a786e0d69d16b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051c5b582b9b11b1b5f4e3265d7de07457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b658d29d48228e093456ac10d55e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ea3560600621efcf9f8a29b59cfc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5387d2e46a715ba1d60df79180a449460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15a7c556ade17af692b5ce7cfd5ce0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafc46f46687a88a76bec50e8ed593a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c3ea84a88729e79f19c6ddf59d1c4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330575e50ab161f68e2e7b6f3b5f689464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937329ccfefed156ecd88a97c0bdc86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8995e8dffad7dd9379639f139999e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa865cd96289a050d3b465cab776ef3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828002ed2cbd026a5bf0ea9e5ac8f95468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257592a78bdcd7c5f231c6365c8ad058469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452020b99851aee85c982c247f53d93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f3f5780c99694a3226d6c2461b619471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b027d7f380bd99f92b26aeda3a2c76d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76047f143c75963e75ba21819149312a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75797435df3e6c75e45fb62a8dee6f45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbbcec99fddf6ab2eacf0e0d03ab9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e58f218a311265455cb76ed190f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48feec431884322ee8e4f0c2feaa9f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bacd444ec370919ee298435e507459478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41445eb3ed3962fd71e8325e25c441a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d913e025385a2868f4edc61cde1a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd365a056dad5431202c6275eef7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4119b1d1a3da758a7041652bc7b8ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6744dc0c2ddb0bd7972b549568a5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465e475ca2d2ceca999012944cd56ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e7828d41c0d4b816bbd474cee54df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3f1b493f8eee0cec01b0d6d818f64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde58808942a234cdaba56d29b483d5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a0724887e9f07197c0c36bbae498b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07acd2b03e2355dfbee017af6f2c22f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db969fb494479d9e820d9655835617e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2070bfb13ed71e5f68a91d11a8f25e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8d1bdfc97c7fabd79cf0c8e94d209492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce4302a12fbeac6a02271fb2b03ad8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ba5ace7ac2dbb1dbde597b08bb769494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73c898b7c902ddd326e500756e6565495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58793bf927b790a35b1aaa6a374979496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7675b91c4ae50eaa7b3c5c81fbe02a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3700bea79bb8d128b07304f0e3190498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91102f0edc5ce1fa1c180415055a4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ca640ebcfd9d8e1f7c999e7c1424f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f82999b09316fa44b5fa6fa67f83501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482d376db4e37a990e6ea8417bfe12a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12053e5d804e394ff596923b7c96739503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6378d1d09d158c4b2b5b81eecfd2e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f70a4f575b8e862c254d281af5cbb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ad41c297f0cbd274862337fb41696506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd61b004ac7c69f94d12daac732e7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f40d49d63e9b09f725e5ca107532bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b57e6a26634b0fde1397bb7d72d51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515695c99e7a25cb0f14f309a21bff7d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf0779f37946455ddce96682f84af0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7818c78112bc31fda6004eab946c3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c29873a6338aefd652cd22489d233513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73189ffea5ac163bb35a190b19baf7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d190e598f8f01fa6c3a2e30f7355b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d256e59ca756f03e29789b934705948516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca4d9bcaa91954369c13758040e959517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee459615ae7cb9cc6aef9a83a3a06eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7d0ff050426648da982f44f0945eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c78ea694720af702be2d40639e9e4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01ede170f60b87c159687a010b115a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3af9528ab53dd6863397f53796b73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea5229d5013b2a48a76331566b088e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caf49d1065e623bd7b12866849befd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88112924f6049c9098e022105522d4be525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98d87e35168bdfc7ada43bdd2fee47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a60103058c8141eab3a0c2cac266f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b3c5a15bca492d603aa719e5c80db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f801b08a0f4a0b008ef97dab9a47aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbba71e04e689eac93ad44bfc24d177530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be021a14da335598965e461debf8a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913aedeb39e3542c14398ddf4f15a8b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32001c8f6a91b902a7af407927221c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d863fd7afdf557d8ed2093bcbf3b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d1dad248dfd36297a040626518ed1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87c428e194d6b160ee2e9120a4b072536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b7cecd90bd05443eaa929f740c945537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7050d3b38cb6acad564865f0525c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a07e41716b6c924aee4c587738a2ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855cf3978ffc82df9829f79eef1fcfc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6dd86464e43c4325d0063141105e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b9010dcd4a8e898ccda59490c14bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f37f8ce162555d3557a84a2b96f18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaf8b78c7d354c63c5f99623a0bc61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c932ea8cd05341e97a62830dd4c63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42984ef27cdd86a2b347e9bebc265edb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42417f8c29e2e6ede3fee7f9f2651967547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569a97337e49c61356012e5c9e5bb22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74db7cad39fc414f182d55bc48bea3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc61600556f4893f3c00e63421b70f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bea31d7bc098f333b64aac50283ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8d57f7a3f9fa74c292ed9239705a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c614de7658d944eb3105843206578553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9f5e6ef6f264b151cc2033572b1ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151244398053f3bedbed14afac2a670555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d491edb943a8877e18f6a5e4c80c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb226bc715e4003dae1e34c4b0393c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9096217451fe1b9d68abb9231ba7128558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a6eb13e52e8610667e7b01d146420559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923e09d3846f188a577428ea71d3a63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe264c1c280f3894fa9548a9a17afdd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d88c15f5327732150b4cabf6a650562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3abfd3c025e09eae13bf07e1492cdb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6115d0f0648a369238fc9264bdbb59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dee3b5845acc84e46a91ad1946769b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb52ba388deed2af70f81a3945947566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d5fc7a5d0376f7a7fc908130f31bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd392683fc55a3ae327d9f7a59deb2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bee0abea107e04407400dcce4f4f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952d2d95869f220ee8f80672acc8ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f574c4004bcd5562c52c6534a56aa60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fe432fe449bd12f3244921ae5d496572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d3bb108e53c8ddceb87872f05a5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de18a195666c7c8d8a7740bb1f09f01574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acddc4833b32671dc3b21e3ca51b6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fe5dff2db9f8a702193abfe6c0972576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52ab54d5f440d2a6c0cfde24771815577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c105298b8666039a0530fffd1eaffe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ebccb7d3a322b853341734b814255579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b8d927597374ac28db5a1a674e3b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb295a3c2dff2b486706146cfbc73f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5164a5a751a72f1123c623186824711582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4dc50f38ee72864213d0824016cd0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5db170543253fb4ca101a12f083a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7f0fd2a581301773ed4e09c341384585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7f9fbaa3835c655503ef4369aba8a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbff9708c51abe2f2d98f2540de7554587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926283d62c9672c3bb782550f2452c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc19510eeae084c90431acd1126e8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e640e28787351a8ad9be2b122016590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c9d700c919ea9ee22b6d5da0203ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44203772edfff8d7d6f630876b3cfbfd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91526e3c85be5a65fee8fdf6528ee156593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2da7bc9dc9065d2f0437e5954727a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56a1dea887a9e48dd7f4c12680410595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656de4dfae7569232ca286e1971a9b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38201cf46309f536148cc0b4bf66a7d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4b0aa47800909371ee54d6dbbb56a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fd22a3fa67d4c4be342e17bdfaf7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5906ab9773d66c8b59f110c94727b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a10d9d7ef5caf46c87ca12a80eb635601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3241cccad0f834667844a46fb6c6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edda3dae1c2f4e435ff5db23237c14603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107b2702831939200248cfc419d6659604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce685da1ec260e28dac8da4792af3cf0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bd5cf23fa72b07533b12a621357e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a905c84a4f73c826b45b8a9b319e07e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6009dba3cd47a8edecdeb04fc710f34608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f73a56ce95d422ef7651448d85a89e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93bd9185a83b475926be6a828ec644610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85da4cf7e01c7cd1ae12307cc956ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd11bcc1cc37bede8414c8eafe1531612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cad15ef544c237f86cc6c2bf2c47ad613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f414a17f53f7bd98e7419ab1f4fb74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d336a10513d2f89997637321eda354615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abc251f1862f1425d22001000aab24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5079a46b767531980427eaba8b729f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2526b1bcd7ab5962feb6ce4456e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b789c1ce2891b11173b60780f61040619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8801ec7e08b5c4107fff573b1db61e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c1698baffd831767ff17506ef5833621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f2b55b8563a22d5907d175b014a7f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b08d265ed5ec21382a1beb1af190ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada9bb7e16714d5dec03e61cfaf6602624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6a5168b48eae22e92d4817d4d9794625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5ac89dc9235142ca9320daab5a504626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781834bfa2bd6ce361537a73ff28da1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78041a108803a0ab279487519126f12628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f636857013f08228942f59004bd0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b0e918e6163539bd22e0f2945cfc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8df53b0000767d4b1420b6a74f7271631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702ca2676388387ac2da45d0efdcdc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619bf9aadf8f48e541514e542ad37d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bf82d23d1a533813376c429cec2b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df29adc796a07da077c035438f99932635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc06d196f6c47f1aeba70ddba20ab06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a237ff9f7a67a4b70d9835ed658c48637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fb2fa79895b5cd868e36ee35dc8e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c972134efd2c0bfdacf04f7a785b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf7a3a2ce097d10293144788e9ecd5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09a2fd09fb5c957708f65d2b5a5f9b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b9433445fd4290bc2543528e184d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d734e6eb4f505ae7b67c9ae6133c7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bc9d64ad2bd1dc1cfd9e1edff898b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51f133f77b4ec64d7513c4d26f916e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f384bb50b17a986c76db5579ea6cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06edf1a32538707be1a6fd5b114dd1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bc09f7b7c4b4a1d2869268b534206648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db214cdceb48d2650a2890f5f9f202a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637b8f7fbf5a10e94a4a815e39c0f9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165979391772bc70a7366c9400ac72f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e39051c8ab3c83de385f6ae8f937e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ab3df5ca9c606a0c57a7e575feef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceda3febac3bc71ba8b8c9f1f9cb145654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f51363d0c4d0f92c5abf265192be8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deebdf5998f03932eef8bbab810fe3c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae811b637d5c419330c9e4a3cb9d17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaece5d90609a1c778124878ad8abb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72473dadc809f1fa55d03e8329c8ab16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c046901fa2f0c4678b8636cc02abf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d12d58937c7252e50b9ccfc0bc883661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e6d55283ff8d1f21c9f9b440004fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4ae4f5a8f1c7c93456d82ccffe61663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f4f2a0fafca878728a71ed12e7613664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8a7da6c89e13dda88f6e71f5c4359665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df294f9ac259dda606546aea2722ee7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6d8fdc0d708fbc588534cecc90fb5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4188cea1564349dbc91f0daab9cdc21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88837cfaad1ea1ecb4f981a5db0bfc3f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352c603329d44b11bdc4190a53a0d43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186355e7bbadc3eb0ff94078a760150671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e3c7cce04d3a61994f8c0f7a3ca6e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149722eecfa2aa98aee8e2541874b564673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cf1697e3eac15db716e703ca93256674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced973af2f7e725c4719cac34e625ae9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc885378cd9954b4d3b6a339b043cd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873adca00403a014330135c4296ef839677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aea47fb7b8214c1aea4f580f9dd202678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7ad863ad72cb8f8e71dc55a36c498679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce08dfcfeccbf2ae0dbf4753551ec6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf09792060545c2516bb4db47425c91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e96ca3f7c60f30a2b52980270ffaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ec544cd79d8667bff2084771f2183683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebc8089e5a132d84359121d1cdb366684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07b2dd5ae9e11459985f6d861d2e4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e7a17517c97a52049b4eccf842753686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a90b683d563b3c626be7d74dda3dfb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84850e1425103425886ff34ecc2bc44d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d116141d14631888c52af198639aa9b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c844bc00e3fff4a380a1d4435c6508690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06444258df9fd9e7c968b2f3a92780cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e2b78f33c68e12d113bfccf03f3fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414df131bda4b6d381e6dd17f457984693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c21634140f993734bf53d2f1d43780694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb11094092115ebbdca234b66e96ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6283f431d31129cb5b04cad75b5fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a2876e44ad4f91fa190c877ecdd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908255b111af628289fd1a22c8ad439698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fa9c0032c24fd10b7be55b30fec12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc033d53ff1c1cdac7dfcbc8792fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7eec50629339c8446015d7a05ae4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92537085a1eec5b4fa2793235632bc44702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a0307e38757fa174dbe91a8dfd640703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41747d0e780be24b02a16e3de49dadd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060c5d96c4120000a1944f0dfc170cb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590adc113b1253e455d2ae91dab3a53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a35629b0ad2887cbbcdb99b333d356707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4ccb864befda6f4552710a32afb8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d1d3ab59cdb95aa3ed8dea998de45709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc0a6db89ca3c9ad61dd14dbc905dd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12157388baa0a2bc7e67a97b0860748d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fc6c0cbd15b3eeb5863806612fce4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04e309cfc06aa64207f5e091f546b5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cac4e48f5f872259b6686e8cc55749714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc1c6bca03c3c0a7095c33a8203772715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd79835eb2d704c75d992ff09ba3f0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dcb972a8b36e44996925fc40d1d43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e49971faf32a098d2cf4ba1d05db1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cd501b4f820dbb1033b59e1cd80a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c03b149380a8883f58ed765ceeab01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317b7a322f7b73caea8d497056c1127721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce3200164de1101ac1166b53aa9376722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb37a9bca95b17c5cc404fcbe049c84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d432e027c100b32621aa6831ef1610724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608929eb6a175bd26ade95774724249725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bedc876fbdd0c539f43622f836e7d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1a3d8ee62ab054a0846c858823b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6b95423c39bbe81379d10ca69a955728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dced670de7992948b45f24422a6c4eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a07b29cad87dcfeb782bae733b4c9c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b0b09173051f6176ed2a8c6e9088a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2087c4e4785450ed50da1907fafada732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e11a3991d68d565e1e95fa5295cff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63757e2a1b460053e39f5ed0e739e159734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d768e7dd3cbba4c86c6eb386c928a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa7f6710b7f9e26765141d690d5221736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e28bb9dc753541b821891c83853045737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3df009d6ea17a5707aa2dbeba928738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517bea8dda12f0597e40f11592d3071739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25641e9b90587ac81e44438395f2cad8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5225b6cf8bb41451d46c3dd835aeab3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d806088485b06d703fb1d11ac08c27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac53b9b7d4db89aaeced013d692de4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672402861ffb4a9f626164ca21726bf1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05693dfee6318a21ab868d5ad3aeacb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e399029fa4a387d4d03230475473f61746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293bfbb32b7f1a0016eb3d47fdd2202747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ea69730f417c25738caa4f1a9d240748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77eb3adb948699a63c3865b7d244e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4f856f903164d286d31ec8f702b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ce48e2406c0586d62f80054fd46ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8405f5626150b9f73062ef8bb7d0a92752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676edb50e259df28adfc52043461f13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643ae03160ae1a482208af4e7db5376754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc864989dea04c73b629c7b368e5692c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db9a83354ee7fbf3daadc7ce91562b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eef0040fb3ec268fb3affd48db662757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb6323c02d8ed717c6b089d9c50106758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ede6f80eaaf67fc7dcf0bc70de651759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8adc9fedf5b71f551f26d706d6cc8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab298cac692344fbe8ce516ea1c4c0d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb8e7ad4e02dd1fefd9e9f81d5e38d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f9a06a798946f0ba0ed0c8766e876763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc249676d38f6202494d7e2cfebda5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfa31a4f9926a7b55df23897f443c6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78295482b3d6669632fb736a5197d2f0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec0d1820da81091a097922962083bb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c942211039b66c9fd17d926ca4e843768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e8f5fde0abd21e12647fa45872b9f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3bbfdc9d3c5c7086c702dd57ad58b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc3f0a077f5d449e222f4922ca5e7d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4e331f7db4a4eba5203280983c5eb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f5b0f80cf59b490f30765d81c78e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7dd7fb5668939beedcf8cd5763851774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e881b8aeaa0464005aecec75876d467775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa7b21bcb27130243dcad48f96d14c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3689feb129efd2d10a7bed4119a44777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4424d39bb9dcb96de3f2e9e1ecef643778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490dba433527a1bf50080af0c6b5320779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740185f8da6b0a9bade11a2b553c7ba1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920815365aaa72478245ffb2eebe4bd4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14494a2cd9882ccb8fdbb6fc7313c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2118dc1d6b3d516749a0d9998bd9d7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98eb385964902f36399dde2f95235784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80581530e37293dd452ee2e21eb612ec785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df104cf96a8aeaec96916ed4465255d5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f873e08e1457e9a09fea3b17abc61c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a20f28df78ec3cb33f4f8f70346068788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b896eb26651278a0827217f51ff0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3bd779afd51c0366f683825656e9c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189317addedffec0e0a5437273bec568791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361f15f2fd317d21d353e30c72236db792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208fdbcd6cad61f7434820677c11169793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917332575ca67bc2dc23d51fc25016c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcbc0cbc7a4f0a46acc76b31697fbd0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0077e4fb63258262fec57afbbc5d6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34249022b225e726d9cbebfbc0eaf2d5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf16a732a8c44527b9ac892f755247798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35180c943bbb248b891f7d48d9edc3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557648a37c681dfbee5abe80632cec2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae5aed0835440f9de698dcd879a926801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80f71c7a841b9d02a1229c6049f5ff802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bf014eb9e01627d10a7e5db4e2091803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab0e79e2f0b2cfe2b97ada54bd7c90804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d90d23919a801589ac717574e9008805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be315430cd8e51af4243cc03cb4120806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f28aa0c22111b3eaae7e1a60522ad0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f68b54d085cbc968b524870650b958808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620dba898c1022297b9962fc25337dd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0c510e8649b7a5f6004f81d795214810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbd20fafe0c2db552f24c3d0c78814811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0721474ac2ff67f3d697c0d451caec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3676d8460be61b3c0f9310f0cfe9eae813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871fbf148681f0ff16779fc42a03c48814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b290175320421ab3d5dbce59e140597815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531acc1ee56fd44ac43593849179fe5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c217528009cf0392d4872110f375a8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285727647caeefec5a2ba96727ac437818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da7a262a8aa66b7c90f89d5e1ffb39819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1415cd7342185262d0554a4345b490820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bfff81cd8363cce16e83abd2655c0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2b0caeabcf206c11c3b64a4a07a06822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e890a40762b0d2d914243a746feac823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cc021a64ad9f0c5e43827fc0e608f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e03fb21fff226a916311427d417fb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8dad7fe8512ea696c56080f0845a8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a6e9e22384e9f31c1539139765181827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e4bf069fae00e18eac9946ac6ca3b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5844c9ddfe73d3aba15e47bd317e002829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc238fe74df245adf0437d31bd30aa7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8b428707efa258df7353ca445ba7d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa007221c5f683679e553fcf59dae832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e753987b357b5d9e80b628f8105a615833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd9131c6dfd685edfebc7622b36090834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966d27711832b3822255c8d4e99a002835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e435cfc7a03af893032ab9cf1fae2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739afb6aad454ee7224d3c7125baf50837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3419ddaa779ec14681bf0e837f4580838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda293952f5cac3e2c5e4e2834d1d2c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe737bd7001e16fe208973e9e507ad59840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e909d03405cf30db10a2680662550c0841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054e221c3265e8c6fb41bc47af477df842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c37b3205dd24d5383926b7c50eb879843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c12317686cf4599cfc04d033cbb146844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68ee2c4088c6f2cc9afd803d113883845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7701f91d95aff41e7059d78838d45d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171a5653764ad37ffedb79c1176114e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ff79421602d0fefcfd42fcb2b450b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100e64d4f703892bd1c0c2c18a43121849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef355f7bd57168b9971bf74d0f00c654850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad3ad2503eeb51cb9d4a99b86b8c5e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d1935d518cb134be01c50aa3af444852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc59ee63a782fc419773c305d6ce0f2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232322c93f950570c5a59c614add1d5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5346095cd5d3b0ccbb5643136ea60e6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e65cd0cb1f28734fcc2f02519ac9a4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2106a74cc24a0e517c05b99949911857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273314bb8268eab7df4c1fa0fbf9ecef858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccedd09812c77cc85f084ade30656f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ce1e78ff1ceb17fae45ddc9607b6a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9699a5566dac1435526e3d334b725861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483913de049ba4ad6e63648a5ce1638862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8a58bf2e4e072df156e46377eb9fe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46736fe0cf3f8b6ee8216f6019d5c715864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05940d379310790f06dc7894beb90abc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4ce9a46da146a18d03dad1e2693fb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cb21c2a763fa7d12b5bed265b685d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9469b32896bcff643a0c4c425bda3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228bb6a187cd2d30e95cfd6bb01dae5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94433fbaee992cd0500beef6457313ef870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2eb3d7cf2d1a9ae28f76cc4144ce5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591a8a921732473c5e4c36369b4128f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c45c37d0f4ecf67159465f9438af873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26c4805ee5d98011fc4be87d517ff8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74994b15122bcd36002050653bbec8c8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33335b807b9fb3ba0500122e176ccbcc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66708647c4f8d6f95c8c356d439adfbb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b6624b4ae439c80dbd81350449f0e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa45c3e29616e9a7cad2a128b00bfa879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708c2d0b6ec8de719e5e226f31204f7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e448ac66fc5c9be0727d067ede459881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee25d8a4701e72709fc41bb9057973c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bc9422bc617510d2ad7d4552d848a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2788972b4fe54f70472d4bf315242884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f43bf3de6b4c6b8d5ab1bc6930895885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50d3be5faa92a20a4d1e7d732e3c57886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f15760fc9c8880093cf2dc1aa0855887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed0cf7fd06794128f82079f835cfdf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f11efce5f462857de1a40df0e4e7c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0012b154accd5259478e25d23f74cb2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9758fb477348e11902b3195f6da4fc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e510ff74cb3c96e905f60f7ae13b8c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2356e8a6d655ca075e0cf4e164dc378893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dae89b1e27fffada0d53f79d21d09894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1538ed760ae442f0c9f104e967e6bd2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4887ee7b3291744e331873c1f0380896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3cc11e793f40c4354409bc66cb815897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867e8fde8fdae76eb647f84d6904706898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38e76765b2a46195077322c96217a0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240651b4ba4234e8928e050dc54fbbf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4fb06f0dc54737bf6bdb9c6e21fba901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914a0dc3765f62871bb6d0e7862e513902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ece64191f2a2feb4debe1cb11acde903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b30bf3dc2cc42d26ce6a7335ceeb3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eddaa0d6c5d94c45e6105b27e4c45c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ceff233acd4d95b9f5eca9b0f6e26d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931596d9d4b8a3c3e1d9c665c6cdc384907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf33613f386883a9949ef8f227a3480908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efb282ee4ffa24619b939fb412ab6f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b8bbbb15da3e2e92d2dd6e223b501910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be43f2cfc55cf7d4f22db23b11c5dd0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09250b350d5ffe048ff75ba2cfeafb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cf7434a7ecbe5e5b94c702b2c1695913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e3d30ccf6b820d4b8bd72b2dcffe1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65faa0cfd2c53fb309a56c17967b176d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0f9ba2f7e17147d7ad8fe89e2fdaf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741b0b4e95b43590f75e2f6c31aec5b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a524f90a6b53b6024227140c10c8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233fd8517264c878b07068eb4463162919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d573f26262acd424bb0d5a78f9dc2ed920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16aba573b36faf6f2a44dfe56e6546921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd41c9aa235ce7c82d21f3741934946922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e094e64dfecbd5dd329cd2571f2a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2df96890be12c038246e0d62837207924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097536afcd955d98751f799b2542eb7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca431323feb51cdbc4649ada948ea5b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e736aac8871a43703d7847d01ed5c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78136b00113e50963105b9f59295cf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7d706d1f5a99c6750b587d94b56a3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762278c7fb17d666c2cea4497bc14511930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c63dd75ed7cfd6a318ddbe0e2d7ae9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3579088f24d4010a1a98644b716ed9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda127ba0c91f3f155a13639ae2810e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423849db1c84bf1dac6d117c43e746bd934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c602194450dc7929ae9d67b839a004f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d806a7d4c82a1c1aa1509d9277c3f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e044aedc802ded5d437ec2c2044190937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e11b2b9d7fee35a1d7c484c03c5fde938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ec1ea1b1afccd3adc60ea803ba22f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceda6dcd6769f8fa05d1eb708f33eeb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc8faa9ee780e6e5969319c14cd52f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5e25f8aa2b887cae5ebfed0309aa1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c8700b97f38ae6bfc65047e04279943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402662c49d8f47c5e45f6ff76dfa739944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275285e4378c36a9e6101be3ba314584945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d849c85f3f1695071adc0f29040e53a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f2e5d5602f914d14ddaade5f8d7be947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a5f98aa2f8d3c01625dbd05d12559948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398e9af0c9906a26ff1f6b4c505430d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42f9f8a7e362cff66826d2cadee4f9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba2941f7374c9f8d9aff951e58c34e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf553ef59e80069ced16bb6a100a8e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e0d25bd51b4396f9a7bbbd708018953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa228c1bceb4a9cf3c266e46e26987954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a688e8b2dd1fdc64b1904cca53f2c1d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bf2fde70043493c5aa0c38e8a33ac956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c3cfee2678ad03754d37c3e453762957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7466b631e79d82b91774b2fba73952958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cf825069ad525ae012ab7edad607d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3b037afbd2fb8954e7d43190fd99a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a454c8078345febc1670cfe4d553e9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f60cb36d8e73a53e6263c4cccbe1bf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35f6929f34e64fbc1c69e031d7952b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c301ddc7f5ab4511c2b5cdfbca429964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b826fa8bcdbcfca6cb5b152b130fef1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d665eae1b0db03abecf350ea2370cbd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f8f82688faaf52897c075b5517884967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c43b38d1dccfd2474f1c80dd42c36968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c7ae8943ad3b5cb298e68b5735834969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b626cbfb67ad667ddfce98949406be6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d5367156207ef0b8867d4006e502a971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fd2e375b060517200176c5f4cf951972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dad545f5e2bf1f84a807859455898973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8a49aebc1564126828979a3b36d5e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2891a501aa89046d3d24f15e4dec327975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb00efebd21dd0db883831a9e0c362976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8bee2c29ffb4b9b15e8782b2b4731977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>