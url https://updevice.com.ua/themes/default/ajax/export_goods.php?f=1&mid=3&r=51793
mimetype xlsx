--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06296e8cc30e12849909018eedf3d5d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c9a640cc090191a8bc74256bba1fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00603f1dcad41c9252f7acbb6ae7233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c1829c8da9f2a0cc8a26abf11a8cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002b7b6ba2f44535443cfbde089fd995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db94f1c95fd19378718a210563110f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e470c2e98322177e4865293726182a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d09134585b0232ea3b45cfc5c4acd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498648c8ad303a9e789bfe7e6b5bb5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecce7968ce7f0d69c02142d2b5c769810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55fdf6d26d88c89bcb2e19e8711bbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f2122789bc103f8dcf53195d35a0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be391478b26f9b846efb7f1fdc4d78b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2be6e66b555787b22e8311abe4b2dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f149368253268ab23aee5e5e055beea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47df83ab35d78ddb79e1d0f18f3e1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad5dba438b1dd296c3c4ae9b7808e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7960a852c6690b9e00ef2a9deec36f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc54334d81c3622b23c33ceb78334c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324e5b2eca6da8fff2d4182a50ce4d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dade05ffa4818b98fd0ce0db35572321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0d1886bb428817dcf3128313226c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb88929e37f93bcf88ef78b357c01bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f59917af6998c73bf9c0483985e05f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea33afa462fdd6d2a0e62b9b1ae27fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34438e676fa221b4c41fa1e936b03e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d98c458961ef67978dfde25f24c35a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7ec9306d1fd5a09985ad0139fc91928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a7bdb03bc0f380525f761af2a363029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155077b34e372bae512107301cfd5d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af7ee18257f3084f589c630c4b396431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97daaedbc9a4cac1ef8904aaf162d95e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19790b0be7d91b5af04bee9398b8ed1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2466885f4d18c2deb0c2300adaeef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879ab41300a76a39e8fe7daa3f891a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39a52ee64213b7f3c7934c872f2ea536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e715ee0a293d42a2543b7d0b5e13337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e99073ebc2f1c0b44a990a004c0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb40c028330ba1eece74ebffb5b33139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700f3814a6159c8b642211a5427520740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873afdb01dbb41e5f9a7124b41c9009941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca82fcf1a7d8b34c366d694c792bba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfbac643ca1e3e19fee993127c1d9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2d3837f19a1de46e1cbe2b2a8bacd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774d9a1558ca80bb7205b7b8cce8d6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e0b91ba3f1405bcf18e558da2ee046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76330902bc6388f58488072d0913dc8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898794ed165262d3f649d1da1926c68c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c8f6622b2a15a905711d68185f6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5bb707f6d5a79059a348346bce38a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b97f9c917ddb06d6c4bbe9d038ad4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555b513f87e0363f08712b9ede8089152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e46c00f26db331e61f334c15581ce153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873dbaef73a8caf875c1149a1ac4fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad552c5a55d49cc9a5b614aa277e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5846097b91f358bccf9318cf650483956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901022fac69628ce94c4c403ee2551e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a16368064e1b46220c999a622d2eb958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f418dd2b16e9390592e98307d9c0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cbf554110fd7a68ab145a9f73c0ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dddf31c44a4cb51907704121481a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdb56d2967cc5c8a36591059d1c60f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef8bcc8a24cc738ff53da3738a165163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0f52225a54d83bf9d34a856e3e86d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e57cff121127d26211b9081fa19f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39946e58cb4f7c1a8cee2789c6e67b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d343e1ff4e1264eb513dbdea337aac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd9256ead020d7f0af878b8fd02d8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775faea02a28dde1ddf8861bb1f2ed669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0e09ec7f9d1fe04321b2ee151286b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97a996a07c44911af48cb4ce94634c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafc3f0f235758a4a2fff7ff5e7b15972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb2e92b878ac724313763e2880863d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14900467be574576299764361a860874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb3fbe159e43d4108fb7b9d0ccb25075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8801e9fa726b03b65b0c7ca617fe776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dc9f2aff34d23aa04fdc0bb02c87d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e85a93c3099f845b6603c055875bee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63e1a5ee119cd0b9c39316ba2582bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c9ef383bdd709f36be8c34cceb99280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0ec36aeca24c4b55b04596e26e37b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86e1b3602ca2a83db15da99769a19b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47374cad481f573ad9d07a11ab97f45583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deca3feaaa49b95cdb28d9dfb8a11fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045561ade93c5112cffd5b37067ecac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6248a531a6c8792a358f16da006c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427f9d3e89c3d62d84debaee728093787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87e5d705ea2e741d2e43d6405628288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b840f0afff2250d3d146b5a0b95ff1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a186c947f359caf7ee5eefc51ed11290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbbd23801de7dc19ab0bb80f468dcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e32f176b46cc3276debe4b3a0ba02992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f421241a7ca91b59e0c5760bc2c9bfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c1cea34e8de3731f1c5ae05e4eff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec50c83c8f03f46892fa7b612251b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a7612e6bf975fef502ef15a63ab7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a446d8859d8949c24f46fa4a54786897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece0a0b6ee2b07958302f29e6eebd8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cecaac39b20fea81fec0b6b686a5699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06084f32a4a7158e3c7ed52d9316c911100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862111c918bdb4711b9f61ad8bccdc09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747b89abaa7b0d5b3c456f27a254da6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962204f5964c64f6389ee29067511713103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3791513e5f8f89b0250052d6f33e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4667b2378916dcd32ae874726d89b2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a83ea27dc2a4accf3855816b70e44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd393e95c3e13fed7b1838d57f6d308e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874ae648d208874aa0b11249bfe96c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290454d3a0c96c7eed160b2ff0dc45a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0121646aa747460fabbeefed1bb3cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f326b885b89f4311990680f1544f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e586939eeb899564fb2a448be0295b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909a5b06d1e5ddf535d237d26958bb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788f265ff811d981c703c9b8d073ee5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc1fb2e50746f5f01bfe16865ea82c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4ef6b5f98da82ad0e975ce9d5855f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8349c6a5b5bb68ac135ab15ba29fd4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3f095329446623e38e11708daad92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698dfec2c4154cd0dd6662db1580110119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ce6332409ca8f6e9031abe12974ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd28ac12485c99efc6a9c401fffb9f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45296f27bf62e83c2dc553a8e2f6c11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ba8baaf8b867e9d99b080522e6d6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e1e40a76f88c6a40988de6f14a243124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac24fddf51b70e0af6ca843d4f85ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ab1fdb9dc57048ac251cd471bacbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5579dba9211ef39009b31b94ec7105127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd0daef7c2074aeb9b3e4938f99bad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e46b00b1818debfb3bb2f244ade35e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9fcdb97d58bae27b129f97b07cb24130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79d43aa3137393e3d72ce9ead3c2c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132105498fbf6f02648a590f3b32644132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86642489fa3374e939fa8dbbe71339c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cfe856c039cebf4ff78049f070f06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c08675bf71cc4f29797d9ba7269992135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af97941341b1b5c66f718de4b18eee3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e432c8d09635b50cbf9a8dc70aa0fd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fde8bf20641bc7dfa3c42d923f0384138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2eaab4dbd8ce7dbdd6a9fe12a45c76139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7716b26dc6a70fc9c8b8eda8e0d7c85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b5d9e29f1e0732a3c65b90db632dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75c0634729aee0748791303635956142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa193bdfc3a1e228b65e7bc094661e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a1b28ff9328ef60bd1583d83a5fe4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0d4f5422fc5013a8505840664c7d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f514957960dfed5175232e100e17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9342d536856b67e91d79ad698df45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0b467b517457e0d71fe20d8088d11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4cb01c1098e7c31c0a7333502d9b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cffabb0b62cd8b4839ae45770dadf2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9332012951bf423573d1bf6161547151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85015fc0fb123e1ce744efd305667082152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef3112861d01cca000ee5ddd7c57d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bdf01ffd991928fff7aa87b3394ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a34cf9940294c827edea32473a393155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a73d2bc49548abfd8b26a08699750a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a404ba5f477ae3d3d45d1bdca0a6dac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803e61c9e77654ac04894944fb871b7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5e25044ac7abaee18c264520c32af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a196c49d03b7ee47aeab77fa296c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab4ce731193ef2037e9322bd34cc10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02919ea096c7307df23aad2366e740162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96cb330f21c08efd29ddb42e6b63ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd65078186fc7b06f76e4adaaa718fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f957e2c8b2b24346bd1ee385fbacc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea62844daaa19766a18301c055a801166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfbcbbea344abada04265c18b2c9cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54978b8d40055d46b94ff9ea40a4e199168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475454f662c29c37133bef5a9f876e84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509675d97debbf2d795c38381dba30e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e466f8456a79bafd59309bc2fcb7d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc76bd6eb7f5d35177db710464999fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfaa8f8f61ad3f230353c6a3638274173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8ef0fdf1be3faedef8b05d721517c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab9f9b44f9a47c6f4406ce71e376ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9318ed154bb7614015fdf051a3ec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9834817f18faf74dbc3b8f98699289e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcaa6c1136a42f0f85e5b2a996a73d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29373395af2545a3fd6e4f9ec69026a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3968867f497de59725f819f981be014180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345dae610c536ee3f79c25fbe3c99a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29b1619bd5823fe84c1deb01942df1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bd11d964a6a1f9c878bafc4af2f70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc27ecf724020f81432a8b88409850f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fd42bb2726cfed8f14b879f39f0f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77f293a2aea91eb77d6ac8d7ea3005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b2fa1c8bdf6ae2077dbb2f0740b77187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962a17a3170fcda2ba1f823ca18111b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee695df495053c3dc3275722ae17fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c660f5a8b80710fb3e37e9a06ae1965190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449738e06e180cab7697b0122217d4d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9fec4c0b06cfdbb4a2a5896979c2f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ab00cb8f318a67522650ed4e46bda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ec07205def46bda589cc307f89106194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f2b45510d3ae787a2d7073c95b30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493a7fa2b25c1d61d1e869c1b58d614196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58df5105ae9c01164c67fbc5d7ce081197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc66dbf01d260bf7830d5ad1399134198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb133f8161f9042276504809f5b96eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bad8ddcbc90d3df6bb30b932c01fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac362352c05b48ae8970ea9d238941201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a4c9769e32dd4910733e476247d3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee225df311e25184d064b6a6b60655bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e6a0657dcb4be73dba0c2100264b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000216bc53fec3035459f0dd86d4e220205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622777c7bc03837700f741ea9d882b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5a91dc14b8158f5ef7558bcfc3b33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582b92c2f08ca75abaa964ba20b90fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30485ee37f0141671b58f862920e2788209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75153bee611cc91778584250c72a1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf9ba60f31c7167b26e974152b8822211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68773136f9e1cecc7f98eced9488ab07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741b812f2e70dd4e20affe07fb884f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc435f49eba4dc2880b050c90661e99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79da4c9100854a9866280b2b2c1b11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be1b0f873991e24c08a8e3e3af757c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2bd275345395213fee2c56c5b38c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fe942d2ad53cd9dcf3e6c86c9ce74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f32d787de48a288e0085327da43e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafec732c3562d70e5dc7522365cf49f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b232dad10071ad51da51c9fa1c61b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c90a2b15722604845dc1fc38b2c129222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c9647a29d55f81dfe3d70ddabc251223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956fa83312ca23c5797f2e9cb501d6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4373c96183a9350a6d06ad84ce7f46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98372eb000a78fc66137fa74232a207226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5860f1dc65e14467e8f604088a3b564227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789830117d61676ae7f594f897657469228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ae457916e41c48683d588beff9c47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1edb7387798d6eb20412a092893736230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4fb989e9b95599234b0984cee3204231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cfe7a491fd2925667efd0f56e1d43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e5834055dcf2ce05dc0eb02da461e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e3b5f767474e5d367a9e7e9ec03b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b965ed6cbe226c0ee9c90caf0c7c2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74658be1c2391d641cd4faa343e3d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2b2f7b93839a0d20d0845c08b43a4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73809c2e93d29c3fd0bf8b093dfa135d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5400e2cba7fd771415e30bb13b2b62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3417120fa49c19fd6a08858f815c9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1362323749476fd8825953f6ba4c1e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b017405fb64ac3400acee7dfefe4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b187e9b1756db238aad12c4e5f8f593243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354fb7e3e5eb31db7fde911e4682990244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0433c9ff208af3d76df41ed10a73607245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1948b1a60d79de2eea83be84822e06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855dcddef169ef4a0b6cbfc8b4d0df9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc3a0f333e4f13d2cc357beffb629b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2dd558df373f127649cc0adf370e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313abdaa4b8714d95e4db751a10de8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24434f79e85158946d77924213000364251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099289c12a679bbce9417daa129d06f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf5473744a41495ada1867ebafc56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb77df3c84ce6cae86d1914298886cf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a8d54fabdbbb710ebf47ec6ed5d40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3302cabc347eecbef5c2ee40aa331ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106f7ecea22bf090334cecf7269eb18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8152579476427328412501798ae474258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df7a8ea10ec96b675c690c889f3e4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42c33e8c299ec2726a8facf6a4b8b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f4cda518068106d25d180491f9e61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdace6415ea8e742e77ce71edc669c8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3818e070bfca8be22ac07a4bbae93d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b61e9c47f00a552f3b42f5e50e74fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4b8811a2acff816a8079835862dc5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae92e94227a418a0f399576505b9e94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a836c856f0df3a52eada53bd36fd6fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c082c3ae18665852e17af73c8f8d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa43a9420b0cd41bf2e2c1102d6231269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66553f95ee4015fc797e621724df550270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15a4817d62eaf59f6a3e9db64e1503271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76cb5eb39f3ace5f14359e5c15b431272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ccc5a080b4ef3152e0d90a08367aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa77866355dda35e19c60cbc2396d44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95772386775d98186a429da6aaddd5ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849a14562aeaf9c6fdd12163b45c580276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d09fda1903cc7c4b4408f5828e83b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6063bddc3597c62a81562440e88d2aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30832e421cd74cb2c00b031cf6c8c6b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39314dedfe88aea71dcfa875e92296b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3da22969abad959a0531facf5f414281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60938a985f0980070adad4b1375dd44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c71def3cb157efa00cb39a960ec80e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111c6836a8c772f80518b46dc4bb6dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63742bd52cb41c52d9c40237836558a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9037a5369106990eaf8a665f5718d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc45bd69bac407d305c45bb04c20d20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61719039ecb5f1411c4598524d8fb842288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6be1e9eccc49d52ce39ecdeeec2f12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eba87c708f5fd1ad21e4ba826bfdd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361515eaf1f3417f2956f0d8c392d87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22852bde3c31cf52661a9b6daedadf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7b8617d1c1f295c3da99e203876ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca48db071295cde623f5530ccdec69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f7abe6e6d08808669b23549ef6a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b8fe25ea1b7c2939205c0cd77def7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554b2fb2bdc4df2ee2625212d2047f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19333f9c5d74ff2ce5218e6a2487289298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158f4469754fc83dfae212826ae68cf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9cedd1ec65c3be243606b890b387300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50047479b61bcf7f80e4653fecc849c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9185ba8df7f33893bc1455806b92c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d21725dfecc4fea7593bb23e6f077303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b53dab9b819ed01f97d2427231d01a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f38612d295259f9aa3b52759838f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6aea864858d31903c31a93e75a54a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bc63433380a8604ffcf576dff02da307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff044dcd050eff80f615d50031c618b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a12e4b7cb03919cb4b21518d3e74c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7eca95ee47b1b11f71630d5e3c5471310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918ac5b46c349fd084a7a3b468bc0ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ec57e0e16d281fbcf5c05ded098d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9fe9941fcbc2e6f8b36ee30143885313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fa1543072cd7e62f6ab25579a8915314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22480173cf11d70775fcb996cac9ed7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e80fb0a047bbbaeae8c4cfb82a8cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045321940288f2d8407c05672defc45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799fb08c29381d9334674cd5a9ac50d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fe636e3f1c11282d0ae87edb4fd02319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409f1de60fdb574883d1edb275ef282320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83224d71d5848acc4d5da10eb7c1c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26ee8053523d0fff13f041b605146b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c809830e23a3ec71b967d4ee4957615323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660cf716a43cd884f5f871d3b8389ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42773bad93e5cc86c4b648e217f88a68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e2f3b6b3547dbc135c533910b0adb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e83e7ca7d4f4e13a970f471c2f131327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcf373fb6a386c536ec4e24efc75b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d71bf839f5f40a52d30fa7fc158de2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df70bc7a606df473af6025181ad756330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c11df1f1fc45aff32ee275b634ae02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e197ff89d1fcc77c05565c1f19f2fc17332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebadaea2b449490866f35cdfc8a90b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d32f4bf64b476fd3825adbd7f5e8b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc840807363568e6eb9d384262fe323f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472a5d13b3ca5a419113e1720dc640d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b21652531a06524205725df3bf936e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807daa26fde5027363168ed8455d548f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c3741611db12ccd512485e275032c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718e5897cc90710c135da3d7b6a483340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1afe13fa6cd485bd3d86ad4abe618341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921047b87d8e9e2f0dddd8de8eb855ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443f51c78a2febcabf4d1579af2441343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b62606c6c9eeafa0f5a7f95c41450d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb99cd0a6374f568984f9c0db7f76e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11643ac93905d39e68abd9691a0d35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df453fc98706785039362238442e3be347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d831d956187907fc5d2211591cea05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab64e79497731b31562906526a551e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb0f78d8b01aa68e29b56981237e9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d23735bb8be9269cd3697e7a1bbba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d69be433c015666a31e6de471ee7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54d78b3693f29076b9dc3ded854060353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738667d0c9a5ef6071cbd3dcd629197354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554920d8a71e512210a216c49ceca3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01643e341f078b37a3635a06461358356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba8407ffdc43412956140759c0c5ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77db9ba6507df016ee1c893e3510c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e13ac94a9b2d6696c31bcb35283e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77642c161e7bd9e4cc52d26aff119432360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bd81090b6f1638442a690d447cb4c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9573686a12a96d6d6b48477dbb5b00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f99faae3741b9832690d5aa83cf37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41386569ed4cf36bf8db5568d63d0d30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaea56c30358ff5f5cfce7057b4469365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83c48d153bb6fbb40749ce688d7f18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d06641706b2f2dc34c1f439e2f66c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd66ab375bda9ca585a8ba0ea61b0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e707c5618473bbc07b5e366595d7de9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ca26ca7a2115e4b77ef468c026420370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d2e50e7dd8626d5e8201f68b02a24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534dd790c5e95a3b397f4d0abe0d50e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c7f8dcac56fd16621bcab948e7fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e507ef0a27bc585278b57486792f8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed41470fa01d4001a464607a938604375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9786a10a4b89c93ef2507f0c3b7f2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d5a099269d31beb1029400f76ad0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4da5af2f6954e85a271553e4828b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf8e3b7abb2d1ecfc7213c5e4e592379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57778b2e012bef74ca7c4cabe42579b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ac9ef95a7f176d95f73daf558cc7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c594b3a5250799f33b5c0520eca481382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c1a2922d429ea97a5011e11fe9bb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f80aae3be1a8f24029e0611a4c11e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2c7b4012d6694d85df2137934b867385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2acb049264bf702759ba41f0bb74a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f0bfe1a0dd1607a1d2c4d6e098bfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3a776ac2339cd779a17112b872418388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280335b9539ebc9022278bb90105342389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10927cca7de2e5e70d1d94b64face2a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894cf18b42aa7dbd9c60556de5f209a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627dcecf5764712a98d23bce8adb23b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7dfc986fb0b46083078d600b454ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2163d502b698a0e535f6a6909338a79394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f94e77b5d63c6098ca484299af137b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611f935ffde75cd2e596f71b3269b62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fb33839b80c39fa378b38dc2b9868397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef617d1ad4acf7c57f7484cbb0ca01b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d014b581f736428dc9877effa5005e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68f0e3856c559560b3a4a96109f1c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8ad213d5713ae18696d7dad8c6177401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f514658aea093313cb1968d02ee66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2890e18b50dc7630fe9b6a0499bb4fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a04afee547cbd385f9bed31f869be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549f79d8805f422c4e14b3b1e460434405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f79edbb7dcdb9dba0aadf9e9a2404406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b87ed599c20b071ec6ecbe8aea68d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3ad545b93e704b348355c06b6ae91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b663ebb3c5514cbed47c8bec44588dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab699911e0ce9dd590db81b7d62c77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90e03efb7a39c78873e04b971fc44b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27d56dfa1c2224592532b9a6b1a7b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb83f83786f3df4c18d46495190e0f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3201ac296072c05328170d75d0dfd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c3ed8cd23b4ad474ff1195d16dbf2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422138e2ad6cad72eaeb1132cf608913416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc5b4430ba9894d1b9e35a35dda281417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d17a3f75356109db3510cdfca3840e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bcb08721add3a23c83446e3dc9d0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386cbb6bb8bedc2841b059646e0f1e1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56357109735f40541dd27868422daa99421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de727d67d8089f3055b50c96d6734ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657c08296f88e2bce78b4cdcc851c9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb586f687a310edfd849d2338148ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94b44137c023065842a65f0a271aa0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424a7296d19572d70c35269fa2313b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a1d01dc40e67a2a57325d254772eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339f77adeba58fcf7bf8ffd631ba50f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb73a430372e45d71f25bdee084bf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971e1bdbda55a7941ef9feef32f33b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3644d63b5826e208f1872edcc46697431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72d079c534aabff16e266a3fc0a6de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6c41f5935a1811f4a344e8651999f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf6a4b4c6a39feea751ff78f86dfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad22ed8235c98753b58001b6a42cd4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153516c3a96e2cd764272b22bc4403b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae910d8374abb528ad289a4513c5f5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623844f6b8e502538124c941027474c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bc42dc80e4e8f080531f22780db9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d95794997abb5b82565df1bfa8f04440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e08d2a40ac8fe6e517c22cfd1de09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edccc05f1dc3951da001639cfd8e6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb3daeaca6e8649731d26dfd2d1e4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a261d447ca363c1c8f754fcedaf24f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e8313e69e88a32c2d662b42859764445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8786921e2e11d382f9b65e3a34a00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81525f6fe01a09528367d89b5e4ef43447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d39dd1b3b033b26081399bedd07af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366aeae944dd5145bd1d01dbc41e70a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc1e71c9af63c2e225891f126f3044450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a99fdb3e1f772b2a37affd9672c64f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c22d7ed72a267bf41000b138bc08b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f5e05030f1da5ec3ad2707358ad19453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9e6bb538694014c9e5b6336aec6b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba8e128e7b140957ed536aadde8f28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7625c5108083d3b4c7da8d9aa60b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8c07c310c16d756b650dd465c7a92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7dd77ee11cf0080466f26860eba4b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db53217e4d029c60ac31938c171c62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cbf25969b505b376b0aff019be4fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91d2ce0b4b267ac33c514e7a4576b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da1de95ba8995bb713e750fbf61082462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4daf53c10d0110f4ef7f8707a9ec8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4984885d4458aae4079e8e99d3598a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce779a9dbceb69f8a0bb55f1e23ab9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5074d27f0dde6cf077e46814164cb0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4bb594ae449aaf5e6e15396c64fc1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f8faf2d6f3337f393911f324bfee3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af817091f6d3c0a671480b516e72f3d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463aa5221a2ef399b8418341d36916b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a624a3ab9ee3d6541a2f99ea3695471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5ee282634ae5787d1a8e5f19574b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70398e9d768798ebdd121d4f14c675473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf5925dbb14ec41716c1356a4fe5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416836558af4433b9ccb9745d6014ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceefc5a77ef83db674e3134ba349b34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bba4beeb9bf73ca11c399f60cc7388477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aee441ca22faf8899efe4467725ead478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3fe61589cc5942bc1b7d84fc0c643479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2075ae28c1f71c8aa2da3979ad35a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cb1015b15e03c2065d5132e945a99481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9fd39ee038e1e6d2abf36818444da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499ce20a0456fb6fbb896e9f0e5564483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85508fe4f7bf15d0745756c9a4dcc7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763be308ff8be99d4e4cd66f1968505485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a82c009d95db31d8748c6c7471c4c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fa8e69cc394fc3bcab2b1d9f5ece1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332915d49e545362b310e12614bde2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e931a80f84a7a447cfa9f5945e7f3c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d8ae80211b5b551b67ed2e6287945490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7719c27b627e0d4cc26dd7ea87d9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7ee13bc5d792bcc80e7b6c102bb57492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8f6f21404238a9e1a788da8a42955493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec1900c9aa7ab3a0f868d19dc08db0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a268e94d230b2ca399788f7f9de0a5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e1f111b4c6aed5949e4e301a86899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8e151523f8678d73d441c1b67b182497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfc0e3bba4a5010e15f02238ca58d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448a9e3eb8305c59f4231cb0959f51e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a725cfda205f9ac0858a44b2315cee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de044cc3d8b55d564dfa2d412114355501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6879164f2ef1f977c9f92eb53f23b2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccee735771b7c296edb9f9f5a50d01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99591a22c599670a1b3f83a79a6c7fc7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaed4630c7e518d8811e52a0fb8508d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689472fbbba8a9b84fb3dc71c52edf25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb329a64bde848597d3bf6a774dd5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4236efbd5519c09ee2ee16b029bb4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746830ef83c3ed5c9290838eb5aea1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655db668c1789698fa248306419d00a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522c458acfc3fa86b5c2f8213726c3c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447dc6026f8f254094a3e98920c029c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f28c6a6ad97d721f57c8e39714246513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96782419aa818656860f56b70a33f9d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d428a62cea40db690e4856b4a39baa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279c0f15ce03fbd31dd97b05ff080fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a062cdc83fada99723404731f6d96517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a253b4c7f47b955e4089e56f9bf7e4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f729dc95cf23cc73608db1610ab4d4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf841641086af0698f5b1bb6c14d7fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7e43e1c637f809586d6b48bcb5bc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e002a2660e7e209effdc12b0501a5ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566deddc675527e887469df703c0c7a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79af106820f8b0abba72213e4d48c9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd95d63d762dd79661f1759e09fe2b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c292d08e250963037a0e66545b35bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d17ef644a9c20de188613dda4036a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b1d091aae0944a90bfc30036e8680528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c2fea4590e02db7bb71d7354f68aa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb9f7ab489d825c432de62a610e8c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3848f3bdb2873e86adf120ce0d29194531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0882b99f3cf88a5ca937a8e55b4164532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c28e64bbaa0b52b6f37aed671992533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b419d13dd1baed8b0286dc51c63463534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45370dbdcdd00797c7f515ddc5838680535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8922e4980204dd77f072ec3ade19c38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baefaafc04de185651b5e23887f9c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb477c10abfd12d6b17856efb278ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08dee20b7925710fea6c7920e1b44b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1002d99736f25170987ae33482fc5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93428517f6acbf9ac9ced38b8a23a96c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf77dabf82d5be3f9823baa003b5c55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d1b9cdff6b925efdeefb279855968543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25444af461f421026e71e8c9ccf5d7bb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac38fd84fc146990120814e96b7ff50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb66deb6d74464f7e06c9c0a5e1239546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aab20efc8b8f5fab14a86edde2f5e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6b24edb1ac5648da27c2c7d3b39fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a689bd789b19bfc2aa244e66fed4541549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c4cfedf460682db71bd194d87cf4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648cfe41c65275aa150c54073151a68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fe73da714a3bc612d94b49c878cd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9e019a25830dbf3637ff0c13668ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5171f585f4332e1a12250828fb4340554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8518549974e1b5affdfe5a1220347555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2021fdb71ef15abe9a47820ae663e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818dfe02e55dd3db34092d49e372744557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f13c1283a501bca1cc58cde673a5a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94a090afde25c05d573e10b8f42066559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191463ef8db865e445dc9dad38cca17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30039af51735a04774a7edf555c17976561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0f8a2b530d939f3fd9431119330ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2364d4df8ad27a4c1251475b4d34cd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a998eea1794dd2f4ebe159ae655c99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558e12c63a2ee27fbd8c4c1e5e98c27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416c824ac9a0dd128492cfda5d7d71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b16dc7e32c034dc8bdddf46b4d1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925f54daabc3bb46d2c2ec17a9886d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bcaba8c9d0424c07ecd67d62f8011569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b75f21e8bcecf9792c72c16fc3f15f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7bfe40f1a889be91a366767c4b9b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3611b67b2d179932f4efccd9b2be5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2603bf7dd0661961c57fc7a4cdc9cd9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65750f10f72c7ae40395800afcb4aef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939754e1674e8afb4a7e6ba95e47317a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbac519f5614b2db5edcb80822b4760576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecd36dddfe4d64896cf299e6535528577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbd61d01c18648c6a90c3cc44e75a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d803b832f071fd33280bad2bad78cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa076f1aeb5bfc59d9c2846bf3a001580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd2b9fa2d1ded6c4d6032f598340a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7125a2f3c4527e7b44004a2bf68d98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c6a6ff547a9e4873857ca67b18a5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a952070142a8307cda9965e0fa19c4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dca5b52f29ea273f220325e428ea52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36792ddb50fbe0194219fa1a05e532e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0773cd9db0896d020c802ddf197826587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401404a06b36228d8eaedcec9cce535588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b72b9dc8874463bf936d7da7c6847a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b31950326d3f7bc18b63a3731ee56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2550382aef167bcc08bcb7cae9584591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4927e469cbcd038b93aaadbd5daca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492884368f4fe8c5650d4e7465aa74b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f462b677535252067484d880917c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16547eeb9400c06e46b86815eb1256595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda5d20a087de015be828c73308f19d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69176ed9bc7458458403dfaa084c5ef0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc63c8ad64c369bd84ccfd175239405598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2852d3b8af78383eb52e409b05d617599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292a338bee4d246381de352cdbeef66600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce60f8cca4207f57d60d1624d55a6d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5263c09531f0c2ffddf52ea9190381602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3def187ec2dfe18aa8a5fbf8756a8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d00c7c93ca42fa14afc4d9adcc0b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc8c5a9a70637218f0793317b0e816605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d189bb0e3275896370d26844e6424606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566cccf67168cc7fd120ac34a85f57f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68842871140f4205e69c44aef0f7f21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeda7d37a4ee26d03fb5590b94a3047609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e947a145209c31603f30961b714ab6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56df07c43cd18f7ed84c8cfad12d6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cc3f7aa85fb73da85d7570a7a5c17612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6686ccbc114566a855f9a272d5fe0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660af732e72e9a13c0b51e58c40fcb49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4f341da39463e79a6dbd47371260a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32605cbeb993d3d82402f4996248a36616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc93a881915f7da8b521a0746f1ecb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc1fdabdbf9a55e9091b72a450877d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbe4821579b0df4a84f37f5be2e23b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5e5ae47427ea113e7c74b1d970bbe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a20cafa451976c2e952fee7e6dea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aac8d37abdbe9d0be27d70f73454e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352aca7b2339235b09ac53d51218b8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f133d2242049f08a539f7e9b9c46df2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb97c5c66115fcac105ed06e6c8d84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847004b74c513eb105e92250cff98c8e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2a4e78e8638f819a173d3ef45ea0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09bcd7273049bba8c53305245662e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d422bec375e6ea950cf68852edfda9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f44b036e3f8dee22d5b8d5c9c7186630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2e6d30582da1937ce273ca3afa4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e822386aa74920be26c2aafef4c02a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee777789febea40a571185317b87b4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a7d110fde6caf7e1bcc7d76cf2322634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9835b8199fc05036001385b12bd6c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b37a80ce8e0f668d0df455d379f4f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e99d00911e443f11112ae14732d5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca8afe35c93f3b6ab72fac41bd218c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8951ae995b9beadb97fbd557b118d32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14269b76864750585c9d6a199cf65c0a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe9043a1a6315a72dc11fdf4fe3a85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e4d0b7a687ee49a0e3ad6de70e0ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe19d3459315d36076890a83336b3a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24f8f9807ee9fcdf51d9cdf7ff418e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a769c653044b865a8823e0a548daf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6108a09abca0e318b9f2403e47498c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42ebf1e8075041fda70372561d61e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd2b5101cb62527e28f7ec40c41c05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bc69e30e9ff96c93c1e5fd532f7a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d213fce2fb323347e634f145132798650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd03ec64a9b3dab8d41009e51eb00d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d207f2db3287dc9a71906f17150c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b824c502518efc65ef0eb2053b240fd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e196a53e95ca92768c8c5f860c959b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fe39136c7ed8d2598a32e1d081c70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134037d8e4426fb67e0c4450574508b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134b15adb926caadb201db3421710df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6271d7c7298aca60c650eb51df7b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c087fd2715451affdf547f16e96b306659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988c17e55a3a837ecbd7853a2c39bd4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3be7f1dfbac4cf6d89c0654622386e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be212da5227ec9a953559cbf91ed7b79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeecc47c63ab42bafcd5be02ec7620663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429736626c188ba05b881f6f802e72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca7ace6015f773d295b99e58fae07a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813083972b512c64877657eeea42e58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ce06b8b5f517b516618819f88ea87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b0c7f744aef7653f95cb8945ad3df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f6bec0deda729b25d882e02fecda4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3fa45782e54cc40afa4b56afbbc69670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103d9b91130be94ef8c37c7d2d1ad24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373077c85f69c0962e69402de16f8e12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4770c88ce330665b72fc011a33b7761673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae309306a267144c89332d3ceccbcd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998c6682f423cfc0b32e6f27cd21934675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592070d21b1573bc2791611507be8e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb05a02fb53ce072f2dfc1bc6ebaaa2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe0682f5e8d8822592132f17a10e87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3450fceacf5530c41585fff825f9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a77f275ff472a17543657b3b02990680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03f679fe5d8b95f33ee0bb16d43ebd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5166e0a9394b7009d5ab233fd2ed907682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61f67b1e24634dd90b4dd6713adbcf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d33b15de29ff11379990f5e22e3bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7c3ae03e824d432cd7eb45342c8d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816331316050ddb69173d6edca5865e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398db41aebac81a38859df6ae0f63360687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2dfd85b62a83eeafd095979d9de52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b5951d0b05eaef3a7aebcb79c4b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd849c7f71224672aca685ac6ae2872690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe293bf3b3047da20fc9cbf1e305283691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d2aa262b1d2d92483d53873958ea9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b154dfc180408ed5d0cb967e4d461a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88108effd08ba1fac40480679ac60bb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd05f86b6ea85222fb397475f71fb33695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01c08ba6641724d131c59b740406da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66635c1cc1b117022462403358747dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a30a6a21b559df16d45c3b013221b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf251ac1ca3bb491dcd6efbaf0607699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5b5f34c1a121a98c620c76ac99c0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2199a375e8e918da79a5578fbddfbf1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d086fafa3e670643f1a5531c5ef076702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600149e832a9b9beaf153474d1fdc42c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28589dd3865b76d00051652ca85fb5b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222ebed9839dc58e36bf0ca3a80bf9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c851db41098dd61cbd5a4970fc0860706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbd6b83f6d30fe566501b19e283367707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43e46a7021e9b33398ecd5908db5cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1ef4ccf1dcb23c029c1a795d008e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d854c1e6a5f3c2ef76792514e67acb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4720b6f4145b27d0ebfcd143306b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dad7519b097fff3a6b4bb9a5acfc29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c483089b353d5c196e074e9b28757713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2faba22b5de489abcc2417780895e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42dc813e6c6c77d768d7f5369d0166e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a900a4d42264d039a1da26fe8e4e19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68d9cd862e8af6789d51b213ce81d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c27b30bfb1478587c7edda30dabfb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752bea3ec00352969f062c8bd564f1e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd54309f2c38c9c8232f5d6506ab8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc6ee8f6dae998826004f0e18fc4b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401accbd0ca598ef44d2dd19e9fd67f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef635767418f82433e42bf255e696c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b57a0a01f269977cf999804715f6f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89076793008ad2f3e8626073470350bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cf27391be037e3ab21ee6867325f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5360c723b1f4506e7d37deef5d1db3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0012c1243c4c0631647d6850596f0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d65d31d7342e85bb561cc959015bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cb8841cb44aba23242602fee1a1d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6219ff2179660098c12b62ed2c4b241731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550daefbc67e0f6893d047e2fb5a53b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecdfb1a5683b133b728a5fbda01bfb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd9abfc2971b0beea16350ef22d4c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710f30c6631ba2f4a2dad676fc250c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9eebf42de27e29f329739d0ea7217a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e77ba8a7511b5f5fa9ee8e7bec43c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc20fb98557cbbc61787b70e33fd459738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecb141343e4d3fceb59ecaac8b1827739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75943d11934c14f218000e75f2a1a312740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6d4e2ce4aac1d7f468c252a6e0900741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089f1bdc3fe6072ac79d4df18fd89c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a73f371f2ce39ab5753625c1af022743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da3d6d085e3aded5c1365e7e41f672744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ea4bd07165d0e7aeca29dc98b2533745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11acdde01edb1ecaacc042205a02f02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d66b6626f1973e71c92b9d257f518747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024e01255c2aa146095ad128ea558ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dca2c8cf5a7dfc167399999a5bc816749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b755b12e1b94c3765ee5723b1181d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa792c39a434af3c85e0bb437c0dfd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84080237fb8a0fa749befd358a68b294752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22cb9e263c66c5bcad99b7e9862e11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c85d479f27e6672fa51b2c7a1e83d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e7d67159d6855080233a0e389d9aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2a0d601acd2973963d48e2fda88d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75730398b7dd5302da4467db02fed7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597ee7c998142dc1e9419c4e7e228dd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbff61ce735f2b97c559d5ebe5b38b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a55e7f680690a7b91d8e165de3aae5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8aa5e63cf1818ca2790f9ccbc3fad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7045e4a6114f8f05cd2c994ec5c8e25762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ee4186b627bec147edfdc1c55d095763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68a9bd54d587687acf60f92dc4a6d4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6771097302575e3380d57041cd3861765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5c53f1333b6672595d6a24b048109766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f908e843282d1b2a43eb03cdc1bfe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9412542015fce7fab0afa1b69c492e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5291abb786abe2a58843d37b92395769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0973c25dd48ea3ad83a36a20fa0851d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea0fcc417cda2848dbcc4c96ce88ca771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a186704eda693fbc12b21ec37722772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6775e324911ad258bfba805cdb36ec1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5bc466fa93cc62ce1e8630be1b908774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690890f639beceb77b6c86e73b1772c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3880bbeffee18b6942af3e20a3a9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f2cf8791fb92a080c59c8decda6b0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727cf5fda4639f94d39bb85ab651a98778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b54aea2b87edbe1a623639a58d5f8e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242c9a8518eaa3a001a39b192b5d334780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fabf0aca7fa94bb6799926da1658c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403fcd9323e289a7fc639100b412b33782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc198c95413e942a4731725ad75d72783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff88406b1c5968021ee53b6c9c64a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c53b05b71aceebfb21307830abf0bf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5908737485da6fbaa42c47a6d7488786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5758522ca92100ca94124b26965c17787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515a85a0a3983b2240f4ad2ab4ab095788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d5a550143edc8daf847fc1511941d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be476ba6c313b3c6fad9a9eacb6c5c5f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb35037f12460cf1c4e042666aae38791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5fb3a18275c6c952033cda9e9cf61792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8a9c18fff2d387e7cbb44b1191370793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361efefe6ec1dccc27e9607403987dd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581a94e2065b052086e074110f748a7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f35c871bb57537bba32635abc7e3a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070c283fb0a69d86731eef05f720b6b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f859fa3aee044aac1fe6573a10cc04b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4467ac6d2b58d3599b054a4ba675d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b3b46728db69e78a9a26c4cdaf232800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656375662b9fa05a10d26390f174d2f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c4ed381adc730edc18507ee80b0fa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dea557f65efa3376c87e1495897d63803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a9b8f437aa25884133357ebfcfe21804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c62b4019b18cd36fa606f0a344ab0b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2522b4ad3f1ab4ece3e10effa4cee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78d607921680635ece17477bb31ef7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06758880233b2dc85030be1bafdb31e4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce4c12d4f583fc60a7bcbc1ed94209809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1af63ade8a4cbc29888cdf458668810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea119b8bdfab027c8923bde271050f0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff04d20c39b81425c804eef5758b21e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469afd6d84f3798823d1dfee3aaec13d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551b7d0cf3afdfff9af3eb3b09f2808814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e90b451f65f7224e7ed05c5e474c80815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1007700ea5b90e06a187605e1a0b877816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935559aeb168f9922ad42c51f75143f3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe55e00250434a4fdcbcc1cd18dbeb5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf617931a1bf0113ef93cd753957576819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805960a2df7b55236722e7df797f920820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606461de775e630a1a001a101ad7196821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26750df6a5a81dfe2adab8c7b1f23a8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d63b545e0c8868fb07a40268921e2c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29079dd17abd3c6d50bc4130766f6d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cd50e52b6c3bc4caf23d718c2977d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac84e2fe1fc4c63b25602d8591a642826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bb444deeb23e3bef6a74a33ddb99a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb73b809ab92c802f5d70a6a5bdf095828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9cc5e3610439c6572d70937a1fac829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888edfb6b9cf14c54a0f1a9037ac625830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f7b54f0fbd6b8771286cef12d9269831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7e693aefd712706f0b3c934b9ed0b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e24cfb806f1d9677f9a69bbd9de840833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bf830e4f109987626746415b2ebe0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f908489dd823edd4a8c89ccf3d010835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f44915b6d6d772d005712a07664a4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc89b53e1c5ff0c07e3ce7c3d06b84837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67eb81a28fad25620ca4007f6aa91a5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c8a9ce918ccb1c1359278b522514a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40ed9872a718d8ec2830c093139646840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5056368137683b0f4ba3a88333de0ec841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e54e590df1706265c1e51dbca75e1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529939ffac93f7fe7aba1209a4f008c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee5deaf5eb50ac81e88aff9d0143a1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35316480370896fc3780686412977845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fca2ac538d6ae852ac4174929f243e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df215316e954553b93d9ac677cafc49d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2f84cc8e99ef7105c413025535981848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c46e8706ec40a6d0ae33f9a9963fb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb8f9dac06abc261ffa5b5c3b64d5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ea1d6088f17accf57ea8bfb489b9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3dfb2d7e4dfd724595129e65ce239852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc958526796cd84115369e50ebd24b0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5422ef44df4ea35989b8a844b7a77854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e574ab4ebec7446d61eb626659fd1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb766f710a54087a3b4b361075073fb856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b96a41afdfdb745dabde953ff896f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c23942219e1036a480a29452ce33fe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7149b3770848cd8328417bff37ee32f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329e136b9469dfd42fa40d6ec7fda38860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc746d5fb2139985e0a330442adce8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d81a440c20fcae4a6ebf89d37f8ec862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de13b52c06cb47e1244164bb05821a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4d5ca62cf99ba268ba4d15a604632864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21e894e905ed8cbf8a8d0c77c1a276865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ff47fd2f7cc4c65d204f58566e7af866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8f3eed3819973eb627d2ab2ec4baa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a854fc03c140815164b1075ca752e5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad44fa302514ffc58544f97c4ed0438869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d427d7474f5f7d931cf62ecb44acb51870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37032fe8b8df0a1d4244ad760bdd3b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45646ba15a50a34822eb81a0acdd79872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832bfcb4f8a11967d2f5e77f75f1526873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbbe0e5f311eec55dd58b9dd1e2ade874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777363bca81fa1996be2efda0789df12875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8fc5fa759945444dda352cc72b1d9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a826bbc9b165961260066d3660ac8d3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0b3e86e1da7634b3c262651451d66878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df5532f0b250f3507ee953e6604c12879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80dec55a85b1124b04832b58c5e6e3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745244d39e62d960d2da31c5387c3441881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0050d2a2978a776fde29bc766918bb7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4a44bb91019002c64694b01133f15883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229f543d530d7996cd170660715fe22884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68349941b48717036bffb498bd59bacf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9732e2689c389324e743a10c47e62886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f32b88283d3bdf5b08042a4fd2a780887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa3792d57d21cf63d00d0240ba9f3f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f638858029dda7e4faf42a47d7c7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353671a6b6b193cbfadfca6d09a3a985890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274763580edecc29b3183ec30ba13436891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda8d0344953b2a4747335f9d2849a6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2cdb8f1e74ffd8156f744e5f43717893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978987e2c05ffb6fda64c1cbc1b1c33e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4d2bb32700cd41812cedbfad07628895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4000d64a360e95af96a76b94d92bc7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc0afd06d528d4cb0b02ae23b6baa9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d05d5ea8dc63555f9967578a781b3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5512673193befecc2bbf0929de17a18899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651ae8c0d4101da0cfa30798fda6f56900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd1408f266fa7e94547d0ce7435c4a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878297b4b9d7331adb01fa0dabf83078902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e56d4eb5c9786d5b69ff0afc29462903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6651fc5449a9cd05a892ef52397e0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f9c4d6ebaea340d74af36a722ec12905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a4afa74e026a7b2d046e5fcf3433b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ff7036a17f799bfe111f43845f81d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62019467c32b30d776ba0615b5d77b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c30167f6909336fab1c3a8a5414ccb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4471a7c17a874db7595610e0b4848910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca4d831593456250b313f1bf06e427911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ea8d3256219274cbbd32080d8f534912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9667665c3be7f667aa9dd79f8bded913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931150fbbd347339e508540906d56e33914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c909b212ed8df9232294102db9f69915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1bc6742a21167b73b0d096598bc43916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873f94d2e015609dfec8d16b39d238f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a21e833497610239e60500dfe6086918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3e6ea9a93cfa54910102a68cdff04919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47970b585cdc8a61733473b09f26bb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedfc642aa2b7307aa3a854002eabc1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f0fea4e6d1f4b610d39da90aad672922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac29047df6f76dc33cf91e76fbb97a1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0125f90fc37ebdbd1fa004e6fa201b7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52b296224cd97e5502d38d9b4112c5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9069390ee5eb01c26e0cb31321f3d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed916aca453ed6218be29bdcfa71cbed927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b99a296c1b60fa2827f52b11558a3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da4afd128e7751cb016accdaa007d5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf37042533a9510521ab2e48c93be1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b722e1971a65c71783fb069fbc2c7e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9f4bf23447577e6b61b36a856ccd6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cba576d8a9aa1eea34e440bc1abaed933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f61021ff92e06c5c37515695bceb58934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b619c6e8eef9a83fbfc45f566b80d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12053a650b78055ee683e986c8283f75936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4710502de2063c9e9e227a347a68df937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dd98ad2451f3e27a755a64f3c554a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d9dd6a80970c8f9e0388d41f75d53939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddf5b610d1f10c936efda66bcb0047940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901622693a583030fff4825032be5c5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83af1595753027acf405cd105bc1745942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4df4fbabd762ab69a7005ce6dd072d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91b9578527ddea69eaff7e4e41ea4b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f79f4ffd4654a530482721aec7d6a6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73dec4002f39460b9a717da1c08a36946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582968f1fd1ebd38c650b7e33bdac35947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab0ae29cc275199c62b2dfdc6a562a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de1392a128a64e12913ec5e98f84ea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d5aa8671b5562fa81f30be99fba6b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38998c97748fd305ace3cb93d60f37951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afecfae7a96f10f65f0e607956539a3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff1b0f58b84c1878d50b2c72db9c3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727780207145e1990cefce99b6f69d79954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7010fa8bd7ed1c31d19142804925b82955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf8f06eac8a0f40141b0b1a094347b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ff030a0c33156c6989c279ea6a4c1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617099dc31a876399910a28d61d0e5f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc96c48630a614863357fc726d04f8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faba4540503a404971dea3f1c722a8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613db80d398ad74ac2f98e91257f2a0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb53249536f0beeaa9d685a22b8db8e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1d29290201b1000d9fa21532f2d0a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013b97297c42cd87bad792fcf0e26a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4d64ba46c9b75fb75a81b8e872c67965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9224043fe995077f80860594c5f5c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035d67fd52e0108822fb073fdeb7c9d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ae10a765f024e62ba858c6554ebbc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db1026ea84eed8fece27e42984920c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06e89b7335d8f70fc81b1513f9e3c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921809a8552fb10b39a6978912398ee971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba19e6f0b9e18387e17003503a65d2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6b225366aff4b54c6da067e4ab144973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05538dea52307ccd52d7ff0bf452a7cd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9dea1c831fd8ef7cd8bdaefdb63f1975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf914a3fafb530eec9403ebe572811bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96edbb3e2e4cbf23519a0cabd653592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629a52160567c164025e0da58a9ab4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de054d115c8849364b37f13b5a24514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fd532e96791f462fd2d5aeb756805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ab9e2ae5933b92e8a994b0da603e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed3b77fe3d4ce4940679e9c7d8383a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff122bcfd9302a1dd44eb3d7d0e8f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306d55331e3f735c964b9ad478488679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc897c52a48c5c67ef22b5507f954110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467cd4c484c7a40f7c224174be5039d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d75b41b15e357aecc9d05fbf2cfde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0896266fda992b29652bdd0e6be5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5c2ba99c4c6babb79d3ddd7e0269c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0dd36549b8d7e7f654c5493637c1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f440136e4aa15cc0b7e90096df5c99016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e5b6a85e0bf0b4df50d0d0102eac317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a2049093ee0d9dea8d775094d28f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1380f689ea8ab94a018df8485a58f2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb37c2c4c036a071aefb1f64f65baf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c392ba5b4ff662bc9927b43b1b4da7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526ef60e4ec6d7f39d0c7c3455c231a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412c28e4fab70cb2cc7b040c51fceda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208c02e9634a8f9df4255d12bdecc9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40501570ec577e5a39689bed676d8d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a4e8497ab17743b9a3786ad9411f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a59de554884c02b7ea5ef4fd46ed0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5eaf703b3551529ac29462546403628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7cc604d086747e3bffe928ba1dad029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea783e973487267a43c8768ebd35f1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1877578e9991afc815f6212b662adf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519eddafea5d21c7e450290c4619fc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda274bae49cc785d43820a0081017833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d3add8b3ac1212454f8478a017a2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cceef4188e17f6779a734f3ae7cd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcae83a53028171501d0020bb11ccf336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cf9f69ec6a8fcc7c00d7f8b73cee337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94f685d63b301a6c2902858944ff1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fc2b4815635bf4d317b3c7588ca8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231233711467d3345fceae41e8769b8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb9ed0f29dc676a81bef716c99800841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2377e2688392e2547e569d6dd6df642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d472696858d7604bf2919a64f2504e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689c188ebd2afe09780383d3a2338ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ed29a4097251dbde9c16c1cd799d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580820a247731d7fc443ac3ffddadcf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75430747160ed0b2736a6b3b211e5cb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f36efe49ff627ee7847d3f8bce7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c397eca9082f8cb3f6765be57752fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e59e9e13bff65559ceb0d9f2aac01150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd0bec8915285087b25f430b7d4cc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cda108676af48924eb4996934fa9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6595b56be43371c9aee6736777aace653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c9c25def7a573da8a747418ccdea854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd353aa5b376249ed2ea6ce219ba64bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a267744ca389882f810208f89103856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e0ee6ef191ec33ff6ddbf7dd094c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438895355abaab8d4f4a940df2b7b8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917826d3f0ce0322c7df8fd1c5ff1a6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d9dc831e5b5b816cf06f9240038e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62919f8c96128e3f6e9fa012391f852f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bbbd9cfd6335cfbab8b04da92b52762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834944b2925e02a0ca8f76c81f26c2363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5a077abfa130e4208bddc8685888064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b69c8635c166dd0053e8dbb44b21e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeecc582d96189cdf9cc1673b8d768f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f58c1223ef76e9573c8ce7de20ae167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460ca6fbc4c3b8c846194b3677da7ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94c6f7acf6dd7ff9e6eb5f72c710ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ad265c97c08112f20abd004cdbc9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb19a647cc386c726cac6042654d6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29e54f0489783db44e5af4ba5a725e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340412cd2f1cc5da2d9713e849b66273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9b7158c7cbd37121076806b8dd81374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06d301a712f8d54f29775582d4df8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba437dad93104a7934134847bd37304e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b296f88fb3c0d9f5ec3bc85e9573377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d65fe184335799ce5ebbbe9e3e32978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf147ae9b2e0de69f0096d0ad1362cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233be3aed95be189642a76f39e69d980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e45abb7c2ee221a88884c51a9a08681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49345747aa705eb1d890b0651adc1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115aa4adce9008647425e77187f2dac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9a91e283d272ea84dcb8e4fe33fd184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd46e066e07ffe47cf008cf53b17f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f359611df18d15db8de355d1f78fc4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d63a8f0aa6fa37ff6e8f2e4631e3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2e1e719c0c0968fa5ffb51b6ac0f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3b612796b9a4cdd495ad52778522e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b909dc5ce0ec71d81ac596c3600ba8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72404435c2ed697909b808e0bdb80d7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2d89491dc5dd2a33f61de891a84e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc21e35886b5acceffe6a25af75a5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6583d48b66abda6071ea2ac5285d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a5d74f0d6aebdfc87c9ce65bd2af995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b6a7dffa50971d0a0b2e47343522396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2bbf9f1264062f9bfabfa8af8692b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c3c695296ace56ac8f3269d238a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665797d920ef37d9aae102b7d31520fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bd5841354948328711e7953d1d998100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a0796869fb9f4b7bafb9e9cc526d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7708430f03b3f54b1b0f9fa9d2993102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b21a154dbacdb0ea57a89a16f73d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4974fe0b16d3874fbf0f1c13d767b38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73fdc12dc57cf660c93c4210ec2c6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e503b1f6c6c6f9c15d75744b338c5aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d480deaaaee7519aac5bf116c3ef83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0db13f35824a429c9a55112b279c6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fb88a3e3b3239ea7d1cd1b6bbd3ab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d4c8a38c411aee49610c3f9555db2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb688177717ba0e9175326346584171a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d25ee94800a765e5099b6204b11e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5614b88808b3ad2e17e9b087b06d2cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05abfe90a7ee4d3bf1308242195ae1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce331e151a2b13313baa1d5bf31111115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849355280b0fcbb23e00a947964a4a86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a29cd5d8de62aa4da7f37becd18c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b46042c001c1c9a4f1b5a6401d7dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3973b3f2bfe132d54c7f9f653d9925119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a203d517356c13144efac9943e87bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d845781ee763df9778e18eb5f1ddb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facbdfc7c00bbc8296c37db592b2b7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205042e21de603679a9a8d692145c80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601c53ee79e9346b75433d9d35f4889124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761b8283c9fd27de0c6c1563aa57921125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929478c62c95c9a72ab559c47d72627126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666d3803c552272083df8286d1b8bdb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ed6ead0be4cd9a5986e9489d5e903128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7c1e108092919119eec2f6633ea8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958cbb9ba002f26784f90d137020cbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e53cd8b69549183fef4474b70be2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8274611aed2c4906e6e6c33cdbc84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd9f627c6f13a8410807ebe01cfd7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172158f07170239f168df66ceb17f06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18da90370394275c97a9a28deee75b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e841973b50d4423b90096ec56d110e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fc9bb41c665bc8ec072cce1994bd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8874a084da9560f81994d4322fd1f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d03ab91f83ea38e63219aa815c729139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bceaf349587541fc45fb243d21b97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590c982798b5ac85d74757234e3c4e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabae258248fa5e4b3340d47ed7505aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0b4a2ffaf3feb31e43352e91a4c61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2325a53bfd1d8eeb62e82fa4f5fd60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec45da6701c9724a879ba1dce9dda9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd0be6738645d09ba904cd2db24a49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52157edcde8fac50838457ba9e78a662147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cc5e83c9d6fa647fc1dc3a628fe23148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af5089ca42eea77c2edd15ecf4969149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291a607808eddfea00f435038fb02fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b20de76bdb4f1eed7052e282930c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187385eb367856cf3333551ea41e552152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca807fb5b62ec0c760e69cbfcd62c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2733d32ef13885b7a46d0676aa4e78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e681078828da50221b9a4958559e08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525914d4518dc21985b2687546ccd29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d12de6408e3b705eb67f26ff102ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85146188f6b922f7b7c5a58b9d0215f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9daa478094346d4e0dfb68b18c7221159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302fb0e5c2cb85f72c2f559308120a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fda92203199308c5c076ebaaad6cff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b6a8880e8e0560cfe5f7b0452e2c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd31d94533c8cb98d6f88703c886fc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25925739d81d6fe4938999d026656faf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba78dc367920c36cafb762f61740758165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f85208b24cd6dd9c800168acd760a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6647c70354b60508334f497324239f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8736dc593b157cd39857dc3035395168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece5a36b9bc947dcc03eead95a219e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e02ba6a2a22fb1514bbc6f99fc088170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af76f12702f5bf3059ede03a24e7575171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1542763319a4c0ce85cceaefac97fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3bad8b59454324ae6d19ee1b7eb73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e09707b178d12e9b127233117b58f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01764629a192e1cf95bb5b55a71f7d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304a4f8cf822dcf8a6e20e5a002da62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ea424e02a675b6fe154aeaf8af1b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d57572ef4bb5a2a29358f79990e43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348269f20718bfccba17d995e121e8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e898f590a5a5a9fe5959023d025de87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f060f98aa4923bfb83a874e7bdbb46e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99004f10c39063090e2bb3ab91d97497182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb87856a8c1b3ded59115b80ccb6f21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d2cbcaadc6524ae783280216fa06d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a806089fc53ee6bed88e5be50efc31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e8f38ddf5aabbb45dd3603fb4390e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098064ffba823cada9cff16e5683a948187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c817e25fd9c50a193896ba07a5de56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae71a968d243863485b9dd63b7424a3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4ed8fa3ccd74b74c2c9d8e0a89016190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9d5f58f4023131a4de38b9b484dd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168258efc5f53ed01bff2ad7e6330c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521a3e49993eafeb3019c70cdaedebf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4cc8845c3b7b41f8b4edfa1af816f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffba256460657f639fb58a17d7c145e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994578c02b9f86bf603f0bb51b3ee08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09d85e1006025ab12847d6bd5c69e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dda44729d8b340eee720e589d00da1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e9aff8c1c53c10dbde4c24338f59b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72b3b88753d5ed8bd8ad4ea7350ec2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b8b7040f8dbdfeafcf80f582e2304201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abfeefe0afd0f760a329453f0426e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ddc76d79ea2b11926b9c27bfa7acd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13aa0d1276ceb99c8da0e3473f7590204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ae63d200f4358e2946b79b742544c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857e5c87ecd11dac2fad2da7a775b99206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cdb751e0fb429620c488c109fe89a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35d1d3daf184028340b74f09faf1f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3813b046ef239fe289cd17797dead209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e791f7d4d6c848682095967fbd8095210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3f977e05c80b2ddf5c5fe1a14f378211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430657dc9d2b57f7a8e01fc249eb7519212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2c9427a1d44aac50cf874451a66ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71cbebb85f31f902ce68ee8c6f9e81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab37f7df2beedbf6af15e1ff3f71dbd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d34379de15e61ea1e3a8b8a47d418216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51494f49becf67332185359e1a6e9f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae04711f50fc3d47b688ac70a42576218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ba5c8ddb859a5835f458844e049b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba7c5f909bb5339382d24ebf2261cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9259f013a37b207c8796232d7a469d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ef01d90b81096ac9bde86f1e1f91a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706760d58a8847b926b3a517f9e956ee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd10d38fc6d68313f490451132d116a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d3e678fe716189f1dccf7792c33c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b2374a169f43d6feedb77b5ba610226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73232d4f33a263b7dd3d5e31b567a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6a706a6e55727dcb839f0f2bf7118228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab31e648ac72549d853b9eef60c44b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5a97a3c9db1fe9757be66b3807f2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4355df4fdba7394770198469f3d85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1463bfaa4953acade55e590803272232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eefa1e4a2b02e52fd002fed9c9ab3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521512a34f448fb4a27a14b6928fb91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6227a1d1105a487bd7764ec683d0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d613800b293bf7caa2ea2d9b821d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a74c2fcc345becaa5b0f24131bde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888927ce7329dc00daeaae5c9110ed1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6a319f109bbb94cc99d7250bf6438239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04d38276a8fa17ff6be6a7cb6484c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d78f4707baea8eae7ddd0916a26b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816e1c93211975100fe9922ddfb02ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7720da5b74c5620fe9aea40ad911d33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec19c718d16921c80e2ed4318e9cd56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a988306c64b0a3608810c63d0365b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753281994c368d9b3dddff0a3a629597246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773c47b4fad243f8f776d560d3cd8bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5d1522ef8c1806040a4e90141ed1a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb52dcf2cfab96cead25b8e9d538301249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d8d5173e756bc06c7d5f51d98466250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766d4304f0f429474b547e398c70a14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f73253480c50e652917df9dcb1470252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff664d378968b9226d8f3ed2d312bdea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9780b88d7473581764df22bcc688bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d336d44d33912cf8bcbf2f40e74a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9491b83e784e591d6d22fefb9a2f161256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36873602ec76d2160d356186444d0152257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a2541fa1975ec1688d1a47c1bdfc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9c14b27eea751ef6bf1fb4951873d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9442abde4887b4a0eb6f2aa8a67f11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3582775f4eefaa4be61788e1c8b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d253ddede681ec0ad1571bf31e393262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45f12c0ac625b70fe6867f59767b70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f8bff901cf8509066a9221ce40c41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35885abc467f73ba180bc69704ab76dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68579e2cf8ee52442f76484325839b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3182acf735fb58462034ad9401fe45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f0a2e11adcde1766d467ba26cbea4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb77e88ee517791e0c0927a90a00923269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbf87bac00f32a13f08515279636c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c9bd25d4f142398e3703d6b3a6f0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f07fc6c880806cdddc24bbf30c0329272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d29ed645c20cd6e1caca9fa559b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8628f52452e88c5d12b9ef861d6f4b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d7e3de183e1989f715c6ffd4870d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ee58200be65c8a22f1294e3418d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557142f96d8628859eadea1a209b585f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8e9abafd82633f8f1fb3511ee2195278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f18dd6692dfbf7e87ad240def4065279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0adb08ebc1190a1e45f07f45a222ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee90e788d20a20bd9a032ef411a781281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595eb022152709ac0960f0ebae06d695282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01428e5bb8ccd793a525dca7904ace283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781695fea2e3871b1f2a9b5066ca8dde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f831099d73bc8f630b7d32adb4685a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c76f87afde7a7a822fbcdfd15a019f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d440d024855dedfa479826ac7be9bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaa05b3654d3b19864c6473eb5650e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22360960a79d56641b805bbe24598e8e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77450a533c5927afd968a5e5f82e2ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd3e72d290210d9dfab62bf941dc79291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a4df18c2b95ee451c349432454bd3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c0246be69c87382675646ee98784f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddebbece605e63e948d65a7351769d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992e77e64a83f441b4905e463bb4014295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73802fcbd2e17b4254fdbbf9e5b868296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbe6fb6e6b0e5129b1b6af650d609d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef618ec0d37fb2fd614aeef8400bba2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcac0ce54d01e8e6665e0fd6b3bdbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c8b28d505438f1b952d6dbe6163cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f579d1cbccd8bf8feb708d6578653301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69bee1db8a0839484e5f5de630db17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059fd3472c5923696709784cfe8fc6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa053c7c4532dd14ab89967e0f5510304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e63006b6e055599aef8667d80805e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc4202138fa19d0308bf539822574c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20508a450ff4c5ef527d063676adca61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fd668d78d5d449345e05f8eda531e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe4a699420c6cf50ad10fbb8e9a44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd6d8494376e7095770967ea643a89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813a77635ee9eee93ea8c5cd52090b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd397fa12381691ffa849df7794941312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af462eef8136465f1650e99741e76e05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8acb5e01f9958533bbb917e5ea9109314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe4632a4c62cd60a6251b380e8019a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04aea69541311f82c06fa358a1731c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfae7e57b90e1c2eabfe2ba7c64e47317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1b6377b4a8f2a63e29cf6a27c6c24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf233822e2f1ef0e1a670c1a1fdfab2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76520cc756ad4c9d8e62599b8b504a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb76b63601b64e017afafb08a1e5a7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc70cd31805955acbbbd29f433031b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c65389668eab6ec64d19aa270a0129323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0684b973694e00cc976295e8215f03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252e1100b9195026130793b211780d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fd30e25d38faf0ab83f32d58ea3ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a791112b02c591712704fc6c561df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096a1bcb3d5a73ed1e08a485ea2a6e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfea40acd3a01182cb1f5f96c44d77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f38df0890131d4ae822a072218542330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb7641cb0d553c7479348b6d42ed64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b78e902dd7e6ab85a152f46789c16332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1950f141a7771b5bcbe858b8ed98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cc47279324ca1e972c6c5b698f511334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f957eb8a5291a0db0e9f8c7522d69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b2200dcc938a29a32ca3c16abd2de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f31919d805c2303dd691c785f8c2d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd24f7df20ae70d7ccab65f53b05b4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39080cf215dcc42b0af5be0f669e223f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa00c5815b092f3a99c5fa0d8d7a484340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0434a2484c59bac1b3274958cea3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edad5f83e3d44dbdfc1f9fafbd0641b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1bfab30468585e086d164534b5a87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37547fc992b072374dcc27cd1b1a2000344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae61a92dc3bd60629830a19b068f46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1537f877099275685396b6c9cc07d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36cb93ae115bb5a07ce8773d85f5c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9014ea787343806093b2e850b9c4f5a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92bd2164bf406da85f11ad0a3c577e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8adc18ff98098b61699ff1829d013d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e934fabbbe74cc8702349d082f11f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcaa799a6e0b71c12b95daf22bd593352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58103b8d76ac9e6b74c83eff9d3d750353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabef67a0a15e835934fc60e2e27ea9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c993e00fb1b535cb0bac3b9d38b5f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9a75107d296c0d56698628ea26108356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507203101163abd597a22996ee90c24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c2e41457d53c31ae58e593edfc9ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06ab653ccf2d5a6547120e72db8165359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f172e82b559054d7811dccbcd67725f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca6f3bfc1a375320fa328c923fa738361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39439ee56bd454d65df78b81d7833bf8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775bc268a3c362f2d1b3c611b6dac9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb622121cc0c3f1d3ff21b9aff649566364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b953a9c61717aa251ffa2d13550e14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4277660ef2bec3cf82767636ae250366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a9fce2c3fb9c5b338d80ccbf90cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c717e3bfc10ede40e740b12822ac451368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99821dd75ed9b23ae5757eb59bb35d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc8da32357a5945f6c80c4b04e8ae0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0076d1d3dafc509843badeab0dced6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd8cd37a29734f3977d40b3d0c9c20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe01a7ca984c00cf8cc680a2cf929c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3d4b49b2dfc9ef29bfae5f8a6f603374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8830f8d45b7a3ee03ccfd96290473375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd53f24571cc8419002625734d9c41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df73c717c882c7f97448e4d894ef454377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b04aabed1638d0b11dbc9547d64eb5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cccc4a05e8617295e629e79094d7cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e333df6b87a8532bdb98d55d13d8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e5ef39639f5a5d3f7402e13c31528381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abebce5366e10529d64153ac1d011b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6acaca92b0505c7e7302a30e74b1dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4df3a0afede196cbcb62c4f53f3363384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7871355e8b77c04a890c0bb12af57f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c629411a55190f9b5707c97e52f86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade2cc5de0c911fd14b77c7f67d48d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf685489060af78a250c5d2e81fea9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f91fb6b4c8a22de8f61bc445d4ddfd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d8d8c784785ef10ab23b5372f40d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e7f0644fb45d808d5c08809f2231c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34a0c0cea3874add367fa817bbe2a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e441f991a2db0b2f5c09451236ba981393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8342f04a329e92a31ff0fda2f8758a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28043e9cfef16a64a530c1ada1510742395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693784a3d00eaa11e75883c1dd44c88396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce506963afaeb7c48d0df9513e1345397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcf7273b3d195389288f8828642e1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22a9c0add74faf9d1565efd6b7f6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd749d6e60d990aedc5d19eea83ffb70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea7283e66e497197459bd619f72e6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff318c7d86444fdd98f57e65f21825402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a93b50e5ae957ca6d8e55241d151403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ad5fb0142704819d187ad0c82328e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786b30111a1c7cdbd27ca4c0e825e3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a272a971cca45d027c4459d9e9069406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a664eaa1d9f7a54f346e999bed3d83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ada41b64a9e1c1f23f588c06e2d77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87831038bd7c98583f2d92e1f49ec02a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da280f16f67f8c97af4ca834cc157d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723339adde8bfc1b35b7344d15eee4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2485686063e30601e05b0ea16b615b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1768798a5fa495b03fd49a19621ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f846e26ee653130d7c5e83756ef050414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9245db8e215427cd458c9fd337a5c4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cae7c3b8860b81a8b0fa0bcf140f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7aa2e2fc9ed335feae72a229be85b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a523b88aa31e60bdee37cfcb43e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dfa65796b63012d1098d3ab570910419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16839078a9d3040aafd03304a99bcc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043056823030c4304f051c98022990ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b3559db1e3da79d3c8368d79d99c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139482c4cd2938e044ce31fefe9f48e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e216ac2922276c9cbae6b2106165d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aa20069a3b5a98bd6448e95144d87425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b8ef6c7218222902631063d7a553426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f8623dfd90cf8ae5ce7ce99cbc5cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccc91ba74c2b14fe9dad314807ef06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a65b86ba88fd6d26f70e9403879e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5d551180fa2d206739f42df59bef4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba38ed14d969f0272c033d1906a19e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad574ac71c4e34aa55e40191f4dc4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d636411c5fb73ba7a9019405da71efd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81a44fa4c32edfd19930422d3e0715434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24d20446632249a84cda9a53008a53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36f2d2047a622f8324af612a3b1316436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361030f7c5d1f0f5c55caa252e1928a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4c9bacb57b8d3e6b14d61872d9008438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2071549f7c2dfaddc04c6f040bef66b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e5d54d7ffe0997dd6335a7988fbc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d771567b7d5be72d7d48ca28c5f56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f8296b050e17fcae1d5ffaec1846c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3afe71095c48be39ec0293b99c528b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a827e3479a714fac8c08ed195b5c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8cb07f5c8e5409409de09049864ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc06b8b46add917b8650b27d6c7d59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dd5063667f8eca58e75d6f37d8522447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad579bb39c5bb1e15b319eab4faad2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a8463373b2afd24228c58a09cd1f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e8bffc6108f55dce71f9da3c6db12450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed523325e2ca3d9df360cf6b9469e8da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19f720feb573bb93453df3424bbfa3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054653628de3afa36cb4eb966f150eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324e9fa412d980c58d9841dda2040fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378a82508b1691bc8eb01e2488a7f88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f781bb685e95f4983f039132c1426456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8560af8610cf4c64be8b7ce40c9fb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc00fe87c435f053d09de43a223f179458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176d647c88cc1f67941311d00e541bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bd923b20f63a1fed9a73ec2fef4af460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749b579be03481e40fa391b5b572a28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb37486b3026070683c150fcbed6fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9268016a02410d4acd69caaff4ada6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2f6b80451540226dd1e03f32d28b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d6841f0f818b9aded26d2466c4ee9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04562dc66ae550488beae4b70ebac7ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109198fcdb2c6734e00898f23972095467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45942ccbdc9d83a1673882684a4520468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472256497fb6b10e12764f4ba754bcd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6dadfe7c6844cca9be22308c22778470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd678a7a5563451504113befba88ad7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211fefd994ae4eb525a7f6b2ecc60be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9d71b5f2a0c9d746862f24ded05d4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fecce89fa9f110ba4df910dba567be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97188970943aa1b97957a0741ddc04d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926cc5202b6c9519a286f018d7f9451476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b829c36c18646e3896ab39c1e49d6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8137de0de3d7faf62cb5aeba51ab36478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2de5d275d93639df909fb19ebae9b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a753e26b8647cd7dcb44a83f3ddcb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b2a646b711b9656b30e22eec4c380481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38a8d3811eab678a83d558e2a25c8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5a984424068ac5480b0bd4aff6d5b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd912faab4093866e2fb2e99dfa3833484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ac740ef03519968ebd73ec73e57f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94d88a4c7760e776fb8caf7bb5fe42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7683776efa809b0c070847e379d9b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365a5fd287e87b8c9c7a531bf8e7053488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f09f6544cc87c0c54e56fc1538d6a0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d9f5aea145a117ff4733691574d78490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44559fc3b156d4903ca01117f731ec8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774ec53c8a9bbe4ad9547e2de078295492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe8f33dd716e1b2af52737a1da7e1b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c5877ccd11449468c431d3639a2d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28ba5cf0300268f81990c2a5590062495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50317898c6049ee4ae1468409c95ee2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf925a9bd728e6fd64602b36faa3e05a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27257cc85107fbc60a558293318dab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afacf213d01fb5316a7d573c3569a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae39988ab86ed22878ce61ad7926d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089f129f3e88feb885cf66caf4f8518501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953a4d340076b18498c1d97a2dbb78f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f796c6c31454e332e9cb5110a2301503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30a6a5ba4cdd848ca67e536f850cd8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f70685721d63548222bad9b3c0527505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f098f196a234a6491277aa82181cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f457ada90de174e632e93c21b5eef90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4022c89b9054959c859bcd39903ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334431bb07939a045e7b8d468c7bab8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81875834ca827cfcdff1b25a684b92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065927231952d7d8cf47705d661c0c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817e331b0281b265ac918568c6124d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5eddeb26d36f5b9f3a3520cff2749513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97476cd5f982ccb1337bf323def6522a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d0f779e1f043190abd170966be34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b03e51c3b04ed5d79d92cbfe6d758d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be05691ef17a79e2c0bc0030c4cd32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288f7d546bfd25345657e21bcc74ff4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe78cb3fedef688985d3e587573567519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764963b00c2637884266131115cfd2d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec25e4c10febb85cf7912c0c17d0d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938532b65d54dfd17a7a0d5cc3ffa1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac50ac2f686bedd9faa771a579246f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f2bb0a3c57c855f857a6b413ccb33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0e9acd933e03309801086be1e47f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a9008cc91941a6477bb4853827970526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988b9a2182a51d65524a84f7115b594527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca88df9104106d0364fe2a38dafe5e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc186d2a1db619e9e91d12a5fe0c0ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41978b653b204cda7963842fc3c9ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304370aa8cd17938987ac294e149c85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ada9dbd227bb12648808488382d6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84835ffd832d49b738dbc5418d9be31c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66a588ca570d853ca0a3790830445a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7698075caf20e542ac3aee133f71f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c84894a1ebd9be210104ee254321b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df13af35cc7df74fd423f247145869537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19196d1223775e2fb446a876f02da59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e9cfbf6e288f3934694b0899386df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d16ae59daa072366441f2ee762cfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747693bec6ebd1dc0198c156964f0841541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9b2f578c4c4e85f652f5fe74730d0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360bd25ca1ffdf55d8661ed1d414b79d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a9ce9d3904e3cedf4f876f3713715544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a564650d6a6f391119d5f1a4e1975545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07404f1a6cf9d1d2f3de472124e01f35546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81968be254575d18e55d99aae85a778c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f538dca28a1b2e5bb95c34363a1587548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74ceeed0448833dafd223879b1789c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d3bd014ca24b85c0cbb6fe7d8b0c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093cac7f94616366663c990d085c14c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c2273b8a9031cf762222b7f1a1537552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437aa434655c684cde797c521d81a8e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808ca4d39b54f699f295386a63738e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280f93152083f02f68cb8914c8298be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb18cdd9f91766d2e568519c5392fbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa7f41dc3b7b32f96fd44bb22db638557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaf4ba22c95fafb4b840576b650d8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281cd878ccdd76ae9989f477a167226559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d466195bdcbd83ab29bde5e42181188560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c771b55eafecb8ae0bc9b757eb468b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f056b78cca46b8a1436e88bf0f6f76b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d52048dfc4a939497eabc12091f68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278a137ca70e0dde5c87fcd82fa0a23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17ebbb18f5ede9c15ec401635d17d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905102cb62c3987b40906da74efb48f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b80f5a971a69998fd7b8ea5f8038f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c21e756572ee970dec1f96682b804d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b742f07e8375e83f3c1b3dda3292d5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1228bde64e3f5aaf0e34715e5c7a665570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b901e7fc60a8617405e087b179bc6a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a98bfaa4e70b8a070e63bb31d3fba7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f077723aa8497744117fe9d0201c82a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcb2743c4f0e0295a0d22e02994b59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e22e9d51a30631b4ff046d98819da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e3269e38ccba3a6af185b4a354274576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f6811744e454efb8e126935e19ce6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8936bc9e20dbe788f181fa0ff234b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c95d83b43b94f51fdcec2986fa36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ae6d12ab2b2ac13649cedaeebaa2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde451c2a16eda4016f5984114a27059581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b7a0b5a99edfd345c3acac3d29347582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8669c1fe24d0f6ffe3da3349237fcc2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53069b48b9bdc1c60a4599de7ee71b73584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cbe9915e2a64a38a0a877701d5cfd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91011e6d6e5281b882354933632ea9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0718018967bc332ed6055df04c17f44587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b402853d25a11e570007ae587ba46588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107ae6c5f8ab0899b4c153962e18c51589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf24935184daed13959805dd4793920590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6859a5731f84b947c704878b3662ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c225032778a2c0853a64b0206492a05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814208655c273d436b144eced3aa412593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417acf3e724e603718919a1ef252c382594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc3d9df6042b0408e37b20b3f1ef19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb612dcab4fa94b65e2464168ad8de9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6ef5e024fb1debd2f918496c17e05597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac017e795ac547ce802276d77f62e739598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0331514820e39b6d1dca887748e2ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bbb8b46602fe5b3a31fdb75c86cdd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3fb463f1debcd2906076c86185e04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e057047d1a5e97229e4a19c3c09c6c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db8a546bc0064257e098add015f851603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbb7c85659a383aed330b71680387f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6a30fb6f5f04421890fd52e45a413605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67d879b84e6b2db4e37d072218dc7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076605725dee112bf0e57d14dd2a7d90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4676f22addddfac6fb7739e921245608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fbcc6a432e3f2e4cd305e8b63c08b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef53396fad61dd69115d8418724248610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41fc4b8c25d9d6fd6100854a2a189611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d555df48aa9ed4b938f0ff5a023c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a653729abe4aa7da0780a856092f8d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab6a54d8ee0ccab044213786eb42fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647b82e8d9f582ec68543416dd87ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666030e8ef3f0ccc4cf197885e0096e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be96792109b32482c1fe1f96213bdd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1561e488362e8639eca790ff7946c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59119b6989453af26eb9696aed0aff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6c94d3ce30a915dd70e16316ef53e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5ab2d890c27139511130949dd769621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cef3f7e1833371ff08dc4301295ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f825a23b61585be338ee97dc25cfbd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49181b497c2d31c15f2e77b09e755ca7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f758839e037003d8c065517ede925d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acbdf6036db1132c2011c0a95c6e1f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deda889abe76d073c32a1207b0c2b98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcf730ad8dc80dec96993280000d45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62783da38a6318f6a8c43840908d063629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcc3a88072b90c9f5d5e281b813fa9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656519fe34ceebefbb0b62b5a2ccc96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d243589e4dc68477a7e05c69c9384632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8e6aedf395abd918f1747126ede25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016e01819f1d78ce62a2f48a6055f80634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b0b553ae766f48d32c0441f834c0d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7d3457fe6fd8a69aebff59d0962a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aec05991731a74cc001d866d18d45637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b14e180c7de9b4745d183142adb11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ab038b0d070fd4a0f37e7b9e025ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1486ea4f989c12959fd0c573281b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8f6d09f8a42eaf628af95a9dc5e49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd1d15e61c2428f868ae87454bb05642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c19e62a11ea343728925f83c599d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2995852f0c59f14b4abf818914f5a4a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c8fce667b46e642bbda3aec7b9053645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec594c6e1539945146ffc3c0aba2767646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baef797735b5708dab72c7a44ac001647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334f701801b3b16fb1ff0f831e65c71648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554e2fe72bdfe2f98e9c179c1feb1a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e67bdd11d7dd8d2f9aee3b9d20e2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d39d536b86bae89a341747a91d7473651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c75328f96870542e28756a22aafbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ad16755a0b4e9a7c65ddf8eac3d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634702d4bf4fa48cce0f5af06ee011c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413f7b52a82a84f132bd04e9066e2c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299382167f50368621a47fa2f3796686656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9e1e18c505556788c858bdf17a5d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1b992d145c06fb4a39a4c7f599429658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23644eff6838e2f46f931156cea04945659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f7ee703c6c8884c1c2639fb83fea5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e46536a5fe957dafebb8e7cf2df06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6a99f66fc16c6bbddf16d9bee1d19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a65eaa572e36cde0b54c8daef56de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3781f10a8774e1832f1f99ee45d658664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e705615a695b79f6c0965a9e78fe3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c46c4bcc0cc3be1d0ec2de17ce8c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bedff509036876979ffee9a2cfdaf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb87f2c0c50b6069486a193ccc64c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f17688295addcb2d4cbd8e122d98669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2399f4f4c804a6321f7c0c0ae98a3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eac619563e0f40332a270ddd0225cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a5615f5c0d9da2094d2b36045b2f4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1412be242899021153b24e0417db02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9b4fd6c9104ab97e5241502137ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648bafbc8f1cec876020ec4e9199ba7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866cb1a11d90f4b30c0218eedd4fe2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91351dd08ddcf1640c26fd4ae9d7e58e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103ab0bf80be0582dcdeefda00fb5ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419c5ddc22853c717dfb1e85d5378c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dd051f0ea150da7cbd74fa7da6de8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d663087aeec21ea1dbb978fdda0fc50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b97f08b03357cfb6a9c820bf559b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cb30e8f654d12d839f9f688213814683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643516104d137e21b348fdcdef15bb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3375da47038b6af5a38d14605986ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c4f4bf6e2b637e861b865e5d77aae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d33e85d6f6a85abd80e37755d5924687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9addc66d86725a9a8f263b100231fa1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2699aa93d786f84901f8ae4eaebe17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b0a784210df56fcc39e26e1c3976d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5702cdf7dc581537e520423217667cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8f66c51fd5e8b9ebd91bc9104377c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979557a4c9fa24bf886c23866b054d68693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2919648e2ba56e57188053931637739694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ab59278402179635b5e9bbe77ef73695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72b2a5cacf35fc46a76f63a29563c8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce718ab21d59c85a215ba454253dac66697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a7a729e1b27fcdf48dee4eb05cf1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53dc4b528d2da14787d516b3b7bf3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19704e17e25e036d12b07765d8166430700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c422deda1f5ab7ad63a255a13a784701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64826ab808893a4282121cf92227b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1de77d6bea7483ded4e3bd3b2a8143703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ad250c9afc398a8c087da23cb42fd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7bb0111d23acb724d171cec4c3d8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30915556cb57683ff93bd1ec48eda1e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa38a83cc7289ccbc20b7449ba1419707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609f6c0a56ee68cdcbeaee13485d9c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f3bee641f1240fac54209a6dfeda1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5141bbfa1b3a5c710df3d334b729a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12ecbdf9531f62e3ae8347b67f6716711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901441d430bb3cd6c97fe5f0151facb1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b85671c8c790e1fa7795a844caa0a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf6dde6c2b8c3de0df6d6261174e47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb61381806370452f472e054f126d6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3174f5dd8d1c54d21748cc560777716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71024de42be4dbd5d2b49bbc495a8e4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01492a54c9c76ed1d1b66559f6dd9f59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edc24df3be73a8b70d343280919bf3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a06dc8e60e271194f67384f3ae2eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f66f1cb7ba5b78dfa20d23e2c233a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c7dbc06f762744fbee28e41f3ec29722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32b5770ac19b95aa41ce9f4ae23109723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693adb87e9630b249e8d7bf7e4e5e680724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154d295170e9def4cc1c8c760e72e6d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08456d454fa5de689f90ab2919104df8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abdda2055b3a023cd3026beae937c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995489f2a119aa7031b38cf1e2f3f4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f82b0a6a58b556db5e20ab9f59402729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198cd01fd4550ed450c53bfd9051425730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578569744e78206a9c19f8b0cecb83b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b27353ad3bfcc49e8be74aa2a821af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa680fdaf56ac97d59e386859c220fb5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5d07a655d66840c2f6769fe304870734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4b864f88291dcea90c9334a3447c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ac45e7ea0f2a9714858ebb2758c69736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c15ead70690c2fb975c220c65e728737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f5c7d38f6666bf09ca9cd382e5bcd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adea07596a97fb3446ee949705cb6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76eae2cd6ce17b6739a2ab4ca79919740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e40b0c0f3b67e35f5e386ddebaad1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fea4a9cc71066b0bab999658433c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbb453e2e536cf7bfeaa4c5af3e888743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824104c210fe073e62e6c6bc40daf00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fef1dda3ee8f3af3e1c86afc499f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06493cd45aa222feeb8a912fd5c58d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d5435c2525cb6f3c6c3b743e7222747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45501f39eeadcfb6e80ea2dd8b911748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e2def3295f86a45334129c8d2ab9b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22fdc49961eb1796d9b9330b25637d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe4f85361062f2598ef9b882df8be3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2411f1c5964010431587f6b8085b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2cc858f400701e34a29b19393c2d3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b5c219a02baf50c1332fa5d5cc832754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341653e11ae12a6fe84f4e38472fb6fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78febb68592a840a81188b0b59f2df78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784a2189f95fb6c9556530ae0f25870757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433155e988c7f0f2d516c481cf90b348758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ab396aea281f1b94891275f75aee2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f8a91fc00d71126b831f828c643e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c91eee620e3a58f2c2b7259008a374761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02b7a080e39827ceeac4f504b6a733762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809bdaee853f61f3d71a8e817664347763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7a3dfdfe08c4139c5c50a7d544bc6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd911953f7cc9e4a26f1b46cb06b82765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1d0492bd7913f2b4c7bb2c1b6053b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bedd72b481be9e40100d7ebdf07574767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f358eaa73695768f7de37103cfc46768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c45fb3da225bfd8d4109b16e7d2e86769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e0f9e7ef9daa1c14db4395451a918770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cc19c1c995bf7c016cd41193c52ff771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec221b93d2f3c771ae9aa015c40bb217772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186bdef8ffa8e468e4a5669ebf22eae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ba77d094b11ebe95354c17f66a4a7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1cb1e988abe283db0bf354c534e32775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691016194cbad1e41664dc008e2d067776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b71798ca358efd94bb7e45cdade91777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8e1908f671310384adf500b5a78a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a2e17749a40e5cb53d78d8b0baadc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6da25c495e0db95a20f5e39915146780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84f48c4caa2a85c6f7060399bf5b48781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d0e44bd1acf876b7973e1e124d22e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5217a6cf4663b6bd7871e1001791328783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64f2cec13db2cf2c50d7a2937b6b6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cd53230563f5d321c8abb797906be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4269971ebbbea36e6b5a8fe9243a283786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91b31bf7a33caace762de278ca3678787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc0869ed8344589d130bd81f49e0d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c0da78819ac6f6fe97609d8404f79789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b11a16a112075b662954e5b0861ac790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a37582a5939d71f20b0eeef6dce43a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f90a1acfd28350026aedb31be792be792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917e08e1c177f2a62c7195393a6badf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14417cf3ac6cfbf7aa058c6157b8207794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0f74af54cb0d3320adc4f6ccf9f95795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3da6e887823ec762e89f28dcbf058796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cf981690bda01cb5bc3a981532001797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1e4255637230261bf7fc57be5d431798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e7c3c585b348965317dfba53f1c6b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d82ea4f4a129f63cb0271fd9f6aae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6019ff36fb94d5cc8701ff730893c28801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c662e463aed96bd5d57b5a6f8fcba802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eadcc733148dc0d841c4a8d23c60220803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec7be2b6c9a1b408ed61d1d1b9c7e7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931936fe226eacc044b0e2ceda98316c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4cc67a3bd28f07c4898ee2312afa5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69e89b85e6a7f242fb64f3fe01e581807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb41b7586f46bc5f6cc833fec75dbb8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b11cda0b2d200630f6e02ff9e4b213809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38987df48d3d6822eae9128271f88350810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d760dc062752788d3213501f5c00f36811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41437d796899b6da13cd3b4a9b2dd908812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd184afd4ec6482649d71b64015b54813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4eb5f1005bba9a82ae4de1a16e494814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5b1a95007098bffb1e2faa6fc2a65815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2af79150c1f297d49abfa4ff61ba1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963d0e11bc9038c11d1e7ccfeb5b58b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30184857fdabb87ce02908dd540fc5a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2aa687442a3ed4a273eeb7f375a7f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b5029cf8ac1083f1fda2825aac8d9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf31da2232ece74cd42b5fedc66077821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d700b53209dcda9aac628d7db92be37822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e43da84cbfcee3be05411f4648c46823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee5652db31d82aa233700537c8863f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434d33a09a979625be842ac3ee6cde0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e8c4acd71c13581ab05ed6d7a4cc0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907751e1fdf2b7cd357e760438e660fb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986bbd2059361a7e52e48ddae050c42828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93498495988c6927dd9babd116bb03bb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cfc76514b1e1f676b9da1cfc25b12830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82322da1690bbc8613f69e8ccab99934831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04c69bdefc783b60541487e6089253832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea4cadeb6cf3e3d8b48bc33228c203833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289214f00d22117e6f8fc9b7f5ec42b4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db725be0341addc9b1002d11080057a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914edeb0406c8c858aae91ebf876f510836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2572ee92e54f7c6ee63cd9c9d297b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e819ca214eacf2ffa13aaf8f68eff6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495d821ba45747735156a48a3ae1397839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48568224e6f578d82ded9ebd8c18624f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2117df74e432c0ca25d328c03077c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fe97c8183f0c99e179713868e2e60842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0204a89bb1e3a24816ed87997370b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78ee53f0db86c03cc62b41029ad790844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093dbdfd5971a9e840c2e79730da7922845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e48784a142d6b9783699cd8b41c51f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cca95217fa415fe1bee31842ba9c0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc0ef82adc08db0d3523fc9657ff73848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5626dbf95f7830225c3dda838a7e5ce849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c932b770ec1acbaba752ef4588e9305850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62e791752cfffd2ddcd4afdfe091c2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cce5085d133492f175a166ac1f750852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f002a8bbf96e75e01ac62c47c2576e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd716dacfa5df90b6e32cc27e7c813b1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72923208c43c15bc5ef2c629d2bba530855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f014597af4a6ac21b74baa99aee753856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1bac880ff36d27f702e03a2900d69857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10ac0b93fe5a0a11f35c1ca2072956858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f46f620fee9ab6bf55b38ccdf581e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598862e072e5885db027cfb398ef347860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b271d1cba1cb03fe3eee79c17e8fe861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72077aa40c10b81ee96b8a3f32525c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058dabe732a5ba1ff99e5dc2526077f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a70264a1494b7ca2013b1ec40981b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36090bb095264c08f966f82db46a6db4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8770fb7898076b67f87953dcbf6dca866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027fc0347bcd37618017f1501e6eb27867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fb3ee5c2186244cfccf30766c1e27868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ace909f186c81df08725d92e3b7189869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccde028339df6c69839b54d0c64d420870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da091d1fe49d6c3e87f3244b5ba76e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e04019718793164a019d87a58ad528872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2e1101adfd5bedb4fb5c5977456cf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d7184ad4c01838a7d2c2998e9429874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858591dd8655e28716fdfbaba70d22c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c644ea4ec48e8d60c59c549a1603dd8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade89272a406cd3691f330d9bb8efd19877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358a6b4ceaf99e8f303a1e97636f940878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9e5816ee5c226eb1590134ff6de72879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefbda2f39ba10c5f2186227bbd441a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a7f6f38abb0a8c5eec2d9c81fa0a7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83f132aefc0e1caea45b6b0f42ac58882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e347498fa7cdcad6d7924dfbedb13c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bc97b7a493a80c30e2b7b69981434884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de23bc83cf1cbcc32a67988fede36ab885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c489f7adbd09a1d611b33e4cf205c80886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0e77e393f5b5eea1b8dde402d1f04887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b615e875e13a35a1fcbe9cfe11b22888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b7ec78d7596b60f9381e86fdf840f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf32223878cbd631d7f227a43900aa890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b2d7bfab63f9b79dca3b07e87db2c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f6b706624db201163876c57a5ceff892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688cbd5f47a1cb442d6f393d0d4e801893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c4aacfa47ffec211e27fc785b7ee8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2623dc5006abbe5a6f0626ec3e5de0b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbb73e5768ca32eb05d4f4acc3fa99896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fd84163b05da4e53013c4db859c25897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aed823a25bf4d71a205d47a3b1b4a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c2f33467ecff619759f82a05f3434899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f251c711ea2131923d766ad0dd14b8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dd02ac6498602c7e67950e9a09205901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d0200f1e0617d4644633651d68a59902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c348a5cec942903351f441315c099b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32273bacd9da1960313a78c82407ec14904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3ac869621b51bd3d7b7aec48a0aef905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35567dabc500afcdead975c78a54e8c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107bc28dd4a366e7903cca5fd5bfe2a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f4e9bbc0266a492c409bd05f045c9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6c4a59adfc3b1a4cb1bf6761bf99f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00807b100a063e090f4fb3548e1b584910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8aa2d0df582b83d7076e2d8bc4051911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bca7dfc3a1ce684d9be76ae5b8fbcc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34953eece3d12a5e1be8c6ec6af71b2c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afd13d79ea20ddd9b431c27d91d2f6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72049335a78f036b79c11ee835d596dc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0ebd3d21ad517b6bc707590d4675d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709054635478e6950942f5cd9ac0ae81917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb215a6cc4c74c7abc54c64646d972918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9075aea70a44dcab2ac1e0847a0a578919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dae6dc1e7250fa1606972ca2d36cc2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37ca063e31ac590970de014b251cba921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b3c73f21025d10575eb3f8ede2188922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff31e49948b9a2bca163e53958d419923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f2239421f5fb73f675fcdc9f60cca924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b502985380764162a8c5fb12329ee925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1fe530bc84ca3647ac6223f040543926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb013bd9b9868c3e0507b7997b70f65d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11e9551af42152821e82fffbc0ad4f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34fc336432a678fb6e2ed0c8da0d46929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962f6f0d8fa6dae82548b33da3bfacd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e80f856bae2c635a5a49ff27e7389f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db5e02b514fd06efe2fda625bb950a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146e450d15ad1758a4130b57129cf28933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9458fe4621d53a42760eb5612cbc5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7657027aa06a51754683ac76c5467b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6d26a1f87a30241ce40577292cce9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c427404f149eb912fa3a5550b8dc6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadc05a864584e187fa7b862ca5011a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503044a58d9f01b048a2c532527d4ab3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89115208ca7e19dd219aab2c8e6c7f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0e4a973bc2fdedd384ec3584fcf9c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07aadc4542e94cd62736775a492a6a6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1ad4758fdc0074dcd2e69abca8ec3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004702130681311232a223e5c5a916a5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c8fe83a285b580077a04789316f1e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b11533be6f774c18327f48ead98e0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab31b14bfd22a5e0bd79d28eb666bf7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7d1a70064b8487ece1bf472f02acf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309077bdf9d3955502558795948a5084949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97888892124fd5a2398c0688f9b625d9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc802b9d9618d0302c3df8f5e3bb1ac9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c3ee96a49c2748027b6ee4ac8d742952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480d70efccff5de93517aeb1511ebc7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995a96f04c673ddcf3d4fb3a28f4c96954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68758f9560f5dbbd1c1168ce698b49a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6add10f83967ceb45fbcc9b4207fb8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb80f196899cf802c641c1f52ba65957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a9364fa006205cd6c6d98255c10bc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a2fd81154af3e16de66f8a8b57f34959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b2c2a89f10ff171416f030b1ad43f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a861e513c5d84792c17ef21fb18a159961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975678dd50f1322e8afeb0a46264b9d8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30769bc637f176bfa4be074fef50d15c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ef4a30b2cbf27ee66a1008f6b076b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe7c498ae5c438c8a766682d0066d3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb7f95d9ee5a7f8bb6464abd3700d5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06a3a705451777327c34c4f6db6dd5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da56ed0a07059f7278bd3b89a40f98968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82363a2d250f62cd7900e733381946a7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4180ac3466938c289a145e4692afd2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2163d32a6509ae652d54a2fcbb3a4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bf1aadfcdfa2435230f79d0a49f86972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a50d833c04a26fa816b451900b011973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c2b4522dc000542a3143b25afec03974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbafcd4f040fc08fa41b108cc215b67975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>