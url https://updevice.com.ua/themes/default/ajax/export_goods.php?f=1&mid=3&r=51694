--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd662f162c77900f2e849dbb5d80d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d0d2e611cb31c891eda1ea2bb7e4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871584f702a7477893c33653541cd293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282b2dadddd6d91ed646a71ab80dc9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e90ea362c704c567b617562cc59c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41e2ac2971dea7beebf6482589f5416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db33fcb5a5a967a407668f1681be4957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8232816221a899e65fdeaf144ce8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5f0cecf20615c4ff72d0db59c102a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721e004d66ac4e4483897d441041c9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66231bcee6fa43be39e060b27adadcb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacce794c8bc789786788e7b220145e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6088e4df3956e83f7974ca05a9eb0e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd250314ccf5f76d2967788710e063ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b38604a2ce9ab091deffebf24e21115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10a13ff9f3565ec794f4f660f772d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628db531fe4cd29489dcb624db944ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5bb2c3a6cdea80db007972838420118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c67bca5cfb2d0429523f8e320b9e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea71ce40b2645304943766cf6a1543f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c2b88bc74d6b0bb239338b5e72baf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e47753c52006f730afb2345ca74ef822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc9f41bde077c322299e1c298ff19223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c847b480c4350af535109f9e295a12024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52d5e5615f33ac46633c4d217f5fb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067b8c5be5cd48ba214fbff28ca2e6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ba142aab8abed748cd086b1b99b1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd7a59e2869594f6239bed66824c4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e17bf36a8d497705e982f768705e1329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dfa7f795790dc13e45d62b8d7422030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afac150527a53d078d65a5f4afca3fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1122dfdd3399a8469c25be988235432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f23c12ae608a4f2bed2ff31deb2c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d6b8e84f6ef3635247eba2396ca4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940357cf6a410e7b926568d17a7d69235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb988e3b5c84e890e8e4af53ba87a9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bbd57294f609a1df2ddf20d20d53937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af35466b8c3247eb86fc43a9fe553938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b580d1b154598faeda88b0c4f1585ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b7147fe5f5c1cc8f10643017b438340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f21c56056373a1b216c224fd03d1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41074276dd23037c79228a079d160a9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cf704b1b3cd31c09fabc2a133fc0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7f3e04160a72e7673761e178a845344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0576d7764ffb08ffb7c1414c08529045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7798f4035f494233bac4ddf02c51de746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5874e8b743cdfaf5ac27bc82da795e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad164b03bf93eedfd2918bc6f34ebae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef557f1b421946784ca35f2198ea8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f612a27d45661cf901a6985dc2e4aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d5c165fde3e938bd423b627b5efd651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f59364d16a872e9b7b20d35bdd8a1b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9cadf5faf19f4c7fd3c22a0c8e0dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91756ef4ab78c88b4034e5b036d179e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c543a2cfc1d070233a4ac46b6cea3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eeb8c512f5b9d1c2b53622716d62d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ddb7076788ce3f4bcf4b252d146a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9cf4233725b7d7f5cbcaeb463211258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de34cacda6b1c3ccc7d68631503dc9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3edda9860d187443a6d84694f694160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397b2a164f49c0ad2b0c3395344876561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c0fc02c916989eb8ce079f72844ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d044a229cca658757504f5bd86f99c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d9b47d9f5eee1874e18c1982909c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74bafad722126e553a7d1d495b2fb765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea180ba8dc9d40a190f89f25b1a08b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a42ee9fb058ae7fab25ec2842d8a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0b7f0f1432a29db80ffa5992f13db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b538222bf44a5f86ec667b380e0f6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c54e576f2278e7c2105a09f3847ffe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d54728c2f4d3390a60b26ad322bf4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe925e427827b8388a21e6c8a965a0d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe9dd2c4359836384d72dbef7c882e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb66d95bcb603c42bb0df8638be28174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ceedf09633fd86dae6d0dca88645075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f58d48497daf3cba1ae2d1383b470376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32de007466a85f87925b90c4e391bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57f7d1719cbbff7b70de9f1602275f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa007add2b6bb0960c50df8426497e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d535254aed96843bdf436f6e23088480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95128efe06c8c95795258594f4ff85181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6efced15957a570a6fc8ea5358d8be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6288e26243c3be50b9e0d30ab67dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc741861a81940fdb4bfad083a40ace84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ecf35bcff52abdab53235b47755c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a238591f930ad7440dfb673708de2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81336ed36831a5bec4c151e581dac3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb96854b21201578babd4c2a66bae0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc85a6ff951a1f15cbc9c33f0f2c4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e4b9c32533cefccee9273c044de6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764e68b3b38e4cb21f494e2395353ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5277f2d362343f5f8c1fa87e18105ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea70a06ce254ba62be5f5b6549b2bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b28c4fcd109da8aebc673774c32c0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db05ce992292e7eb55b6b107d9031195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee1dff8d139d895b1be53d7d9e35196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1f2b93a4a74fb68995604881b125897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0e53e2a1f9877d8bf096b3ee6803e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe588937ef5861747d48f24161747499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748667b980e3dd49b0fafe0037257e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa116dec07dc5c5f170a1c1c3e61bbe7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75562f8739376bc28df8158a21bad84a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e1d82d91bc716855e546615c8883b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0591ee2b93ef9be4a6814972ff7818a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dbef9ff621ba482a4472a6cfce3e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee1ad4ff6573bf34790e78d77279d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9eb8528381cdd10e75dd428c56e37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30ed2a8946f07fc154e213fa70f176108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2c48fb0a46c21419c1de008a137cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59602c1ca77990f3739004eb136364b4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f548055075cb67baaf088c40acca839111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c17b86fc9efd71f044ebb49243d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe27ce628b83ab4a4c96e53247a0ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe994d29430e2700596f80ab4630df6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b824fa319aba2695b022c997c99f08115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7313dc383f1e970af2f18a7a4d1d34c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a1cbdd28dcd2650a42f52a98a056a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78ff1b02fe759764d65da5cfcd46e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0ddbc7ba0be00f42bb84ff38d3a05119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4123c0367bfb7bb556e3bc8180702120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f19f309e51f26ce660e9b7252106d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b298707981810fb8012695aa865e32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ac64fea98e6cba0f0c11344da169f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce56dd27429466d51e719afd62a79ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab094157324a57f37bc4ef12da9d0795125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8875a0861fd6c967638f44381df0e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfcdeb73ee27c7526f471b47f79213127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270064f83e1e75a6d9e11ceb722cb8cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d928979dbc1f6d57d39d961d34c8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4917b50ec808f54ebb57788342aa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f1e90d88268bca2e2c6df4c30105f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e58cae458902cac3694b18ab0b8fe3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aff5baeb16edb3188dcfb49e8c697d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97546402e10746135b38c94102717649134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e8a94b3fc3abb02d13a2c40f04df6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b17be615a741c06c9351003b2c7cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d785a17eea21a5e2422000483b16137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72eb1c6f49cb8c53c3b0c0d2e56bdb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655508c525750545adde764127cf723139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16d9ca995ae5bdc8930e8a5341ead4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113abd1ae10dfd1d11931a9c190b805141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8fc7b59c9d4a3d83e730daeb06509142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779729e22674eafa5aa7791ffef6092d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e75421f67ad26432bc4cc89a7b66e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be924c9c247f18c57a807de673fb3092145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f50696c3f3c7c46e9af5e57034808146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15098648ca51c6a17f656a8c24f15c6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a322ec7e81b45a79d304c5cab2eea9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a5f437fe9ddcbe89f2897fb9d9326149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ec6fd1779a1e22d9322833976c607150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99988c2499a218d5b15f6e258aef99bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ba3b59afcfe483a4c7d04918f5c6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d2289385f5b1ca3dd57e7bf528e21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808b6ecfa72e2842cd9e69182bfc695154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6f422b3efebb025629dd62e7f5b81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd27a56ceabc08889732b7d9d83a3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae41de333d903939882e0d644a8589157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3df2553e942025c121c726b8c692c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9690252aad06e98169487b64c0d2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27e2177dee11f5be21b4e5b424ee9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8206f6f93494dd0ad23f228316c80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5eef950aa8605a7bc1eab44d64e30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46738914f7ebd6e8e48453e7ae7cef32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911639fd150de424a423cbc3db0f78c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec0db39905a5de6878fdb191ba98dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468eb7efd13afd0aa49e950d323fc0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f43b4168b88757a9e9caedddf0ce0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb2b56fd86c1f468c0d6bc5860c81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d27bbfe5a14171190f5b6a3b42bc1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbcce746e9ee1fe341fc0f46c178d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb447c7e319ccf79a5d920bd56ddfc49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336af5402aa0fedb978e72ae8d5949b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c281d871f87c5082682e7c26dc9648173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef6cfcd9ba6facabeadc6075f0ced7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3c5e44b04041e72b7036e802aa4dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc393f046e8c3fcde5e30e2bb8b339176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e293134a3b4ccf2a54f7dfce7fa8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2c20fc62238ad2e459b2b0dde861f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d8b365dac29f1398db2fbb5689b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae62e68a08472c1e3caaa74eab3624a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e472795e0671193bc5b04e635b8239181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bdcd1edd60a5100b382a26ef880bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ef6a1f227f58c5f9190ce9236274183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13d8f9e5c793e391d76b33b703e2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174de442bf64af4b6b1355bf3933d84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6d78da1a620c19816316762905aca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c32b308bb22a71dadac360e693ae0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c8fd6b3441cfb58bde383edc19a9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dae3e50c87d4dfac722f8ec9fa3ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c9b4feea3c51828f52a5876633e08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108a1535ce2f32f9dba4f4b3e64594c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef571e38aabfd3afd45f11179e36a46e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491d57ebda8d47ba40fc9913209114c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab82b843bca44928c0e6c002361969194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb38ca6f2422443fe4f8edeaada7729195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030de1efd6dd5fb85fe41691a33f0faf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d8b31614da7541f60d5ff528f26fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc15627e1102c0c303e4c81efe79356198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d258719b500765d9bb53b8586d208199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc741b80151a0684a3701f1baa1646200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f05059f640d645348d284dd5deb62b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dacae111403b3c8a10e758555d0e5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d011d130594582182ff51850a4a0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8f939080c9fa28fd6ee28c1b493ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062cb16a5d1c99d3e14ee0193b4e859205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927786e0f83527f907c3aa239796346206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c6cfe34db8e4c1853e36e9256691207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141920a2ba22b238e566b0eff0bd96a9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed6a3c97bfd5d58edf7dc817cdf357209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da35dbdec6af3a64a64134b8db21b00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5cb4cac174c922df68b097c0a489c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739a7687ce9ec5eb4386879756c02ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8881bbf50d335a7fcf357ec99ead28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eada78823708c1bec2b48a7f39c281214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e5723081482d1b3fc330456dba20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c710354d24624a22c318dca14b7457216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758c9c4e34f4a39e25968ac4fd973d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d9de5ddfca02144b9a8cd45f9b0ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d99bfd5e590e0762398f3278805d5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5295119480809ac854b9df0670ed6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df30aeaec191d36ef24409fc42fcd8d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872a62b74711314fcd12d5fac475e9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06994384a7931eb5ffcce73512b358223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776f35d33b603f35b08105c96f411b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacec0d8f3586d2fc7af485a2c0d456b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d24eed6f44cf552c4d6118c8a25e09226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd3fbdd3bc7ca810a599923884af90227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5b34da1015a965c88d69d000b719e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c582d5d4f3a219028f98255f2368de229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6002ac65c3f14caeea6bb2f1fa77e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc2fedfc9f07b6c5734e33476f3aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae5e6fd38ba5944884ccbc396e69d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d8d790dec73eb2bb23f1f2a3818a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b25299d9d872edd555b52ce67e5ee6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0b3e27a216bde5cc62e347aa1e51e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00521455de005823bfdef81ef5673f45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b3bcc0cff43eefd65881662ec1a56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ebf02a3c6869d6acfc1a8c2f86b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8d2790a1c941ef31b3de60f2a4b4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a148046a7441d526273bdcaad137216240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768acb9cfffe1a904c1f5ac396e47a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68f7ceecfaf2aa3054551c1bb9740d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52bd067af5a80b514a135e2693251e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a5567fe588406c0ff26e09702a569244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbcf086d04fd5042818e0502e228b0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded54100dfe9c63c2ee9f42fbbd6ffd5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea0c1e492e09872df04fcf0895acb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2031f34ee78fb900154e4c9a47ada4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbd5181cfc1031c825e20eaa91da85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e75781b27067ecea91e0da6035456250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e898067ad1b6447328d510191c841aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a0bcdcffb24170580f14057823d46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120d2d02e2c8fe6e550850b9ad83c0b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ed27d5e53c4ac2f35d53029b08c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a984b6d5b921b4b099f613531cf5171255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c57eb0b939adf111773467a693893256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e8094c305764d9c85468e3fc6a20c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797faf05c390e57082e04e4f6f1e24f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e6c51763a9b1db7e864d2ad63619b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0d4aadf6c731a6c0bc9d6c6a02e4d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615b27857b20508fc5943dd1bcb6e16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77370154769c00cd5ce4292d4ba15fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc025c995989481cc52525df0d83736263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3a7a7bc8ac5933ec02c87e625e4c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab962b900c697346dffe408f0139618e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da24223593b46febd9c5503c7b4f04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62c70638a78263b20a8303d15d29eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9735ce931f3706bac7c2973cdf8c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e1b638dad5a6ec4e66d2dc08c99cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b7cee638591a273fa46c4c8b86b11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280067268d2225a9a050e2468e4b93ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6dcbc043c1630bc1a5a0b386e503e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65a90bccbc7454cb63397f8a7d69e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6b0db2ba7167fa6b77dc995ce8b86274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a1cc57ab63ca58c3ca740285417e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064383a0a3a21ebca8aab35356e4201276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f6a20a90966a43519bf36dc680135277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f96b8785469a2c4725c123d7405f90278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9466d9061129cb244fd38e944295af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f3942a3105d7a580ef3552ad48f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd955e58931baed3265a8bf995a09ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfc351815d0ddaa3f1c1a30213d1da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9f294e67e7334b062277499661d50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca3cc05facc3715340548b9c56fd67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8a67041117fe16765e7cdd5d3df13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a71e8fd2aa79fde6e2abe7665807286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3cc0e09a0cf0b98c26552b1e45141287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9fae88cdf9d878c949d4a3eeb03df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431608b9f5ad45784f5c935c0cd0b4c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0bc3ebec9d41d2cab79f485e36b4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7e9673ce311498148c085ceeb503d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722056d617a949381a5cc14c7b474de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3584d0d15d7f26e852f2ac4643be21b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911099efa06cc5897bcb547688f104c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5c7db72ecb5cd270573dd88892448295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3f6c4970c6299c9c54135e81b4dd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcbc4b7f6806fc46e1db2eb7288fb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c88f79d4a6127b146e08f7b738918298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3f5368939d3e90fca3f6a662f0810299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3d16bd685d6161b718f4832f3ef91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03302ab019cc77cdaa0470acc4c5383301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f91c941eb4bcc72e94984e51cfb66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f51f21ae22b00c32d09852199f67d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33cb6eb750829ffdcef479f180ec8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee536a31bf0833e5492d6c88383c93305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d18a9c86eec58f82ae9098c7c3395306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539711cd7e14a4cbe081ab739120d28d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d5965c64aa4a5d0bd15bb1abb26a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddadaeb7501f18993be702cdbf1da35309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ed7e25ad53ab8021f4b49d5db06c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54200a0eb199a6bd77472eaefee84b09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001042f0e2136f97d416e2edbcadebe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf45dc755a4a0643b9bba174491d944313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b0882dae7d0279614e822ae513d8f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58b10010d8da256e742c712f57b71b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40686c700650a479e9cae8ed8e3427d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0518ca3b9b61e05044d6a52a549740317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6cec09897b96a075ec8e31cda9717318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d4dad597b25d17a75aff2de9c22d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def28e2eccddeb8d40da92476e89984320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268b1457dfe555ff5c71a8423497fe0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cae82b4fd84e3a2a221f1860bd7257322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552d56de04f48865c6341d975bdefb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb79a8a86613350b100f99a991f99df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59afb2ceb79d6cf590b730bba468598325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34251dbd976e5358b5d0260ae0439b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50943e35057478abcb8c453757b40327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264ca63e6e41c3aaa1a122b06920840328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3824364a1a037e65b920a524dbe96e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53def241173e32c9f143718d1c9be03f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5821338d1671d8e25382423ec77c51331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252bed51070ed0655a3deb959237a59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb001b59dbcc65a000e7b02bb38a860333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd991063df55d64881ee3bcffc4b0982334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364249a5a7de518af612a7ce0c501065335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18fd7e64af5c9fbd7b4baa26fb4dc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea868be6b1d5c32376bd0b61bf875b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca0f6e372e54be6b1887027d4a56e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215727265bc60924cd38eba7d3e818339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350d53dc17952dceee8b0e1988af574340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eaf993b43873bbe0017232ea09420f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837796855338eef119e64f4419252f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f450a539f56938ecfb038de1da47663343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41edfa90f89011ba13d6d9b545f956344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e6f6260d73a21e2ace010699c1464345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bde724afda779fcb4992b8efa39cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4ff39555c9dab207fc49dc37b304d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d6704c01741ba2aaf434f80512ab3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ccc8970c2c744472254448f440d96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f928ded70c62922e391f2423b2078350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43363623e3aaab13cd2fd02ce276a58c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec97dbc499375dc3fc98f23303dec80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d9172a76ad710c868c253c528ee18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3811f8e300c89a3aacef80a607fd38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f1fbcd8eeb86025c88c21407158aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec947e65c37e09a3bbf617965ff701a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e6311d55a6736c2349da67e2f10b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071363b4702262f784a456485ebc1072358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d105f8f8c3e18b7adc70a5b165671359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d7a5a1f37da31f8b4b673c0cd9475360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8736e9165a2de5d2ab504b1c3e1da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeb95e3e01615767acec45f78471f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34b87501dc3fd469320fd7f7e77b30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2091b22eebc50bede7e119fda14c2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036deba09682186f12744331084aefb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e16e495702cff04b2c0a1fa4b97c7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089aaf9aa75874b1fa0ab8568ca9521367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ad44d5759210599498bcb04777146368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f3a8bd0b06c4c191dfa1a1a40443f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e4830cfc82fcc4fa5aeac4aa8cf0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc78b5b15d31bb7d4c50c29f4607b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd19ef65f6073688ffb910c665500f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872d33497f99145c6133b9399777cb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d06f8e9a5e37938ea202b62ebfc37a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba34883b6147c84513f1fe55e46bbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2263bcb4cc0da806bf68c55e28eff0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3f4b744ad8f58ae3efaf063ea5f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57c1ad14b5b16f95da48c3c1d7bc1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42886df33d6ad007a0a7771713fdd68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2465575ba350e7361dd7cecf15fb34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999f7828ba9afa1cad712694b22c74d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6e31fa775118a04693ef26039085c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0721cc36e6a92870da1286e2038c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a3b7767435d7c9c4a653e25253a1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce93d3e9500aee34ce3ea002ab03065385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5ff68859787aae4ea7c3250d57f5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b507a004cab8bfeb941c6d45308c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70525d1ddccf78bbaf3b25743fa7ee96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518dc95c251fb18232f1ed663823286389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae3ec2951a17e43f4af67a6ee7f8a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04323a945f1fddbde7b96f889c363c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94047c08596c98c2918ff6cead9501392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58981aebc5da028511befbf7ee7424da393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d2ff7934d42cc75049b04a07d1631394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c528b7a9a091ab2e28c142f31cba69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260433890040c840dafbae66f898802396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5efc41ae64acd8d313ee7154a924cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12565d56fb07fad2b9a8bc2f996e38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c5f431e6efd66ba7309efb5e5955399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36fe93f308968df4cb7b396b62a1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3c23bc6e6cf1103ba47690ba1afe7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd41a33e50aaf1b3c8a5474661b1ea3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d3410adcc254013fbba5352ca541e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbee2ebe3b84fd7a30ebecadd9080e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5927057eb570a63825831a524b1ea0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769d34e87c0db8e3c0af5f56cc8c22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c404027d583cee701678cbf19c4ff4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297b45ad70f5b30568458059148054b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff07322397a8efbca76bfa493840365409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccd33fa655cbaf23584334d5b7d5ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef32d12f64e2b2f5f53c49d8a3cd24a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5793aaf069046e91744bdd619db75d5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e94909aa9536585100e2156f0f47f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a2a553d5b0cfea463f1711feba63a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038e38754d4490b0036101db851a0a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145c6c57831e64d63048c69463b3e8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbc0001bb54ac1a4df4c6cbef0b965417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7071b8274e1bf4ffb9dae2bf416b50418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d530fae2fb4a26cf39ba7331356a4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36645bd195b1e217178247484daa1e35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf6232468ec1f7ee8d18b112dd2c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97004d7e00522a15a88044d87bc57a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62a579629b9f987ac0b598b7ddfd3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d90975cec2487ad8d71fda1d276c53424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765ab53071ca0dc7de52fb588ede952425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b995d57922943000ef43d83e54fcbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93284d30f758c4755a24c970ceee42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4b46917de4e6e4eb5ebeca2c72f16428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9245aff47e4ba92e188ef6a4b1554d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f453c32f829f893e6e5f59af3d91073430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0459e76f7e52dc9446cb76565b9bf49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88cad229269299d0f2bd58ad4a1f09432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee544cfaf385b9c977119cd874cc7af2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067bf4a31cdec74d35794b18f59240b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150f946d825a10da0d62cbbbb5410e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f722a1950a071d539d73254cfa83e63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dded2db2da84aed6e511c73d119dc27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd44b91fa56eede508d299cc626ea97438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5287cf6ef101e8d7b6479bfa2f444a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe039240e26ec282ed6578973973b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238a89e23972bbd6b70b052313941bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c289fc1f3d1b6bfa1367ef6afea47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc6a97448e2a8a14dc2505ead720b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45df9d850ba1c6ba756db35d87730c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168d6d218f0e5bf68d0975559eb0eb2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811438232ebc55ef9920ceda4e599b55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4691008ba72e24f43681760c364d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fe78e6b93a07d4d697302db7aec58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb3ea0a715334508dcf7a2c996702d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c6b4c2602e6aec9cc91df72e4c6ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e56cf17b7e78f771a9e4b08ab60971451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573803d21078d3489bfe786eae994eb9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ef40518552e19dd020e9723cd7ab8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35601b4ccd20e2912eb973f694ff1d10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9c41a677fa98464d568b81887f041455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c76a12dc0f0a9ff810e10f0706f391456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704dde9db9354f5a94b7fc78d6a502c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ca7c70e05e1100a24b53b2729fa23458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc51e4222ccd8b3b368d97275efa5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c83ec4b6e087bad2fcfdccbc67f4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783d722aa21da1ef030c8ccd3db3766461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fc1ca50669e389090849a3c98ab2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e02cf37dd75ba8be9dd7b40c4d7d88463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227960494f08b287ed3f44dfcb70bfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903efdf27ffedee48a665bb52200de58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2689bea6d7490b3987ec40075a62f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b3df70273d741fe63968bc2d7335467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e88c54a250671faf7b015a623d7398468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e078d5d8124c3914a225ebfd21f9a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c338ca0ea51f7102dd38e1aa6d9fe9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be39245580a9c705f5c57885b993730471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c0ad0c83e7c9be0f42735cd19102b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928253d5754213c974f158f4efb717f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45f044fe9ee9997afd5bda25f28d9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028983885bdb4d55a77a2da05252be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fade51ba4af0d672d39d1a619a0fb1f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c8c26b24ddb5c704198fcb1036d7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1045036ed819d16965a5e11f4a4025478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fe49b0a492dec8fd9e1716e88e1da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6a5f8e4cddd8efb34f936ef74638e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dac5b140895d5f03d51cebc00a1e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ab3591fb2d4d7484da813df24da9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bdc4034e44008b0b18845754b9df2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2743ed6a7852784f3753542b288769484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987cb0cca8b4961c7ec781606265d36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ac4371ee35867c68f9b12dbbaca7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e400e52870d97dee55c4002eb47e6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3357489be7343194d4546f9fb33ae07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a740589d7036f702d8679390a8133489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4e0fdefe4dd0fd7031555b89ff5a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f77567977229e92904eee72e63816f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39df47a85b5af655392f6ef9cfd25ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ca7dcea91e3b189f201bcf5314262493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949e06af94e67185c785eac5a3f174f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93618bb25a0f850a0ba76d0b14c5df00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9386a20acc6a635d3debdfbe1e551a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e2855d9ea10cd1a386c0a38cb0b0e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce770a10119e757360e2883166fc04f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10371838e8157b7441c2420c38f947d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077eee29d6d259e130c154a012618c7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d376b3a94ce36dfaa0f6322e49811a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c959f63ed8ee1262dca3abea3b15c91502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8ad51b0a8399195f2f3804165e008503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065ff7dca9b4a15ee8c641237559a25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32611f24a3e36de6dacb6d8909ce2f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca61d3b39546a84837e9810395cb4d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ba344e9c516e90137f42aceae3d5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8290c4dd9c5b42b810cf300a780828508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c2f4282371d013c7d288a859a6521509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f19176cd222d32b4ff31a03313e52510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2e960ca000f50e4c5d117b9d426db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38b0d4730295ee0dad063f94ccd2c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4af8251aa21adadb7443ed76a5078513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc4030901f6ddc1c0333484f1c4ef9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e09b25cec9d763f9cf153a94777f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d42939ac1b5987e19a12dae84fab6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b4b64f39ef207a79b676242008089517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8199f7c02097750c5f3a1cb05543fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48550b52df2135c4f6c23f6598c6fd11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087686182396991d70bd2627b46cbfb9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5f7568aae013de3b23a28874267f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49e570766802a310a9fc56b6c40b1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe8186d5537cd43b1080298596f98d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744046b08ff7c9748ffe065e60a2ccf6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095e8c33406a6172d046ec7b3901baa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08922647ff2e3bdb443e25f31a935f6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9430908be304a7b5caf05db0c7bf2a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199b6fe35815b55e6d4a0f22eb16b3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0aba44aeb461189a9b57717ade55e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6cd5f83fd0b7e35ea25d3d03416cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b5d3e59483f65208b0c55470445bf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27aa5f4d3bc58153dcdadf5658b375532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63588553c6b11abc894cf5c38eb0fda8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab2b5944b5ae266f6216f518fd23e0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f2582590ac23443c5a5cb9fe83f86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ebc9186a671a553636a205d233815536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f17dffeb8e8f9f92d529019ed4b8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24890ec701d75ce7e18f7401e6d7f3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c8d53965412f37529a26f9e972f04539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0888e40af3e7ab3d9334dded4ce3e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abad6c90d65a03e3071148efb59b78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9051ba7e746f9c1ced44f17c36d6295542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21076873a1be451d27901a1e0160f6dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd795d80f3c46e3904463bbeb6a494544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee06c4810595b5f4e5bda136b3b967d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297803d54b2e3300c508eec03b5dbb09546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a3b24aa525a3d3abaebafb0c3f6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2e9f9afe50e472551e0e58a7cd748548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f397031d5812f2181448f9acc93eb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f2abf8e682030e18be1e208f5039f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48ab72664e1420ee03c160170bc717551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ca598c950d96cbd8b17c71c72fb42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd6a1acebb7956e49a4a22e11714c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ceefd322ad8609f47b5fb1d22cd134554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e3b0810ef0a8e3bc7e54a0282a3e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40423bf990ac80724f6bf1a4ab6f34c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67f28d6b10867ccbbf43908e041535557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae44d28bedf7f20e57c2e2f7493eb5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd97a5f3d23867d23ad092f74c72d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a0f9d97f31c9f18349566b02040c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d49d5ea102176eebec86f2f44de16561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ec74da9c6bd6d779bf2c207db1226562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fca55dc17437df14b79bec0200f20563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f404d7d1367984c990be5424f84928564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa77a6e019b9481e92c751c6a19c54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb3b39fa69f42854cdf9e86961be3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ecbfb58963b44defaa0cb5151d5da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cef6d9694a95825e40231ee3fd1a1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e6eb1558ab12bfcbf9a7411e53005569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe10e784b527590f5a50fd2db54e5a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b985be06904e5253231b07dac1e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878a53057afb9a7d83f909f22eb08c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aa1c9a34f05e95048df8926567ed3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f87d91a2520ae7402076a10a590fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be2c7386c4063d32476769867f781e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea694a78e55d2b82fe9ea6d86830e26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e69ae1e30acbb169dea480a2d923df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1da95ee01c255406d5d62d35e6d8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6702909d43b8c839f87ef5691d5be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad734671bcbd19eaa5bf2fd0efe0461f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe9f8d596825c5fb9dd0b0ad277284581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaf6a8ba8bf7026ff1bf61f27409ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b602ecd58987144a1b3701b994867e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2560d5fd7998da1cd1eb4bed2f99948584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e6980f95a3cbed6b0924f541eb9d9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c9b7e00ae78b1295bbe1be1f9f7d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2ca6c438ce4135907be475ecbf5a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d189f4f4666fbe14b9476b81edd01c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1a26e34a6b4294866a290209580c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106840eaf1d8c06ad3a06129891895b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63415ed843599be03866382daeed01d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd4850ccd2d1a1bf5074df4b237096592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3f0b2e6bf03410537f59d95627dd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522702f2e875d464ad4cb056e58d6882594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5357c67aafa9702dc4be072bc3acf0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fa318157d01843b31c746d990367a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5652143ea0a603f5b5b1a9261562d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d77b2e85e6819171819d05f2fe137598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f55798f8cc13531ee6d372dc90219599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d173bd2c33106bb111a76c371105fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cd96eeca5bb3d80d44c3ca8b88ba1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5058729792e6c8c2fbefc089b8818c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f52f25a53570605b0fe993d5457b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6713b383f1ca4fe0744cbf402bc8d61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0539eeccef296df3cb10c16c92fea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb339a561192733fbc918cacf96eb93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42c6f7c871263299ed19fc19f1efe1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40a98ba70c64e1efcfdcbf82faa775608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9fab8d35ed12a94ae55461ada4f3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b54093bdfc1939abf198d9e38742d6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea867b346711a476474d0b49c61ab97e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f3e5470c8643899537fd1aff3220d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a96ce94e80e6604e4e64109f424735613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3d9b5332cd7d22d06c89d3ded19b2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1c7a1157f0a2d0407d46082bc137d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f476291b8aa9b402be8be36ea7baa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f01213fe0f7c5389cb025fe4c3f059617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc38501edb7588568a5cab546dc21b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af42c29a7646aa97bbeed86b4f4243619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b20f0ed74a02535bcb976775394a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28e5c79ebd35c85c0e2a950eb60ba0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5c91c4207ddac103d1c4d33544f98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d871d3b9d3772ecf55a3912d3da5f7d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c720270e420d6a38228cd1817b191a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4671b5940e33da43d9749888338cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d087a8433469f300adfe599751a4a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0eedbe70c5b5390487e63bbadcb63627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f02259a79e091223510a94e0248bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061777bb3e709a560e5c546ece678a2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4452856c04106ff22c2475fb3dbe17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85fee65ba406cb048d884ad3f52d1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464141566e8783937e77ec4139bbca3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022230c95f490fd3a48233abdbe6329c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06abbfe86bc1e7f20910c3afb45a623634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3378ec67bb76b403de9054db723d418635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e9fe4599af6192b1a488257c4c21f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2db4e2186e8c455669b3276d178cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2462c8a8fa83da10782d93d29ec01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdc3aa99755a9e10b6255f50030054639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4e3234711f7c039b9440c4ea73446640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3d8cc0ccaef8a989ac67142b4011c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57680a50b7e4292df4e9bbd07686e53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296670759bb5649ca3c61fff0c825052643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdda765a0de959e67bf44bcd7103d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a2000cf72396a51045992ce8684b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23ea1221142313b52801089c9724ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba999ebc7d74c4402ed0aa25785f0a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3fdd79466a23e9956b5afd05974eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107f31e46b50f5bbb309f6e2344e415649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e041efb2f8a655fbb4f99d0c2404d15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304c88363e6feadd80a53590b0a505f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e6e78ba8c536691a68657fdb6fc3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdb14f0ed7396f5af81788e355ed90653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380707a8059b6d5f2354c0652bcd1060654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5331ce2420256e55d20fb1db5c166b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a88160480e496f04da966da5067a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e1d32a63d4c4c36f95dfd704a0676657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013ed963531051344ee70029c96cb89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da038d635f31da6e950560f7f016fa4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea615ce8818a4eae52cf98b1c07dd181660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49d4ca0ad57ec1d1e5a33f76ad61e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d402d17c24a6bd72889ad3ece3c68ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03ceb17c5764fcfd2bba02b195506e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcb04037929968ca0c6800d0513f9f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d423205e8ae508593bf90edbc6181d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d3ef5414dd296c886b36f5eaf3fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f672e062900ce13916404e904221b34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c624f25366dab8c4222222b01b32668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770ff35132c5b3db32c626ad692c2b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdee2ff6861da418c6f50e38a2785a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4ef1f57a11ebf7aabfdeb761cfde4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143bf757937ad8cf679db32c3f939006672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81267f4dc8051c31f1bb797069eb86673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c73344d0cb67a8fe5c7c35f2ac1a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076c648fa66914ea433446963ccd0a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7af8a81b3201c64c25d1cd534ffdc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3c1668b6a61bb36808f8a01732067677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d03a6e2691af4f33f8a41d22d71c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09c3553341897ca6941934e09323bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1833e50bfbe3d8898210a535eb23680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc557a60505b9ce95b2844d30275f71681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0782223e91e6e15f75fbd7055c671682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29386c36222323f2b20fbc920177c972683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567ebe3a35c2a3333081ec4ccd09e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b91a77cee82109dbee450c9d418e09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef27e3fd3b18110ad3bb269fba5834686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545cf01b3ca12525d5e962ca0c792a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901578e53690df778c9bcfa8932c22688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2e85f9c636b78112beeebedb6fe16689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20d868a0bfb8bf186a5944eccfb5c7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f025ac1ada27a10a40ecb8e754e02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b793a5616c47480a8f51d3304f0ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68cfe0e0e4bb5998267b5b2683b75f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdeda8b0c8f3e932e86335d455ab802694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126411183bd83064a267ffe2853f41ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2822ca78cd9ced186a90682a194c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ba300af767bef44df0d9a14f173c1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49a020bd555c591fa6130ff94d5e60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3a6eec2d9c4701239fb40e2ae3e21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03b64010384118b7e02885b4e96f7b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c496ac3bfccf3c1fe779a205322df7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddfcf6d73b604dada4682604ccc44f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde73ca503026804be07246e13b6141a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75213fd0bdc656cb0d60c03810e848704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31bf50e42a00b76cc1e560b19c0844705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eadc0d11b5e560af1ee40fd468a4b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86bc0dfc607e33f07d478b907c66a4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab2a24f3ff1801f8b17e5f064a002a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eb786c1c644aa623ca92664838c8e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaf27a0085c8895c24b3f7388338fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de2bd8ca1977d694155196e56486f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d677a98a0dffb1838f1e39f2f8c47b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ee7fdc18fcb3d92760078ed59715a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f75437e402d04d3be6ce48134ad3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbfd73b437a8b09d1b2a507e85d2d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221fcf32f841a16e7599b2b224baf8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed00483c23a3c0a8987df529a40d382717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e81419bd4b8ee365674eb3dad21117718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c417509edfa287345ed4ebc9a7ba1fa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e999daae8e0843b32f037afdcfe05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102bec33d1fd072cac36173302e2a74721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49ed3179374c09e67e39eaceae91a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dbae07bc8a3cec80ce45ad53a17a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79d35928c49f8018cfe13ce962355c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8bbfc3829510f8946b348efdfd06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32e629abdac91c51ca2dbd5fbfc4b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10210c9b1eb5c174f0adce2329af313727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5884c2fe8035abb6ca15db74d1821728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164281f17fbb948c4c0c644604fb78e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037603ff5755c62699329d4ea47e0aa8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42441b4ff0b0ecc7b1d56b2fba22810e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a142cc96943a77092a9f69bdb9d60732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee05dfe77e9d9f4549f2697c871ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900588b571e3d6480da3d4424b4d627e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e97e9c98635304d949865b4e54e27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7488a90d178616b08d07e1935e3da7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbd1c2768284d8733f04f8c63c407f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882bf086f8f49178de235cba19aaea9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7c0b59e17d3377f563cf08497fd11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19026fdb7126063d6f1c33c0dfcfbc96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84a3f6b04a494f81f63bb6da7a77dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fccaaceaff69a5e3f325624c6845b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b067bc424e92734cd69067f716889743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1e75197250f89c3609e8cfd8b9737744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ccf962e994028f5e2e5e363e7d9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7048a378f58113af7ebec66d17dd87a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd395225d363bbf78ef45b9de687b77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9076c23f40c588cb596084d5ed76d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c87dfb08a300178a703dc81befd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d87fc1188a0eff9950be2970fd3272750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108c07ae031a4ccab32536bb33389c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5552d5f66c5bff799276f17e148462752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cf88688e1e0965b9e4e63e6d8a0e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193174c85998b8b675ea8af6f84ac94754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71a4a00a7202a1ffc5f667cf50f1a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeef9a3ac15cb5d3dc368c12706256756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf3f6f86d43a7255108abd1c6605dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab3fd9a9e6f76ca0bad2e9f6f4b2a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232bd3992051f0ca80529e559f92ebe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f15100e45cd5254e0b0d4f8510420760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9662b5ba64e80408f2ef15339c23d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f51635bb7d893f24fad5f0bf245a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218c04c78bc3f8f331c9fb6d6ada27d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80a8f9f8c27f45d5f3f7e84bc2cd97764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467d5c88a2f7986f71a91dc4a5bb59f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ed45d951135912309602f1c3f37bc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684a2c69587ef4dc2f8260d4dbad7d7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4d5b3ba8ac2dec1cc02ab8c3ced18768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f625ab8734383912c7df957adfdbe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd95bbcf2e1876b72012b300d551e9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cccfb7e530214eb6ebce4742b8a44771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554271c2849a0dc53efc5e304d2d224772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd0c9c96643de4dff2bac8566b1068773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48020b0d429d02e0251b0dd573cb99bf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac5e7794d13e38d90e082c32778ddf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8bebd768eb3841d83bd520dad4c87776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be41ba4490c2e41662c54abd7902bc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f490b342c5c1e9b0f56d7b9c95a194778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5f9879ef2dec5073b9fdf68281b2b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0233337db64077349721e9ddc563f11780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086abc6fe2db4a09195f46bd923ea17e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a192cbfa7796bac3b377e814369e3c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91056edfc79939dcf54376571f8da273783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6409adb61bd8bb072799f42a4d65717784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29745b76c8a0657d669dcd1a9f642c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe76915c3c99d0522c21ef4ddd96f95786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfccfbc35557a975b497feba7b39e1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36dca2f6ff83c3842e26ad00dd7ea788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7c8b86cd60e94da4996383d2062a3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56369bd7560545619280501be8323c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ce37483932476d9ce01bd3dedd654791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fce3eaf7664532c8158206aea64c7f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a32ced1ea94f487912b32ce3f9be2c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cccc49043fff987457bacba2a67c5a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcad52b43886248d2fb916ee1e14505795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73294a9a04f1111b0f9559add1233d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9fc413ea3c80fd5a89f18b0723cae797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1db2bee309f03e2c1e1c879834dc6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201676ac03a93eb0dcac9756b270e9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09721c612602379bb29b3f55bdea96800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c68367beb2b7a1d46f328241f757a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c90e4a4b38b3aa022aab2966f5bea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d4c50704a36e7302292069ad9d311803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274fc890b7efe1f7195f07eff874a72804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804463feef9782e306703d553f78287805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf53946063f52e24ddf585a20cc40c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2625b58fa5e7021e87bcbac06a53d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18ff4f3525816c95ae63634c774088808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36108ff2d89a90cf41cbf84ce90fc9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001723904d3cb0a98db17ad6aa9fad2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c757713ce2158e8552a13542a789b37811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b546e115b514593a064f7e174bae9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bb38fbdcc5ee0c83027e305fe02af813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18917763f4cec6a19c2aeb7a787090c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07652d3b1c7508d19c52042663ae67ee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a73ca2b04dec6a5c6effaf1b273c74816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d01ec6566e2a026b3302d09964912d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcecb66523c597751a937c93cc9143818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d7c67c34a578fa750f01719db0a87819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e3865152c57ddbdaa4dbab3b46ff1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51e066b794a5a4bbd12bc674b3ad9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807751eeef0530e5bbddb2e8634dab3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65317bb679c063646fd87d4073e6a5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ae40a9c02bde441e21c852afff45a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ec4f9ae2a01c9153d6c8361238f4d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33251b0a44bde97b3823e2491babcc6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cccbb2f360592b484931827315ad0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e369ab82c95aa4b2643974d1cdac5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc175e7151f00bcbee55893ee2b8e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc63a52c73b2cafa8ef0337f499c21830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aab31487e82735d276cf3644130d04831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a5e528b8dd872d8e2d974b072e13c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fa6479c7c1251879cbdbaba40c95e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707136f2d0744600198a26642aec9a1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab70c6c7942e27fe15dbfa7f2e9814b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee133256669014d7f3253b8b18931516836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc62ce0b7c48fc5d2409e456f3e796837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b46834654f8802c06733580f8ae97838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f1b1d4ac8aed649f27c930c65e0bf839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77a19ece33853e5acb9d810c23d9a7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed85c6a4fbfe843da07bf549b5f14bf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9570bedaf2ac7c07356e69299f2b806842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a846250a7cc2dd3458b596e87d19a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea932bb5e73ec1f1cc909f544f989c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33e730b8f17447ae99304b83d39b9c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6042251674e72f5484d0c64d3241f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17a4c777a7a69bd302fe0c88c89a60847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5c4e0299581334e60c9f970b66464848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c3118620034da79f04e5eb803d18849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9408943bebcff5297f768e39dc94f9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbe1bf85f1f3dc23e723e34044eb23851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a9c76b82fa99d8b4db2d73522c47c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e7dd5b865ef7011978c2fa5a0a9b1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58f7f2acc00c244ab95ece77927ffe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d832bb081e5576d88ac035485cecb3d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec986c5051e117483c1ee7a51cb796e8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4b2067b06d05752308052528506b9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae95d45662384b432b4c9707da78afe858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac090d69c34fa1bd9fdc476602768df859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a8d8a28f93b450b5bcab6ca186c82860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc40e9380bc96b56a71918f9cc24ca2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dcc022071de71c3828f4816453951862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bbecb906ce1b3cee5e7f0309fde77863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b53e58eeb85a51ec33dd0a8d6ea9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f026c9d5b671d32fb8925ef706167865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9dd91a6aba43f45b20e517b1495cb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02602d4a17fafe5195b10afb09572b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9bb5a4580ff93b3db7a067c90e6b7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d3c920c926fb3f300519904795cd2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed24a08f625f78265f9196512db143870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a9964c05edd24ef5bc3f6ad581e71871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564709d9efd0d47003cf1cf90ae7c7a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab642b96d02954b5f6d70269360a95873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9634472701aaf0c7035f26235b227874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c82b6288a9f4c2b924ee666b3de6ef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03616bcdf375d0201a53a79dd7467e7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df99246e7518216dc9a3ca6c4c1267c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807282e2108707503991444f3038547878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f1c07f8378b2c30e4f7a903f48b04879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d4eded742ddde9fc6c5981546acb8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20188d38d14a0c430f8085c747b16f3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e6b0ec70ff369dc2f542b87dc12da882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9562a8fa157299eec3c7ac951c154b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cc86f876bbdfe238958b2a5c27bda884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85eaf8bb3788849d08ef4cc167294885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f81bf82ca02aa4b389ca79bb447cd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d136ec2a7d3c18db43614f6672b947887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397eddca69e9037c28e4eb294dea77f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825937fd055078a9269d9ff6d25a07e7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6afc620c11d9c7b51be20805b7d64890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480737010c3967f2e7d8f8c1723a63891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfadbca91d295581f0990738bea88d1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6397ef4535be33cdc722624d6dfd63893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033b25b8d6983ceccda64da3aad878b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee389eed3a61ef0108ce472d496f5c8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed25bfb5009b804b159480e904d6d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54373c5530dfb1f3c880ce8ef14f8408897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10b435b4ecfb6858848485bcae7c59898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5f6c7247d95db586b0e344b699538899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d9db053930870f0e7d18069ff7ca5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ac5122e42405ecee88482ae0fc53a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5547726f7587f12c380a389468a916902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d459fada32067c27d0e1db36e8de43903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a592ba52d0b3ed83021018771d786b5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daee344dd0b95ebe4f96914231be00905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137372a6a98c53884d8a338f26e81084906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6333f939c1c2e574d097d7d3c690a7b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873da472b33aedb95fcf0abe1ea5855908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e5e25bd81adf56c0aba0e868cfc90909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cae30138131650de658089a88e7e5b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03704a43dcfb268f910fbcd41671eaf3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c41c31ba973c37598d6bcdcdf9be5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a833600584595c3e9845a1e52170c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f56f40dabbf079501f90acb764d78914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06c977ada4e6f931d5ea4344d5fb30915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9cd945b95a7539f29b49830d19017916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4f63d4bc83cc9d2169faa126008ac917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83610fc76dc1e79ebd91cf50187b29918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486c65cbe7fa2bf2d288d245ee5affd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fbda46c44fd5dcc1cbe0351a52c81920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08a151fa168a2d7b5906aa0774e15a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce947a3fdbc4c3824660173aab260850922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53845cbdbeee8ce462f74996427807ad923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f681bb1dce7d3a79f1aac1e20e7c1dc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc616b4a1fb5a7c0dd2db4e325041925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1091f5481de8a37b28aab51ebc233926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781fca48cd12d79c3ffd87b7f61da2f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138cf0459e5ed6573de45e336e9accb928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d3cb8afe37ab75f6998bfe88b1104929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23a190ce9f29f0d8eaf6ffd31163ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5c3960f34b9846b5665b75f2a7034931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad926e5a0956513b1d49ddf4ed7cab932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6993b8e52c41fc9d24fcc55992d63933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2549f307ad397913bdc32db0d3c774a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c63ce1dc8801cf51a14468fb5e186935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b75086e139eb8f5c37bd5428133c5c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5e188d38a8a201d17bff0ab75fd68937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a7ea5365b2b3745bebeabd76c1045938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c9bceb5970eb016cab83d65beae31939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab412a771e6f6b9685b39c59993990940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733ca52a8e123045a2a8c08c9121001941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61d2b4cb3f2428a32abafeadb4244a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e3ae1bcd6c954cfa5d60bf0b0a64d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a9f8cb4e20613a6c90046bfb833c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b20def8c79e6cb89e55ddf9d490b64945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c216689513cca37af0bb80e80997a53946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760617f95f55751c0711918429bb554947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75676d2a6da83665d558d81d3d8a8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b2b33ff9087f295d0b7a727809e9f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb10c08edf86e1e0d3ddd18809a6435950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8614a9b1e13e6b9bc99de3a2acf5df951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ffcf39bb3d0202a51738b1d43e52e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976785f07a41091e3e069f510f7a6d6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f0a0f89f755ad2708c1147e96a578954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacdc7d84420d90232d822536cae2ea955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8664906b2a6ab6144134b1ca81b89956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc27a0e73ed53ed8bd76baae1b3afc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c4218e9740822e75d18450bae4d39958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d138b98ff05c8239d24952343bce45959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d6d30278c855a738c301e687eec7c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417c9c3c26a43b1b099594269b10d80961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222730655a914e2ae4dd6bf8b9059a47962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fe481c8ecda75a49eb26c3f8e40eb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915e5b99a4a3239fb05b21ae93c77a4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6da34f427e8128e2441b7fe6f4a1e5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22c7284b242cc7d4b6d0e2bcf006d8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbda5d397b5628a5a5e3c44bc5ba07967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58ac646f2d3afec1ce5117b2a853a8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4cc7f78c4edbda56071ea240bef81969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bf8af0a6d368511479b44fcf260c3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6942213117a9810d6d51c5dde7723971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087f11bf9ca684b28e0218ec86c2bbf972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a35f8762ec31c3cb6a584486b502e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa0fc90c3d4a7bf5ad60a12696a9f7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f35bcf684b3b14f0ea5b35e37dd63975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb471bc04bcc983faa89e89e1282d2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81ce7ac12861e318901f9e10f81bf3977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29657afbdc55a048b8e285787a980f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e0fa7fb6a01f6e6b4bc367ff68cc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e2a01b6a3be2d603ac6cde65b24e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32381f3d2819a5a99b28df48e4d068094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734357cec75288a7f05a2ba4f665d6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cb60d171d040f459ae5fa403843eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606c97c861af1d2962ff8503f3b0db07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90881da03979f70e93615e2b4fac748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6afb1341de0530502100ce574d0b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde71712cc7b0680681fc287ee236110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e994b7c01878dbd06f7547506e71c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10237d8e35ce7b809b6cb1441d153f9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9208335e1dc43f258f151b72539d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd684a1f0fecf1eaf3ecea6087676314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36a9fc7f8631d592e7bd962f0b019715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189e2042cf9adfe76865b566c9f181116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c5ab5d5c912cbca92d11c52284b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832e59962f0d86880fdf35141527dfd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746ee09588b9dc5417f8cf9d0f850b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d1cd9a69948f51e1e84a01055e81320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37b9eb4dea4bbc5a1dba5ea1a5ca3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495838477ca21c2352283835cf6cbe122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7e15a62082e249d6181716eb169d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbe61a18465c8a13d530e745cfce7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b525614822c707e915492ff6c5da1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38176be72f86e84101dc45f5d97be34a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb128c157509929b7bb1e7cff76811f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41498d2dc614d4235fee71b2c827785128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfad2ab1fa3e1cfefc530c3a5fc1c2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a2f991dd27b6b465dbc873abb995830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304e666117819a5bb84e3fc212b5b1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8251b42298d25ddc736006135c6aa4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f0f1db50b4599462939340fa4fdd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7915357cbf9fb1d3073dca28866609734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc465670ce8b9b8b4c1c4826e1ded91935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c63b16106bb29c653e1b25ab840436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9610993f3345f147ce4918bf601737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f10806cd31bb27359a54c1e3e3f06038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98da8364d7f4a3056ce5a61406f43f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27661f14b2506d5cb046a65c1b40f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d33fa949291b7d824f2deb83c0bd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b97a611ef6c50c1cd79f28c10158942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac265ae3c005e94244f6558df1d0e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1b5371c628b1ddcebfc50eabea38644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edc83b2543d32b4220f0d0d4f4f38c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e963614c19b8f10da7afa73a06f6bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8bbe5f79347e109b97b8d1a3a82c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227bcdd64be90184bdfbf6336c41b3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449512fcfeffd3b036fae2bcf785d6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ed0c0705229f78e8d12d5d0dd5b0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195fc93b8e1e848556387533fe6f88051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23596133122f49b799be2793982d0ba752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b30f2d8dae09f5dbbf8dce615a0e6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bf840839e27b7a5ede4f7248f89a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907da15db5f17db7dc783976481e97955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca34aa3fb25a4215b899c3cdf4c2f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaa45bf788094d3cd28fe719c74d7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3195e99d98300b66a1e0e4975f7785d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908975329d138c870cd7af51f1f6f8c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885cbf9dfa3e31afd44bc95c246013160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffce817edb489b10cd93ec9f80a458b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8538fe0fb4b68285d5e42164ae9f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a50dd1ac2b4ffe303ab7a48bd902963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf68ebf1b51932c5ea5443e5855de2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad4618f63a7312cfe2616c1373852065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f1c5cb33bdc69ad780d7d15c2755e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1281c844699895e763de9469c4ce2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4e9ddacd397e49e88aaa3c31a1c0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd08d9225f2499d73bf2ce91ba9753969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702334f01024d2701641728bd2d11fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb653a0ec38fccf0490f4535363910171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71aad527f5f03d77565cae5283053572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6e542ad2fb2a26af02eeef965ca4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012982c2161fcde1beab16f6c37d7ec674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbb57ac398b300ad86e76e652ca5a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514fdcad8dc199804276fef36bb216f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bbd1f77f6e8b0047ed1c9a9750a0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ef584a867fab8b66b956a8975867478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cf1ab48dc3cd8dfba878c2cdd56d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4c3326830e52d2c4d51113a913d9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa866577a5c2e6537b502a5c87e5aa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558878322d00d20267502dd1de210fd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8af9fa120f2c2111e64c66fe078ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874e1af0b2b68ba49f5afd0aa5b098e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03626cfc19585c49e726b9666ca82c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b92c89354b3e078d27f65a01b6aad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f9ce7ba8ecb0fb9e599e8ec91234f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c57d5d386bfb79273dd8291569300488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02571405e4a004697f4435f1070292e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896748da4fdddacefcfc846c069767190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20680eac15d64fee6eb275545eaf95df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966dbc113455473d09e24932b67a27792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca13cfa7801755df4e499bd97a79ec593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860dd8e434ce44b31cce86112f4bbe094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c734f3469fcc85596535c84fa217f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1cab72211f615afea9a622aaf23f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d70778cc01d2ab63f4b0e64ffc3bcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b5c62a64f387d8b6a43b2b66e004898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfae015def4f481b86023907ebb90999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ffe366bba18380449991cf519c0fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d86c47057834ab1a99b09c8e86f48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc10f6b6debde0229db8da99d356a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ed0217e7230665569d820338f55b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea6486973b0831254c26158dd3b7b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51177cb0c879de59b3f8c3221b28d691105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705b596af047a58f594c62f89f9bbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70a78adada0ee191ddd46754c732b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8561c909dd1987ab850a90c0b75b56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4c4c7196f5f79b342c660d77e7345109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10600ccaa4be66b2708494bdcf814c66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ddf833874e44a711bfe3fec021ce3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee0247151436cbeb0e14bd63b17f3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201b8f41898a352dfb882c64eb6c68e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b3226ed7cf5d79b3450b38ca2bef3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6748ea2bf38f7cdce653f647b52c98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b11fc7c5bb10057edd06c862daaedf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b995b0b869abce97f07ded1dd61b6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424405c9c97666d12ac4418180f47ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71754c08d36675e0f49737be3c667421119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cde1157f621b35980ad2f0983ff067120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e80f3efe33c0d62d1d992f171e5a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4f23bd12ac4f5fd8622aa777977dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c73982fc42ee6ddc213c1c2a7f946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e798ad8dcdd59e67d4cfa4edba7a587124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa07e1c07e3183304422af1e807c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d47b42ffa8123618ea06bed0f0ad2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a33532084f7b7b4d107527770a9a21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aa4fca8ee6349bd6afd6d45efb90e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ce001cc46b7f98e2bd60243b175b4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4ff54175b160bddf1fde5427a8c3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04accabfeb81c66b2b3c31d690e9a801131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22153a1f4e450034dc33800df061cd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ebb7ff64ac15b43cd1baa020ec097133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaaf2f5c7197d843fd239eac94546e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50bc3d8094d48304c6af8c9a9fc8a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f2aaacac50b11c21b05edcf7327f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9796d7c32a7e791ffae0d5d149314137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a81f2fde93ffdfbd9bea2a8f0bd17d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63b19841703be2364c5bc3cbc4f17e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b53e12ead84c8e8cce860961c6587140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d9c0d5101d8c8b878658803da81df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef43087f45cee24d72647d294cb02a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328cf2f7ee26f3ab797ba5295ff06e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b944f5f92f38b347c6558f4eab923144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045daafc1cc812cffb94ed632eff8ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48891830a79d07f35909a21eac4d115b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75329e1710135124b65425a41ec7a986147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da465e561307cbab43b9113241818f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd61aeefe51e713f20a1163b97bb27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575eeb26958a5003d67420ce035cd58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc90569c78fc879d5dd18d31e212bed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc19f51643af7b7ada20d2057aeaff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c353364fb9281ca06a1ff95a99d227f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f9786355b62993d5421efa36ce1eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c9189cc3c6e8cb9807c417439d32a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfca710dfd1c5bb8088196b5405bf48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c22f1b74fa950502f363912ff6e9a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a6153e0ab6707a649e1f1e603d0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ca8fb836a19cf3ab7b508db9a1c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce107c84d941ed9f22dae6e44da070b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3933946d71a24269674484692126ba8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c287ebb3ff408839233e88ab5b469e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466c71fb49e5c8eafd8f8780d9308bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baf76eb1d708fa7c95401fc0015a51164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bb082742ebf485e19234626964363165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9cb3d646e2604760b6f3837bcf062166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eb560dfadcac9f04e081117824c09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e34b91cd282b21d267d69da26050d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fc21e05394e6ed3ab5276a18c5d98169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6b281dda68b5920c645f3a6bd6e35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb853c93109f747807330f919ff00da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf9554e199278eb1ef7518b57c671172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd923bdd3fededdf14b96683f03e6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e46e0643978afd79eaafd853aa410f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cf4798e89b5b5a350fa290c6bcdbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3214dd65e092cb1a080118a7fe0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194269893018e55d585a995ad0ee0ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e1c4cd1f2f15d65118c0d8a989cb2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798267734234fd8e5f3559470eab429e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19123c8883ef8250d1ef8de39b1812f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b147eec45b471f9d79bb70afe66a0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e5aa31e68fdbae7b3e3e17699edec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e744c06cf01ee89062d9b90cd5aeb4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0624e8190fdfb9eda1aa71da326a946184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e788f271c17794060a9dab8a0f83da185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09966c2a7ae83def68b61ba370ca567186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca27285131fffad0eface8cd7a34c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d184d24263bc9b1417f053e570c9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9600b6ef08ca0608f2831b0d84f4e0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdd9c02bbf96e2f4561d0f054cd239190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2c05053d3c21c11942634342f9d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2ee14f56d38770ad30a5b613bace192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070f7a84e82068e70ec782a0c111256193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f328602db18924e5d731df1b53c27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb17b857ae3d733a57b7ed2e4b4e46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab024a4ad9e7cd090b605a7a9fc274a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541bbac0f848a64e5ae5254b8567efd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9943d6809fa36aee2a668f2b9c334198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fc1fb1733930b5ad73e62403daf40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a668cbe01a423122a8e42c1bfd1eea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e3325ac82f24bd764cfff64b82d13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f3e69389c9e2a0288103f843e14da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486353f2434ed086335b6c210beeb88c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1be46e7cac1bfdadb85b2c71b51812204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1beab187753efbdb9328b1580410b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f965bed30c83e990b45c7ae927033206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92775c2fb39dbe44689ff870e480f779207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916cf3098facc57fde210866feab5ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bce82f44f3a996aeff437422b9129209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf555ffdf39b6b095d1cbc70e374c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b3c1da68042f284e94fc4b74b49d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7225c3627ce2ea714a2b223d105cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac109fc96d4050b14bae88eec9475a9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef7a3f4f4b0d698f8bd75b49fbc483214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9651c87ed8c294b075a4211756ce0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f026aad332e8bf6428e2e5195bb87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5235cc38a816f1a17d595166d396d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e891a9eec063b88289b6e9eb6ec6740218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446536add2ade68ee08cebe948d21633219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942fa6bcd5e505f0b7b1d28caacf6ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769acf4aa6a1f44d36b545a8d0e406b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cd2063256d124a070e093934569b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deba9a11b2ec29600adfa8034bce64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39f4417de65aa094abfd0f02ff2ad5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197184c042ad65c1058e2751090194225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef95cd2ef00ad7e2a3fc558623764d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fe6bd67f6afa75b70022b9aed8f55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388ffa5412a2d6a9e3d5f4df5e455af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31555e60333b0b2961a80bc6dd5caba8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aaecd5ee3771fb9bb1cf7c1f11123230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3a8934cde16d8280370e5e1cadfd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88a02a46006c3778f0f5e5e1c472f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899930708b2b60efa88a1387e8ffdfb2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fa5ba90df03faca1abb35f4117933234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60d0687d9cd5918d64cf3cfe4ef31e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd05781e894d4c16c6f5ef3364a1ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc250874b6d593c164af1f4a7e48a0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e9b3c3d0a28d4094ea850f65949d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e789c2d5ce4ac64a1ff9067b8e71c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d71c6cbf34733aa1761d20177fd4b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348291e49dc14b2b86b57737cd043da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39077589d65666506c0c85a1596ab7e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f4af3d187f88ed580fac762c82c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d001e148fcad521960298c560fcc9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156429a751510c5e60475c988b6dfe1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b88c5cec94c5448fc00869c9d6630246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a4fb7e4ff910c71634e2ec94da46e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50ad2b20eec10b959ed1cd238bec9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d9ca56b7f04800af909fc90f0485249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7043e5fc9af1742429e36729b0450250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b58f7ce5ad66ff4dbf45e361e17dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545b546834568466d8cf078177ad22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f907d574b109d23f58dc5713e0b34d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a56361eb57ee4e8c201e5801483dd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c90ea0687de9f1e64f27c257616a4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cee7fbfdc571d80665c70faca76e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7f3711a42be762a786854c98d8484257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103d68908c81abc48f63e45dd9ae731258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9ca11231642bdc7038ea5e638069259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1cb5146df150cbde4b6974fe99bf7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974308cb88046c32f32ed4780bdd32c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b7d85a6155874eddb95b42bae231262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabef01b27c32d6da5455405b5925d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9816210125c6f8b2b523c8d6c087f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28b048991fad1ad56da12b0e227cc3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34d63a5c6024fad8bcabb8a486927e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81027df35566a619bbdc9932269e42267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45719192b6b0c438b23c4391763b8d5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f7067ad6801f19fd53e78e39085b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13a3cf469d4ac0c15fa4ee765c5a4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c05392d944dcb79dbb3a3cf28b6209271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153b0d46c6722d15f77e0d1c64e1a06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8eb8d78c46dddb3cea95e1625ddc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a751d89e5ef705c1bd21b62009b36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa70130989271887b4abbcc5c5b151a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821212009c80f0c50d4cfb93b380b4d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a62495863743155db1fd84ec2dbc0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c95ffc0fab4263766c91cbb9ecd44278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcb7b2142225ba223c1d246d3344ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec2e332a063fbc863b75e03e15102a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a50746b8632324d3183fdbadf2ec63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c03db346b652f4b61dd3a6b5195fe9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c5971233918826a12f70cf08bf8d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b80b629b79ba14f329e1d6c2fcb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328bd92d023c0994edb25d7de990986285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda92d9c184a7f76010fd495b1873631286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fcccca77b8e92a9426eb17401205d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2152139451fda8cd06bae7e892395e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5c24a867c5317e3cf08b18c7710bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a019cb0550538cb5a545f3e2a07d49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ac5d0b8d51be349e046ec9cd35286291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e38765b9c9e60fe91f28dc345b28e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946b5cde568639056edfdd521eb5624293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092874ac26653a35046272430363a23d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce59782d444e9070869fcee0e1832295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572e6a3bc4f466e65438cffdc072a8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f24ed6a42f158c116b9364ff56751e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5aaf52d93b14da2dd1ca2c774ade4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f943ed322783e6c623da61b790080f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac7e4c77f26bb13a09b87f00759a52300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5a2e80184aaf5c94e691a7975591f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118dbeea8d183bccf794af66e0a2636302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eeb523dd79eed3cb24108627134ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364f177f670b4c354deda0ffbc0d294304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e17da120927dee37456970c8ceba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea77bc87721965a05c1c02a55acd68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ec13b20a23568abe23acc374cdde3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcdf0a1c54bb49bb058f057ceb8842308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e163fbb69d459185fe679e8e78de4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92e2532e6bc886394a0524eb3e9eba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31909654f4a4584fab3aab1cb0f089311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eae7275c81ca6307948cbef060a03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8964acc82a0e077655e6e141726bd4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7577c61959e40d5a436212e695b51314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76e9ff175edde5641dba772b838dc9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472cbd320f957e67be1ecf38e9ce6b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bba9a0032cb458adce403e124f649317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e40b227fbe413120f80b8b64f0bb98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dfa3fe83709c2e3965decbabbc3d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02918e27a8c3ee24989d4e3b1254151a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938f57c25f34525a5643aa8b822ef13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a4bd50ccfae690717b52d29d0aa40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0c5442c5964d01ddca6f72ad6776323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d6a097064fe880012bcf4b0b2ebf4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e3f9bd9e29baaf7b8d29c9b5589c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea527a1db43e27a5046b928750a69f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff451e052a5bd2fa5fc78bdc608594327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfc13eadf768f10a25b3c2ef5b9c60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6c54d12ef0d6163b188b0f2127003329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59b82e766a66ba0956e8b644042003330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128f87614a88c381ea3bf9af25d4108331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699e4bf2b116fe987b6b1eafc8e0c9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff0b13bb829e8e33cea0b8c197f150333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c22dbf28f008982096db5873e7210334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b4e6457b7ced121fcf72e6fe51165335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b86cb3a6be372a511b09593f8c7fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba215a6ea07cf07285813c051840ea12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154b53d6002ac73485aa449ae77c737338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ededdf519d5da3505b6e1e14b0a59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d145df6b0ff2d514c5754818731dcc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60386ba0bd4ff8f9c909a97ca2fa8bcd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45023567155fd28ee64a28ee9ee80c36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbde13ab9077684be7c5aabaf69320343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c224ad96107e3f0cdcc23631e26dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203373d39fa2fa56ffa6021d082e2fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2693703dd63e39409c67db8c662ad4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d6b1ed58d789612ed8131632e6d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcadbbc284fb9d4878624fd0fa9a5e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd571d6521f9c3c5ebb2d68ca729ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e075326fa410fc00261adca589646350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cec8bd0a509471b5984ab1fc853d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac74a06827c2d67d227af5a58ec8d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800ee7108367ad759f8eebceeb134f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541e9ed587a980ccc519d70fc97f999354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60416287c5488a693832d4bef91756d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90541599a9c30bf77863b3ec29bc18f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c219433c52cf7880835738190dd36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933430ec5e2b97e9e3c44e5e8b40ca8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28dd402e8e769deadee92c88ccfac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746707c3cbd09b769e6b10253cbebc23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914152a26ecc5f53316d3304d9a1d2d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64a88de3dcd77ce0a703e04bd67f48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756bd34ba4732248a51d46ee304cee2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7aef84338caabbe66d990d05ec4cef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcb103c8c120da06febcfb7e5e6c9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a26023788610af272ec79945f9afd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db00e51917c0ce78e5ae4a48de586b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aed1cd9fb92b1c26dfe17fb856726e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497861e05da9361f8c97bcfb4d6370a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba2db001c5e551d1650da7f061640b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31609bd1fe201a41594b5f300c2ca27a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056233d3a06a34fd86236759ccece607372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fd6decce92b5f306bb1a730ac08ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf33225a124756d432dbdfbaa98a6d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87f0d59d0491b4b363bf133caafa57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e15b21ec6a32c49d6aa773ec1f919376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54744cd2717bf21984a1afafcca564c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd516f3d7d0c2578da81c8678f9c7f02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad8bafa652f7edceca839fe2b39223379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69aaae8312dfef7282822e312260569380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c5388f8e07f786d6b66f7a2be94ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2576dd36a936021ee35d7d95bcd710382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dac7f533d62944dd1fadc3c609551383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77868336ecb2006b17b713b470f19409384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23270c3fcdc29da512ba453cf1dca5f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ce55564dd1924ef2124241809dc44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c253fe6af6ac7d911958e4cd18b3ebd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c24784c28a0e770ba6fc2af6ac3ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5381672d0fc84fae51acafef2ec4f67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c08b1e3724f334459c2d8a0037663a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacfb84d9c1256d6dbb4c81685b8dd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346953dadc42aa4eb5fe72a0b9255398392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f983f69d31b64f998705ccae310c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96634f9d0f4b1f8c5a84fc9a55c3df3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd31cd4eea15d2ad3772030a3cc6f93395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32816cc676b4956ec6373a37aedb47f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218409ff282120960c85f37ce7de7f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e5feb028436c24b4405167a581371398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c9e526832358c2d35d95f0236b0e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce325a5267b0786db27f8d2f2654a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c11413a220c1f929249a666e6ff45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d7775fa6c5bf195a107c44fa6f3e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751541994b2b86f73a22fa89c6c1019c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0496870558cce91666eaa4a25feae93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143c99e2e63c20ddbde6eab6daa1456405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9b6ea5557c1b6ded3266b5a20243e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38341b5b211045005fdd713c94d3dece407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f900c08e886c44fd8686c7d673396408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a6fcbe7b624d2124d70d8bd07fcf8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cb0d4c756e9cb59105ee4e35b7ef8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222607289a90dc2b48d6eaa8f560fae8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e44292acbd8e86fa82b86b416952b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2e4bfe20bfcc6e738fbda4b84cdf1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c0afc6f85b3eaf2e95fc4c115b741414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f21cf4c9b9a55012218c4a3a161ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52781b4918b6a8e49f031aeadcd72fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119a44ee5684ab00caa028a3d6b2525417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db127f42dcd1b47d3c658b24e2e905f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebb079d4f6a124f5a2f76e7fba49a8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27b4bc584a470ee688a3b528bf6572420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b49aad86756cb547f53f571f1165c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb83d08cc8b34d30ed1068f3bee1b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c066d5535890963369dcd9ce347db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d298f153f2cde6c59a1ecf6bc225a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0c3c178fb8da3a516b1e7c46b0d8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274614863ab041fe72486fb748425dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55318394be01710e68eea31dddbcf456427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea18dd6ca88695c0d1681f838b1486428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b84e635477115dddc7685a46f23c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f2587799de3fea0152e6056762659430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960316f25ba545262544822af96111c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0807102c69bb996f0153138d790ccaf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb16cfee2b314f4885a3448af075504433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68201aa223731353b514d5046b3cc815434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404fa2ef91e6b0fcc7170c049234fd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a330ce88c2dbbb2c1c55d43698722436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee7bb59e1603d5bbcc5fe9075cd40437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048a334cdf1fc4b6db18b3c17292e65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a958c59851c80aa99f6df7afb27176439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a09ed8044f17a613b6aae83a54c567440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d834ca2fdc3704d25e6b8fc927010e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5e5dc731f2405f8e61c88dcb01bd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f023b7e790fe7382896b8ff51fffc8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48f65ec0709b5710aab2434c6c88b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f42547cd9f5416970e31ebdd7dc83445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937cbcf5e564a2fd80c162f7f86a4d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e34682f3f37c205b3cb73bf4bf8d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb4af8826256cbaf7f645e251d51f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b470efda58db6de7444ef31e1d20a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3693349d6467f3ecdfed5b47e87d26450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f9fdd830342fc7b3c90897151c8eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d7ce3bb2e2ff6de2a7ad36bc2b34e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa93282dd36c9b920c4b749cbf490fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e1f70a70882df4d315b917a937293454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ea94448ef1fa344a90495ff3d8ce1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9d67b4e58c391639ba10a0be22c9b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acb35f046747eb1f02562131c478fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c658e2020bf667badb08c7d9dbaaf2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6844f8248ff9d3ee1b1e3f892a61f635459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55eaff0f18f2fc8c3af4718e4f5fda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dd37e9c968cf089f965a868470640461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8b6fd457ac3e97c92b6bfcb36335c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8604d7bb4ca921f0afa0545adaeaef2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91086333238c88eb32c105b3847a06e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97e2682bc367c6b904871f10f85ee5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb9ef58a49662a70c85541cdc52bca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bbc9e4f25ee22e3b768324ace223a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d479fa9f46e03858ded45f1fdf2925a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f780e7fdeec29baaade94f99fdeba5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab4276ed1322d181a73a63e898bc68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ff4b1875a4cbee47cbd619267bfa4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8b5f0d8ec59444963963796132889472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385022afa18e781c6a7773ba3984d10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc010f2f185be4a9fad22d49fa368068474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b65fe37c43316270d2f4fd13e84d2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701fd7dd298f1b5d0bcc9c9d21f984a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2775ef4b4051911d9c4e274af4c0e49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e86f6ca63e7791bb579879789ab2e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2471c18cc5f4a32b62bb4c3ec19850d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad7f6ccb4cb94e6b7ad1139092776d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e396cb67dae456acbde9c5a681b9cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805e3272312c5b22fecb11780981855482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693f5fa2cd1adb49f681726be6deec4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761172094c0bd536b96a5e6a7d9e5a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc52e0d795e37520410d455788f635485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769602cb0a085a03508f4dc52f847707486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec22301bf38c2f02911df8aca472056487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352545bbfc44c3050f64e2f3b4c2d34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd1a46c5f187fc4fc668c3a21e1565489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464bb1852030ce241eeff11a5b6bfab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3305b319f741f21bb76a6fcc780aa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243112ee589c61ef0e01003bca391040492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ddf03cf765e56e16c1d31ae579183493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996da8af038fe0f7f450d642f8e8a24c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfbd23211fbf2431ef9ee39723a983495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f3783bb219a996116b3b0ba94f563496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073df9d2f45593fc64d4447ed416955e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf00457f5cbb9036ea588e3f3ca739498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260338ee1103fc355fb11d85112a533499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b27867325041f25048c0fdbe9e04c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16249bdbbb0e2c0a803850f7473b6b3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb560f9984ab1b0740309f25d5fd94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f68855d8c6fcd3d208cf6efac292c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acf8e2995a0e22a2a6a7174b754f74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64527e86a795ae6b245bba75655d3126505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed61ca7ec8a3a3cc928cf5faafb17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f310b8b729dcf2d91ecf9f2cc0bf0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268816d189cce1086d99c3cc38eaaa86508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3bd6c03dec3e2f31aa39495f8fcf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3eec361c7a31df194c484f390c6d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc0a8cfb1bc811ea61a6d8d3f57731511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a1a744ba97c47a790d4b30289135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adfd231e549ab955c883684fa38fe7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9a2b5d504945ec1f9d85d9e271d23514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e389968b9a7913ad8a7d070944015515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10873ec035913aa4af8b0c9a1df6f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76284dec0859aa8f6ad831dc6f19e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeafb562a9f52ab7494df2324a8c76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bcd3af479bcb0142e7b9c5f3d3665519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a16953167151ffabd0b4eecee8c1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50c9e4f3fbcb74f1eee05e35ff0156521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e74aa8f57ea249ef7b8f36a8ed5f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68568c225b0afe745151ee42d7b86c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13cbed45e14cfb2995e6ffd8419df7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45636cf1c1b79d2d481bea4cd0ad6b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb29fb4c31140a300a4d99e8c21d86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a94444ebcfa33a41dae1ca4c02f81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bea88953b6d82c38ba3d59bdb7a7ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b366753a7c86863efd96ca074a34f77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca434e9858d44fc539acb5cf17cfac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c526d8b91617558ddf15b0df135722531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96066fc026a66de8e4837643f8c0745d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dadc113aef1d92f4f3f8a9311753ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d39e694b113174e54315e68fa01842534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2653e498f4bd87cc95e9630b851a5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa83c2b417b812f5e19927d826870f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13548174db017015b7a873888223c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060cc2e3de3e65636fd108a62174ced538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8d7950a5bd862e8bf94a895d75936539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638d4f041a1fa93d9e6ec596610a74d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f18f391efa89705561901047f6362541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852a266ed68a2852d5b9be11cd0b368542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec563e503d3d9dfd3f009761c9d9b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b072eb9c60fcda9b714020bbf01d4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fcd8fbae3b2d6edb62142aeff4b46545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b7db73d9f24674ba3df8565456166546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6baeaa3560bd6a9f83769fe541742547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90894c9d751e8bed116c4edca23f6c5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a6c6402cf9164a7b35745bf92553549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1136b4bedc7852c5b68d1190de211550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff562d8e7e30ca2de2d948acda3a6b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2101a1bc30dda79012eba33f2536f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd863f769139496f6b0d9fc0150749e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd49f0baaa46478a2040e7ff9e703b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bc574c95bc4b71a7e2af7d03845ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a806e6e7db9d79a9e5ff4dc3583b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bccbf0e2ea4124be891c9094da3ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b53dd833c464a4cd29f146a476129f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43e993369c7eb7aa9794e6f648b143559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5793fc1123abc74a56c9be1a0392033560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af8749546853f3b9fcc1daed5d98a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebba49474de1f1c4e87434a2082c40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfdc35a712b119e10114f9dc4d7600563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba5748e7068eecf537e10a48d67b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6d90685ce427543e2a39322979846565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f8ada95cc88735dbde2d6a4165a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a42a82f9e7cd695f59c7ea94e6c808567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73969da4ed61bdc45def65c8cc58c3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3533ff41a5921309557d9da55142810569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34652e754dbc490d10c1ed892d6393d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aea661a9eef1746ce00dde8da5c21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b59671a89b554fa7cbf0f674224a79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343848a47d12973378aa481ae3bd60d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29004e6c5b5f49f2365f3d01c449a6ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481464d00d0691c709a1a806981bbfd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89ffd35b2c59bec20da99060ca9d32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa177b23c17bc75b78fe9d24497c86d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591590bfc4fc780dedb084cb1d92aff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e35bd78e1503328249486137f2c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00f36a73703a1e3566a7fc1a200a27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497e86ceeeb0064fe9fbe33aab07c3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85ae5c778d6fda22b85b92b3e1b4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364180d8acf728f059f6bcb37b6073d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c5c46fe7b917cbc76bdabebbeeb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb825a0f2532aeb941291977c44202cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e6af39da6b11812f5ec402f240d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684bd26efbcfe5398539a0408ae7534587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109baa0c8bb8117f05a20b738079a957588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf6461edca2d701de28aa192c131b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7ce77bec0f686c11b047d5b9a02f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0506282a47d8c1cdc093b03d182fc35591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e84b8d6dfd4b15d23a47fe2464402592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03873b71a828847fc933470ef71fcd04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab912857f380747f9ce80a65280fee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec073487bc6828f612473b8389213f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d22a68fdbad3919cb001c52a8da26b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2dd2d509ec95d097a5fcd4abaa3e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b47b7b2b450905b79ca6de11bbe1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb69e406b8b009909f758b55c125b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e210570844a311a263f72031e618ace600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0850c9c5f18f4a5548fb812884794f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3919c53d0a9c63c492fafae2b9d168602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d1ed5600024bd170900363eff073603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44474cb021f502754873373e10d5ecb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fbed17c61a88ac8866f4fc78d3c3cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab938beb6618e6d64bf5fc707e9b079606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eca08267bc16628d961f747ca593fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab66ca103a3ab8a693875c8961c07c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa8fcd3c2da36dca4416c98bd88230609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9930041aa672e121865fea472a25f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c65dede8a69be712f1cbdf1a92031d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec880d0b10f58676c5b60a48a08c309612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292626b5612c11bfc21f05e282e64cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2c3ba2b648dd40988938d686038ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3cd60ff1a42b95e0ce500ebe9c621615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1f312a26d821d8da7277bf8e93d4b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ced392afc57b248149f29431486f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a0771b0d54290805f4aa4761e54c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8000b0608d00f3740a2f63ce28626aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a433e9ae276fbc2b7d695e99d690bb6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e328b13db3ce9038d2f8723b0422621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adba180d93068959a152c97fdbe0def622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e65b60bf8caf36c17cef796d28139623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4674e3b2c87e43a5b20606a7cad1992624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c72e678e3f49a31ecff2942b096f94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b7f12f65b13cd00026fb799e16f59626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8370e8982f63792dcb8d74fa809a202627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9fcf8379a584667f3826dc8df7376628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7606f2915161aa7257875fe97edd20f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbd9e83346d836f27b91b09df6bf6a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a21e85bb141356309de333bf869764631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3a8a9f8123be6c497e2680aa4919f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f419bd41ff5e115482489e08caebf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4041ffc9a5541783ac503aa54fc754634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff476c84276302b0bf3786896e3501635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22313c19a9b7bb9f0af938caf095d191636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208bc66a3021942b448bd161bc551b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b63104f9efc5a582d64979d07cdff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2aa473852b80f2fb8f14f3c5c81b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509cab7b4732370023c6351284ef8cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc542778064da85ef760a56427e395641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1efb3335ce7d55b3dac79c69324fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b08f58d618f4eb23e988907cc4178643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1f81fd3789168b0688f95382f4b94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23b4fffc71a4d12e6544c352622ec6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d2a0ad2ec91704e800eec0839e220646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04e4506392a7607d58d10a7945830b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ada3ecddc9559dad46779938d8b2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c643509ed660105112943a17ebf9c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f566443f64e9c0b6a3b16f2a682568b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643779ab64c0cd3a81790a7b551aec49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1bc56cd785ddc07397ad03cf03c37652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b72b73f541a6bc76d3c202bdb11941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04916a981be98eec6662b330815ea5f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d9e520754ff3247acaa1b50301560655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473fa9d6a4a35bf5e066e718f51bbfd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119747e3dfe27da8818c5ce110a48a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9f0ac8de352cfe9c47813f60bbaba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d8d8ee168a75c14e0b5e406e46c7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5aca15196cf65da1f7bbafe5345a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06010b32f767eaf64529b4927400cbb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a71f2b1edb3a0b11652682f7c6f458662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ccffb7c17d54a3058cc27035bc972663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff4b067ec3509c16433c76d95072d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07264ac82950872a33fa6d3f6da973665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a0eed3e42e4e2803a3c8eb06d736d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5ee297f1963b51b4895fab3cdeca9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdc138ae88bbafc2311b23f76a7c75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f2d66f4226a3dd7a7a5ccb5301ec0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61ac45fdff58ccd4914c983a93303a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f8488f3e530c35b658a34b7343a8a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefefe25569f4eabc09d2023e167b07e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d8bc1d831d49c4aa4d0607bde718673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5058c6497c5317b53c1a55661afac3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9249813766936bd40817ab05e5992f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb8d3958bd7de24a787f6fb869087f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550c00dcf020ccb35333f059be3d72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba5df6b3f6926852b8bf4ebde7e564678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272cd95cbd624217ceac530e98cb6f0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687fb8f10a9fbf028825f9ed293752f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322118ae2920a4a19bbe01f4a3e3a2bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441cab6aaed0cb7e53b3a9fed9fd019682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ecbc3e39e46566bd169bc6b26f03d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b1fd6c3c3759c0a83945427318450684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa33bb1fcea545b92d05e4d73d7b0bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882d9c4bcdbfbe1dd325f79b314edbb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdce904edf775fb29eedc010b5a359687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cf2cf76b1e58a9cd0722b0dd474bb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1b9ff31eca99e1695cfef6e3a2aa7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df640306e2377488cc7ebd137df74c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7625df628170bb8d90b8ca8521ec7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6587cbe659070bbaf2a6640a68d64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ed83b55e70657fcb92ea623bd6be0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6bba161f49331f87af78b216482bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc43a4639f91cba14f5edb64c81c207695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea8d75f71af064bce13a5fb0bad6ad696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9a8a3b339d79b42b66c3cb62eb704697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a8722c3a0f93eba996e09930a1d58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a06d1cf05525c88b292d9f1a36e852699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741613329a7b994a55c52789c6abfc01700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987600069569b56cfe55e41789f95eb7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b19b953c731b6d45f398b1ec99ee8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a82a61f58c63635ef29cb11cd8a11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2995f36ea8b773877c777a9a78dc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9751ec34ea07000aff35eee644563705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751e612309448a75d759a1a83f8ae6d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6675a9b266f2bc4ae06cc7d4ebb02aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a43e51c71423b5c5785684db035f11708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea92bdf7501401ddbcb8ec772139884709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7874e6393e63131811b373533fb20f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6878a43c67d44cbd26439e2674e1ced711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cde42d3f70a573ae623d46e211339712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbaeef8b2d81609ae531a9ce0d863f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc1b1c81efc8ddeab71ca72e3f75e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800088393aef7e67c95a2d7bdb01189715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f6a620289a0af1113557e1c6fe503716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54570566f015e7a2617dc5a4e6f64b8d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9c0d2b3bca96cea604149c85cc521718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220c0bac282269f4869b22b330bed9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd77accd9a364b1324877678c772726720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbf75ec88f9f66095e7dc1b67da7d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aa1cefe9a5d36c8ee8fdbe79b0c60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd276954148e9a6ee73b01a9dfbc98c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f38e6dcc6a4ffae02af79a7659c31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9bcac94b30073ca93630bbdf15c26725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8cd0f9a6b2dea8bcc95a2ea8deeca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e555a899f3d8e5b005e299092bd8a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429fe5deb56c7f9914c692d396b3a19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d906ed43a9224d15ae04d4976d0bb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb22653934d2f185271be908038d87a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4228687f549269e8b418181333e0d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9245a7ca14fae783cdaa80a1a067d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c3b160af11167f2ebc5b857adece2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554499f389dd12c2e9d26a4cd2473792734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f857543d555c599e90a8d96ed14fd5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529daa9d61fcf51ce23de2aecc89917736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aca4ae817d8997e665083584061de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e1aee93cbe35127c2994c230779f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f3cf6c5c6d8ee2a2b9423ad492581739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972efaf24bae849e750733756d16bfe0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3ce878748e9fc57e0372c4c6b3c5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed79cb4595c83c8652fe8ec104b4bf7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b92bb6867f24596485b52925cd3fcf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d014c08461e297935b7069e2e14f87e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda96dba407bb71256590e2468ef34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d010756306a9c2f0c27dfe136996e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dfd235c10feba9caa909a9180ad42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd66d45e18303459187890a82d1e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6f43cff5f6b3ca366eaf3528df9b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defc32ce0e6bc838116fc3159980be5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c024ed2f572560f1b29b7f43e24cc89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c713d8491a9ea4d2b74d5cef2d0a301752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0931845cf2268bd1ffa2ef410417753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcbd69710b4e5cde6920633c64251a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e14a04b14fa888c222891efad0b53f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e4c139e5d8bc3ab2a2991372143b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61826b8b3c4dc15ad10e8039b197a1bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389c0f1e34eb4e1709a57abf88f60a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d951d3474943505642ae752999307759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545d28ddd51611249ddfcb194e47b37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f112402e6ffa1bf57cc7d3f7e367dba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349c1f2cb167922a8528f2ed7b7548b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c54b4c52ed0bb5b7a53c90e8e12dc7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ac6dad2e47ede3fa13dca5ee4a2dd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ce2508b34cfed37746194905c547f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858999a4554e3451b1832ef151a34bf9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6e1e949d5dc47d1af88a2d25c603b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e429a48b219a92e12832a341a3063ac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d0b5182eda874c9141f12ee0125aa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ec75b344792c746439f90b44550f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777275b397e3892ca0271e5bcc588eb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37982643a6ae01a0f0d2cace5cc83d06772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc145667edd4e46523e3185572eb0e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329ea2a1284f063e5bac7eea14e14da774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5687c7e80b741c0c3730e8aebe96fb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a5f8c2ade5c6ce55ea6ee6dbdc7f3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83ef4aaffe3ece8cd3989c222deda9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca888f651c01f8ccf3fdbb2f920ffa7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecc4a32b80ec04b11e760d2700aa85779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6d9c48d53ab83c18a59f813c725fe780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054a1f9e93cfa0ddc1e1f3c5ca5a09a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654cbd7d1fc549bf9f9bbf1bdba16ed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea547675cf94e3f53d896260308ca7d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd4eba6893337e87ac995e192d2ce1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923eeb76b7594cc348e2d93be4bb0dc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957fe69c956c2d85deaa41a7aef8daf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c152e5795ea7396e529709c2abaeed1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fda5401194e83749af7b9f5caabd8a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246738112a2e2cc0b9ddf8965847607789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf39b61e5a4bf0c35a1a0985d36ed0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348b1695d160e7b4e66eece57ccb6e7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74cc9d41e5c97d14d5cb8ddd94fe2e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c76c1874d527d3280e544f85ad4196793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6fc2369b19fef6e534c20f7dd1d0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ef9df3ad6191081debf4cab3ddb67795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087e3d4ec6d3bcd9eb47273275eb636796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc734e715014998e7a337558b4ab44797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640427555922f3821586e67fc754798798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266e7145af9642398825f9a46dbba8a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70266291f94f1e65fe16f037ad08ab1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997255588c1c13a700721ea3dc622924801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86734a0dbb83a86ad95d2531b3ed7605802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f794b40c9df9a97e48dda2d4987b3e7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab0d472b95f5f93142308629bfd123804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a824859e9d66a5899aa93ff7db4313805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828c2adbfdc2db980b8b60d9af10ede806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3776066ca2e264723743401260b63807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3c8ff5aac1cf9b01f9fe40a80868f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2f23df30d120fc58a92ba32b34012809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a0572b9ed5a41bcfab5edcb571108810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bff57f9e770ea8a6d00ec8c7b06eaf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b4d0e97000d88535b22bb84972591812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdacd52e9e91ca640b832d306c684d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bea4cf57f7686005422d2dc801060814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3899f29896b0216865f7f7722dc96b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809ae28219d4001fbe590aa818e54a3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4f94445484f7104781fda4c05c83e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435bfe73e909c8325611a8303806957818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f64b5ade4748a3506745ccce7ea576819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b0c0d06ba70458e2f9ed4b358d91a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a074b7dd2a6ce428c19ee040d0eee821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da856668c334b11e11ad6382fb9ed9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed11c5fdcdf945a5ea4a581e00eae91823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255d934dee9dd068d6141aa607ffaf6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cd17dc66cea62cfa4876a128a3e11825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bf4a3b4c924fdb5d6318823f93a5f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f1fd50fce330137109fe26db8b226827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4579060839c3fe69365ecae0436bc78828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e711c054a60d1bf16a8f766a951c8c4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd0c3239b99f494d42d4de370076e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052656202feadd2e5b2cb361dd74fae8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288d614ec0deb21ca64ff302c87b603832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b75245eb2fb1f0f8f2b66c8836b6bd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa560f675198f1982ff7098d14a955834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dd9c39e459e745c7440afe6adc47c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fcd310246aa1fb312d6106ad81b87836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582cae4cabc88d6a106c3c79dea2f31837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8721d0a669f68b289a23fe4e8fa4c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363ca2f5899bb5a192c1d231b257db8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefc2a44fbc635e9e5d1c56935e9956840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3a3d93469bb076e391213d6fc57a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ba96e6dc661c3c06af1bcae1f1b7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62e181fb423d9a9645b25cac0bd93b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f16d8cf403ea9d27969cd1708f25e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2afb1629b26913fa20f686cd6be433845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794debebda3ed6053273365976cfeca2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa61bec83f1440382a4806e117eab5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529938bee2691d7d2e2c98ce5cae993848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f74026c75d2f8d6d15e2918a811f2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97696fd01731b31083c8454a68e80883850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65a01f0a93c00b512f24c42268d788851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42c265d522bef7c8a35136792a6769852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b77c9c28ce0fccaf0e53ef85f8d676853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ddf234b84fb7823dc3988bd5ee58854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6bb4a1dde4e5da6b7b0121eb83b44855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d62ff8de29baf3b04eab86a971eae856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe039bf5990192fbe51c11224a9f01857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712601d9f44d93e1a6c01c79e228ffae858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bab8a04009950cbd83fef74ea62af9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742911e94d1247e709ed47850807cc87860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181e3ab82f68bec053e927b1fcf0985861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd235b2dd74931f2d7e4e208dc9a9d9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74a3090e02d97ce98d5074ecbc2480863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ded18530ec869b918eae7efb3278a7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a8aceccdde7de3685e1651080289a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074d78fe4913c693a45c53a1151d485866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cccfbc94aeb088764810c5de0b7dbd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967ce2f8b9e84a907365a49e24bb163868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d11fac911beb46b0ba477487b6349b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774f0b0a82d14a95313df671d5741bf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066e3efb66cbd89c10ed946492cc961871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50509546946330bfb8117be7f82f5943872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190400fa5813fe1ed34abedfd6bd66b4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62853beb29f2b8b45a4b785b0f125a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9903797b16f4aa834b52e5d9b34cd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd745da46f4485a959f6ba7b126c3da4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca5e2a10511b27c63ff286ff869e1d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a50412cac58a0a32f2a5d81718ef8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726a8ba3f8aa039040352bf72d47ac2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a028704f71ae6a94109ec6aa152ca2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1383c96754187dbea9f94895cf769881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc63ae24b9ac2207754428b311bae04882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe7a60cdadc04c21fe99497e8d1ed883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99266ceb051cf7e26a7b73729e1c20ae884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366c22450173813df5408df8b497521885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1775ae74a83cc4438012f003e979e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993c9c8f0bfcead2a99ecea2a19a665887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffb514a2d0904176c0e554ea38a8b5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83222ccc77ebef80f3ac09574d63f97e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d5d31eb3e5cc5492c583edcbc8fb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620f54f19ca10f1975aa046677fdc2e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c492880dfbb54ca68c2be45581e79b1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dc106023b9c391cecbf44ec8a9209893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40b106e2fdde698e283bea68abda4d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d110fcd01eb23e10cd6c84790f7c3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d33fadce58900d1eaf4be5c80d886896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7436c30774f1a270748a28a455f191897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d89ad1b83c516a089c54345e732644898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a316d07da588317eead556705c10f5b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83e4425acaea5109b1230a1570c7ea900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd68f3308a3c7465d25ca6f36b8b812901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cd78caad893795ad1737f5d153bdd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3246c0ac09ebadf38592a17eb730a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac36099ec46dfccb91da658ebf4ca97904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf00688d6fa619a5165a67c370d2281905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb7c25da8a0e9bc123e6d5edc58699906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3023237c6cabd66b6d13d6b6a94299907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce9c8ac277b6250bccbe07ea23df75908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40785f75998c34805f53c74c28bc62909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f51321c0a8224720697a899b309d1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade1aca05028d82f101afa0e494138911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ff01d6a83fc9055a67759fbc9e452912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676a92e1821bc294ecc9b0ea7252b41913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665111d0a96d04e80b3a915021f7965914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ec061623db1917a0da6b283ebb131915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da8fb32832878f0a5a772b06c8ee7d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9f283ccafc8fb45551e66ca29e2dc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba00ee3462c609348103693d7e59d5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21360182ba6a970ffbbc844143ae8c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7979db790c76ae45b9a6418c35416d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318300ebef81ed41b3efad9b6d3f93c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba287c739a3ba7dd2d1fc38e71260f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9ac36dd5e688afabd1367d8418222923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be734a635e1bb460a86941c82f7dde6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10748e94882a3c96a12b13f4808709a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80646c868e734d0237976cafb39dd1c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93312bb7d83eb5aa8dfc651d6580b786927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d0938edf0de02059ccffbecc60504928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39dae35463ad52b49b5ea7bcf2c324929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95697e9f660214cf9f0f8ecae6899d8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc431ddb9e5c1a1e8d8863296c04012a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023fd1acb98dad8613b0c59b051ba86932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4139d1f915fd1e2277ac15961ab713f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cd37335db37955a5871a0b6e4f300934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0035ac9fd576043c06c774bbfaf477935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de91a02b47ee7a27bab80a7c16d747936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe935689752c2c67e5c558927f708937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43302ae95bedf640567d8b7707f3a2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1e1dc1a07868cbd4cc92f04a1631e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f0eae2beba47448b5ea52197290e8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d1af060497b7b3019d86e6af04c12941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71322c42e4ef8db255f01f9f43bd70d9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fdf5998035d5db8d4a65927b6c8ab943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c286924d1ebd773d4a725dffa46beb1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315ed8a63885ff24f08710a6c82350e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fc80a801a5be78e4cae107561a0fa946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d507de3b78c16e1fea282a943a1e9de947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2593e980942da65d243c76ba8b75b56948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e02eeb4e0ebfb263d82b0f06c6c506949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c643bd256b54db8e02eadb7f00c22ed950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff13a374424c73f4bf8f70d4bb7de54951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c001e99a65e01fb9afffddc4e981d8d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ff785ca89e65a91edb5ff18496561953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea9f6cd00f7b0d79c8a848a52daa5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed4048a1ba64fd098b40d249246b15955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696fa8b8e5b20e37b9323d5f9ecfc91956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122aa18f72d855cd240e488e36f2510957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd5b8a6c9c4be4e0f23ec8fb80285e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a886f502975dccacc30550fa1ab2471959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e939077ce3fc7cdfb5315c64dd18a4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e1001ffd072096722f6932890a894961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6bf1b3ca4e52301f248b7f2612e63962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230256fbb7365582c3833a4704892c8e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a145aa44ed24e41afe360b967c1a3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e033ce41559376c34679f223fc51c67965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784926882bcc3117c255cf5d373c63b9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccb825705731f022370107dbc930cf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de25b1d9a89c9978cd075eb0d09d0b2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e88a14eccdf33e2a5dbdbe4621afae969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd9750a366c8e6c904f7b90a3ca154970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4c9e150aefb0e0e67e7b7af036c29971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe818b92013afd66614669bfdaf1192972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38efd9c2dc6d7d59d1ed75e25db837a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019b88a2cee20cd16e39f332f2a355974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abc8559ffb9195f70ecda81904e145975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>