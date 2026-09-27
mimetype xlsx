--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb7353a439868ebb3fc82c44985b0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada1c9d26d9dfc12e2e60fa6515c3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc4640899067a939b207c0486ace163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b2b3de2e171c64c5bb86323c7d3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb7771ecc10d4f24fc540a8f869e1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db052f0feb5036f57f4f7e5739d48636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d605e9702d04cb59b8bdcd38267a547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786b6ac0414942d5b623d31b02942378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9aab291061f700c67cb4dc34b62f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362db9f081381703bc6495546832190010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd787f52e45092bf4029778660fc4f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d3b2d14126567104e313a097f070d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c84b28bf28812f3c60a9ada6f1720a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54476638d049ed7a05e7d8466d2f7e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0304f5a7b89381241c566d5203f69e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4d10b918164275f2a1de0cce4912716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5e7f0ff7d3269624acd7d7e95bca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f8eb234450b5d1886ff9043f8cc5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59d39c585387cd9bc942910880b90c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f3458c26104d7bb04ce5690d9719e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462380111b569bcdd9d9d6306e1752be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5684c59478b9fec2f5ed545909445322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97ee247f62a72f1150226c405d97b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00afa6505327a53ab6b7d02650501b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65d30325fb941c5b2fee628012050425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43074b0d8ad4ec25a18b004aa9f63d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a126461b4f00535a4a8d4871733564927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8770d159596db29f59faf29e4f807528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe410451fccf26b56c4b97530ddd17e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6a5620774b7c30ced04ca15e2d8d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7284d08603efe391f25557474d99731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fbe8a28176c922ee72edf57c6370e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9a2fd2344c53f767f2d30ee868b1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351ce92e05fefac5af34204a5c53fc334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c357c95b7242c0a150fcf83a10bd02835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b6afbf94c4cb422a6795c2b952aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb479ecc07ca30890fb352830f7307b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63587e69e72136373816524fa85c8b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19272e132993efaf98242938c5ee3d1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b2dc4c3b2eed8ce036ab305777e2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37e87b87aa1b3265fcb93146d457da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256adfa8cb1a4c58e77448d504f820242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f92fc93d507bf60c8ff55016ce82a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3fceb5bcc829ef55f065a5797769844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc2260fe1c509dee08c80d5b6cc72f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf081af2c39fc143103fa23885466b6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ee262ab1396d4711ef85a72ce256147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d07ef6533df7a5eada2ed727044f7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef7350519cf1368e7489f6b77f01dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcafc728afd2313370a5cebd59e30350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176c7581a67328064a907f99d2834d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224697b3a5e26b3159bae5020ca9c2b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c015f772bad6220d09de1d5d97be253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e822f9a62103ae311f01b1df6fab3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816067a08d9fc707fcf67cf1d2a6c9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3b6119bc1685f288359b10d8c150b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b540d6025ae632a3b3110359e8f84d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03019f4e2008333770b6b90da008ffe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2116145e13dee4ea7b17d3598bc99b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdbc5539e80525132540371f473df960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770ceae92e38e01ab262397fc0f393961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543a300b919b72199fc2185a00131fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c78f53e6901a104e7a4dd9759d0f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8271491fb60c5f2de1a06a0f4ecbd0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd15b8edda78c591e8ffebf017c3cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1515096241fefc8267d782dfb965b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df934dea8c4d6a1119f3ea91b5dde94067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fe766d016d80ce5546a30e651044468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1468debf7ca7197bd6da4bb80523369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc386c8a5b1bb94fda946e44780d56370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4486285753c182161a9beaab5198571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67801b20117e5e0385f8af6c5f5da1de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84c27ab528c4153f58513d1065228573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04773cd1f5b9d02736ce42dc7738e2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223a747158b53b71bedb94c57009f0575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca709a8ee2053cf86170184252e57d5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee8e63021aef44b9e002dce047931977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348903a75a321e7cc989c2e27e511afd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725175aa1a2121e10dfd5f4a8fa866f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2efdc71fadc5b74ac4136519bddfc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697c72526833c56d995aff3f6e73bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5587af30c79f5f6c3936e1b3d8d9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc5da4bdf0dbfe2208fffdc08fdcc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8cab19df14e5a740970c23d11254f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b7f70eeac16421c1338dd0893390d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6c7d2d890996cc6011618d35aff7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91e36a343d6b728a653ffe27f6884087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15f7e8004876b3dd66b3dbb0f74ab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ed1e8d9b79001f41d65ad37ad81ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba515dc340386d7ca359ad7bae834890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7132bd22c9d1caa9c15f1662358baf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea4428285ceea26729ff8b4be5416592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e621662f55fecfabd743d7873c6cb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674b110d953708c67c5ab37f49fa5b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e84a9dadb9fe389e8c706052d5863a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b459b83f02d4728635558aabcf4a4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d3abe3da5429f79b960dd5597e36297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187364a3f2c4c7d8bf5a9f00b4ffe67598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f162981a453427ab196df7e85f25c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973afce0e11936eb59a6fd08ee6be6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48563047756a52f3defa0c3d43300021101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd54c5c6e775eb58fa900d7a3f2f423102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdf1130197c0090f2974ee0dfa804d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483850556fe331a30f58b20cbe1332cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aaef7aec3d7f524b1ca78c6214fc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf94df0ee9ecca8dd1ac24dd8df6908106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05369c98946dda8f9bf399d2f41f7531107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be53d8ff924636c31bef2674524b670108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac07d91c83a3bb443edbda4f22cdacd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3979a6d71aca2986f7327499b09a6c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae8e89d9e05cda2849726fa64a046f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b146da140e46039bb13cfefadf8aea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100447409bbd5b7ff5d690474787b386113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf174069cd86b38433d00a1f356a3431114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129188b80ef05e4be829294e0f61f55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed7843eb6c441a3f2f0e2bebd34834116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0a0df1d40bd7ab458f3798b6ffbef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1747251557965c37c27b38e977cf9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c338af6187543d0a72d6b763684d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3decef33e2215fd7aa5ee15411bf0e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a091d3de21fbacaee294bbd9bd8d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21583fd2202094bc3b9a4b2f80501e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d2392e97b9affab55d2aabc79d957123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec694a41ca347041aaf7ae7ae8a7ceb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb34251465fed1ff5d9ec349afd2caa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713ec861993e189561340ee9db5c707126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef23563f6be22437a7f87f35d958c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a0ce41a9abd785b7e70d9b05f65e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd6d31a762eee1c718497529b886b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b71ba872d7adb0a674755845029e1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73683203ad3eeebf206f73ac572f0b8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd25e7ab2d39c9445a0a27970c8947132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598969427d1cefd0e4a667b4ddf2d486133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ca0712a90f1c6f6f0b21f553e76e8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6a97079031d09ca85a05d578ba636135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12599effb80c0524e3e841591ae9e23a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf7615d0ed5e277f8b7956d0ef5491137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b9c6f484d4394aa340b4c8e6d46f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e80a0eb961a8210989cdd3ee430af7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d434e073877eb308309b594a45cc15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e9e34fe42be97180115dacd9ffb0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daebf77ac9ad099b97bd81cd92c82dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcc46e31de339f1fb7158469843b00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e5455488e53dc821c66154a5a9cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca25ccca08d11705bce0f02abf0219145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c43d9db9297fa9954dafae6c0dace5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edcf63718db56826de762df41cf9cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8b00837a16fac58b6be38d847be79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dbb3d5176ac53f52f4a581f92d5a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a42321c9f3567ce8d13bb8074eea56150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3038f9f831c6896de72417d230809b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef12ef649a2c18512833c20bf49c7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0fce78e2455ab8006cc5832a3dc08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0b5862e8209ba372aa4cb77db31b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3311cb81274ce32b82c2234ad984ce5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebda7b9195ac6d891ec228b379f65f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf028c2677d3650611731f2699c08a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588977e084d418f0e0afbf72994cc30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abfd260f0d13504319dffbd438eb1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b1d93312b59a04951b8bac870add160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531bc7e423216df9d0ce87e42d1e12d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c9dbe8fff87581b0433efef78021b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3637eb609ebc3cdaefd3c13fa7d3179163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee822692e0fdf88c60e981b9ba11d53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f73bc99dc24fe215bf6243d7ca0815165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ac180c292aa88cc77422e308117a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3026fe7fe16ff0588f638cfe18d38c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d312437114c0cde8eba2475b55074168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e5d656d3ad15c77643833661fd7d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f901f7c74f29d83dc2e291579039b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60e3c25bd853ead989a0544932e9da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c0bdcdf557b31ebacfc67222d474b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd95e9e82a95c486208257ef8de80b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36545c3713c447640247b562e6e91f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53bfb4e0e4de0d90d02dff954d4d82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf814386d20da7ff1159f85e8f20844176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9821855560d7660bf2dfbfbd677c0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033b05d9b98c2bab213cc81999447ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1baf61d3ec44c63d7a2c8e7cf93935f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3b57399a8649e0bc83175ceb81ce5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5db0369b3cace7d3badd47160823f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df4cad5900c99268ae21072ca7705182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b39d860a9896651b6fff700512314183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1ddff9b81ebab3fe98d98d5609f2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30034d28baed8cbcddd1bd16a366333185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9220d51ad7967b3fd9c7bf78d9d7eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383a35125921f594f4929e0083f1136187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9217dc07a099b9264909d9d6bbcdb84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2380d824756f0bf43e07a20ca5bd64c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d639606c5ba0029c00b5fcc8f66d764190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbaa959bfb0809c8c440f8e23d6e77c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66619203d21cb79f54dae2e5d9fb5f65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98552b9082cf4dccf395f4a5bf48e88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad9392c334cc177fb36a98ebd2ddd9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d891ceae60b94b3fbd0cbaf2ed02d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569f28c776a3bfaddc0c49827b4691196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b6a0961c740aa8f16595ef46dd49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21150a8c8ca031a1246081296e26ba20198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9e76969cb88e9f9b80c015c2c09be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eecea95bc7a3028f5e957aa2d06d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183fe4521bc4e7e03005a5b16073f51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ce0cec27375ed05bb78643922d255202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13246ba96bc762bd96bb220c369f1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11ced2a8353cae3d0ea0637d31b0b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be39a989c7e8117cab188dd6893986205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2be8b6c82a4e48d4fac6e767ecc67206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120722efff66abf73da709c2a3012f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd236920809068de21a3ca04050445b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b5d18671c78307fb0d0bbb5f95e1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b7993c411aed5386836af5fc2c43f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66909d8bda4862f6dcbceeaf07b1d74f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a92f06a8c3f7d5b205346015a902d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491f859ca117416fa49f1a2116e9c0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa2cee0d2fc2cb5935e6ea0a4280c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90b4e2c16397f9a4216b0f13bddd7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd6f32146dce787911be3f6b8cba7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ef51c642ebef4bf99a9df95bb7557217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f831cf0b2bc6e28793261ff1d4793218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d5a3097fd64594c6ea2803d925885219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f64c4a2cc0ec3b0121f91a3c590a21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d8b2cbd4d91a8b7b920ff159a395d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870d25eadd15ece35b72700571be6cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e54548a5b2b152cba095d943c360de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240367743a542949553e1c32f76cef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97286266e84b155adb8e7287f127e0c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a575c9c5e96c6b1c488c563c58353c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504c4aec29a2696ba6610638ad84b67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c36431462422fe4fb4362bffdade8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966efb330791af0073f931afce16c18229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7713c9310d0d68f585998a3eb4448230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e01ea2a2fee5e62212c029fa212492231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e1e3698f2eefc60bea34efef1eac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2178a24ecfd28c70bd32d8fd6391d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c147d04677a8067d37c2909b65a548234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db81cab61d4bf80396a7bfbec1a573235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117711d14a6265e43bbeb192db488f3f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de736c7ac4057c327f77aa613b918e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1be907eac35cf571c0af1a477fcac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b401c06c1b56f533c04e54043c22be3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203a092c76976f17c79ab30ef961d21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fd2cdf8ce32bf93bea2ea95223afd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501fa63cbbc8dc2266f45ebea718199242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed761356866116276068d243e22bfb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d43d87e294d3029153c5d33bc788f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bccc9609a2115b0b9351997ed47f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69942b18be77de8dd38deb2452f980b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc934d8a52a55695951dc2b4c38eb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea061bbcb58a9838f4660d9e0589e69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe2cd6147d5dfc21df7b03b38767e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c7bb0a22d58cefd53d5b7555fff90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c47975a358a800a1636fa85dc39fb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f315ef5ff4618c792672ac2ee3493252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad12592f193e91621fbbdf867ac299253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b2a101bc81156cc427e6fa479a03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb377f773e10e0bbdf86df5d5e502b33255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf6545f725cfce175610054dc6dbfa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd2922fca5db9672c96cbc15406a97257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933f249fb253f3968e1ec73bff15860258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8d49116acde5553cfafbf88beb3c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe08bc63985c14b2972a0379027dd71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad931bd1c9dd0e67717556d0fa8ec9a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1018197612101956f0037a6ae63f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d464ea76cb24509a9b684f7fab633f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fd386b6c689ce9e869e717ec4adf3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908d19fdc74f0351c4db0325a3a3c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941414e5e0ac947796c18b7d48f2dcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236bc44366712ae650d9f71fd03d172267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837958f057a7d6e233ab775f040fb69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2ccb375c2a8b361121e07c181091e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d28710a2eb473780fe4401a8c7058a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecd85f2b1e7ee1841d2bfa8991da8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52b5f244838c00ef85a6a7992b5611272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea05ed032ce57b8eca824e18d4dd65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af516ca1eb21d7ec69097dbb4bdeaf72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb10c5050a96119abde923a673ef5d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d7c81161cef1ffb5d3bc9753e15a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e72bff2c2e7345545ac7d5ba32b87d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a296cdae6992c66850a8e9e0b97f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1c414542c5814bb559646bb547dbf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9162d91d130e6b0b414f6be5c4a58de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd15bb39f7d5740ce08cccbfad28b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de331890183d89ddc0579286c7f53b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4627e7dcf4ef58d99bb5e6bcf878a77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640a411e27aad468754e471f80441c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d82764ae2bef9569609399731410285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d497101d047f6e36930639446350d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d639c7fe31bdbde834979f3662a911287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad603b349a5d7aca888118551a09eb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6f5018535e0c9da7135432c4e95c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a32a0ca24277732a7b5860df7f45e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e732a764c6ecf835b48a264fb2613bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bba1d0811d532a1a9d416d6bd2f1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8f5d98f5592e02ed998756c440e1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0b7476c91fc849db5d5c17ca343f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177525eb467230be072a941e2239b7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208742a3b723a7e0a7d135267262d8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfe972c14590dd169ecdf7b113b991297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27718bc6df962607562ff9bdd751689298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d06524e21a9f9e772da0495e4aee8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079c7d3ea233622bf91d7a86cd1a6ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190c503293ecc5ad2e7883cbeba40ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7208e9bcdd934fd123eab01cc96ca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118e6d23a8554edb257aaee9e3ea6fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c9586a4cf55f860ccaf6fbc32f99b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ebb7e4ed9f04c4fc3a04fff66853305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c00c5f3004530252826de1ee3ad694306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6349355a5a7b15752f1c7c7dc8f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15938c0368b31b09ce7addb9e4e01b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7406614c778ddae2f327a46e9df94a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152988cd166b20df53fd1d91f9aafd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d5956055910454b4dd4ff9e48ccd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b0aa67b2371338ee7a60d5e1b1648312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb645713620bad206fba3d33e61fca19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21a1397fd17519d216a9eb1fb298a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e536893633d9a74070d3b2f47da7fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddda0b246508e5c89333719f2a39404316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fcf39f9c37214aac7c510f91fe401317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650dab71a48b1b6ea5ae907208915be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbf98a369169fca534be570b2ced7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c69a18ce4bec8b3a5cd3fcfdeae7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda0bfe51179753ab18963d90c609c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8249de5c2d824b8d5b87849147bc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53390362f8e24d5ebc6e4b471add5eba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe83e36f5c9c36d264401d57bb5988e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a6033e5e43d52e9f3f98621884d14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9431841df44e7f495be6c779789aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cf11677d8946a16eaaccfe8e247ca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a17760c140d099ee212c0cbe13cd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a56e472fe36b1cfd7b54ff2e39704329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c8438dfa79c016c395f1a82af9082330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79444141104eb01fe1061e1f16b3abdd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01803f7f6a484b30ac55ec49b2fbd362332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff282e2121ce62cf1fa9335b4b47e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9906e6074e938013118632aa7bfc62f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62663e5e57addbaf07f4322ecf449d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c897c6a5fb7bc609ce91084326606c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a25f4ba28f82693b142b40110b4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a715bced591161dc2e41ada1cd087338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999f799a02e1a02f2162a952e0a79c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ce1c0e82c4e4ff7a9b0323e877aa1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf06d0873feec38c883048ad192da25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015483c610c443aacb1c5b79530e87c9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d765193e46ed6ee3b2e8cc167094e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c17eec4e84b32eb0609bada20641344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da03d766d81c8487c80a8357c2337e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f02014284cc639f418bd7d2df1589346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc373fb60205fa665abebee0d5659d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3caf80822f52a26d673ab06a2df09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d146545fcb1768844960709056ae2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14452009191546335093a47acab5733350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ba211ea619f151ab397131bdb058b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03ed8ca9f228fdfabf16ecb664af6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5caa0aa9581bef26f73a754e3c4ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4305d9854cb69d08840a098b64d5a72354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd0bbbd804406c80283d6cd82cb92c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3303de65ab72c49625e1f35523e783356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f27db2e2a38d4dd9feceb4fb51cdfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cca784524dbf09eed45b3e09504d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837037ae278804f206f14db3ec2cf84359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa547ebb157a409873cf98f193a240c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ab57f77ba82e68bb410d7c3ee17fd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9877e8b90737ca73d9f2b2801b038e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd284fdcfe4b5c6d822d88a75c02e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a73426e0b9464000a5370370f0b74b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff862c80fb363ab249cc1cf918b27157365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dbb7d576a293fb106a15322c9f293366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d217e0e442c763f3677d63b488c595b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a322463df4f7459a3e82e0398e96e6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b360dd882193487f1dd2d933effc3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e2761f0dcb522e9daa31a8d8eb20f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719ab2d73e6a340b6e06b0ec5ff05ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21b3f3abb0523248b78f531a2b3701372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4d591883c1fcbc5b014a78136ad55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891267e88811f21b11167dd832305964374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f9f6573310fedeca50d0919b1419d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856d459b4e0613e9d75c8a922481b8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bfd8bb8df9dadee84565698f80b4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0992e5c950d249482c5bd4d2812203378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e825633d87cc4a01421705ca631ffdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a8303d5632a9bfc1ff4afa3e0f3b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f439fd4740a3d516e467580a5fb644381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd257df66e68cc82afced6f17fb69fe7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e380fb0883919356f94405d34034a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da2d9c612ddcdc895ebf1ad8a2c6ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd465e7da92245d7cd4d34cc2dc6c778385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58563e49467cc5b9f132e93cdb14a3cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f6850efed97c0dcef4f13b70e492c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d68bf85f7ff2eb760d7529ccc05811388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c8d83eb449a1268a2b8461bebda52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d25c1bcd353288af147c58aff6267390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1c401bc8f098bd56f72d2ab2f7961391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65111db978ebc4772d88c62b8f7ff923392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dd07ff27b37c2e205fa85495b233f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557d50e546b53892d34ca8c614b3a63394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287449037f77b7e3d266c6b333716a49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89860e2cdee6d8faa4409d8323671698396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fb6c556d326e098177daf83dedeac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e39a82899b415bbbc1c5e18a06e750398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a4ba0fe683b5f0e1fc1e531125c55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4492a68def09cf0522204c01f944dac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff2dd04206a225405b7adf87bfbe9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2fe39c74025957988d059258fcfb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358856ab9222a3badf97d5794d30b9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3106f726ba9535c0c4c6144615ff344404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a7ccfe583a5eca148c75dffbac668405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4a6c56d2d56b661e946eec0f3a6d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2d6f478929115e92cf1350ecbdeb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3113a8cf5f4dbde8b10061363b222f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772079dfec2f9c5cb56dbe812729b811409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b6ad3bd9476c2e50a40e254ac53a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedf6fa6320c209a953ceab87bb5744411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c5767df09130e8631ac1c97c73424412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86808d93facd0a12df65589e0c6ae64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b436bad9bf7b4340f133d4fbb9a29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85942bdea5ff5b962c5120b0219f4b5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d5ad10355d6165bcdfecbd667a54a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258999f550f516faabbe626900af2dba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab6eb0832d0107b8be00c0be5041e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4b6117d6d443c559263effcf0219f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9b2002cfe85c8049f9eed6a897b5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f60a9452d5d7f2e94898aa262c3ab421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356a4e56602d8cbe75a421534d2f4a1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccacae92c1a17a0a3129e2bca3ea1c9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769984e0db1404551871feefbc3ee95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cccf55d714d8a844cc843681c8d6b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc115fd11bf875a54627abeecc525e8d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31667ca70f1c1331be3941ce345879b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8af915ba32160aa8974319697afd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc351179572cb951348fc1e4bdc860b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41795f08334e014b995cad6edcbab70430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfb235776279f82eb3b77d918e6efc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30d114be123650227d309eadd0fb5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d62c0bbc25ec478e708701fead629433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c8456e4b84bc908b9baae7a3e9123434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db252b91b69eae36ed7b1b520a6a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6492c790d550ff993e802a17d3fac4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70861cb638f2cedbe1fbf8c47782c10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431817f86c7fd6c556d5f4ea918ff726438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c56b09af003424da97e253d4ab1b70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6acffa7db9a3fb0ed12f7377c7463440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea8e3b4a3160464a2fa6686fd903d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45621376c3f714ae885b2b774aea6c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41409e489ceb13c4085e0d77e61026443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dc50fd639f3925a13637b26096107444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6fd1d5ffe6caac687870893c96d87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a44ef00075f73081f2165c6ac9694446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579ab5186eb2b1b2e35fd66ce8018bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78abd9a19483d20a1837ef6b25e088448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52931f19c989739a93f4899d4069b5c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a32e87c3f78f915a1c2cf09e2f7e8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4c0fe6689413b9812b8bbfbfa776d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101da49931eac256063c9347c6b4544452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed8173ff49bf55ff8ec537fc99b9b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20f13fd65757b9a43c0618e256c297454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7039822420287632eaf24d96b80db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7fd45431463585a00df14a6b6750a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593190a9d7c4bf9dda41ca7b44549a74457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f964c1aa15ce5a16d79c53717c8fb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40445fdf72d37eb9cf279c53b1da85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd73e50f7b3de2146fa5678237836b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc80ebff59c4755b467da582ee78f96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426db74b380c61d696c9266cdfa2c084462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e5fdb8c8c372565139a030eb8d976463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb88753ba82c0d4bc92efb880d08a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e7bbed55cc2bc25a75aa23f40d448465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1417abd7daf3fb2c7c89725bb9cbcf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff94fad46ef5d65cc10c7842685ba0e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801556f73509b70f95abb6693918da49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf5c32d534460afd7e514d095b2da1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50518e3c29533ccdf2311f44be12c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f09cadaaa45d92ab39a1e77e9bac0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538ad73286e16a7445613b67577d7e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c98554362b4cddc53aa3f36a4ed60473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38c4ecd3a03eb31c094e31ba05cc2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1b92ad192fd3a0fc85b62ea78aab0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0291e443ea2cc035126d5839b6a944476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978ac75589fefadf283ce9d4742e9e8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1603ebe25e063be97af37e0c39564e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09e66e1bac09007a45feb09cf04a6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317c1ac98b02dc1d9af90392a1aaa9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d939f0b24cd96b3f81d432c07d339bf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c4d947f6146dddb76ac09d966c27c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5cbf4b40d34ab68bb95b1ccba0e2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0aa0823b2347798bf2aeaeeb0139f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ed34441e45d2667fa91c5ce5821d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c60ca73ed46a16a0e017588d42b21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704373b8ceb2e25a238e336957c6a757487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc3b20fac292e49f4ddafd30ed7793488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee79656769ec43ecb890712fc70f0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be71af68ce1bf5f0c6392f27bdbd6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e2e07ad05ab2328ce11cc6758429f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431ff2bc9c58d3f6d533575874bcf6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb1673b2a533ca410124733d642549493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cfe740bee1c1f9c2c8acb1b6a0fd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c71b0ef3e5d86532a6a3eb0ef843f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c4ab40aa245ff04f8a4f32bbbeebc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bd384c3ba3d2b59a2b037ffdf9e4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c800eb351f2d4766efff37d4d0904498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2759a8369d687ec9ca6491a79f55c8f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944a600ba5712df44c966a65dc9aed5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2547a6c8031f0475514cb56a54b8a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c7c9758791e85766b631878b43fc3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918cab806d56cd619893fc65f4fc179503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67661ca7c74316e41067ab4ad461e6f5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d1760ad0f29715c1c562a87af6db7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1f0fde8e61190a1cb70c37575bf42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3c060ed7e455469226bd501ec4196507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d615e22ab6ab51ff7b387e8fe03ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853711e94bf9610f137ec16d519c8695509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67020ee745d9f5bda782cd58c1dd4cf4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccffbc471fc2440a60e8ed1951f1f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e225989eb835d335269881babcccdb2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b143209d1428180af3bd42ce357e4fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4134c4174a2013a46293db7d44b4c93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ef51211ee33c677cc419834ed5ca9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867297cb1e345709ccdd80f229131f2c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b215cf1f0dd21403bd4a34640a6cb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc34ffe621d9e38dc3d4f02d99d7991518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b4abc7631473e165b398e8a1139b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd36af586c317c5f0fe54a73700d5dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5c6842255028cd0c805f7d1caaf84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e6ae33ff5aec61ac635bee3919aec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d367e1e997845b09ffbe3a358ea1d03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf3d0bb62ad844911bd5f6684d490a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f9a16166fa46d5272c3fd5374d497525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c63d196fdd8ab588cad7e8c4c79a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e322f416971060a62e3d0f1a1d0dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef4bdbee22e1e0d84457b1b4d73997528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ed01e4ba35d2eabe183101b45cf46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d95b3f194ae2fe8f414dbe72c59a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc1b4a79a88fbebab6cea6356a8471531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77fcfda4861d66eaaacabe4b1466dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd4fbd48618d30750ba4c2a70c746b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be480ad5b644fdce55396f7e9c98638534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3469fdc19ab7364f7d858c4f721aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0d665919b47c45b2b3b33ce76f840536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a11977b91322b003520d959d32de86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b205715485e967ff025390ea8efd1c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0479eef837da75b8278eee79c0d55d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ed301ef980762eaade79e8b4b0fd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78265607b2cc92c9345b35c6015609a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1e4f60744a21ffbd16389297cac13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed813afde9733be7d737f4d0b30162543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c405312a6e24df7ddf70f305737c5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff039f24057f09cd91ed3509e723150e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ca09fd8b5f8aacf3e833b1f600093546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ab2c619b90f1097bd17e044da8c6d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb85e4bab048f80ead295baf546fe9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e78e93e000b8466c7ae52325c3186549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4115180903e65c2302f72748e937f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bd67ebf579ae4888ca281a85b9876551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97847294badeaed0f72822e219aa3734552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eb7a63b181d815d07416ba4caf43b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff54eee1989ad49a8278eec5911944554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dcdbcdb6c34373245d876e6732261555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca6626290e7f3e02ae8d9096f1313a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3606eea078fcba27965dcea518325f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b8495f76ca5fa8b168d455ea9d9cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33947e0e681748d3331f6dd120f897f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97062183b03a1e68faf6d9bf4d05de4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225408007f916fead06659bd3542db8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14eba69fd44a2c5301508df3b064d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39061e6df00bcedb210de08fb309b7d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe9a8dbb26d6f52818c1cd4984b9e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95603e5e2579373b3f9c487efbd537565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9853711a80c2452e212bc5c6851643566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7bbe67eb0e64171658690a384da5b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575a33076ffa3dc8d48b2b429695bf2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109538194acc334bfb8b6037a79a20f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c909259f03d6c95b79c5b55573ec1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baa3847eb53dff659a4abda360ab42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14b590f81ebedb8e17fd4113ae3a90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae495911681c7fa2d479910b964fb50573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb957afd152e7032aa602268eba59ec0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739991c164e9bac0bacd8c75b7ff865575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f30c71264d8a099c7959061cc88cd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ccc19fb930619ac6624aed5e4d5e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ae20287e7857f8e0ccbf100bff699578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333121739a2881d16ff9ede2a9bea257579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508fedfdcb5b2bd0594e20e0734da85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390d3c27dfafbd25a0625e3f8d08ad9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6125dbb6474801e4a67688aafcf87d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a89788e6dd45ca6b1a814d367133c3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c0feadcf38b7ded4056b477a6a0ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc82769096874761578281d0e0a7cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df936793aeb7e0f43f64887ce2efc9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c253e437640786a1cd76e4f5db20c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e622ca7066d5fdbfe4f35e0fd195ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b772eb157bd91279bc47c36db8f457d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb8337ef13fca3a9dfed1cc0bab720590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c26a4195561aaa5cb5991e8514e11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157785c84bcd813b72f660ae931725b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c302e617fcadfc136b65d8e189cf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6d736d5265f563f4ee1aebb33669c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441cede9f0b8d6fe9a5f7adef594af8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1087917fc5b9475e8931feba8b71786596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1b5fed9ef111b1ee08c5ad28f3b9c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc94124ae2da2d3003f7d1f0dfab1a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c006e8644813b47f5c2a65bc3badd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a7c3f1c5ce8b0eac1e34313751cd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbddd8da21a0376a4df2af02d717721601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb85f5cbb48fce3fa875c2e2f150ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c3b782379079e30fa07be1c46de2b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f58408ba1e3a10555654f53de4a3d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa6b4bb89622d9668c0af024f46cc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185003e7c4bef5bf9882da79a7742c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68e6dd9d2360a73adb968622a4e6c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f3ccc6ea2a6ecbd4dde191aa5c095608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f5daa08e6e1c3acc2e8d83f684e68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61df41f11fca6f11d2c4e2c82225a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1126fed6ba316f09820614edc538cc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce25120eb8c0fb8ab69f56b2f68b27612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085517dcd2044bc0f53340d39d07a02613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a496ce3e2b6bc7de9214ac2337389f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b97ec623b05a66424134c147defaad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bfa3f4deaec51ccd3aeb7ae617ea5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf1e14f785a479caee67aa386fcc68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44290a298768f80c9669a0f4062aceba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c63815a879e9de5979ddedb13a311a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e749d7d16ce51d21cbe0d5c8b3bd2b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75bbff1ad0b35452f9b7f89918fdec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dbe07d66346981f2a47ab1af55896622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db0d6d4519e7d6f37fc8695c9c3b2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70dfa820a6515e09031549dc2ed09d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756b57ceeb5099760a3ceaecadfa9d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc0f146b1ec965ecdd4983ae961a94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38e25728e0108f72f2413672b536e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177d14431ba0525e2a569027fb97667628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fff871acd863f67c0d455d90f3974629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9ffe3ef8133570b693175097c98cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcde57413e97040e8a2ffe1e89a0714631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2d31e2e8b7b0db5fd149d59764a2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543164372ae8de3374016c0d26782378633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c7198224711577bed3f1fa3293e98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8125298623b815f592c688c3d5267635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1771f3a3a5e8aee682fed0bfa6520636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c791e885c427e0c487d4cc68113633637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9d6876db1757a62e912cdab30fe91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd685695d400de4d60aa14ec2339a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293204afd170d5b0fa27e2e32d28f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef1dd4eefbc649d1cde7053472205f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd2f9bcf59af08d4f6f55fbb4c01c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07f27dba35b0c8edf61a6be5085362643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e68a07ae8ea7f5177a993a8fd74a5f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7751d41e9648e77183e9f45415e9b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5991c7d63e572729709ad32d4773f78646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34731e83532412e750ae5dc9807f43a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb15c0ab96baf0782ad6335958d0a8b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19cd4ed3ab60e8b6cecdbc92dda2c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3ecb6fb4466764872f9b850977fe1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5817d3a5b1af494f18869027bb4d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed59984b4bcbbfad577b87061734164652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fd73a8be7ea33e4d42e34c6e7e272653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474137dfa500b37edcdd413e014d51cb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010506ccabb8f9258ee704c5fed3517655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77e8011afd4aeb13cfa07da2677c2f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f4ee3dae134fd8f7cfa1410a66340657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525200ba10a4ff42c0934101b181b9c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ef3b7019fe9cf4203dcee77878ace659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1400fce9c9386e0efcf5e31afa8021660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94da9ca1f468d89c0921ac6c87fc77661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437cf8e287612e8f09185f2b7742238662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaf2e128084e944cc77a7078ec0bee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218357f546c2617d9f0a26e12cea1a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6331c5d08c55e227660069f9c79cb0b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0360ed60961f60d93be1e4c0bd3df0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f90c40bd315b47acad79e5bc4356d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3255cd310370430934ba0d364b775668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675bef74e0689219df3fa0fea56c3e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53708477f8c79447e6c6d858894482e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0549d81c8e687e825129ca0731a99d8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720d0b80581c6fccd2628d7e457aa60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344872231a6edf364b2d2e3b48b8f10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4d313ae3d094d4fc756c85c540b25674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb41914f239c3e5d05b976f9527f20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e549e981454d83935f01f761dbfd233676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20850f96e2c4964c0af6f78df838d5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425caadc0a33c479c97ec3edab7ef9dc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628d0c04ce30b1644ff67648a6d7874679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc871c5eb88a49788257894c30d7ca5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a5000a862155710887bb286f0767f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922d137b0a6f1fe16fd6702eabd633682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21999874f8718aefa5cec01c376bb050683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47c9315c7f6ffe94b8ea7c82757229684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e9f12468e3c7a1b4faeebcc45d250685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6255354b19327b950ea997cead980686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05854928b67ddb6e9336f596269cc7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d0efd56c46ca59214eba5e9c41a82688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f02c15621e63afcc1e65993b03319d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abc3b4e43cdefa070d04a0904c9876690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f33f02a32ea25dceefa7e3d98770b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bd0e1e1a724c251cefef6ab5b4292692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db830abbf42ed0850014042edb2424b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95dde69168a8ed3f5cbf5a3b16d99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a29fea884366d0c77d143b79508256695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2ec67a98a7647ab85f62bfc5dfd66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f89b522490b4bcde72340c0913aba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b8e35c30cd9d7f83175d5f8421ac0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bca6fe5c6cd6fc47f5bb0a42cb6b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b34057927428358b12879169265e78700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4bdcbc4e9a354154aac1389a9da8c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa20550a594d5ef87441fdfa182d4c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd214e59a384f634de98c95acfd0ae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769a774ba0d6f83c351cf49dc2e6434704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01e5fc98f6972713a3a11f0841c2de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59f96e8bf396cb68f78387ba227b5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5838140546fa4540dda6dc39240397707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b14e9cdd23603b63c4942de4955f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a5399638067f5242587a7cb092212709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8882ba3fac2f62f5ae017524562338710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcc0f74ebb5a7a583076f220dc19d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5dd6a952672e6dfe409aa75a4871d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d102fab348e00b01e87a9ed5f4e9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d412be3a88a27a611a0bc85a87cba00714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825479bce94b62ec7b09bf9924570097715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb991c515a43c20ea0ac60302d8f37716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d1e4a5e2111b7ac0b156f6a926319717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20606c4538d09e9319adeece80b067ee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b15dbf8277cc745ee23b9fa34353ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c619fd1505ea48f7ebdfddb2516818720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b328d95079b57848ee7ea616c595137721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81593734ddb08e0551865d963975b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c799405ae151e3caa5464f79395e140723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7d98228fdf3bb124318a88c137175724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76989c2e7706010a6fe769fe077a6a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65ad1870386bce4c973897c71dcb55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8fd88fad73b3f3d3d9abaa08d973c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d8b88e1862b93f984c5a7eaba063728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c6b43dd9145da789e8ea1afae1756729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05fe779f868b383b8390365859e530730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d5f453fd28206d9ecbd61a0194e5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffaa915b409c80c1a9895b7d774495732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8637b4316df1d3220d110156c0f3fca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0e06ed72dfb9e98af3932fa3a9f87734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae7ea6e63df4fea4a224e79a05e36a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aa5c5e7d63a5c65282299729ae073736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21149ce405ae4e4cc8f3d0641556bf2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400342ff8cab77d407cc1c2bc2d0e558738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0ba68201849fd3319f4a5c45c7ee739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedb7e19c53e0cce8926e9e699bbf71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189988b04c82da3006df2b8cce7ca1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25b860e646d334d2356fff758dddf4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353726ef5fd837956090fb76808ad2b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7c410b3489aa8febc43d41395c9b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209495671bb25de080f04f6bdc01fe34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bac098afa58346810311897d86002c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b930da53a0c6eddcb118a096fa6bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edd2c9f8faadc3a52e4d910d69d00d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8553df061af5c0f07b8a403262a87d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4e868ef4de2b6ab797854f0da133d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03706e679d92b64b7c19ce2d73e88c6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6231d51ec13b8b782ea1a8a5d00ee30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c372b0f042e96272623e4a6d388c49a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934b8c79e7a4a52af5ba291af4e18c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd57e759b180fde99e50f38b18932f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb0cf093f63b3fa244a60487d5602d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6081a79b39e1a5d749011b526a0af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9911fe9c46deb072fe4225d3394ef7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733037afc30eb00cc9a337731562605d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2234fb785c122a504ee5c0348b9b9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a72f4e63923e0c482d35d1d9f41c51761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0a6a70badf780d023d36dda68ee1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c18193a9240f2d8a70cfc279551e1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cf5d9c64c4b6759f729a27fc40b6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168dc8cba83ef86c24986c6b815e62d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a617b9334ab3216fb33b1aad6da86766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8d92ed2ede67ae78d24ed8438298767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06b355076a21530ba1faadd04372b1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d22cb092695431816540dfbb00ec4a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5986204d7b62479802721e0ed45b5a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28dc0dd144ede41fc52795d86e6664771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545329b631af4deb6699e7d2abbbda82772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea4bc18629721eb3f318aca59e259e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db69825ff2c0a266eaf3daf8521b6bc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f484b1559fac050ae34c389836f629775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2669bb7d32f6bf0062c303542ad2e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beaa1d47965efe0556a2e040764d73777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ee0b4853fdc0d6246ddc5b9d3fd94778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21c7e8d595400b5ea5c3e5c741c19a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c567cb060f903c1756e2d14d3bff780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559295983a33b5b3c1200788a97d5bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d739b6f5fdf8603d2bff738e870c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a496094d254711599dd2241726ec9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf6e092aacf49ea762391ae0effbe6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998316483bee11f7cd2d56801b5f9d5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a96cd11a60f612d3dcf7f11a5bb8b5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653da6221242c5dee08e8305964abebe787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54974d5f975273ff9b6ce894a82f09d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd9529dcad94a36fe76602dd61e988789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b13f0ab8a643023c359e1a43c76484790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71548168a7c5c9d199f1e14299ad2867791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96283f237224fe58f9b5bc55518e0a32792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5bc31de347c395f346ab7edde8ffc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2e9fecd0893e84650d9bf5798d29c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21662201817afe33aa97f0832bc8dfa3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d990264da79357880896a77e11197e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce595c7d50b4798c05ede0ec83aa91797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bb47b31dd24d8d5ceaabdbcde2bd7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b995e3e54acaa08424230792d4099799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33db8925c745f2050d375e1738ec01800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1f4339673fde5232582ccba1b97bd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdb502bc0ab6534aa39686e677f558802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3ff76988ea1e8afdf52b65f31bc50803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794f6b53b99477ae44548df58d736c3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fa0b8bbd5fff569ca83ceb399523a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba99bc5c07049acc6a04659eea450a9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749bd928605da3b3f5e1ffce22ba287807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537310da45a66c2af98e21c3ce89c878808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c84d71bde359f1402d37195e5079ae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e062d6b65a1e821170f06f9d995865810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e74db35c3af34f0f903684074e127a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb4f97b6beddb7bc80f64ff70527f1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46dc4c172e03469852008a410a5a47813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc32fe4c880c52bf0b674db47ba4f2d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fa9825f6b099b32011c8b0c0dccf8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2361c87f36f034852fd4ee40b3358a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b90cd74c65b76491a8961d4f4f14e9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcc4a867612cf92e7d0dd65a27d370818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1370af8aab079b6cb41b6a64ccbd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809a2930c8d1141ac82cb4fd60aa43d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c35d794000adfbeb1294b19503ec7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66380922ba5e6d84bf5c1af2afe0d52f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2b4fe96c6c94df6991af3255af8e7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ee2bdea653d0b788522884961fb18824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7de0ad3258596ea3afec30c287822825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bb980b6700051827def6bdfcae7d4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44ab601c497121c6be2001b98a7761827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578367c0ba3e674c1ad8929453ef9e8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb30af04a165e09bdc241c57d5b529829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ef4827c30262855920fe99da57c0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e487d2e481ffbb5ae1594ce0cf663831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c196a33625c5618ec157c8c0a61d9f4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890f733a911422a29eb4bd7ab651ff0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506837efdbf627c400a4a1ec9fad350834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21674223ac6c0f009ef2b8cde455e66835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b50fea85bc43e657349a1d49e98fa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d411b709b042674962f69774df9f597837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a10810d710c74e465daa55c0e31aa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d76f3dcca74413abb6fe2b3bd9dd7a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e223dd9a6ec1a7b9915150ac8c522840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92059e77563135601a27e086ba0eae0c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996e74723a0176a1ecadaab13931da8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa425af7bd6bcc93e3ce8ab6335457843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ca1f865c283cbb371f26d82086bb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe2040ab0d425b8bd118bd82e8a1d7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce8ad4b2168d367c3dfb45d778b563846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af976634ad2ba241606d6bdc0817f453847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf493451cb7c09df3fdc708d980acb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eddaed9dbd69f8960140a6ea354e9f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1f6d53269a3b22010f9c4e362d44f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260b9601bda0fa329bdbcc25bca9357851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9866c5d83bafcad494a976e0821b7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22509f75e5c8b9c14aaa5fc50edbc010853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0a91a5230b1a0cdf945063f2581e7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb114a2ed2f62b3f912d139c37c5ab855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385020646622cc0dffd4b29889ea7d52856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d25dff3443b41b9fed0fb9dbac6c8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05a2b7588d3e04501f181bf78d38bc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc073f463a17d3c08de28f7570241f07859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c90b37889720dd8db96132a8d34f38860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6445ecfa48742f4476b1fd31d296765861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fab4211ac5ecb9f8791cccf4ed7093862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60a2c1013013f0f51e0275a44a316863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5cc73cb906dee00bd9389e1cb6c32864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade6c32fc43f7b5f14f535378005b6e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a469c681aaf2572f843ca78a7ed0b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326366bb1afeac20a031373119285efe867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8935e481a6752157b30e2c8882611fb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ea543c52f897cb3dbf2dc5856954b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b91ee59554966aaf0075981d20787870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386faba9bfeb52b23a10e21119777ea871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ccfd40bf1dc2d8fa4a4b066ee6a46872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076018a20c879671aec3261e7cd131b5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe6b73b3f9042b9a19ab02fc3bd0a1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59fcd60048b55da057f508ccc7dd8b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21172b53effee3d5a28a7d978d0cdcbe876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990cb66f642ce66ac1a59d0d04b071f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27beda3e07f14c3f2bf757fa9dfba0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccc45f24079e86ba37657a4bd9d437879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1ace40e2be7ca5ae92221dc81806c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3910c662af727454bd736c214a4ba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247a4264f64515da28b15f989aa4d83882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180109575fa13a2abf056057c9c40375883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb0ec23d53a26991a0586b0652305f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76b8610e43a9a286578f114ac0240885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeae57976da4009069afeeedc2c892886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000107bbee2fe33249d5e6928db7e40887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecc28a4ef3feb1c4151fc37d087cd0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eab1c9301a3468001f8b2eb3384e02889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa228d041235dc88dbceaef293e774890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802bc380ab93c0fc911f357fda21b62891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03627b8d7844136b7361da0045670c9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed9e0c9dbd1f31fa49e53009e2ebb5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd05f5a91b520847c594ff23d889a95894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08b679823723160014c831542c6422895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4e7f92481881e1f54dab49c2c55cb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc1a4592defe89400fc93d9145df50897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997903e3119de8c8d9555a6033d97fb4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d36eed40ca82ab574356d150ebb96899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd9d9d7f0caa74eb9351402192378a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fce44ced669e37b1e9331fe52bed5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c9b84d840780e1e550050fa7a3679902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1953fe9e6fb70662844ba0b18d111903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60f4e1a692e36d89e85746179c0058904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e30ea7200401b2d9f709695fa02dbd905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebef885b12511cad01ba9a31fd9e40906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d17c77333a3ed3f35a37380eef981c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59014d191e0901de4c346f30ae1e89d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bb34cadfeb8cccc2a91e35a226dc0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb310649d096b3a58ff6e3596ca2bf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b1347d7f839f2147bdfea1807619b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a727ced65f6e91fc2e133309b6e5709912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e9af1487fb57c230dbe26f1a46d66913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca997e0039a4be043cf7ad780d8615914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bed976102ce84863538be68835b85915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b37ef377fbbffbf1858b120f84a44916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595b93d2cee3be58817f06f910241c9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efaa5ca455051109ef118f17afc79df918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28fc508176925dbaba5ccfa43f8f60919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c020a580ca153389edb5c79c0ab19b9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b6d6e01ae942cc299f9089da900d0921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3182e63e738e96482c22584de10aee7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2872dd358588544f594d36f2413dc60923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f5cae415c0a5ea4ea48380e68dc4d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709948386b5632b25ccabae87505e04925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1f4305af025920b6baeed9100680926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946bbb329f3c19798302d71c8bd0a2a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9744b8d8116949579a4860ef858d2c1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331a6506049be0a53bc37467489f595929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086d6d94ce5045051db31887b4a514930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65413b780a78a4c20225661e550951ad931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956585a531a1402cb314b3cef4fc8286932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a454679f823d622157afd3fe766bb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351185a6efc27d3e66e53402d8b7010a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aa36a4b0659c07b5952ccac129174935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5a5a1449d72527e82d188221915f9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec2c78d06d99e30d4e86426ee05417937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550d0ff035d4599a7f997d6e4f94312938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b9fe0fb11076d1cd3fa0c425d6c18939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f31784b64ac9691511bb092ae1362940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e515378f308891ef228cbc9411cd4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e96a7e8a097d5abf86d856b3f8168942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1de3e9bd419441ae9c2080fd094965943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e673babc59d49dde859390d3070d8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225191d98d738a26602ed3722945a57945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902177e0f0c72ac3f2e3c643c35f5579946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378f7c105241f09bdab531afbd86edd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a582962ce61308d0c4468b378302fb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47cefcef12d2729668fc951e5eb3328949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03926f56050b843bb222aa06533d3c72950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec9ba8ed2fba83b1c8e72c66ee047f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6a6c8ec94494a6a1888ab528fd6cc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ce8952cca6ffb9990bc1a8536118a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28086156f19483ef5e0fd6bbf68a468954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bb34f2be72230886c360c96a91b64955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f821beb3650e1c1405c5587afb4ed956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549f9c02242b0d0583c47b4b9501aed957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f32c04eb95fae8b4ce80cee0b02e7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36321711f51ff187b3a19a961d6d3c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1521dcceb68dfd6436306a92ad784e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e50d0535022effeb5e981cdbaa01a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9b7cc8b8e3bd8df6886d932b4cfd1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c04bbfbd0a2f2616136d81851eb3e1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930434e6246191613d4296fbb8c291d6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a40fe99d0e65bbcc92fe05226935f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3292a37ea7c39c26b8110b5e0747e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e29d7fb1ffd2687391c29089d12a6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab7a052a1453f0b78aba9a74d5a85f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed28ac81d71d20047f936e218051536969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1d32fc9657279d651faf8a08b3e38970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a6b2c7e91233246843cd78beb6890971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251a16f0887943c5b1478f5d213890c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa844bf07811d670ff41ff63441c183d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f01b02f8bde51a95b8cb6e96a3249974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c97e77ac834896006fb23f059237a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23820dc510369597a5afdcc1a598f80976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521f3e1fdcee6c3ea1ff25bc7d75d97977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e661b7e4a11d856105acb18a354be71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e1b8a6dd12145adb4c07f5ecd3fb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07284b468d4fd7c1fea038c95872b8053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f78828b54529f78098e24ece6bea74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7a94ad7ddd8bcc40d6f8c65917b2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f86eb04ff03ea92a84e60261efbba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500fc3e3de12c12c1dc4acd1ff612147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d269eeac5faeadcb172f79d8a5c5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d2b34ba36493a546f5dbb03e689aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d13b0aff0229497a989ca9c57a7e3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3ead24015c7577e2e7c259527159311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc8ab2a4b08868a2ffb546d3e180d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54799ad991199b8d9d380ebff120529613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebccf947912b690056e191d1b69bb3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d978e6cc77fb58850f299f0773e37f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd727850ec7988f32d3fa625eb252ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e08b4c0ceb14a6698f84670aef7b3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee62c981c252ad4999aac5072f362f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae924c4ae6f402b0aab4aac9fffedf419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503adadaed34f3c5badcff085770045420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a45e6583d0f305ec0ec6c6898841f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5af53a2ff72a6350baf04acff5b2e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da90db0f90d8bec7add03502a0fdadc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f52c94b3be04088140e2c95bdb9cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ed90ddd8bf44de9c7a7c52976eb5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76898b3db924431b24755a71204b2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9539a85ca5e15b751ffc38ded0eec227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38768bd4534bde6b35dfd448c351b52928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f183fad264a9a8d6b183a0885ccd4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c776eac96d8c95701ad93bef1b591d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ae5641f023dd0bc944c63a78bef3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74999a07a19ef91b84ee415f37b64a4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec2d0f5d12b22159a4e4cc68a28b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11751c814d77deb889112d1beb95e9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4f757b98dc4a35a3ab3e2bd5c4aca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8549800b954fc56e38feede3c9e5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042c620ce1a5af10acc32eab46b728437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ca6d82bd46b735b65b04c1460f2c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd689bb6d1105e156ffc37110926ea5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d343ac3f3563bfc0b800ab5659cc7140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2532a64408b9df71ef86cfd9f4482141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a158dddab93b441bd00fd401348f7c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091638ea53c22f0d64acbb48f98f2f4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0e39dc5b949e109e7f9e89ef303344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5200d23af21a0dc72ae505835e414f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeb65a4c1e3ac89c2c291537eabeca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5781579110933a394b92e7bf27ab247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7716f0bed9b386213fab13d240b1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84009d6d4cab58ea3db10eb5b6960ffc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d540244a930e0e6b37a64aa521176e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97387b6037d641f519cb85923087948251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88c2feb4f923fa03b5a49714fbb34552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e9699f99b2ea3c6112da988984b2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f982e31adcb7908ac3ea72f95006c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725740817f3ca157f7a8326d666f45df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7664719966cd033777a954154c31856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec4c25bdfb466d509755ea431803d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f986d4c3e267a1725678d367765e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4e423acb5a680e8106f50ca4f50b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36937d7fab1c3cf3005726773e9201e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310407962bcf585771f588602ff599b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5691b84c8a64f99593564d32eb9c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9112269a83a08cfae9e6b02b46e7f6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b43dda86463841e8247a713bcdf6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b630fda249bc985c35997516b4d2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375deb4ec43ccdc351919f0ff3d907166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f4506b5231722e77fd97d2a1981e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6c1bda29c19d4e5e4eb4a23d89c3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174380d302840106540d9d290af8eb669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7b17bde8fe349ea3f8dd79ebea5e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482df61ade89962d9d8cfae3b01e4c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de617a3bc246d412a72ca15c47970072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04033dfd916391c65f7e8cab7018ca6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fece40156d1846802721d22a8847c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae1e3cada39b873e6cbda192f7006975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff549a5ba39a2732ca5bb8d17dd342f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c5815567b0796c9a84758fe045ba877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283f8eedcac452f92b762598ff0cbde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9125d8f5ff976f8e54094c044bd72079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee439288e03d8538c80d054a16630fa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5651be0819d4a0d8743709b02367d9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a697f7a3a9f35e6f01e2682d44e51782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b96b9f4b14a707dad1333b880503e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16453cf15b70aa89130b27936ce96b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f05484d2d0249d34d074eafec418485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9838fd94b5b3df3a5f0c6238e99cc7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cc04b39a44ed07518f0df1622013887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3309083b067511d34e4008b650c66fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ed2e3961a7de6e48bb3c96638c1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6211fee01527e26387b8af10b0be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3b2f27ff5443724a9a6f2e1b645fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2eca5e4c6da4082faa99abe0e516f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc2f0cd419161cad1464c463622f9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999222f5d3e09c413624c18ddd9a3f9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e04a474c8fa2dd76747436aae37d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1d24ffec4b10d5587dba2c5c8c67e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b4a91826aaebab4a020393235009c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01674f4b52d716bf9ca1a6da9ddc7b7998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301413793b7871e5605f0406681f5fec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e236a8adbaf43f6c22ac287ec0e2976100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c3e65d2ce69f52fe34ff1aa698a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb0be5a1330aedb4063e049f2598b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99343c7015d590f96fb2395b42823a4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab002d9d63990c88092bc70fbc89f2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110fd92d30dc45e282bf076672934ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bc797aa4ec6bc3c9efc732a2279c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4636458dd2ce6ba9d26bfe248642afc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e03d50c826b7d306baf2f898091a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff7aae6dfdd0d6a2b2654811f35cee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0d439a4e648a0104b2fc5dc10116f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4d8ccbcbdae20c5751ad0f957b9be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d327e76f0a22a6a92162b5cd92191112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc401555765324348ad4a464fdac5cb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a2a73e9469e86a90ba6d9d6a6be4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc08e96b497f00d0824b8a3cd67feb0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cfb69d2797d21b3c9dafa461855f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49079384f372214151189f05cbe4dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a618af1b3610163e9548969a719fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7894e762962014fb5ad5ff36aa57b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a77fd30fdafe4f672e7cfd6026e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a83eec0f2913f74b104fc6968fd3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883a322d9a90c46fa4c9e64bd1bd5ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187148fef3ed069303ee09169828c4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47bc6732e48e470fecf22b29ba37b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e873a9471440891011aff891a98d00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b4bc793c8de5ad001ab4dfb62b41a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469932996b43a1e51b7c44cab2c91b15127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121e376bbbea1e8755cacb090ddee38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bb3c74693155e9d21b2b08c636001129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b769a3cacce8c1ef381f580f5b3b61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3ea49510fd482f08c38f18a21d0e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdb41089614d6e147c6a0281c88663132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232167a284b9f7cab9bc9965a0bf9c48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c255bdad44e99101fa432e10c2acc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdb66bef3a04b9492d4d666f01d0c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c3d0957d1cd872594ef0391cbbdb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c70da7ac49d5f58ea714e52f09c04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d944d6e1a696073758382cfb43b4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc866e76376692f0afed2033023051139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df845d2327242bdbeb5f160d80d5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98fbe169458ad072ffd0e2d9cf9476141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92c0711b8ed0d5b19edb16798bc523142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6ecf7e9f947293eff2bce4f492c36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ddf581ed4a9ffc8a53dc6439cb13a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1efdf8e400b45219ca70dacf01eed1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fd54a7474eac6cc7b2290eb868605146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c8b30b624e9d2fb2c699ab45594d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720de2ef4727a19c637215ed351232148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace4eb394c7074a4865b187ed16edf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a9855c44abcb8be9ed1f2c5539913150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef9d9b1451a5700b25d346bb245622151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f36269c114c4e85761de7b4be31c1ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de167165351553d0f25e5a86116937153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d047c11164c422af2cdded6fa4cf42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7572e8091eadbe7bbaddf4eba480c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e83a7d0b53f4145403ae3614b2cc6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f90c740bb17f4f941cbc231c6e3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12382d315b26945f137ee0d2b7eec78158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a705cc66a81e01f2d739787db1ddd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335e8b678ea53a1b53303f307fbf5f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1fee0769097a3e5cc90e17dd4fad0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a338f024db7aa7416bc1f0df9d8243162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f4ecb14a50fcdca4870d6e762f46163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efcc555bc89ff55c7c8cd91dd53edd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f2ccbc2d828c53ac74270976ea55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6a874c1e5ff234ef190760132d194166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f858620a431b2b3e9bc324966c10816167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46766e55efc17a7bd9241870bab6a240168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9fb4cddb51158c99f5f2395d00ee9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fb0764b48bea74546d12cf096f318170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841dfdb42dee19bad38c2335b555b1f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f35b762c2d1a59285ab322bf1bddc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948e7798f1c96f3b3d11c7eb89a4ae6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640b28d6b700d2e7cfebec7713d363f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3854dafaf1f3861e56b6e966ef49283175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c041a613b62fa88559d8ae0a8470176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beefbe76f6b08b54d35f3e973a63869177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4cff6cce2553b0a29e2243452f5fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e7daee9ef6b559da5e112dab471cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c289f5ffd05cf299392b3942bc2d1a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7890001e6af54fa03dcdeb80829f48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc26ff760361614c0a13aa77d8e2f97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ad803616b8041892bae706053bf14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d8d8672d5b8aeedfbe64ec9d41522184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4606eeaf8d812c60d832c6e57d9d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebc5940fa53998f04ac6358ae7f9be186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c686ef4bbb0290438344ae97e3e60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af978399612a4d32fe7cdfcce922a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba4547994b180ee36612453b8bf1b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25084615be12e983d3c297f17b8a6f66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccb8cd1c18249c11e22f301d1945e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438131fd65b290d209a77ec484b70d3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b872e739b979d34fba0f781367ab2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb5374f7e85fb6f38ac52fdc470be9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96dc871eee05680a6f3b44d4cedf78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e11f654054f356e1965bc9ae8c253f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae5d72859ccece57f395270f1ab5b8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88f1e23b9e34b2f6b0145c44e743de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84512a1bd12002271673f0b30b0e3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed09187af00b43f9fb0b51afb9ea105200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af92c774f28490ea6353c2bd70d5f06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a6ccbc308bd2e91ae9599df1c9ef1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b77f6627ba01cea5fc4a313341fd0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33a7c4c7f036ebc43786f547c6b849204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749c4fe180106e98f720d52de52d9a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafc84b3f779401679ba2edabf201a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc985011eb39fe3db6a7ecfc4f3972a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b8cf0b2d2fdd409e021b41a8a910a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31ad84cb3297edd53b5ecf6f601850209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad7e34f3e4dcb0086eae4f53b71484210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442ea6289bf3974bc168e5e5b2d2705211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9fbdc403970024cc6bf5e7875676e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159901ae24494121b88f3d96c4c6486a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d7b4bf4d6496aec8e676a44b9dce7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382fcbd5b8b64b71702e6ea1d625e66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f581172567d3bd1cb06a9b4ded9202216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e66cd7225e95507757d969c6aea3fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11959c242ad2931e79f0657936ddf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb421dc8e6128ed9c600f00699d4a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891def236ef9d8ab638589ad6fba3421220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac6a823b96e813a35ddcbe58163ad5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc49d2678efc2d45658ada6e85bd629222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0491b4bb21665f7c94978700af0f3b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1ad547fa7574d7ef4d885befb6a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f2add240d92dc8140528830df8c0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c321de3cb0a813695ca37134ea4055a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ecfc0c4b2495465dbacc8b943bde1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0533efa1eb37f4f058494e5eaab69c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a57607bc88a20689102c99fbf5713229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7c3acffb2065787fef847d99e8979230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54238ecca142996eaf0f9fcd1befcd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254427b5a8f9b1514bd0ee7d1b41300232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b1c0a95aaec0043fd88cfd830f211233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec944c76e9c451364f5ecbe1a384128234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a0363aadb7ad6b59e725d3713972235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db658402a19eadaf3d3d894de15e140236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f18f3f6169494f9dab7df131841bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21d65b52c1d2686306c081f3f1fcdc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c0b7623130407beff682563720f88239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072307a30e8992a4d7cd8be928515fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe0b065bff96c49ee2a8342d65667f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883c2bc7f9894214b22abaee8c37a3c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0887ba8b98569bd715877c24d4082243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb36a55158cd2a5ff0e78620b2ce78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042817ee81a1fda86627b980347fe99e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb989aabb7dddba28cfc3445d350e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857f83b2a1fcb29a83eee46465e8f6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1931d8aa0c75ca606a6f358df76fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d27063b63c9977f30fdad6358d508e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6fbdf2143393110ef758ac9bc7b91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a621d759f56d2ff98b40ed11fd6ad55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5438e9387a1375bd41175641c9f15d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7f82015f6c166d9084b9feb74b11f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680ed63607f14f0d2e9b821449b7eb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68486fd232b661659884778eeec6e07b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d60522f57f9379432383c8d9e0af5f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff505ca6ef9fc18ee1454760e00a3eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6ff66729fc1ccbee80f6a26d3d433258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175831d7738ddd7e517ca19006010769259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f8ee93ef9c33ded2cfa7da4388a9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0b1be58b309fb0832a4aa8968880a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfcab30bf36bdf216b7e3b3dcda96c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293836d2533b5e935d714af1a58a314263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdcd2eaa587b1598436cce42330175264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d4248a42a42d2d3fb2755025ff49f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9008c4e0419d0f22100e3d28ed561b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f912b61e7f2cd479ca359a1edf29d23267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db21b4ad4ab86e03e6907ebc0d2e0f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144793f3234e2f937cc197e0e31103fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb99034e65d772f95a135c7fa30fc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34292238c8b098f112181ca0932b91ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44165c61e300d0475f7e7362e607278272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a12e7830358c7535124d15b5fb0e2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b57da2122015655aa10de62ae160b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436ef55d6354bfa7c166c3ed95be0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea134b1434a89e1db3fc01d034518c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eedb6732ed80cde18df077528ae0e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8876ce94a7121f837501bec1fcaa09c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35170c5d50bd9476dd9bb9de667faa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276edf2ff6375d8fa12120c9b6df5652280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848d92cc32de84059a9370a82bc3b0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da7bd664655defc796ab7e5d19b945282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71073bd78c5a0f1bb1e93ecd941f9c97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a2ab6bf6954b113ebc6698a7a78a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff259d29258256fa9763765e5f7f53c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0453479fc18bb9e215d93b32e78f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833c8c0123637c453a287b585179919287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf098afeeec75350fc7d165a7c9d245288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421946b53db986164c58d17a40c8495289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e918ce04cd0c48ad3682c8fcb902b68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4b7827fe39a19b3220122f3442315291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba85eaae4f40a9e958e52b3d49c600292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf798384530f66a5ea5fc30bdf32d21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea008df16de6cbdc3ca6acf5082164d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed129b3fcec04a09f5e3c71f99c6b1d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f93ad7e921e22d8e46478560ff7352296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbc31765d95ecac4a787dced016ad5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da1eaa047b97689fcd7ba95c258b67298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf825fb0a5d6f741e15e0b0529697c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425de976503579d97792cf7db42775a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5232f79e968c3e8bef0a53c96264692301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8a5bbd95a839bdaef5fbdb2443fab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb82ca38049ca6c467c1817b2554dfb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae933b9bd83409bb7c4234142d1aef9a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c723d9f8e0bb696ae8fab40ac4e94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5126e232f1381b676840acbde54ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5be64fc6808fdeacdb7ab3c7a8802307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa303b53ded716581282ec11664b68c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e3e72364da19a61a6e2babda8f77e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51483ce82783c9e907fc877576e80fa6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491f45cf0bba1b12e3e6ddb21850ce8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7945678b1ce3754dc44ac7db7724dcb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a42d92c0ca11233d84963d08b8f38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd8d7d5b335eabe2516618601fac13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92225a2967370165b37dbcf5a6979ed1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726230e1eadfb4f0b5ea807c7d0bfd5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db381d458911a2d01c53380865c04fed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428db6d75025867c5b814b0f37dc8871318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf33a3c244444bf3df02cc0caa8d1f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362264ab54f2b5e084244b51a1a8d9e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd90060d418818d3d6b63e9e683023b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea690ca50165e3f6ae434495a8b5ccb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906409a35333e61e7917b592878e129323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527967955a4700ddf5fcfc018c52908324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3311fe8ed2a82a5bd688398fe69fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f89d3cc03165393231b859bee976f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9718f7ff2406c977c60f6de688ded327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4d9c94fdb1979c05bcd7e827f3e5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfaf23ea9a6309b7d9ef5ab00a816e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43eec1f909a8e61365b57328ddd6083330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e05bc08d330a046267ac8f9aaed32331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1252b02453a5d4047c4cdacc0be343b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37201657a3f1a1bad88514a69f3600333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81651b0156f248525e4c51efd1b58c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10288e19eebdb6fb876f7ad0196306335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49b55292beebe433648d7a73aeaf45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964bce98d509fe10de38424ef54bc86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6570517a2ec0d5530bf92c13b165b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10088e5f3c6782666b81fac853e00e9b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c92f68acef9f2ef27fe266da2c0fbf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be04c8673a94e4564fa2e10616d37c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbd2fdf309eac37008f775bf9159ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9dfe492b3dfab31b6e54e238a28a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98037ad9de8dfcb09d9a423f29ec3dcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0464bd4bc2a73ca3d9c743ad66870f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716f40232ff50d7b6214b85dc6a02e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797503b5b7765d9670d4a9198406fb42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1548b2d3b4ee24b1a09fb92e9d460a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b06d66606828753d7e941822ec0ff5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c069da43ef836b43fe9594c38f80782350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c073289bf8c0563ea6eafa2e54224bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb1a5d010d30fea527776e76900227352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f844f93c2bbd524f4209609b25a603353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7d76a0e2d8b5c2e13f96edc306c29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7499d7699cd376f9aa86ea15412eaa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0094772cbf495981f830fa5943e484356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143269b246433693b94287522b629d99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b4852e1c5ad41b72289539f0771ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1bf9c2c98f9c922e9d0317b35b68e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511d18e28296ce0ab5ccd955a662365360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e657a1693492f72e51ec9de2af6f06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410f8bc215b4408b0efe1cfd259c0a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd5e1488fc46324906305721888201363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3313f8b08237305d6cbe5a4a35e2b0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf702962354464aaf5a5c44e788049365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8c26bfd350d25379e421458d8c747366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e4c35620666fde29af88740eaf863367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898271c88480787bd7dbfae3b21bb493368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4bd004ac769235d692495e9bad4f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecf082ee41cc1d634af554dc5572cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dae5cc3a5503edcb70911e76e763c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db33788fa5dde3401241437618a78c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4094dcc1d5c84408e68596408e5ae6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632c51bde0a60d71f8f3d0a55f0289374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d1df6bbaa2479e2f9eaadf9884549375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cbdcbc9a012db6a90dee7632916be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae232d6817275ccbd365edc4f42d2394377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f3244a2314a10d1341492524c4ddb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66fd89b556daa0d7b10f3222854094379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df286a21dfbcd5ee0c182c665e03426380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385a10b6d727d3fb003d960295ccbc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2205c1a93c1f79d7f6aeb0862edd1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94650149bc3836a939f368bfd70f1e7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5f02d9478a62523d5f6bffff151f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d2ac4676e6894393dac9a98355728385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7413a7b5585c2951ebc696760e42045386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8cb3646f8551f423aeefd0bca05da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92404b5d28fa63bc1fe5c77b57ec9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa73f3e4ebd20904cfeb6d482719cfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208487d25ec7ff31f8d2b714c60b4b91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e685ae351a221b14488e0bff8d174391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1dd8404ce224e0b759c2e2beea4af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89af2a1d36214308e53171299421b8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19eccdbf2277a9319f88152ebcb27a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f82f6351b408adcb4088863bb4a7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10123f4204463542e45f4ea849cd2215396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b855c3692e86da3620338f3f3656d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50567db379124220689dccf43146c50d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290eec1ce0b35b7b85f4b601f0d231b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac859775c5194eddf18bd9c379f37d71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a17c073819b964be056599cb1359a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cdf454e96aa2f9b3cc966ae106fba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5716b9b3c1e53c7aa883a27c08b217403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382ff94bcfbe33e5d2bc6dd08738633404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fa4695869b8484b963a6c095408fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9e066a7ddd6d623e1a9f3e49e3441406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd56841638370c6cfe7832b182df34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135ef38b7c7831425e7720857200f3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c03ef3d47a3343053ba1ca07b03c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea61ef116a0e84d8a433ded3394f77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65faddcb6486cfa5be69c703a17b9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412368718fa4ac5b8dd52e17635f516e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e2a7763fd1bb2ad13298fdf0623c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955e40ce37c8f5d6ae8098707c26372414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f31f3c6cf0b79d32cea83078e4ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae2469be975b4b5ef66aa20d51e876416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9ac12694904186a5d19dba2227779417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dfc56562618133604a7816f32d597418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a576f7243e0a4ceda0165cdd66d9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24cd6f7d769b66ec04422818b52f49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b6b173801e3769738809e570d1065421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ee7ee73d1af183a2d126d0cd11b86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9dd28f1e8217fde2d5d7260b3633423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a838da02d463a040cdbe5b71a99be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b86b83abdf0a67b6a85e3d30bbab9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5dfe33ed7dc2dcf8d58a01f011d4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6dff360382119e2d57ce5601256ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ce2d02105fca1af59222a365de084428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c676a100174958b5b668031933a4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f42207ae71712b30f7111d8122fbea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79e5aceb187a9cc0e967299ece79b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401dc63d320b3606e47f6925058e15d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b1ccab644d7898d35077b8f5ba1f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f58aed72ab0b55f68a256ce76f5d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c48889415ecb80dbcdd2eeddbec5c4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9ae22395136c4267408ddec8c4178436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a7d3ac24b156a3aef9ea654b06a46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee4ae903529264e64eddcb315fb44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef3b6015085638517df29c4cfc68dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3f965b085d1bba93e40b4314bbfe8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a156424dbf9a6e60f8a4681630f90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf118069ee7c005ccfe0e0c0af63c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13f849fd035f80b4839bdf1788e8b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa365c5b4c178b0b8a24d416b203967444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb03e3048d84ddb672084f5d157b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f2bb37ea482ae98aea43b5294caac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040fa8e4cc2c7998890a88efb6eb65d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f525c8628aea9d31e57eaa6eca468448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1922b31cbc1031aa62e2f002a6600ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01765a4cd27a0a2735880b101345a28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96931f97517e3064c557497f920694451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175f8236e8493712935cb24f1eafa6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c2f319302f09a01e04c7d3976b46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb136c891915c2cc113b4b0a5c2f9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7421b6e3a7248e897a4cac434d420be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00731ad856c110252fc3d9d9c332240b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e26bcf6c126cc36f2da67f7d045c9a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640853d403146ff6d9359bc297697f5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f870b44c4fb82b4800dfd7ad49546459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243542ccec483159e47b02f8153fd8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b59c0bb4875324586df3d57dbe6e44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dd486cb82ce5da4a4c9de154eb6a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d19698586acb56cfcf7f989c80b2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a0af563b13fae7a327bd639acfa22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a1eb032cc0de22a79caccdb5bc43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3c7dbcaba27abfa515912070f7cdd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf84631203a45a6aff5d57ffbf754467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d0eacc59f607028b3aa32d1b2e49d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238076da716aa53df18ed47b29abade5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec338a661a6c2d4168dc9fb253cde0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178b928f06559c8b27ffb93177d48e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417de047c7d62125a9408bda6779640472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022869c2183faea43265f095de14daf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a7d979ef81ee2c0eb607770403087474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3913272cc353f1cb36207a18fb9c34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c651e02f9123aee3cd8185a11d2a29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eed71215d0b3ad432b79b78818953477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c77835bed2a9d96b3469fae05da8f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f754ce98d1e7bc1ae76781c61da78479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954af3fafeb9cc0a515824947e2e710f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222a5ac5f87d375a503c631ba269ee1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16e5b14de5cabfc83eeeafee2b6fd2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c611e18c81e26521dd2e4cfb0e558a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e32f9deb5f165a5345086a6f13fd6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7738cce886560042078d50b87b74c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15616c751e42180b6c7c8da18221b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c97c2b3f48f50ba1ebc2257bf1ea9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a9bfd201bfce8536f581b50e8319f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929b330585013ebbc2c41850326271e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14e1ece05b5e070676cbe8b701b523490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf30fe2243614649227e9d901c3eb46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef8932fdf9d90632ac1abbd13278fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbfe844e1378be8705f23c23c4288e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db0cad9e604122228aa39b06998a75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deccc596cab41a79092482b9d68e1be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a5f7357caf2118a04aad1e5f4ac87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318ef6309380198d2c4f20277e6a926497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9001dae783c2ad92da13f27f8eab4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e74ec5784fb9087da12e8dfb58a69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02e8ef984ce82a8bd609996e69cbe7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6c22165bd5a6cc97b4f395eb27a1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4e135096f81932c2211120a34b1bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c7149281cff804722651fa2845415503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18ce4b41f60799c152fbb93c6b325c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee566d1324b40fd9fc7644ce503bddf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b62c58123e221295b50331152a8e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb9471c4d90db8f77ac1b122bfc984507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff633291108ec503a204f0e8fb29c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e157518761cb2e801fd37702d04f4ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749af64f5326f2ce55b1da31d583e53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6bb4b91838e5135a14d932aa9a194511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454535b4a0eccda11a54284bd1e9884512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6dc79daa187a32f174742e56940c5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138b715526d29543a5466df528a87b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5543c653ac6649b15742e5c0b853ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3445b3d3f26b207cc6abdbf2ceb6d26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177b982d8351393a4587b3188c5471a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06fd595d00f22cb1af21c6cfcf536c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17fd73ffdde1765346c3cd1262c7fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04a53c3175397c6036cb95f4c3de9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d2979f835a54dc4408642055d87d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95204c1176dec35b43e4e1b7867f63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c91b2638fe9c7c3f9504563b16cba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137465dd11d3b66fbc0179678c461ba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84682e23cad3eee99355f197de7f50f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1fc4080d9ac9aaae83f43cd70fb54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544535798c62ac20f365359428a6571527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e24abf5bb16f979f2ea74594267981528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0394b4b48c6b670cafe457170082318529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42c93be3e07cefc5ea3cde357a744d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b1e1a4e722ab5a45edc7fb4dfa218531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5719727d20aaeb5f335d13038143138532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ca9be50c408e5829c676050e9f296533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4af7da9b414e252ef4b935375580b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bb614de4a642ae03d7bbfe9cdffd0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e8efc28d101a632ee12079f908097536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd76db9fd0aafbad355f3071d392aeb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c213c4de3f7b3a0c7132df294cbee1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516119e344c0dd031dde21e96b5a12b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0b827fab8e8a99ba2798a50c0498540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55b41c29dc79c610037d636ac463db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d445f47297f211358572fb47fe66c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c758963e627ec614b4634cea4d21332543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ce4adfc31761099e3606d12446648544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6ac3c564d19fba2d74748b65e9a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a556f2888211cf29e1c5f60fe5e1f87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4ab58e21481980b0cfdcc41547f51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc544315771b45080d5c8338fdeedebd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1eae2f9d73f5fa2a95b9055e2b7f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e248f3fcf7c4502638f1529d03442550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b46dc342258c6717c07a4f5884e63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b143ee2effb88bdc99f07d396951353552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd8854c4a4a48de7e6c495b0bb179f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f0c5cecbc5f9332b4f3737c929610554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752ed50fd5e77f5c1f629fea1242429555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b4b8b5572f1f29009abb66d87c565556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a634df91488e186cf38f52b5fc52d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4660c681acf51ba8938e737eeeea9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05d38adf9dd280ab6d8b7f1defd842559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b52694cd2979da556fc57f67a03e77560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ec1fee65292bb65ba7c9653d97aba561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66b1737f08a73afc4a601ddbf34cbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f7a9068dca040ff3892933ddc815d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ec36b37dbc79338ef8e729341d806564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e19053beff23a71215bccf8076aab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146a3ab2a75139af368d7739925d163566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ffe2cc85d5f2fc1d823aacc07bb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a11fd32bbcc39e7435c57538eff075568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d234787f03e34591dce76748806a1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63879c093178e202da8b4667060c99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65930faba921a224b245691662f36b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5e3fe014bdc8dca0fdd96af200938572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9226a3fd03134a89c20c839293184f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf13a496eed37cff38ccb155e4451e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a5862f65bb88b02289e1afdedd7a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022ab12162e408da6b44e413422fa89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595a715bfba66e7ae555488f031c12b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614ccd43e7ebfdbd41d6fc696aeea1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e3a32761add4117bf53da070f8ced579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61906444410460bc3925294185150fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701c748b8d268ed22a7ab7e115612ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb9c8b3bb2ff2fc0875ffa8b161bde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1034def0954952e1d266222593e3bd7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2af18df7e73f58deaa90301275dba5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb943944fbf8d5e535617057e08aa6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d55e1607c63b76a0a9bb8a31af31f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6a0a6575b1c82f82b1b732c3a0638587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e2b4f179907a7009527c757586970588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498961253eaab95bfc6bec0919c69c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5f17d7dde0353f8541e91eac40e4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac1a8c0e3dc5c97189bd110e982399591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7f5715620a77421f91244a5a08764592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0398b9571d69b06d286c7545d8aea7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193d9487b14fa0d346b5efd1ecd02c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928021c39791227665a7fb2a0b57561595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f18bf155df4d595319b580646ac2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f58d63f2e2439f6e4b670ca7e840ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac508309f901818a6b0f4446c1f6429598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da52851c2326f74ab8b71b047f82ca2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab0dc148a5b7bd6fe14795eb641d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3fad7efead78a8532b88ca08e1c46601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb9379e0a95ecccdf8f491e516013c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8106690f85fd19f0bac5a764c8a65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355645114f888e9a3e40adee43b8bf84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde9f9fd3e64624a74e10255228db94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c4e88bfbabb832edc7cbdda7ccb5d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41010445d047299ccec96ccaba2a729607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da64f930ade3977c94d0c8c4987dc48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408cac35c80bd177e0f5c308b1fcc49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063925327af82328b992ddfa2aabf6f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba77ae9d1ca0ccb104465cd5b6f14b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd76a25ffa05d8c9227fb7158a376b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa5122849fb8be044aee38db03639f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fb719c6e3dc7690aa82b5f9011296614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc0fea2d4d32b972fac30fac638d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4702b2389aa76fc78ede7e80a02dfb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9f6c672622f3ea351923d5f331a7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f793209ce62f95d4d9b23e2de5389618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238d5631edf8c751efb910cc19d6a49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ff8e28336e28475e2d130939ecf85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd8af7f3284d51d525062a754c51b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e427107f63d6be93482f254bdda0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a744ad04c6d95dc12744ed5882313a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2c64be54bbf30af27e30682a275bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff918c4dfdb3056159dba5ec2191365b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42ee7c1e192e98a8da8d4f2feae2b0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec4f10bcd9abd7a39173aa6a4d515627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0f168bd71b479730879b79890b47f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9bd26e3570f688c75ac3382ef1b3f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdacc089ad4ff4b57effa7c66dca15630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639ecb65c7c4c07422c2c3ab2726321631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607d4f3433986de8f3daa501a0c72ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112adc6f18bfc4d02d8d0669745be6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f125972bf9dd06a8f95844ae93074634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954ae498d62766c8cd5b0123f6f4477635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0c09572941fe450d1d722db30a236636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd76f99ed2256b0bad576107e1e67a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42902ec4a161627309e4922715620803638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde3c5d2d67ca09c389f90fd310845a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930d61759f89fbadff41aae6c48c738640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f19268077f640bb7ba14990c8dc690641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98fb2e464d85079967c70ae276af40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb8be3eea612c5d4f57bc080c3d6c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e0ab18719812a032344f68c390af2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f880f05ad5e52512d485b4c2835a082645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f48911cfe44cd1cc60803f3ad66e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34807c5bca329ce9596ea5aa8954c520647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4ad681a42e8377669df3192032c68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe12760e16a0b73203106183b70eda649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aab87c026b5cb8baee9cf611ef49c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189818c0c8ed0d9b318be5074a9fa04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed47c2fb45c90c2989e11e99070c860652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414a4f140402079ab1f12159e9b5470653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98889812bdf6eb7dc4942cbe32c74247654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f4ce22fd0ef2e3d09aa5c589924a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36eeacb09c146e9d865df4f7e01be4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7b356a02307254056b29c59499347657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c19582556e7aca7f2dfccfbecbe9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f112ff4a8aa03475d683a85b465e23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf052b3ee79cdfc0882d7fd3326a347f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a564ab5afc93dc4ea7718fc803438661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79bf4a67975b10c9d78d1adb1a6104c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd416b5d852c1676aad118e2450e972663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968397fe709abdb4d178bb13d19235fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9444fde38378221aa8fa2509748bfec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1667bb79cf828ac367cafab1f2412f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd01588dacde1286f30025091ae004667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907cb4e4aa49c0d5bd8164f71a3e373668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85a09011c5720820a1ac5c860ceb43669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e928cb271ca46a13667b0b3387fd8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3728f3338668946864fc2be4bbc560671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde36065a262074f9aa5c15006672f67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163021cedba1c18ec6b96e9dd91ca1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381636ed039b6702e1179daeda4d15d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347f5397a7e840839b07add41eeaf36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bea5798d7cd2029d48eaa65e6f6ab8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85c1c30c5e6d9f0a9b7c21a5cbe7b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b0438b053daf90adbb4de437328c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b995aacd85948bb2b1df1a47b1789679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024565dc221bec20dfb839b8eb9bb4f6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1643a24d55b6fbb0dd5a296dbc751681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c380010cb690c5c30b31c8a5dcd4e9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb7f3c39085199d906c1bc858e656f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fcc00e6a21bc856906b6e4ceb4e74e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21337f24e79e06b010b12b8eaf48028685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcda7e733c837f1eb4b1532f4db2471686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d0653379caef17b6a2c9997e75d25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951d3d455ebbf37ea2ebd86d88ec406688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c29d771feb506dbe5b7323221b1c1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931d49eb4b006f853c6e95c6e8236c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a156f824acdc9c410d9372c97c7222e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0b06b2b52fc068859c97ffdde18af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e2c3a625f61875daca1c6a6a1ae33693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940536155a62ec2e5fd4f7fa1eab32d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a978f90abd46276db532ede9e4d11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031db2c711721ab336da1e4b8e410a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e985f4bbb95519882b25971c26a027697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2002067ccfa30ab92172fe0d90184698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e4dc3a1bfd868586bb2d9e985bd83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467f9d8d58eec7830a868c3bacd415c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e17c5c9c2289842d585dcce27515ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d522bb2f8dfbbb435def56ad8832702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625b71e4b8b134a137fefad20836991703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b1eeae8483d40a75bda17273ddc22704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e21f80b393b8ea8b311dec1edba96c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9bd88a5079e705e6315aaa0336ad2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1d1346503050332df42f36582c445707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd86301ba304860dbc936ec2ced524708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa8af127325486432de4c23b77f620709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba96a7879a8c66bd63a1e45d7a145f7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6aec1c0bd3409e15bcdbeff87f274711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12500373659a6ac93d113139b12adc08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f375348e313653b6078bee2d1717a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef521f15a6849f9cfa13108c0c667df0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03e216f84185fb5d30d6226945668c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dfc61a94cda8db1fa311f9456fb30716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8422e02db9dbb0af0fbd8b51131ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953db6aaaabad3c6432dbb582d6dfc3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093fb85a691a344466c8badc4c4f619719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163a10c03f6403513274f0e3a40795a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af7844275d3966816cbfd802bf32a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56b9d287311b5fd9316c8e99cb59b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80044a8294c226704cbbefa89024bf33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de92127745c239fc4a88a968c65cf3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918695eb4f1c30e8a545a11886986ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d9d0cc3dbbc10d36273eb9e8adec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed02d1d0affb626fb7ecf7ffac02c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a160a727fd0d622e867ed2a69e7c27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea184c23fc5a9a4584ea97c395466c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47738375676921e851d3dc24c019268730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a8cb69829a2529f48554d7dfee2cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce55b2456122beb26c4440eab64e745732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13363133a70a3d078ed99b6ec99d6e55733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a656490ab971ba7468d2c1f85cd345734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac733c7a542cc9d72f6e9806f74876bc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760d5614617047c2db2a01aff702903736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1804b119a80f5c1933c3ba3641d69737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058253eb1c6ed91b672070ce3d51ea5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc5e92231aea3b31217c6d9474fdac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babb12021f703ea50a56e5c02716fff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbb84306dd89ca717d03a796067a7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f1ba2f1ca63641039ed017210a13e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fb962ce2447dda4ab4d78e8e6fe82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ff1ee84ee4050b661b2a2a49687f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655912050b06a93a85ae96e3c8b19a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975188d8aec607c4deaf3532336bfe5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13859e968d47065e806b54868d9a6766747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d51d5869840a524c18022f3cd8fd1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3f087547147fdf55be3809d900cd5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd03b0e75ce2f4993ee65fd8771f69e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb5fea2c89d12748238d661c985f3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c76486547a17f4aa452adb974c4e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e68050c76bda44ff89e14784263796753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e050f60cd7d55992828bdc78882f7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f99af6203d3af778d497cbc98c68dd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cde455e65b1f3edb459c84f9bac449756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2a3696f7667e128958b07eff79bc0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d4950f48049b8a5b4cc4ad3213966758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a3707c20262fe266626355c3483b1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d497022118c9bdf652230da22cf122760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cd6618448525ef066e6e3113efc72761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a6820c291f54a2f22cc20b62fb230762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe9b889b3ce4006b451987c4a2edf9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a26e1119cf0f5b39e5217be96569aa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678895d851c7d7ae94fe59870c2184e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716f59cd5cf713f54edce1513b4e247766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be7d7b7c7d3edb3d0cf4a8e6e7d1ea767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e98064f0835e7c68a93aa019979076768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d48e9764f0db535c4f2fde8c69657f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ab24b80ef348603249fdd629af400770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73edb90651c23ca2a70c7df25b5e0c6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602e043c72376b8bb21e0cc58abb022772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71150de4e6d96a18c7e1cd1e9cbbfe3f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145ef5555933db97db2e6bd0e6a210a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4a18ece9b93378a7195e5279f0099775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5624f3476ad1f49d018b7e950521e0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a131e0dc44b8e0a92116d4a4fdd10777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06d18e32440827b4d227ebea6f5eae778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da712fdf7a05803b09156fe6bf14a4a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8117112b3dc18fe5056ee043ea982780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23415c18b8b50685a38fbf84ef14633e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014f1f266348392bef0ccf2b9b81190782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cafaa85380836fd0e3827ff619c88783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8dcdbbdac4c9cfecdbd5e6d6a5ab2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1cc3be5f471e25783aaad39bba259785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6734f3e3834b70c4980ce0538e98538786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce410d9e8057fbd9eb69d9e3b2b6fbf6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ad1ca28e41810b00c735ce8aaec5a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ca4beadfddd5e7292b90183bf2b17789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6c27810fb18101348d838a8435637790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15511216813fdc823fd2239cad72ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b3a03bc4da8ac9bfa0869acbf000792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8ef1f6689a32a08cac90711d86387793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e81eb27e87b8a6841290e1b3a40d8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa935141b9b8f8776de3dabeda3ab8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701fe5d91aa52cfb0709687df6dbac6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6043dd62bf96989e79e7d612c72b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658692ff0141e2529b0098f6c04c0c4c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd439f18041852c72d7b6686163c28799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbd461a7d9e0be802aee054ec14f8d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf05a476f056096f2ef75cdcf611b4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b15651b49e3fe33da30ea3b2872e7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c4b6f5d9427e97969b28a3c9958f5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf358de2acb801df332b06a5abe56a98804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd52d030382fd39c9b6f65203a5754e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28a8388fb333ac6724fe6f2277cc61806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888bf02b157dc08a97f32c0a3a2f713807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc3e24f8506dc348f1ff41ba6faf8e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e724a8ca5ed7b6ff426cfe18b354ea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e938a9ab367624aedabbc87b8b9c82810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d99d2e95ccd330cd4d91251207faf7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a630452d607066427fe852f8b05917f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881da75d10e03c2848d8357ca92aa28813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de059a8653cbccd2e14758e58ada8ca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f82d063cfc3c4755a79103dec1a625815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddc77f91f18f244c3e7b3f1438d5ba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3134e19e7505ecfe56a6d927cb2c3b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2653bf4a65f86c805fdba0e90be32818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d098967f3d2d5794f8f4228865fff6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4502ddf2e43cd45210b4c4c1ba2fd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62766f59c37d9865530fb754852be9fa821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353018d335def4e08d1ad9d6805c516822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c51fb8f0e02e552209355137f4ff823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2cbe773b851c1ecad9d283ac095d4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e371d9f7c3eaca32ffcf0251ff5ebd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223afb9658041e1a25d25e4a53c2572826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72e0d5e982be1a1212c1c84c360b30827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022676513166e82fe55e7b21d595fba0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4cd570ae4ca66b06a64c34bbb1b1f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00873391f5904b5e9e0e3fa5cc6018bd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc096c3bae79af1872b1fd8cf6632622831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c491c782ed7e7d9cbd17027e31b85832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f60f4147f35133ef51f2740531a31d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2773a69d09e16433b8ec42db67257834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ae13aa0b4ee124ec9c7958da97816835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc7f5d374342b7912e1e3436c53339836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b4f4b5d40db8dc69a6c07aec46d1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b063c4ed79bf33e00523c05824a69da838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9445c848eb2fe76a41d26a65ed9b2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac2ef27e69eea5e4aa08f5be87ac1d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d78e261310949a6a46be501ef3777a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f6bfadb5331017c6a80f963a7bb49842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f8181a74d240f3f073869cab175d7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f819a7389ccf7064b111130a9bddb9d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4398233cb2dbc998998ad84b2da905845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab11808a1afadcc726d0c123463abb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea3a2c0019c2ec894eda8823e9bf34847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377fdb040e3c67ccdbf9d5ac045ef14848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504ff2c6924978c16b08f8850de094849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc997ed9eb589f434ad2cdcdb21254850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdf2273a91e386f78c493636ce8a2f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d11d64509b432ca2285a78f779e0eb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610b7567e5d024d032bf48d52465b69853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d4578e5b20176ecddd9b940e4553c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea82e1a2f0a2b17fbd384cc5bfc789855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d81b123715aa607eef552967e2ae37856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccc263d70169ff05911dedbd0489d3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b14e29b56825b57d4d6b7617d12c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d592d02bcf36b7031263e07c9b4953859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf37520f3bb0d0a7f3a82a9e8921131860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc5e2b6b0edd3d38bc2af9ebe03992861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80daee64dac96106eeafab76baaa49862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b76bdc2c6d1fd5d26f76a3e163330a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c682d8db01210152063461b985631864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403176bf911ad636ee17bff66dfd4473865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5466bc0c12fccd1475451236066e0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3bbd4ace3eaf57b9b9890876a290867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bc72bca5730103548387bfc24beaf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2cb63e7c864ee6bf68d242679152a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb849c953c75d6d45caee7967d52cbc1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de396d8bdec5674a07d34e31ca8c85871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3678fbcdcda5787152a337d34402082872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7e02ed6beb8c655d1eee50b0c9a70873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e13efec54ed17ef4a80770e62e30f6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb348c3141ef0ead80c6b551faed907e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d2545d95b705b15fee1babc48cf5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82da29764998d0d9bc51f824edf433877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff3eb972e97426fd3397c01a8b04c3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc4ae5536b0813f2793dbff08afa50879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9f24e67f6b03b6145a7f63380e8e2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fca9ea902f167ac4385d90d54d246a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9e8068dee9bb10bda9da291aadf95882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dab67137bf7fb2d94dd947784e56c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b5777802c1b4ec950c2b107176054884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8a300e0b5e71b6613601a4618f450885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972773b2bc27fce8d059c85944e3f6ae886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552747618b5eb368d3827497b05ef3d2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fea1fc00e036b34aecbc5cc10dfddb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e14d9185808e23d046ec387db46786889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b955be4f7d777d573598d897f68f87890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c6dd4496eed63527bf9d6f6ca4f4d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d369a72c544f132f2149b51ec22442892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74da0ca197a04bf45261c7be18c19b3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf2b39074ffc0fd2c800046fbd7ee1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949c3e7e99eba2cc1f0eacefd0d4a13895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f67ad69de1c11df719bae59aaaeb72896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67dbbcaa32af9dbcac29fec59ee51897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d163900df987ac57eb2426a55ee56a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb6fec64ebb1604441b9c5afca3bed899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fb482a58d7c92e9ac1dc74d241988900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07fcf20f2f83c804726312af2bbac901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b47ab9745ae8158182eeb0af44250902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e60d66c13e281b501de04308ba6807903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6657d0bc3fdb508945e3616cc99b7d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1eae5b6441d32e47e0321d397b809905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb432516964bd57c6bfd727553366b9c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd793473a693d795daa16e61d33d1e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd93a0ec70afa31af0ed25f483e884e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858967c07c3ec13d821a00290b5f57b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e900c48d0343e4240b2808f56486026910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b0a0bb48783672140a19da9bd611c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba280b9441e60b92a1483685b1766b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796766f2224988d435048f60e25caf1913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27261fe9f6b63b69469e6f810fb9753914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b83e1e270396db9de322ea47e29022915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c0c64c6ef2159def76f872d049db916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940c0f1ad3fee189dbf6e0f777c1e91917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb842cc96e90d9b75091568e79dbf18b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f3aa78e8bc50c3b6411d625bb2560919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc33b5301114098114eeb867c7238f8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fafeff4f866b189ed9be738395ac51921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2e2e18b54fed936c39ad685377619922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514cc685ece0ae356b14dad020533af923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37c94033cde09f29fc672bc503a0dd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbd3d5f947c91156dabba535149b84925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e58bdca80afa928707a50ebebd46e7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bd3bfb4abb3264613a8609daf3fa6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6c28fb82507fe971144ec84ab06a4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e2ec820e8e062de2148adbdd70a11929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a3ca7d55ee1abef965a1f472b330f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9abad98e526c08167a04893ca98d34931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552db515979697ea2577afc63a957d8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79875e86ec1703e20c212ffe6e9251933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81bd603875eafbf4ab8fc44d259424934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af0ea2febe66d7c4d05d6c8e9db414935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f4162b50605c56caeb5a031a28730936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee56d0b9e4a71414b601e4b799039a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa039c205ea1c678375a3bf731c88ccc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ad87fcf31770e2cd19a5f3402d225939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05c83e8c25c43dfad35d811a2d2ca1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7778317cf326984f32ab5ec7f2781d3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a686a22c7ec384b3dd56b19268e0e6d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309020ce6657b992665d86b1ca1cd20943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f50fad5ce7a0970f04e0ffab8db4b0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56337c62fcfd4812fd52ab5dab5ded945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c9a5f82e16bca515ac637cdcd1f98946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b0259b022bca1ee6c6defc9a905a6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf147477ea0cd09bef2eb5de8503f7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a00cf8c51ec11aaa8d1ad77a7e246949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d606fdc02b67a94d81fdbb5c4e7aec4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2279229a7eb08a60f81a9a6e2e33ad9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1a270611d433ad877a5a80897563e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e7c990d08008334ff9209955ae651953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796c55084a52b12128ab44d29591514954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a0a2d8ad1f644b17956345280aba7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04a30871b706ea7e5f650e4ae39079956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d2f798d60908085feba5e018a92fb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf938c43e66187bc1f667a25c1684711958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328d44807d6a9b13eb57a739a14a64b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7688a79a7fbba5eb6578599458e89960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fab0a362183ed3f6a325fa517961a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202408ac6b14adfbfd27ac3dadacfe2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9abd1300d771bffbe85bfa49b9c6f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278b713d63f97df66759350b3ad202b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c345ca7aee6b2bc5136cab0f26821965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630fa2e6a67d97821b9f866d5d55f0d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68963cbc209ed9a0ebe306f0916880d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565a72cca595258ba0b2d26e6330895968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b44cef8f53c6aa206dc30584026d8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0065df5046e13e57db17f9e2346cb8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2fee247be391a04bf23df0be20d20971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff7c3c4694abeaf9d9f8c025a32a30972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c67044c14c1b36403aefad867a8f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7151cea62e40f6c8a0cb56e33c01e0a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eff2479ec060175966b2f72f133c4d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fba9674eaa413080cfef45c4a8120976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefea1d270dc9ec73f5b4f900019ef4977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>