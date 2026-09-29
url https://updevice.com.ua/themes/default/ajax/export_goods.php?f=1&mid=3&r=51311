--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d74119e48aa3b3dafca9b4675a8711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f94ab0b8e84a43e8b78fed3fe36ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27174c44ab294f1b27866b26518684d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520b96e0e32a01b8f4de59709dadd6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78e72cebc92c1d582d0c83a40a28bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b9771922b46fa1bfbbcb6b534c3986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0dbc1187fba03bd57c1aca1f7bbbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1973cfca572f4e9234932bfbd56bd08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e031567ba50bb15cd4cf8d5f555349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25282f0faeb1b5951b714e44eb19ef910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecece4074d0995b6457898f0b879a7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862472324e88db6eac5f04baa14edf112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50806120ae157f9d148d26c32b5ee913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c517491e5daf011cf00640992ce317814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a320ee64038476049be88ff15e5007e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d247d46e547c12c47a06c8265aab5fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f423204cce9fb33318f0caf3c9cb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47488bcbbb9763e8e2e5c56db024c22418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866f07b7ee546943d068b5dd75f398919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131834ab15fed2909bd57efe2b9e3b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03cffed629b102bbbbefb0d4ee685f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e162cda8039af9b344c90d44cd1e3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c99a9956f85ebb1b1e854f560577c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0ac9af77b7153a6bb2ec34acb929324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2344ab1dfa8c4adfa4a57af81236b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99073bcbe3a90500e1f321ca51c6975a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762b99c83e48a7cf7e0ab03e496b42627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17773c5a4a0e02b6059d933d7b3f8bdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259a194c93549a5432f98101a8e36e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f154b0e3d83799fb3107ef466e7e40030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aea15abfeafd6b2f12e16de65e336131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca15763a0ded8a0eebadf059bad4b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f48a4c5d879f9ad96de90280d12e5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05a9755e5840180ff033bf5e4e8e6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbbce387997d130a756fa23fee87a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0bd5071a657002cf5abd6b268bc0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1458ee87be3419f2d8885dfaed427237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b41a87740d7fb63173d0a813e4d7e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c02bf8ba465c69685b9c956675454039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df976be4590b10f447a67822713587d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987dee6e26f158d35dabbb28b5656aec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8575111801507f073f8de0633aa0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97dbe2b05ea70a061228340751c88a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86852f2f78b7c9424c75eb8277d58f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b9d94176251b4ecc7ddc600da30c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d5666c9652cafec09d47c824174c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32d0f2f4a02069acdd4a1f778ad15047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b0e56531449ebe13d1747c816ac5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976379e3e47adc78f8f99cf84c0821749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb817ed4fe71cdba89a8ae1dc599c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1095bac7e4fdc22fce9be1e35da27c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687cddef75058a8ee78b17e1785aad152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2678fc131cd20c09058e76928a8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f7f323a46541b8dd1022c6e0cb8e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4cdec7c64bb4d411276b28737680055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5118d916de9fc61fc289bb98a9a5fb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc39aa16e0fac0a26901890c113914257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659657a7623dd0804c1c7da24d7e7a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64f3158cabcf1dad19b8f353695da859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93b90ea1d102b9cb3eb74333ffe5c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bc31d90d1d7950e5a75e8a0a16c3e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a981dd9156c59e8b55757a04afd19da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3b92d92bc5e9e29c0033a3d38276863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd89a0398bf355e5ce3027e8b500a2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e8c56e3718fe0da42f0cff11ade1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84bef2abde8f0c8a6c50d61e11394d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27153904da21c1ddde9271c3e839650c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eb35747c60e8de27575924e3223b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4070419b3c013ba609c18d0760d3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b84787f54c7d6adee93e9dd96d21170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cfc7001ec60590c2a1884a8dd037b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217b07804d305d02f6a5ba821b397ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c97ef9493f5e4e3c59c7e8ceb962f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c68a63db319835dd7014a9f8ecaf7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7daa683840fd5f61129d450994fd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9093f675b44f950bdde9b174f00447576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d78ad85a7d660bea76272fe39cbeb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e3de8f3e1e3c6aa78364ed703f4a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d030fe6797cbc910ca221c627f452f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb7ad2544c0df72c99c9bd49aa388680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55733b6752763d14217e6612cedbd71a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f05247c8b6b6bc7c124c0d7b9b4a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330a24511392ccb821a239790a5552283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eececf39015e93959ea2251607f1b2f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7422563bc9fa25d0ad2f163dfa43e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d41c14f80f7dc490b49350b37e41c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f47ba9ecbac830d52fc90d2e62ffa787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089da914daf8a1d521b483871fc65b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7900d1a3347ddbc6c7a4a4de06f8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e055dde626d3fea7ab26e0b2c85f74f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522f99d38c37b9b5160553af50aa74791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5e6545cc56b996674c09bcd858e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85372d5d6635811083e6a5782db5205193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a66af8f69e6a74c937c1d73e56031b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdb9e5f0f845ed17ef219adf24334495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e5aed8ba03055d33c61d8d700295896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e073c3ecbf98cb0e99fc249b1c3e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f73d652bef356be26cd23bfee071698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7c239ff70a45d54ec37ebd938ca5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00be21e192a012dfc87e17957b3b3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956992562a1a5b86efcee658b38aaf9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd01f43b53f4092a320e6e4b023a879102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bf23bf5b9cfafda8adc15894dff8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9723e4e382e7f8d3e2429c269d293b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc109b3aa58b1d612d368c2be0ddfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6de7320c1ceefbe7eaa2a8ef62a776106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37803cb61cabf0c7388b0b5ec2d4299b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5d233d5b6f6daf6375940d407f06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fa5dd2b973e36be912ba8b011ef38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c171f7457107309e4bec4fbe49871110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d6830fdc13d4ebbec6ed3266abaf8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea047504b85419f17a4fd3ebcab968e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e0ff782be16d791fbb26ea9b0d935113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c2a926cdc22062a5e94135bb43ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf6470970e9e57e11fa8cd3d9ec247115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b60caa0b0ab23e04efda410299b317116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d4c7c03e6f785c7d84168b203a36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1b0a4403108c0f100f3dd4e66dc70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7485ae94e669f6a6db2ba2238307be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4517c6657d5cfc5f368619f59e5160f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6bdc688deaeea571ceeb1b61037bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9cb04f4e0a7604ed1ed256eaad207122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0e01b7618c24ee9cdd7daf731193a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f90066224fcba838aaff608deddf24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250542b11b4c34995240897747a9c7a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700c148269888c77ea0e06995e6c0ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16315ea6dfa69f93eb0915b0bb44f11b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa88abcb942d271b417d0f0cb346e2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b3ce1719d34606eab27bec96dc5f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53da6c2cb87030414aed3a0ca11691130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ccb28a4ff526eb502dc78f3b1bcbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c0ff73376a1c3148fa3df50fe17e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c6f125c0b634e7f1f7d7b40240b63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01cad18cdb79d8790abdc3ab7f7287134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd30181c09c4cbaa340bfdd0e3e0663135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8485de38a231af9b18fa82e2bcf7c33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11f9491c20d3940e0c317dd6eade86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6e5795c2182fb0d0a98386891eb76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28e61ab8f0708be833b950bcb0ec23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fae2babff7b9a3a11fc18b52bcda68140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506fefb82ba3dee8d187730dc46e99d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e6402c1bd41de7de2f1656755d3f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0519f8f6445d36c33e954e36a61c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37feb7265fca5d7ebc80e979089a9b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad3278bace0c49e28ec7873b891761145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a67e8222fc8050bec120ac6d5ffe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8cec36532c52e432f7a13cb207a7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a42ffc7c0b1129f604f8f42dc25dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd557a1f31a82cc7ef67dc6a7cee8014149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee93019f893eaf592cbad0693be0bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba5495213979f9800cbfa70cde45a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293482ba575728ffd8fc52bcd0ea420152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a0baa0ca66bb5505a2b3793467e52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fddb7fc1b1c617b51edcc2ce851d97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5aef3a2ab03181b808da1997ffe6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7281c9553e0980dfa211d2f718a1b50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982861b5e040b1dbdd8e260a491a5844157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144476679782731276a12f856a0c230158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332fd9f44cc9e6505b90e35272560d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8707d504723a213b993c55f708ec8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d69619b4c2e78aba3402b62075d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e68c3ac36c1d7c2e6e3073904ca456162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dbf747818a7039d83f0d107829a40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37303e22f5da0eda5a5a8975cd3f6a29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e4b12ada9f54e44bb10da0c104758165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f6552a58657e578ba2654c6ec454c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a56fa025097bdc87f4fd181a8fb63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8e013fefdb2bb66e3ef32c72ae76f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcdd9b502a8be8378901925d979161169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a425055af86eab1e3cc65159e49c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d51d3139c1f847824db66f501872b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f17f5410b74095d11be8deb635e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf8ac7dc5f56e9a2204c04cfa70f04173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ae8ae8fe0f7cf93d8809437f2bae3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec2688521fac8eca1320756367d5e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69bfecdeb7cdd9fd2c3202e28788a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948c8a1804c90c626f9027372160405177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e99a4a35138a572ac6d53679a8b606178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0379ae4c233c68b6a3f1b6f75947c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121f70f1708c3c5f91e6b628251dbbc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb6ebc53a7b096e83f72cc36538353181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa0a46b1f870003873518bcbd73d88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac04239cf658b6e32e946d034100f8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf44cb3bce20a16a337f5bad0c135d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1a490c25b4f5802ca515f7686acfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc487f51b7e53acd022e290948e35203186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa739d8ad6e1eb1d13f4c910e7ed3f97187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d0d9f93c33ce5e6717606a09bfc57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b38673bf0045090a91b59020a5588189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e87f0b6e85502fc031b4a01358cb89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab416ca0bb6fbd12b737a31a863c591191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04fb189a9a7c1ec3dd9a8da13176de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7070d4a52432b5bd441d39bd96506193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869569b100a85f107fc4833c95c3a47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ab01e2864c0aead74b0332dcd5117195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb8534eda3b4ffc51a9aebaac7f2ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd30b215e799ff061e8ff513293511c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c392d1cc80473b084e3357fd2a6ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc586968602428a32fcabaa0d5814199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd44fccde66da4a443d5788ca370458200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf865fcd08d223f0e5be12f993a99f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a24ab1f6a5ed2800b497b8c6d1b25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dcd94fb0030255fbd8c49229db99e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f702298219497635b09df74ab58a6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed859c5b6898f1fb594787ebcd9a9c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051dc1a74165ca0702c7e8336b6601f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a41e132d71dfa4c78edaa1cbeb0450207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845061b889edcfbf1f7f71654417a0da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96ac8a5e94e3fe1d8c68f70287904a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc51c4f174041e0eeee80d37bd7b825210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db0213478e67842f5a0c8c1aad5fad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b525b6ccfc2469cd1e62b27e59b92ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f85271f5f6771705374f5137cf52213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d887cfbe8dcc915c2d33276b87e67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984abdcb2ccf3cdcc57ba104dfe9256215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892466f33ffc88e48722041b5c67e1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf606d4bf12b7ad041df5875c950a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88b9b3c59e5a2d339046839ec37638218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8327fe3cf2e9d4f2e0ed539869a6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa1149a14cf6e42d2857a9f18caaba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fe2f2798c4777d978da4039deaa2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03acfc12177a0a301638fa1b07b05e1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ee42cf7e59f46b6986fd1b28cd18e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145ee87fdd48871003b9d7771e93e49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8203a5d1923e0b471f99c822a0918f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64275fa221088ec65f43e9024af92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf24b1ad0b164a6a78e01d76cc19a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76357773910f9f45b1b9a98ca603d753228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d2639716e515fcba8eec589ac3117229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c2ab7387261529e8b1bf34a88f9f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfd973efb74a30be1077309c176d3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018090f6f55d6263ec0114485ab9f7f6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d83ab664e5b58bd03d1b3ccc5aa811233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2908323e9a8e277851655521a99ec234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b351848d25bc06d04db9e08fc96ba1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acc5612b25f277ad1e2156c89694e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615b509be1ad3da2ff22e8bc66ae7eb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360964b4c4b78fa6998e04f9366f3fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7574ecfac86fffa6f206eb6178a07de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6157aa92e74c81b3249e1c9d9cd10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee17c3ef7927b606c2b42ac3ec433e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ff9408b48e3eae7a202d03282a220242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c48b70c9ed989b617c786dabcee95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f23f5abfbbc1fe5384afc6905da7e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e683a8c93c8988b3f6f1917796df4bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3367649652e1a2445a5b8f341d86bc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99aabeee72c8a7379d0f2efca02b9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c442b8bfa6e29f4097b41e5c9cc7d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf80618f9729fb24848a656a262331249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90f4e4085e49513494f522f9513449250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cff164cf65c4923eaad20ee3d0c2c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02079a5c7a11d9ac6b578ac23ee528252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0565bfc1248278dadb4a7b8c5fcf278253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718980dadcf45e134a2963b15849a5e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee5de02160dcadfb69a571d1692b4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287543d5ca1cbe5448a9eeba762ae70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900b4e8cb1f9ee5a0fb6bbf2bf62622257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb2ba160c77b40b8f24397161758e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8a1a6c2870b93acb90ef0f0c3aaa0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d2d5653d6e6871bdd1df54383f00c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f2e45a1eeba7206e7303e10c07636261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727589a7442c5c1c5d05b63cf2333a0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10e67d533aab02b58e86eecb9fe5a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ce241fd5159d9f6b88b2156a9f673264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8919c61e92571761a072c760da1918265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8810ffcd637b979ddfe35f3b723bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe765489c13f5a3d3f629e1da416c50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42f6216da3a59f1837a144f6765465268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67513e111155745f6991061d7f2c54b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c3d131f3d76ca4801dc085b0ae11b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2428f8401666bfab7c021d9f577d5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb00996fc2d997aab9c13dc79cab92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfe9fdd6964abba9f6d8bfb9da6686273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716675cc051d6e739566dd4c7c1a7983274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e09ef54ed36d5a3a5dc45dc86f0e98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087370be893e7ea4e8e205624b17b55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164f4da2e25c2ccb0db16d22c85f10b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff198d6a9becd5fb7b7a6bac00f57a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a44f01db38455ccdf699f62984e6e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8606a2660aabc32201b4096cbdf839280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a33e5a35fdd8549febd30380d73ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33682b746eac11ee9025c07c932cc1d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376cd74c97030763071f58cf746a36b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8725b0b49b49c5770ed9fcb8af956ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a0b540ef3f5a8348d689d8f075a7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cf0ecb448ed3340a65f63c16e9131286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b53eb88a8e5a6f7c88f5876e54e94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ef64a89f202c813d951fe14f97ea5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b16ed1dcea45fbbb62381760c0ff66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daab673f7e30de447a4acae34bbe1a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9c4150cb40b497f576c54f4a6aae4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec1e66c4df7c2ee585ee14b746f2dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12700f45963cac8efd59a8536c29647293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b7d27e54db3b685e7dc3d414e43f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0662dacc8cf66bc7f169ee7b383b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d16895d6907b730d4ea846cc92004296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcc9ce0bb939e807dbadccf3faf5cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4464c92d3e5b93cf07a1e5dad7c41ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f2ef8777b7a3922d47ee5d5476849299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a886a987c0e8606bd8bfcadbff78c08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67fd50ae27800fd49e365d9ff091f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bffbdfe87902d3c44d765ba5d3bdb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d3dbe74edc452eae3c09a27578786303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14893b2b4161346d08d2aa15ce8c08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd60d2755797eb9a76f6910676b7198305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadac9e8091038f526f99096940d084306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67784b2d9af70eaca5e1f519d404e7de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28981c52e40f8530325d44b5d20aa80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8a6af1535f74e73c2a9d9b2ed6f68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160996bd603c28413f0338d4c3d39dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bfc9e1c6f93d6ce3084209b25d037311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc5379edda4792620c0268f0fdcc72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921ea002715d1b4a27df7e210712652313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698f8169c2025d1d637ec46c5f02b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ccd3c57fb7dda0b00208555c1ab97315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9ed33b7843889ce6d32ee616cf75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82e56bf4225923ad0f844ed1c505a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12aa0c62976a6cfcdd46df883065d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5d08355cbc857450e177d223df28a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71229c8cae9f9e8063b26f62b4901e04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af338ef54817a7b74f97d7abcbb6c5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe3999869294066b2029f07237c16322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19c811c9bdb100d9a752cc4dde99b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3efb1ae8d5e4580b72eba1da3f519324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c673a62fef517316bad1dc14fcdd7b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0eb47b969b5f7fee89f358ce4993b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a459a7b0c727f7545a807e3a167dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cadd8f0e3c6935647832834a5ee91e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0acf3298b7539a9d9e9ac151188c31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac4df4688f6989833c678b706e1147330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c78f7c395b1ea128236568744422331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06ae2ee299100de6ef4e3e83ceab0e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c073ada7ff22807dfe7c11d5f3fe3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acee9d11898e286a23977797ec062a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fcffb42fbbda93e7ac6e0be48f7a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1423437ae6be37d2e727ee958f1827336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fd9ff645325469f7a3ea8a151cbe2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f53ed98dc8a874ab490ed11d41569a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d4a35f0d7b7f0cdbf2a86d83b2f04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63513a3a3aefadea5d55a6786a02c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac61c50f15ec48b01396f17142823341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabca84411a10df94dadaf18be0ffde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31f90d35d3a51d5abdcd5119e73a42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc14923d30ea8f350189caf10f469c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c5a31c2013064931193550955c6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bafa7dfa15b7c874f92804dcce1f503346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd22b8be382b7ffecd4a3657b94214a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590a20357d7df0c76bac7ff3e68fb8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b498950066e8f81a0ea6a8ef1fc540349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dc17ef65706f1408bdc29357ca0a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e526160bb3ba2d8fcef922983c4886b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdd973aa31473e8b7afe95a542e1c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78878f0f06d1db9e630fcbe914fe3828353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab86e90195fc835b8b28c19e15146a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8d63855d907ec867673195506d095355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409626136cd3bac894ffc210315663a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354589dd645bc96dc859da77f353d62357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcffe673260c3afcd6fd789c748ac1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6d94f4f3bcf52f7a592d2a63e0c08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22d11de36eb1973fe79a1743c324e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e86ff2fc1052e62e0b3022c332a73361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4519b66d6a8204b6048c34a82fada6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b34b0989f1190144f08e8841d2f0a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ecc450f9f77854b77ad19a0d6df6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556399833a68588f8833d634afc36a40365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c0875b5c15a3df921debb0b9d5500366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbe5e6937fd39bcfe0086dd985b66d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec965b60c214cb9db1379c64cf77db6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa28c5771031bb7a57fee210276236369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeedbdbcc8b5d38ff96555cc5ec0249370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8757e9cd3971272c7f1ba87cca11163371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19295e321fbb208a800afe14beda719372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee176d78fa876ff328287b9de986909b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3edf256b1f0f4af252be4a8ee3a22b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08f286b49948c7e3dac7623983d473375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809812811d385b1f30e0cfd74843762376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47a27fc7511be67d6d020937c28fb1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c9eac0f2425eda59c7d5f05d43976378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376b6e31232c01e1584e8d1c989c121379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b25b65ec3f29f9de82cdfb61b188380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c066bb203dd224108bd77ca88c7ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e144b700e6e8fbe8c16563e1235ac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db21d23c920deee460b27dd3689c4d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8d2b35c9fdc8c93e710fa8126ab6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df315b4b3912474178ec247fd5e357c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091489d4261afbeaf27977eb56a3244386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc7a8dcc6433c6566877b0bba980f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d67bbf1784b0ad804cb839aa62506388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35994850bebddf2fde5bb7df989e7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e69229345436fd21dd31f80dc0a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46adcdb82cc9034fe8f97fbdf4d3817391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb31bad21177ab4f7087a3acd64b608392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875a48bf9598508a4a84ee3696c88e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed96ab5b78b9a54c0c99ff5b9941fb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9608e6f6e7833c534de21a18a13ae0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de2a5bfb80fd1afc893a550a9c488396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eccf68e54926ffee2ed65ec5c86373397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f06d3e119a6655347bcf94d876a862398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cb5aeb53a5f57ab7b6df2af08d4a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c866f57d49653320ab4874db18181400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39090d7d23ea9d7710b13e7bef7e7426401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ecfafddc5ef38f3f86349f77c54c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc41e6185080fae05cde7e86ab307fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3c4e6006565d1704c44e4873fc33c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012122a7f7a4b9370261f50a3acb3685405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222ae3bb0b78b9696a1ae25b22b0c3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cc0165c1cf507ea6fbb61d9ff947c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae84888dd6e9995d2d7dd464f8f6a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeb051ac81de8d723aa0f86048040b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb24d2331cd779c2d21a6fa40ca9816410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eb174fdd3584a599904421bc5c8d6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ad5403ca3114454de31c0bb050f03412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255c7a2728d647dfd639a04707cd375413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c7770055bf84c322d27e405f3dd76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efad96d08bd266904e5073e881c60a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7c8e247b9f748bb893d5a1f4b250d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200c70a0e7bcb05bcb1ae83797c69a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef6a3c4c1a66d8d6390fbc383bfd1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6ee24ce100b25bd7390cb48a906ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae95ebc83d03c9ad62001864666d74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edba134491bbe86e9bb6004bb65c39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84be4081395d0c46795793d0efe05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade7b7fb6bdb5b5b1bcbd4631d3004423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac197782a955bf99aaeed3027692f3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd647fbd20e6c795e161bc7d65905c3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609afdf7f27bd87eceab20fc25a6ac7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236ddd7ded5f25f114c776ef541a4f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86260761f9159ea24c2a28250c715e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c8b5bab40141cd602ec922fe69397429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397619740861093355b8b8b891c8b3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619330695215faca0a40040181788810431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2687528efeab126ba87406031590d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0e99a3125bc76de54b90322114d8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9267ed6d493064ac42729b15362c662434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c3d2bbb1de4c0fc65ac0f63275765435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd907754dae2df97b8d3e0a662efd7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063bc7fca4f4fb4245348f507d9574d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0e2032b810fdbbdceb3b0cf85d2ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac57b4d5a5b8a442af914a3907b1e2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553140adb92d298a62ad1df3b7dfbdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd35b631c6e610419bf228878c2c3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621e6a8c56814725663c92a7c84355a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b279b7e4fcc7f3a813cbaea126b6e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74088804c7fe8eb21509cd6154a6dad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1dc676817db569af4e03f6fb057a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9948572f02c40f4868268ea5fe76af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085033b734e87a9f5bb1d1c874b170f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea28f93e635608e1df7d4ffb1f783448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aab4a58741f6fd4677901b7ac1e9a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9a0c3dbf0647c3541f5ebb59323a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d451ac7baa986e710a2e989255513451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294852210ea25843fd179329df7ef74d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a60b8e2f40dc2f3e71ebb281ba067453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dc3c385ba1bbfed2363e14b5e3274454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5367f20b96ceaffd22e01eeb1c466455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eca1e2d7aa838e871f5ef619e7daa4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4166780aeea32502a357d603633b304457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8e5b314f740f401a4dcc589b41193458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba98bf9f0314dc86485d8d878d8dabd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390f9ab0f29e661abc59b37adf06bd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef1db2dab8bb8c853c2773e9b7e0a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff9ca539fd29dace38ed3c557de33b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ea044c1d4cb96e2199be3ecf92f45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6273b56020c9f01882d559a7490ee0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d03488ea1568c5455a299f4b71fa43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7970f93c5765bf0311f846abe385a13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de2f82a8be079f9cd9f487536dc3f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820fde53c2c5656c20dbe1328d8b773468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90da8835bdf83e957b114d00a15013469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dfc2f51ea1dbcc80fd8715e009f17470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99f43e5e9a74392bb00cc451e80160471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada90b36cd941063eb194b2f96eb1cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873c988ba0722bdb33c3bd0236d5faa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71eaabe5b58d6e009e29552fe1b065474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db01a4c8600023e06c7129d409db1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed480f662d59cd61b2d209e118d096476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02b8db4ac95624f5b5272587f44536477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d1a642011918801b5f6eeb1543ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617486f1d002a3f82c0e0c58831cb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bcfd02c02facac15954a84a45d779480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a2bc7a4588978f41ab118d99b7a36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ea0f6ee239beefac86bbf0b8e06e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf9e1db97cd6ca65f3c4cc0804552a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0f94d56c8ffbff28ab1918dc602c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bb1d7409987d3286ee54ad2f132a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa98f7bdf292982377319e4b84bb5ce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e6a9358c57e0d618ee1421fd16bc3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566145722ca0feb0b81cac6e6a88663488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478dbd30fc88d6e17d925049d76b9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82270911f1f7fd8c8e87836cfbddae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26038acb409230ac8d4e47c8dc67442491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bb968999125e4c2b78b8e6f73c7c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751bb1d91a1588bebec667328435026493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d15fbc8a9b52d62e8d6c5b150f83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cad0ef3ec8d04c01a2d9861e7ad31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bfa863737affa3cd30715a3de7df7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1058e71b5a57d846e3736f74ab79f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2e7b395ac0b7f873cb28080f314a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18655f10348b6519882aa29210e1a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e76599e34ca318bef5b8c61e1e5bec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ee1af84ee4edf76461e3d36a4d758501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d931fd1c65193ccf6e9116a67ba0bda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6182d1486ba054f5a525f0c5e0792a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb140182123fcedb0a7f582f1144af1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0db5cb6d3165337572c1a2cb0ebaa5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2902b7043ab6759e7c4476d118002506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59273153c31b784c99876ec4406316b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23a92b25521ab455d26e44e9757d12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b51edafb1fa68f9b7c8a076e00b01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d307ddd2330f62e2113b9a1008521510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8725780fd62b79b82c331d650db63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82aad9322d31cf589c833b63476b636512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990a842fe59108709b239330c3e88e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79521d6c0f5ff2ae8465c4f7aad1282e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b831da611321a5b29a2d1c73cac7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009368d5e309479afb5d6c83ebbd0bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfc5af8823639c70cc9c1ac5ce5dd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded77ec9af7f4b46c8e1e2d637d56f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff026181ab283f74f538b2a9ed78a0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7abde68c3d2069191449d01d752aeb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd430b4f12cd2433a6fc245c447b82d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010ab3ea37e4f8f996d8a8b0ccc6b53522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a190e78552a02795292cf1c14bd61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a15cc523fa470bbffd28f28a3d1388524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb24db5815351fc3b22b44e56ac462525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428280245afa633e4ff5d08d62f2e120526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f187fff3f93998cafc85e4a30093527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841201f2be9dd7798b9c600b8994f31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8b2512b4cd23f9a5898d1317fc662529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f20297bd0cb859b7fc96a53c9b590530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bfa8d5ecf46454fda911bba06ef75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745628d85f1c98adb2c86e0d704342f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242f517b1ca618ec2a4caba3223685a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f54121011e463bc33cf9432009e1ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363d34137c4dadcb42210e77abaa99c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94f434de1196e00e9b3ae8bc2f0323536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842166ce7702f83b4a317ab8cd91dd0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b05d2f8a4a6155854ce29ae86decf0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce769e62fa83369fef722bf1655e8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b0414031570cc8f2c64d93651e750540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eaaa69c151d336e0800fbcf544b58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4598d4f9355e642afc56c8e6246e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c42e6d79be27d4c86ecfb1ae3399ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08534f2fb28c4cde19ff84c0dff727544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61dea7ecd87b415f2068d14c92758c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974c7b49a73e055e08eb78b5d1b48fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9efaa46cd31c6d28566c78d97bd68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6432919d061a651d476bf811f144b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b8097a60a0d3fe4a447e0b1ad3e43549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec37268892fb9a276ea27e40225677550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f68c00288c8292a29eebf74cda1d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87b4c1cf641c86209720eac1989a66552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1052f2227032d2cb41fccdab8f4875c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ad1c1d0a8cd34cefd8cacc2c141c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f671fe0f867b0f3cdb7547e0e502aa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1da256d78e1161053801eba3c5f5e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f79a5b25f41a8597b7855ca96d442b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ccc17bf4a7045370b44763c198aff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c2bf97f42c1b77babb68efd3118ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b33df7652f5131e2a17502ad802d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc789a76e15bbc1c8034b661c2fec10a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1da81d8b28fbfe27eaeb45ace5eef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19051ec23662c6f33d021813893a0ed7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583de49be2b6a27c2bb6cde6ec99648d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961313526b9ca5b597be1fb100c6de5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d720d9069aae275f68668abaf5b83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cb7b644627919bff808a7cb2c8b54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b548df11e8892f86250f2ee28639d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030a23a44ee799ac0311cca564f1e17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eebec392bdcba0a71e85cf546e777f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c803a1c92f7d2d9978f2353ae802d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd0a101459442f8c33763686015739572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bc2865651801c9b96f3fb78cbeb6a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05862e94979faea42b29009461c9d4fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedbd0b73cd1a18608651a9fe2ebe69575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a2ec250245aade6928664b280109576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aa2a80fe23ae7766b13fd890d930a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a6b45428a099e3e39b7602b1a5da1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b3ec27ef30d7cafd0e6004252298a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515dbc4d6d6b56bb523379c47ac3b72580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba638e9a4034a1d1893f3c1b6dae0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0ed40c91d02f7a00db2096d525ab8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b057ecc93a3312162932610265c2daa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509e9728aa3584f106f2bffb52be92e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c51c3a3cc3deeb14ba217bde69fc0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1626bacede4be4a21fd709cebee19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7387f994f0a2bd229cb4f0ad3e22a5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c11f248ebc9abef2499e84fc3606a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60422e41fa24a4332c0eddd5001ca805589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343ee229b20ecedac15628fed68fea9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32860b1869760e930954ab7a1d88e38a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de824cdd1401a44d6f4d51014289bb7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7cd641fb5d8af45e2809a7f4b0abb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d05c62646b0f284bf3d7013239ad8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2695b6d6c98b91318886d642f7f30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb6f9d36195b0f60dd5067c65cc22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842223bb0501dd04400ebedfbad0cee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbc8333e0ccaa2718989ebb30175df598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17358ff0969cffc6b0754837973800599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f49beb08b8879b85f9fba53024a49600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0d6ffc7dc2ae4183094ac5ae7bcb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64bf10d45c226c50146dddc8a1f4a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc23bee04ffa89a2e50602d17ba5ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb1198eb86f1feb6446f6f492a5b77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99db50562805fa3de2cd8395a73203605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f05e92b79479e726910f028de0d37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5da392ac5a69ca9887c5d2ab7535ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0b426ded5a84ac7f2ae0cd3cd1d49608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7aecafc4bdeace83c7bb35893c71bd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aa52f7e251588b0f50371ce64ac2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6fc343a6bcc8be6fa22737e4e3e6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88571f31b02587f1aacb12fcded282b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08395002d8d4b7bb7c19952ca718e24d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7195252330073584339f3ae6fb05f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb011ee9ac167302e8c59e1ecd3b0ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a44d9d81b79f4cce634aab8413ec87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03709e01e70db5b695ebf2dea798a9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e5075d8a36a506f7552679698ecaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa92b3c5ff9adbcf80c4ed97ef3d468619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c303a2aebc8dc2d2991c382bc72f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e105feab3bf17b1f3b09b6322e177621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb74714a267679ac3f41eb1da7a7ceb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7871b434b4d60ec3792a075c0d3b8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6bcc053cdd3910080046023df6c63624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46801ae4eedb2b95cc194d6b644ae0e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2ea8e15c8756400dc80a73f1cf5eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aea5ea90c8717f3e27b941c6d7e09b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8732feac46af2cd71a6a02fa36b638628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968767d44d7aec530025d03444f53c79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb40029a1670f9e8d0a72fe4543981630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc09a7a540174f99bee438c8fa5c76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd4f238493411347d7be45f967b27a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6682c0e16fde3e6333dde5dc14c26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d17d7f10702e33b516dd4b9ef7c9c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff909f9d4f220e3881976519b4114a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff6c120b7e9153d3ed99d1b20a521a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d57a695ad186343599465abc1b0e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28707c75da9345875f48662b449fe18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d458fc1fabcdc22c5b1b6bd51f92f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd17803990a11dbb157dba87071df86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44196c754521264d2a580cd8a60282d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f2fde2abe2ff21393c030f1267613642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8e799371191e5412e0e07da57fa8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46774489bbe5a61e375b6dbcb72866c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a02ca3bbb27b2c8f90a4bafc0fb1b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ca7fa663e0026905c5c0cec65dfc9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6f14da6ac2ebe2e3fb476d8bdb6f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845c2e8583e4ae4e3275f40d1b01544648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6421702cf1da2881bf00d15bfd3e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a97e101e4122fcc2f5d067d737741650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cfd8b6fa720fb4703a0e72fdd5907651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83160b80d2265caedf8bf454aa32ae1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd3e5a0fc8a6b043aff59f23779d0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e5659195d6e1d553ffe45bb28f32c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97837acd45622bd22d38f4edf6f88545655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb87dda5094386f700583b54e6c1b60656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3e8b32858587c3429b3dade1a4c30657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffae7f6c8fb0539ce5bef5f5a0ee78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3340900990d0d74e91e9d1d08d9143659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78afca05f0c6576484df6c8724df373660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db901da7eb95e482d3bf465cc4fab5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5df3817d34cee45625620aff85aedb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eaf91f15679e0fb114ac7cd70b1b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefbc36f86e76460dfbf2c6622c1326664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd57a191df7f7802732402c4c4fc518665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc951662b923ab7e6a87bd89c7844bb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e5c5557f270171501c84225b2c9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68185fc5c615e32235e39b160bb05213668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414890ef23436643d0cd440cea1066b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17533a75e3f9b64ba59eeb1343096e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971bd532757f4ec39336d8c9549cd9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c1eafd9c54dbf820d14ab500ef4d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b59153db99bd9fbc2969790a1e58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b5f02daeec587bd6e1872231f221d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a5131b33ef5ff7f5c30bf9f945444675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb2d35d60ce293fc76c72647b1b4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178bb0c5684e1a5c008db5538035e7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191bbcb9f3cf11e22b275080d90ae14678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0543ca5ae4d335dc1d832425748a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccde255f7b8735258454ec0a23b9a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95bd6129a981ef5262230da432c096681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c9d7578f427ab9a3aa49b734660d2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5eb2caeb5209170f63d867bb3d9622683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c95ce03ebc647cf4af9f2a8ba78b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a38a8a066cb88d8fa9eaec301f288f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325adc3e303e7000e2327b6f926e7fa1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191484c203e911110dad4061c33b1631687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc6ddb17bc58f7f37858316f27c21e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6d2e7a160a3c955b2c80087e9127e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba66b60682deaa6624c0ddfa2b14a83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c473cebf6313482fb926e99921f6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d179521ba14f5d7b9be548a2308281692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bccddb4e6f51613d446eb1364d61a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ee615c0d7162d84875bbaa2d5d1cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00f304ab9fe26eb9b7e2f1b7856623695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c23c9164cf40fe99265b47b2f9a215696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92b0dcbc84102404e541bbb0cb0ccf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac290ae15491306dbbd12013f13e05698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e075169fc1b3340e627fbe6490a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2c4537e025eb0ad6df22c2eef2247700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77e2f76d92075b3727035810d70804701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c0cdbcacbe3a1e0457065b41563ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7f1267a1ca68f310f3e6d19bf5d12703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031568f2b9af109c1bd063e1d6e3f79c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e90a9348e20c9547751d54c01fe91d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dbab99aea5496ab97fedd30a8a2c5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6330f2c878c0ff94c15a58910810d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebae91e53fff2f676dc96e13590629708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ef9a8b0cd802558f52ef17002a21e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7581b90037a4323901557711db00e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5009b1284e4549fe524b5d2d42f5353711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356688750197d27ac95b00eea02276b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d608addde7b8040a6b716921aba0c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873100cc0f102274baae1bd2b77b9f81714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae14c5f5c99fdb8db3cfe41d95d80a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6f7566b81198b8226280f5f30b088716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8dff0948d66d46790fd096edec89b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213e00c4376abf5f1a19506b7d86b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad52211f199c9640fcd05eb9eb5b41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fec0ab6b6b99549ee12ffb87e2ed4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1612b2ace15094ac1bbaeb7e43e89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008e9daa681e73eccc2cc3745310eee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7b2fa00e3849b00c8b0dbdacb1704723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ec35dbe452a33dca478744ae8f139724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae45368703f2e0e074890bc3e4c28ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37612a363895b1a6e97736f77d921f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c699dca5a12fc98fce876317013994a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfba68580ed082642ba47ca8cfe405728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0258af06e0b34d6bd0fbb66edc980729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efda3f1651641b6c6ca84159144d89730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e62012c51bc4fd454b32192b7e23731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d56835302a07419586a0d2a26c14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab360bde940c22dfba51d7882ac0be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945889ac1df702129200bb2f2213c12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eedb29c305cb1bf5eab04324bfdcb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d01c92ecdb31cdf038d4987c0a100736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda60e5ca4ab4c440660467fac852863737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc67b7d09c1ce35131366cc4860ef77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0010c1d2cded5bdd368b1ad7c7c11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1d95b47fa8af7b76c47547c8220b9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1effc7b5d7e6943f80f2b2f04b309741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d475815b6232d16ef8af27bc651e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661055b1ce36a132c1f5c04a43b7a190743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b351c525654c3552ebb3d16a184782744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013550521b836b559e558028f2550f4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a793a3210c9c283ba86f446eb410b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaf87ad55699c671229990b92bbab6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dc19b85823cb7f23359bb3e9476ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e53f8df5fbaa848998ffc4af2cd86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3d3177e9f920c3d34985def52e08f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b55aa3eb5bb59bbfa0bdc9985cea2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fe0a271c4c9f30bb37fd54d1d840d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4053ca7510aeddd67210b465476c475753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f42a309a5d438e002ece64e0bb2cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f04319da7876e2af4cf9c6cb6dcefc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ef59421ae502b3533f54b9cbe54c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab6158aa3afc984910c6b1e181178a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7b30c624d57208aad63940c92d23a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a850a3b27c66bc9d521ceaa82f488bb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc4e65e3923b8a3fe48fc839b309c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf482b7817db76cca772eb2678b054761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2c25134441e39d5efec51e6cde1e0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb3dc734cd4997288ae44c1da38245763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10e0191dbafc9416a4377d50a2d6f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba712ba061382a7d29f49e190339b5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d07a60f0b47d32abf35c09369b9c3a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0455849ef4bc56a21f02c0f39e398767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ea486e8209475d5598eb5f7577c82768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9c7e80830c2f0ed10b1aad7cea0bf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3cea6f0cc37eef12cfcbf6e13946da770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881074de98157afe964b5444e312dff9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aaa880a614771fc9815fdf0acd0cf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777e8f77ca8cc74268fdd57a7d1f1ce773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46a7d7115c053a173fe8e0861f961774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae4b31b2d2fad90dc342a3d5f79ad0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba5df96065d7b964bfc6057d4cb34776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a16c729e9c3d3ad8920e58fc89e40777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ab64b66224f830f494a6c2a784036778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aa3db96dc5b2f4dc21745f9c21719779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4d995276afa84bd39ae3bd98a96a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18567409ffd5d5f7d40cc85178da0c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512a966ca6259e391454068a4ce8c90782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ca36530fdcfac1f23a95503ab7fc3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789effd9cc99427c5444c393cd58e24784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070c925b5e7d12db36f563ae9d0cde1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09315f5cb7b4cf97aea92f47cf186c64786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb042e86d25d793e24b8caceaa1f8af787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699627065e2e983b34959806bdd5186788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd4e385251ef12c6f8d11c1c773ffa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84232ebc9a6e90058418006cb3c0b07d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bba773447a6b3a1a9863d6f0205cae791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38ad2ee8919712be86571ff2b62ed7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366a01f9ae65b269dc90dc6a2c4e73f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c757733cf7967de6041ce0ee7f35a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd239b83c6a1926125e1459067717b6b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817686fd6eca78d99280dac924e1222796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e0eab096d297c1c9bc4815e7bd9d2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355292d2483648bd3eb06b79598b97c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294a433e6a7dfb14c63f32e9d4e3c0e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48162e4cb78531b938b2f5433b7b4f75800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d1618462793d8f76bfe8632f39c82801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54191b86f7ea308bee7db61f8a86bf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ac0e1898cddca0a08de47ad5634ac803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5f97f81612bc28e045e69c7ec1077804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb8f6a69b6dbc7a457db5ece2a1f86805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8ff48f13a748fb16055fff24efabd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23451c43613373aa05a35fb3df671807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd4b784dbfced38c406d979e3399f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf360c5cd0393f80faf97f3130d689809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3710c964a768d671fc3a8a405692b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4226731c2199cb030800f7c1aa1150811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f06e744ce9f182ce47cd2240e34ffb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff372a7bb965066c6e36ccfbae29a557813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c38a9b5d081d7bfe9e4e871eb43a05814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534297585f1b1f2f3d1a324ebaf061e0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdc007dcaa9208ade0c4b1196ff6a5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d370a135626d5f71584caa2ec762dcc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffab363e31e05d8e0b09a58555e31e0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc4607e114126b97e9ac70f796756819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e1cffa31b0c179f2d96e71d7a2e37820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898638e00de4257ef7c4600d79dcc525821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc196c615d9cf5a1ed51099168ad743822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe88e37e1e8cb117457ea2b49434fd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17801f62c6f7e30d43c3cd048ac70824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518597de0868676bb6d8f3f4c422983f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a19d37ede6e8d58198c0630693b553826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c05241c8aa7b45795800f89bbe12b4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e842e4419c70e9d61db11d06d1213828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7358d4cc3489a457b6ba0b6f41f5d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721cdd0c2aa68a7dbb0ad1724561ad0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e478fa21532f48618c780af16c9c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f18d233377a557e6f97d747bc680f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbfb059aaf0dcecfcac9e943726b6e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4e3c8a923e4dec2547fb4be770e7b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309923d3d7242fadc85d9448525416b2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2251882d98b4c87eca1af937a43f5d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ad0ce49a98f299ea0c29d54afa4c2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52579934a25f3958b5f0b181e5ced2f6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259670e5bf78e02849446ae4aee6a923839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7c731dd115ff9984ec06277d1f91840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5406df7afbcaadd5564be4c70fe2ca7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682265e53a198ccc1c7378635a7389b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38af06f2865315cba861975131f8a4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998835e588913cb2e6397abbbf65da07844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbaf45fe65a2c4824fb862269737e6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ccf613ff95cddaf71af55f9d6f50ec846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f67344af8275fc08653b4f19d41ff847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbaf61dc184f5ccdfb0a54ff96feaa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c56cc97d3c09e38d725a94b258597849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d425be04ae415ce09713ecef872ac49850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03621cd2610ade3acb15991b68c46ca4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ddb1e3f1bc69db95f211e3b9b65d4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce6576df5acf9d81743e0c3059524e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e02e784ab442d6d38174f1270550e7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0310542660038573181ac12ffbf1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba4c86afbba31c91ff501a1246d879856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0e7427d1036fba303dea14a40e35d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0228b7b1853c1a4417ffafb0d9182f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513328ef2c118b4438f5ed534a87a73859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9663d534c17cac803196ecbd4501b22860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e9224680d1fb94ce16ff8b542335d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f0b9d6d1ceee645541eecf4b52cc8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd2d62017440ec165c08c5e9fc9ad9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff00abad674112a91d3836433ef74a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca5e453018a921bea789ce633d288d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ec2e6c6135ed92a8578bf6a513a7c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503afc6595b37c2450c945b3301a881867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274379308b843c4493b69bd6577a346b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db286f050c40a2705e0cdb22e5c8d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329885ba5745a5e2a972de8339e6a0a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaa92a8f8912f7100c7eddd0cb8d05871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cae286572f7abb288b643cf605f08872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6a642d18ec584384eb5abda34cf83873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcfd5c92d997fe9cdc9a2ac3093159874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35262e3ac4b1324cfc45a25d9b7c43bd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d475f19b569574345ba78b2f0c62c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef8fb84f0df1057317ecb22d44396c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c181153840397b0ea6b007494aaf003878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93439c9288c9943539415d02dda38b33879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81987163905345fbfe61182451ed4bec880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ccb93c7083739dd0a1bd96b684d0f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f31c97250de60b4f6bccd2b1dfc34c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552e9e0d26733778186eae421c17699883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12293bf8d830fe52076df9f11637e55884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90786104eb5a1b5d53980ba9c767da2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd03c434e2fbbe46e0106ef64b1f0b5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854684475a834c1982f7110f43148e0a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c0903b1f3d4f0f2b04eaf8d3ae0e4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6291a0396f75a555aae0326def4c31c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e05eea94bd133640c7e51186f0e50890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b99306369f02a7e1ae56ca93c4e62891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e3302e711b8ea7b83e64357dd90ed892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea573d586a708929e33155c481b141893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d686c2d3c082908839b8d034ba48ce4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced79eb246fc348c0085a651c79f8ec895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024027b3cde1fb95c319e3b4b41e137896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26483930a2172fd51cb780af4346c89d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5660d8fbfad81dc9424860bdec3aa4c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabbd9d9c488ea9fb5cc4b79386db3d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da512b39a71710cc0efa85def4f54c2d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c837fe499105e2fee622487137d74f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca315ab3d7ce58708a40798d920463b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93446f921b0ce941e26484ff1b9ef8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab133f890282590f0e660095937ed2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc4ad797b9159dda5653d07c607160905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fe5143d01d918c422e6363637cebd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36a63322ba37ab473d8a0200501046907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c1833190165b5f894f4b9915b1029908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a20dd19bc58a1d3749e102a3e55fc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09d017396c2ab7555485a5de8c16d7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de1b12676a16bb6f3b8039e0942965911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc48d250dae73b7a11f60fc608f2df912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9ac2449572ba782fe612d122fddfa913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb994b15caf5075f27b6f6b9a5c0626f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd48a8dd4b6771e80654dc48b5b13915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb337fb754b442dc44fdf834d9375d0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd548831e7098845b6a2114ecc4f0a0c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a868feef371dd045d7bd106ffbafd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6c0b0da61f3ae1664c45349c27450919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e197fb555485b7c9c58cba2b16360920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f083bac1631281afd263670a0f8658921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38728afe5a0c8c4770e4152cb95cda9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336bda3fd689880d29062a4b9ee83f0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1bf9f059a51fa4327af3e38eb3f86924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f17bf53437523182e850814c68cb34925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760c0311d353a8584349941d66cb44c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b7deccc9438039d4a7c752f81859a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7f666de3ece4693a213f885bd89aa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dce4a78850cbbab8c4eb487ee8901929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2416cd7e4b0aa3814c1865c2a9de6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787990d77612e21778e934fecf89d012931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec86a4c0faf05c6b3cef1358ddb6c7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b99894169128e1304e37e719b4555d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dc1c95065c9c273cda7d62357e507934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297119de936669b347e21ff25632d5a1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415f78198175be476f4dba99b65c9a4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333ebfaa161b2452e8dbbca1891a11d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c3b045f8e8e2995c90d567e6dabd9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a889a554c0511df986e2f53381df215939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d1254b23e8a51bf05f431a70bf09d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266de870c5c0f5ce3fd91745628a5c5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933765ca3a8c069a6c89982dae74e5f6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14919c7f55c16d85471a482ad37995943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ce499773798c638c97217b6f4e4ba944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06eaf21720efe93a089a5c6f431ece9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ceadfd11829210daf3af170339df946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e357cbf0651990534fcfdc22de217e6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbf9cc644810fcf88bc65709c1a31b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8180d3062dccd19ac779c285f2eeb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ead947f104dd00f19aa6b331fcc62950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68d90761b4be69de2c4b7e6fb5ed1b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678b873cb2c8759793d781d7168b956952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92d543e010593a4d28e3dbfb057e8a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214b99a287e3cce11f4dcdab86eed6b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abde1021833d5317a29510010013b1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681caf8ad34da2478ac5cb0005a11bf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489e48324771f4371e9bd6231c6fe7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb8bedfb133028e0e4d5fa02d647d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee52f5e138cfe0f77822086366e1ec4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ff5e5017b51917a42d63db4547fa9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46c5ea8ed385396279b61f61dc3650961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faefbe2bb606cbf1e488ed4cc95d0a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5d3914f1b76962d56c2bb190d2a48963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf0e7aaed119f52cfcd017725706c1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089f7356569d1b02b07752fcc0472e0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2ddcb8142e2293e30778a015957d4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5036e499fb72c11362b632eddc23510967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04c1fd51691d1579008023f847ef59968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b339c7f5dcdb2b746f3ac3ba8d36051969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62296e65c3d3065639a67eee569f35970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de5131ba31eefa03ed2674c2678491971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dfa25fc5018bf003966240977f4b6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b465a1cfd62dbf7b61f78f58f445814973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6318152be38612c254f9eb8d63514b5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6122196c235ccba4fda3a18fde440975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87905e13caa393e82c7ec8432be42bc2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d759f951b062fd66c5a299222fed977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab317d920f0c9485f204c8ab491faf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6adf4e701503f37aab5a581b634882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8172f5172e910102b83d1f4c964b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1211350b837eb430e278cdc7744c8894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4bd751451284c676123703216fec25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ff070c72ce8c630cf0022e0d972596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503ef47e5f5ff42b744436d669be6177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcf499581d486aa3b1c6546f8691a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a90d8bff19a660f90504c0b73d27079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03840ffacbe1d847cb4d39f3c1a39fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c1212f3943af30920f43a85d1af4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18e17cc82fcddede0804983c0c694b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa629e148f11453b6d217c94e4e01813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69037e2db42d1361a68bd25aebe9058214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95de38cad431a21264a6ee7a83f98ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205df49b4ebf39037ec5d9decc658af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d99792171981c56009273eeee428017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befb62f7031535ac37a6c77ae43a7cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c55812c86e33021c79124e136f1f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a12c4aec8023c659ac09c196be2afc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdfb80cced558259272364b1bbc4e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751024ad760d8104cbc4c5fcaaca379f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1e75ae7c71fe0ae1d3e8727ff4ed023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f7a77070edc8473473df9332b970a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e6dc7d62e2c2dedf0a0c757aba8a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb276024916fc9152aaddee990df8fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde04cbfff52d5fa242fc400a603ef927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc7245f7c8d6263f7047ee6d86b9ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833b51eefb588c80b3a2269e63b092c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7df532c43b7d85d53172f3044f416130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19e8ade1f250801f0ddd1559825b3831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa815d3954bd17cc670a553bdaf0370232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeac902d08ebb79277ab31293d82c6a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79deb47d3c8a3dd160d263764294a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a680efaf542e088eda8b12b95d1270e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0e40d79936e7e2430b62e813c434e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a4fbfe255711887821ce8fa59870b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aad44ba6cfaf1a45a32b345d5f5c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9da2f1aa1bea0fe021f6f4adf04bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794353795635d0a8039519bc0bd5cdf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64682c76e5e5ea3647247be6423e8e3841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c4ee5abf39d0c38545c263e426a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8862798077406dbe36a52db9f9b67ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb631bec47d7b91e07b5fa2211e4c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e9688d8af5e4d3cd0c5737a537c2b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e991f0a34ec8fb024ad61334525246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae95845366317b4a592b8151cec69b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b744a224f362eec8e730a115f2c4bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69629d47137102538e93fe1ae62e6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121f85fd907b262d47d70b6d6f8052b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccf351712934282aae7de1d99d234551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f12d5ae705e93e39d08391a65209fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c5ebed807d2910a7a770fbd4a06b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283981f844e7f51ee485782a04268d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe35c2c672c4f177cb299c61653764055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78714745bf6b32a54fa93a133a5df1a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166613cb731d87d866e2db081a05099c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5c94cc79d5076e56e5fdca81d29a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86ec60ee5b4039b9ab543b0c2338f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4f9ffcf849666ee17f02d685c92b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3c216d037363424ee1e23cd1d519461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28b11e833d9da8a102acee5c1f335c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14173113ddf31f8274aa7c7f4230ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637e62cc838712caf3323e21ca2260864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a3b1deb19d9cc462a0ba6ffe2721365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755a0884e0dce09f4ab583a1a905a0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc5a4ff649f980516af3fa3c7b5e5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f650b1a8b20398df2476bfb67475e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecfeb6e1820399bce18cf40942ef9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf2449e15bb08e65250b9f31ce3a2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cb6ef3ec826b3f1b9450957af0f6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cd7cd1e2c00614354d41b1431673572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bff076c2e9d1a74d8b498e98f261f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec201b274e7b65e3829e669f2e446b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353200ef59322c7e4af17cf8954e9ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96786469edf957a5b540d6b2aeafcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561803a5ee4835c49485d1dfc84b6d1d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadb33168953fc9da7017c9513b64fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8197a1a537c0cb069e50398d03d817179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0254ec8f05bd637809e65e546f26bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216511fc6af505a6720a62c5e47e88db81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8a478d42e7d0b735a69c1f96fcf8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ddcd9fe932b2ba60045169b13008083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7cc6750b9213cc786b93a1fc01ae284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2467fe69d5104966ba99ba5cece5c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ba1f17eb7515ddcd59a6f9e43372286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f140659caedd164c9bccc0e8c605f9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4956c3f7a2619ca14bb3eb672169b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7e5d32e7975b8ce29d86669c6b73289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9089952a095b87d3994128ad14719b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb9d9b729654055cee1a5167f11be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93b6213f341ff0ab6685d5a3052acc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea3d6f005b30c66692f8ffe454b5bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0af8c44580fe74505efe4c36eece4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e4bd2a47aebb5167b05327250914695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab888a523d85822acaa827e88e9b1c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2359ca12618ddaed2c17481468c672397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cce5877e00f3f90dca9d9df73f5dda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b5f869ba4fada6fbf145330e3469199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f80c32f3c674a25e2be2690c9943d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b6b05b60a162944bfd4b9bf8471ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcca7d854a02df87e36e71440bbfc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882706638f1226e41d90a0d8876ae64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140beea9790cdd957f55b2191ae6b174104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc281d04e3c4d5e0cffca859475fb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4de6153f3308321c9c156646a737106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525099ebe2d12d4e4e18339f7f7bd3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919de8882b8a981f98f2cc2510a0eb37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803b2a488b4600a0cd8dea9533d62fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59532803a5152f724b820086b94bdbaf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be42f341310410047b8787a9729eff0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b958dacdd3600ce832bd104e14741112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad940ad6c15541b9c64b647f414509113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569579b9466347adde1abd9bd2640fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db93e0fecff579deb033aa7ba61236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bbdfdeed96ba792d04c7704b6ceaa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096e7872091dadeb4688683e7f043ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47522d12dddab7192a32da7d9bcab865118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b8aa0b6efd65ce035153c3d7024c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad22b4a55ff1d73e9d7cc60e9a84b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07eb5742f7bd93bc842ac40a4dbf33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ea6628c7818691ec57cd8a0c16d5e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2ed63e0993e304d512b5d19d4930a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0dd6630490a4906b47a49895fb6be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b540ea390710836ce6578efd5a76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cc9abe952dc319de9eb3a6db40276126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8538031da2a41e00d2370b0443ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e4fb6776093bdd7faea1ea335d4b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd55e5e8dc5c15879b0e08aaa0bbf06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55988e4149480bc0c8b49f2a0289581130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c92f00530f5c28403f8fccd94c1839131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0b099eb6ddcd4a384c7738f5974ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6a556d9abd01820d46251ae3692e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0092c6068b6361db24865f233d170cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4f0cb0c2733ac2f7f9ae94d3f062d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035797213312f64435d4e54a1bd77e73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c249fa00bc66f1ce4334928a035919137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424db2d9041fd95262975b73a6796de138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0767fdec91e885e524e4dc62bcbc8d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b994b32d1ceb09aeb0bc63b5f9c4b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b8145221991353bba3b765d54e891141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38ee4da06c6dc7ea1776eb3b0f95ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ad44dc97a990cd9984f318a56126d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d5c4a94ffd192097d009029f0b072144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376cef0262bfbc331f2e08b449d4ed5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9c89a28d5ef9a5c13ca6be9169609146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c53d59248bf6c5bb4e6243434cb2e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87430e29d77eadd240e8c2c8fff1604e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd28246e419b0679c5dfee64d658dd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11852b085a11ffa6ae51103bb401fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713bed5e08f419c01b67438b861cb2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929d6987d54a639b1ce3e0631324800152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c98b548d250f5f5c0bbc028ec08add153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c8ff94a314eaf405eb7137d8ea4df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0737bdaddf8bee55860eaca38c13cd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52450c89c4c7c545be42b846e58d348e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c383053b21402cc6efe01b0dc932f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17685caed93aa6f127d61b92483431158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9f2ef34030fe6882750d4f3bde01f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726410cd72a4726995ad4e099cabc82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241b6b5e851978011a9a5c9257cbf71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee465e12fde5d7989c0f3811407528b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d848d9aa61e0717c477344cdefba5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24af9831a29dc534b37e69b8117a87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17be948fe0feb8264ea7f39a2d164f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5ac1c2f13ddcd9bacd9c0a665dde5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda25dd502a84d13660f878a423827167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4955f82a9c6c5163b3cbb3a3cc64930168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0a12f9bc8cba043eafc90ec5ead18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b032bdd4982952b0e067caebbaf2fb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaecb676532c8e7c3923f578ef12ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da6443b9d79978b8cc3b428ed3f313172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a769240e4b0e445800055630e70b9a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5411147eae0d50cca424a1fcab955f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5390ec37332a5e0a30282eacc11c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431ed7dbbdc2c5c501e0df5be82c9b4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bddae0d8f22b7e70b1f98c2d660d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf62dd68e9558448bb119721e86c17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad65451360d06225ffa4bf7279e88c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203a43801e17910d36d957e7185631f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8e7dc4fa1fa30531755a91300a928181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed57b01dc5949d08336403cfb7e6773182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42ada0ba84bc41fa0a1602a770a32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b4beb8bceb8ce2c0e61dac77ce8b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b041b15be87dc3b9cb4abf3627876185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7241fc2c706d44682972c15164e5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8e66045520fc611114a5726dbbc46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfaa2075640045bfbec087f2ff26df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f997cd539802237e5bc03a90eb2345189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298dcce940594ed9614e4557b724254190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b86c64d37eb874df9c6a18de20540191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2ec9d85ef431140680f91291b0719192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe06b7be97c111bd1906ec0fd99e20d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecbfa088bbf194dccc4b730a5ba696194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fdfa5e8f803e0196661741cad96be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc03cb61586cd28503d72858ff09a12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327cd1946a5418bbac89112d685cf32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f536403ef21b078e17388fe2c602ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e19d3f2b9238dd421ed675dbb5e58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8cbb70bc5418545db277c5ecd672d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eea34086c10be4880e8b9773b9a97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc2ad9d0f09351971352c8f3ce34c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494655c6bd99a87a08a26a1dd4f39eb1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c5461046620891c972611d63305bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed247f18139881dceba765662fda18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cca365f72f97e432bfa7074d090729206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6243d144b4b04b191a26c3b96de56b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce770db798c798f67efab3653e41afc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ecc8ac04201c8355527a91eea5c92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab56681f4eca749b5aee29e919a11a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b90117fc0c58659ffd6dfd6d0d75b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a80300bedde0a20f42bd027b5cdecc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a11aa7073514829ae5934ce2f6708b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f3bf2856d2b5dd07f5f23f97ba1b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f4a551cbd0ba8e9f13c328125050f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689087f4902ba2460e2232d3f1612ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b835760e318ccff439fcac7e8eac11b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2638a2029f05c65fcc63e5e4c8821218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59b3b6f6bc635cdd0dc2bb54a9879b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041392614956555cb47f7fe8e228cb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94a2458374f2a2604d2ca26d70d9c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780aa8d57af423ed9df403a7101fbd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca75f7aacb5a423acc0a50bb537b400223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b00cc62baacfd075378a4f3f58696224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe67600d3ec35aba56f5efc8964275225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9c2d5d454a20802cdd30909197e3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b697aed612acf90c54f12acb3528a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbb6adb04d7e32e920deb7c1da68d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a441e6c0f059abc18ecfbf09e02f3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff3fffb57abde46cc118222ae2a8ee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04afc34158c40316f77a464e49c53d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37489a595bed6bde4d41bbc64f8eb3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae925c50569e3f5817f82a8be4222f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd8d431d5c30f1debcb9de718c4b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b9f0f25ad9ffe1f008e3ee10ecf1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ceca9517b0074187c08a2653fde1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575573449faf2aa45adef10f2d8ca46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab7a3269614a9efea3581a54f0a9b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2656da300627640808625da9cc6e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99ac5f6e9abe5d969801b05cd0cd36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87aedbf877279f2a38f15e4ae1e1ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7debfd36fcd662dc2c45cc859a42c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba157a7b601d0fdc2ea9cc2e4dea88a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdc9b7503cba4af516d1592a7db3fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276d77bf3b68dbf21baf9039255137e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348682857b27498a4583bd97fb1b1075246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ce22bc5ddb06502ca595013bf5a85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64935bfb5c3a2b920c82dc476485a317248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1cae68a8a93920ea18ee15cf1bd5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700be4b0bd1535553999ac9fde2044e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bd41289e7d36d3ea6f95fda78f2a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e79a0036abc94a0201988e8ad0d65252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d0e0646e147b3032fe12e6317f81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a221213aa96ae5214ca970474bbebe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecf3758585f902801a749b379e5546255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fa0dc7b507249edcdef760f513d34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f4e4360d369fade7bed4752c71ebd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57716b33e007b9ba7ad31c31cc62e1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ec48421168b2959915e79d5ed61c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fba35d61ead4f5f917389c8fa67e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b63f53e145b065d4a0981395348f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542dd0e089fa148eecd393c94b911b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d932b89b4a44cb3b15734e36280df263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95896fc8a3e5bd78d54b54ff779bb106264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200966e46b5cbe4476bfc4fe25780c9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143001d898ed87983deb99bc44f97185266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db26949457cb54b1e35398a91afd5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140793e7a67ecca2a0e37251c41646a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf187108f42b36883301bc76c9fb65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b7b45033fbd1cbe11809cb5bb63b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd07747ee448b42da7f586bf089df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041dc6b701c91963b1b8d292582e373272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66971dad5b0306d692ce3b85395312273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c039788a76f54772d2554f2cbeb26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2028305eaa32a69f55d204d83b7d5c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554222b467af2c5a831716f2afd4f700276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3b980d56897c1674926dc8d98d21a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1793c991b67c8c2f9aacd681ebdcc1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfd3b63e6387db82e5a2e638a69e59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d359fab1f102b146e3880f1cb954c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff4daefade9db90bde9457bf6fb5ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fe8f9e536f0634b7fd99c2cf145c7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d637a6692d0aa95f1bef22ef64ba3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e0e510f82bb7e4096aeb0e6acd8cf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbf14efe37afc9f2cc8079af6adad6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126f2d52581ef58b042b7b78a19014b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00093252cc609e046c3267e00f661bd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e91e0e4d278b055680dbfefdff8cd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2c98ef6779039b37db746c2ab9637289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865071a512025aca041681c7bc69465290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46141aeb0886a1ff436814d41e31a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53454fce9c3e8ee86e6c45b2e9b7360d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649fad196f4d62f3886d1b647029ecf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d21042ab2ce3b81801f65239859aa3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cf9823e1c51906b404e3120c0cca5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc10c4c05266653d0a43fec72c3777296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785649c8336cd2ec16c2e0ded8c9fa9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be52278107f1dd2ea024297ca40936298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1bf20e24b18ee329502189b1f09fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8283c6db9d718a36ea1adba5e93989300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502f9fd6fe889255a4dd96c1a9b00f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7c8bec8572de30327607b8bba2b71302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91c3fad08e0f29b2d14dc67a97dee1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db342ebcdf94d0a6aa301d4d9abf2a55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646ca4d567879321d0ad8d8d93607c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ddfbfe1b6f20efa2ca0cf17c19753306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93495dca90d33ad07b93694ebfce303307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0482103c47fdf8ebad35cf4cba4746308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095cafece2a98abebc9d5a60c89e36d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc1d517b72526ff9d1ece4d71c69f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f361c3da79397abfb1958aef4f91f36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638789f097197a222b1a46d39c5adc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe62ba5703f1a974b65c3f45e9080cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40142c7600aa40247cfcc3cd1b75e71314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8703a1adf82c9d079f7303a79afa5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33c71ed772dc390dfb2bef2f78d16d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d352234a92f077f492e24440badf0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d3b87bb882bb5ff2095c1a888ecf6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a7fba4930e21660a0c376b9ec76b6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01237826336a9f444f8a40429c640602320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19d2766888082fc1fa332fc5fe95f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a34897bcaaeec1aec40f15215ed2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc85c2fdb81ba6016a6d565a846e6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ff9d77e9a598e52575d27d153958f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f6b6358d7ae1813b781ee720d3627325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e2bcf620d4e5b0426a2d62a57ff1f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137d10a612450711f5f3e9eb5d218e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d164e5dece8fa04a72098c8e7656a33328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772457d7afcb9523fb2474eb2ae2762329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccdeada80bcba98c22a955dbcdee4ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fab9d4b4cdb19de4f7c4ba33bc735331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ae6a6db26768127a410f776352449332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fad60af38e4c98d531f594ae73475b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fd713a0348c1c13cf2e2ccd21836c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c45196d05753395bb8630324264620335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2767a90d7343d3effe70c08c60036da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d33753f54ba002adc2b694af040b60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a141a128340014a0aef6542141a21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb6348ff21bd0d39d704ce46ab2b51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968a6c3006e5f88ce0518b762f18ea8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e5875ecf03be28c25a148caa6fb58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b5779f35a77347ad33b8111658e79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efb62a7da6093e20e4f91b6beee2a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e1101a2a1bcc73cf45d720b9e6af1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce642b924c838efdd3a531a9ace47793345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f3de23d06276886df549398f8604d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847005a9a4b9bfbd96a0fe96e1d6c2b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20bf9973c61417a97ffdb1a18c440d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f59c70546e003f7e9bf7f9df0887c2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa96cd86667b22c770cfd126d73a0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50273d193322a9f99c80e0f4aab5778f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45b75b171c6f10abb40939f2b1e17b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a46dbf0d4db4107d979e2aa9daf28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b44fb5c1ca7d0538a1fd34927f61f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcc98fe23bf338c686dc6e23a0aa9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab624278aed7e33c593893b2bc4bd99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0863738a65bb8611e3cd8e765fdae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d884d31a710c697bc8b7545ce6ca34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a6d562155393020fd0fad5887ccc0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51652f56a50c08ff4d5a1af5f29b6a69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2b654bacbcd4deb5084689f05a583361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576b30fa125a26f69dfc187291e2c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80614ac26b4d276c54c978b23a1c1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857c90c90a7d4dd0f5d99b52aa20fb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adccb72791985debdcbb524a3913d3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8a031f94b5bdb96a59d069bc8d975366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455012443a2c981dc1228a00382f20c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d20fd9c8a55fc1e0f91694fbad2385368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e34adb82fa3eb267b274d9c32d7edf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46edd416b50796f3af99f1e583ae85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0422644d83a9c120c5fb263618986b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438814577329f6a780547efd9aff9167372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e89b3ac3d29bd71743ee7fbdda700373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c5ba40dc3428f14d697e525dabdcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d040d886c8dd24627c77737a732f17375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c39689e5345a878342ae4f5a87f04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c59363654bdd730ab209e3acbb4900377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5f0dba6f71309b36fcacb25e4ee3c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd478c5cfb3a62fb9e484ad5d24ad0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fb40fef78fd7c4cd338c925bc763c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd03721865c3a82e5cb91a70922dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff7b56b54981cb669a6295750eb8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c63baa30679c14cad3121b2f86171383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82853bb9c6dab6a4a53e829a926838e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc69756fdb174672816a5e55a3357c4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d3ee9e8e8fb5c41410dbc3b715c7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f4d961e9138d84a6c0387ef49bcc9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4da25df84449734e18e6e8d0cf4f4c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0943c61c82b1fdebe7d8f2ccf8a374389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c1d74bd68ff67dccf032eaf59f6c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c47f6b33d115c1e38508c9d38ea04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e8db3ac6ca2e7134d6cb0f03c829f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28ef678ebb117f47e1b16d662c538e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6423993c7a82e5caf95e4db02b0978a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955133ab11152c3b2dfa16a764824ba2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2bbc7a71fc56f5401f4c77c3872d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab89211c101892c6264f61489cc510397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b525316404543fb07f32c830ab77dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcd4b98cd5596d4dd1b8692247e2d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1320722a8e0bc0544e12ca3285ed714400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840072b0d4aa26a0d06d30ae9be3456401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029ba7ea01b863eb33043de65ca2a24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12592f5053530a6d24c5e20c8cc54ca7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf7fa00c31aae1b7a9d66085d056f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9c430e810f36615f48d547ad6d0b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251174a88845f118f115af7fdbb5b53406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b9e44832f8a362afb53216c8462e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c56420f4c1c62289a329c5f7c05bba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440230bcdec856a1fd2bc99f81342eb3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd3da0a756c2e9315c93103ade57f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d9273eb439239bd3c656947f6ac02411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dd38450347e67e137bb911168b835412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181257d352adb3d5bd6d7c017321d06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b15db873b411d94d30eda155115905414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f6f06b244af9954ce99c07552ad2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7efbc0f470300240096d8ddd8e688416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0983cbcbe74940777de924a7f73631417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5a482734ff54fc33804d046f9d686418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c4cf982a56adeb68e5716b6c97d83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3e1b4fb9d5da6f0fe72dcb7a984d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837110e671cf8d796ad5f8cbef72cc7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604838d4f845ed89a77a26deb602497422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb0bb1cf016424fff857a7adb5d9db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebd39fd24d1c7777d8205e3cb7e8c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccf4b04a57a9e55ee02cc4048bc3a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8213bf5789b745bbcca2340cb2657e8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631c605f1cc9f3388dad340132b38de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e506f592fdd285e3243f97621ab97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500c206ee5ff8c67b0134b0609a453c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3015a0c454961d85f8e1eeb54f1d7b9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c10b1ff4e237e3d8420282c0bc0add431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e67eb0fb35e66015d75c56d190e2e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0a4f78ec22ae699f25aa44f02e7a5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0373d8dfcd500d0ddd288743127322434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce0f240fb85ec18c106aed1438c994435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f3b855a16f7dd5a47c68230143683436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23b043029a9c6be892da0e791f5eb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6355356b7d5815641319f0f735fdd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360c9d2f8d10b192b12fce1d0c1bcb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816fdf20a7b085dbe8c1c722615c3d8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0f69cd5184297c6c3c49241764554441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834574120cddbe124c989324b24ca09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d75023ac0a497b8f879df7fcba94f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a962f089835070b071e8b209daade2d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e2e9054c36632f6ff0d0c9190c1e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8b8539f33a2512d41b1a53c140414446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63a0baef8e7b02200ce7ab56316801447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512015304f628dad1ba26a6eea59b464448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392b8d34026fd201740969868076d83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ea2adb6a8b539846d20f380676b9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71bdd8664d333f644b024205e06703451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfc6470bed7daf815c7b823ce2f6fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969f6dd86c11cbb3ca14c6bc12cd354453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a74058176c4f958267a47e575eacc8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed8001cab308cc1241844bdb9d8e34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac47195f7e63d44c4ea1e93391b4516456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df610c5a3a72c4bfb4da501769d72a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf2a00f0f17f74b8db9d2ed713dfda458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba426685e856a54d68494474dfade357459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87413ad6262b99d121a8528f8f949ae9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc63bfb66359882df05385ee3918c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25956aa6ee51598839f76672ec56bf2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2469414d441bbdc31c1a1881ccacc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1252a5a696edd1d087c82392b0112464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742fd77d13000427d070d8c14f88c09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dd5592d98fbcd268a834e9ce59e0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a301bcd749cc9cc1bc144e17f5ce9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45f5dcf273a47e77be98df74d33140468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce66acbf46a2abcebde3a41cc2bdc62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1b3fd5d93fb1baba21a6814fa991b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08756ddc4b49e2d87e167c806c1306471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f61569a26a5260a6c50c4dc2d00e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1d9e9db92a8bfa4065fa101708a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7be6b5a8253cbbe3fc7b0154e4c5be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50833f528530c6dc5c347f7c92569302475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3882681d6c924eb9d6f6b9b916dec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03613fd037da05545fd66009c897b54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84260d37b12642948c7ee8f7d8a097fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcd9de71bc1ba51bc4e23a33aecb75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59603ecc8b813894cddb639f2c3a04d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb4aa2fb9eed6cde40790af543d85c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77531ce372db1311e9453d28f12011ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139efce9a14adef7fb141784a4f68c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196bcc82fb54bf6fd626523e37d7e33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195329fc93291bd810a2e215713bf04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db405e6328215f7147b3c0192afad4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98188b87a6f72c200422f10af132d6c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0cfde2cdfee5a96ebbfe057c344a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c075023524b606718a71412f13d1886489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20ab87d8f3f74c5394048f975c3a8e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317b4bba5e9d537a479527a7d2257cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa45203eec97a906f1ca77e23336ffd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be16da497cd2849daf5edd1e04a55ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a7f7bfb4c820030eaa7309c03d474494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a243fc3365bc43c2428382b5818b29f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602517eedbfa00dd8bf57172ddbf1faa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce17dee34d99efd95c1483b5151967497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39308be282dcd116efa0e17edb030d75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea69e56d6fdf8ba6c10111239dad530499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b45c208dc418a03a2af606e34f20e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bc30fa1d78e4f7383ec6e693025f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029111893894a10a49d482d4bc970b32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0267005321d2b90969006af82380e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982a956f88e1b78ee1f77eb9e3ae3a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1452f78c85822c11dd0ed78cbac1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb8db6485fd0fd960810152078a7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a05539b7411ecf2bfbc96cd7735934507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21ba9a9254ba4191a1a8901823e308508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18ceeb0206221a9ef88779b418f61d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ac3ba2b40a001bd7c4a937e59e68b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3f1e559516128c3c973b30817e087511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80238eb9684b814d21bca7c5e9c2876f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ac65aa3a0dc7cbb2fd6e63c189bb5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3856c0bed887a6465d74d43250db4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596ee956e90e4115d5ebe33fa81b682515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f79384b525fa2159780dc083a61fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbbbfdeb228dc81e63d9a9e32ce374517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23d43c5bb7476f8824376c0bfe4aec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16637a15264e671d51dd0a9019fc6aa3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fa03a3d172582154170218a10cd32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13758fef7fd1e0c37828df4ed10b4106521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da5e0eae6e80e25f43755618d9165522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bf0cc8d7c3549e84cdd69e3fe1320523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f035f778581c46ea2b6f14b2527d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15311e0372201f95acbd524a2d1f256525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999760cab23c705b5c196ca89a59561526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e3311178dc8a1751c4eefb66c4cca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e273b6f1b028f1ce3b0b232ca51be1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bff78d1c950f5e3e22c4adf148aab0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90edda49a495ed79c1d36b260eae2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c46e911d8d6333c064f5167eb06920531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6686d9618a2b2efe8b76062d73e0cef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfee116bf25655bb87247ff095baf84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0b170a47e9bb19529eea35788b64f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8ad0933b8991e29ec6775552eedd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf81f85a135c6c813b594af3f13e1e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f263be2fbdfe1f4d2968d92672ad8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b079d358fd25c309e70b3d3575c62e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dcc36954b27d5dc79cd2f8b54ef99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac34c14d48e7eeda9625c51daa54a6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bae6c2d77d59b4fc0040bc54ce3e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80839973251507299d6f7b96d115a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a24ad251273db4ce7aef6f7751763543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d51e8af709d5a49ec88dbfb6b1fb47544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e2cb98c695e1f140e796bf6996e4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177057cebe5738d7b434afe0857cf304546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d9044fdc8871c297f9db874abca1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3200a45aa183a393d8778722e5946548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99aebadc47412880514c95fad5a33f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ed72089ead6590be8cf68a5b14504550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f6e0e55783ea52d73ae0444cbd3a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92e6278445691730b4f58420c347f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd512a2d36cb91056c726860f01e07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ee08726405dd86977cbd772bc7ea2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18592c306fba6a74080f35b0c455a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18e30b95ed62bef6412eb459f18409556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a8f6b3db03a6026b2cd3823300d4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806373330295830e9f9cce620aa37912558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429cd0905646d02c104e84202f0ecae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17cdee25b089f6734cc9d59fc1bb7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce342643ca0c3ef29c93dda2eac711561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac1e6f89f2c6d489d96a677e16558562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a649401409f0172fe277275c077af95563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfc9531a376615a3d894468a7ac895564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b63a8bc4167f0678ff6eb0fa2da1ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b0623e6d777349b5d0852a78ad86d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3988fe624f6a81f6d7dc44db58d8305567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdbda0601eeb163979cf76468bee02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3811b534fc50ccf7a02d86719d2ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc7fec19935725be8e976b23753412570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4e5cee11a9d16d009c8dead79479e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a12f3435d7da561aeace2cfd60d6a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5586c2b1367e76e7efd4c49c898739d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09321e051d2cfafe0fd2591b13b280574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ddc0a9e5b0492ea344a72e141f6e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958847901789d6e881c9acb398ac49a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b270a618e1b86493933ac0e271721577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47321172f34a533cb8df4a77746d17b8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc63fe869e18666e6a9bf4b454bc12579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a93407276bd935677f13c17a1cc7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db45a4130b185e602f4e088cb0c57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bf7c2c13c56f113545a34f610d2e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e273ae0c22e707bf828ea596302bbf3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f90bbf01de8c8d2d10d3695cfb7046584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8878f0626f7b284adde36b039784664585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15345a3b75112fd4a58b1e36b7fc341a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e5269b72be15247e0a380748c5b1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eb7534c599e96a61404040fc8b56d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b8382349b17b5afbb5033060e92f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1298473853247e159ad885e38e5588a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042ef377bbf1547cf3c7a74f2ef38f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bda7a9cc54385bb84f64903c53c913592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66f9a6379375c89508c502a92a86b0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113495f1785e4902d2c4f0e0285a672d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c0c8e3b4f793e65c17f70ed2bf6ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b1ffebcd4be683d3fb3f960a2af57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67d84ecbbc606f7db82f3e5315694a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fe853baa398b328a99e3b54ace123598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e48dd48908b8669c117d6892d6a22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9c59172d37f2db42726ec79569952600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7900cebe89433cde1bbb23cbbdaf652601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb85424c9d72d52dff386f920dd3753602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a8dec48197efe6158208d9175d506603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff21716fa215f29bebda3fbf1b111d7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5f34d1e9f54a905d902b08e31143e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3375a042bc57ae1ba174db0271cec2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a214470babdd5fedcaaae0d90de392607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e79b9d2bd344b7d0e7e33a2548208e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d217dbaefc11dbebb842931b9f51c97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db406c30a57c53aebb936b653a86a41610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d93b72ff85b633df1b35b5a4df88ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcc5629235cfcf36e5db7ff9f05826612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448925e60372ae5033f247cbaab496f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce48c57824179f750caf17d16c20d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eef78cf05aa1f3b16854aacfc1a8b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b20049e0a4132eec2699b9a143084a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cfdbf7d128a42abc2c5d9a3fcffd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7643b970e385232972527edb814d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20920d5a112893b56c935e198c35c64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d6e392f5f9ae72ad1288d484378ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981885bc984b6ee5699778b0158a43fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a5184751370f753db9af8903d787622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd01a36eb760654449efa3544bdf9e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2872adfcc0e709f9d62ee1a1463020624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3d92268e6fcf839ceac64838a3d4c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d35a754cafe0f91d94cb6e2fdcfc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80fc5d5b1b6adf533c17105c00040b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a630af2a1e003ceea64d8e1b3347628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0619383ed9e3a7e8e8f004513a4ba8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3a81f97c0be0ac6752268cca0b2a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1f8568b26bb939f42cf61a44c71b7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664888fbfc570879765df6047681144e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db4fe7931bee108bbf7d920b57c1d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a695baec217077edc2310eb0057034b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c60f01f194ff7941438634af0ab97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3940830b1d5d37b03cc71a6893db31636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852e67ce09603f70fc829b0369360b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bbc2671ddf57cc679d06b7943fcce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae31221e79412a890841e2a0508621639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3404b9c8cbf71024d76388d65055ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd212a1c72f246ac42458ce20178fb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c107ed573611dbc20d5f3a9c49ab1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c31b30858c3e263d18a7e16bd58126643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7704ecdf299bb0c43376bce9635b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb552d170341384b101a9c2206201d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755294529853a9e49fe8de26d38688646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1393328208f202ba242010903fcaeec647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217456128baa2e7ec547ea6589f7b166648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59901d662f3c5125dbd0c375c68ccc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436cc6029547409b7bf258a8a824ba1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcc36d5add91c5406c6d89dc4b4d1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204d0f9551acc02498060d6fdb52740652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1fdd9f2d52210c6105787ca8511e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3654d881f835d439325b7dd8502705654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e5f83bf9344bf075bc0ef7c09169655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b2f77093887a34f96235980807c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15573c65d65f46e845be02ab4cba3cd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e927d8dc2e0dd046111fb3e0129059d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c03dbb8dc224e074b4f5679108454d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ad60d78c958d0e4716ec98007c80c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0686e6894ea3fec1fa8625d48b619e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3505f7c3a6b0e17555d6d8d9d9552662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd4262c285e73dbb44e84604fc3d24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95f370d4a47bd41a0eba27ad54e3de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c407f6cccd6bd21be6c4ea23b2b4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb313ccd44c1e51110921617ddf437a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f7818dd33d1bd8c09006fd81942b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d321936529327b1f468938fb527d58668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb72218fe484ccf4f3df6a8d50de872669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f654c08494c19fd88ae6efedbe277670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0639855c68adad393f338182893bca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29787029d4c338b0dc5bc5b37811aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20246c61fc491a665e76e4078aae66ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d93b4a98d8e89ec60b7d52d75bc9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a114d2930d637f6595eb6697336aed4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e71c083ec54200c328c4c40fd8647676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09f97b5f9ec3d8f3abee74fe473b307677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b3106cf0e5ecb7e1947b1951dc4ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420dde25fd9c5530055972267bd8bc7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d78f764de401254247b7379710841680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0492d8e88da6600679d9b2b39bf79681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332cfc3b0fd1e574d776436bf209a17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ffad2d78584575ca19d803af49ed7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56260e49403deac05a6e743bb9a9627e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f57149cff7926d11599e7dd2d9eff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1071227da3a8a8547fe786dda226d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5241ed33df8c4763d06ccc3c94ac5f7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c076cbfeda884940bb13818d4ae6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f793e110780ead1270e684f1c92ef2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5256b320bbe12f7ab1238545939485690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78569602f004674db87942fbc555f714691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a18567327c948f85e368021d4a2e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c44354da6764d91d3174b882bef4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276ecf97b74810024ae08f4ceeceee3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb46c162f2a5d133dd86d43a499f37695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b10a667e2696c06ed4bde9c82946b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335e9b78779668fb606b4bd477539af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2156af317575517aa83b97ee6182f2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4cb7c31fc89c3c3298ef2178e03f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ce7f0c952350ba5ad656ba3e7becd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10f595c8d8a18546a57993c6ec10ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dc9fcb6d6038ff7b94bada65522a0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44135932bd113283a48e33862c4b61a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc88abe8c1904193d3fd2349098eb55704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f2ff39ab56fae8cdd49e6e4f6a23f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab94ef9ca007f0938a00ee3474c7d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32adc017026428812e85649881b997d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4fb541abe1ee3ff8fc83e18d67eee0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b158cb382f2df678d0488a0270625b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae767ac828b006cfdb32fadb482114a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4907ca87bc4d55af1ca5b52cf2204c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191c027203549095b29253985a8c445712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc1806468acb06f38c8e12e1e528c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de3658545fc06f85d27a9b478abd9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07a5a906f005dbe3aec1af954c8023715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d28b2084af469f5814cbfcd309bfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ec87bae739d73465311fdf2ae7c00717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13e6ae2e4cda89a21d85625e08b056718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee116b1cdff0cacb3959226e2ca800e4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525ab4541495918574c81b9cef51160720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a787c30123b0a5f025e11ccc6618a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b4b981911741183fc8c4f121e8c13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1c6102dd6f986163af5b41d3b338a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc6b1a5a163ecf0c7f3bed0de469d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba188b36f0b42a70d754d8afc1c187725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8f42ca91c86d08b93ee57de489233726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eecd5292436a201c742b1bbe47038727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223298462b8676c5e156ab1e66da0955728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3603ec88fe9570f16f65528fcd977da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c1ab0bc308d7095aa6f12aed83b18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f95dc793588b67d22649dcb1e3fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194c2b3df8214fdc87e663159ade811732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e643d22808ec4ff988b18fdb96b7c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07af7319d2b5af55143691998cf4b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c68884fa82082a0a0995f1f94122735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034b683dfc79c26179217c1637260f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42992c4290a86ad4da36b5140727dbde737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a7a1a184ef83631dec4bfdf8205f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d707ffbec2c5f3dbe050b5aac42c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a064b0e25905e15fda6407e8ad67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc2253ace42bf8283d43b4c96c5e07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01929bdee320974e411481ecef366a2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420a42799cd2f8ab5fd105b155de27d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c268296e13fbb63a4b720ee4fcc5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dd7c68b0e697f6c89a6e0fc29a85b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c0b2db8689a73be38431a959ce688746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fec20d0b7b1800f28311b54fa3d25f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab449e02ce6606c3f1be948fc4cad6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f700940f91a19c7ee805d504437cf97749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062375e71abfae7d30470c011b94b39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d83d230b0f93bae96f46ab92a52d3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1168147df559e712090babfe71fa1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def659c76490e6cb9e15ea89a5a0af7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85149512c4c1235613b5e9dae713ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4fb18db4f22b3676918142ef7f9c4a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fcf57721f62c952ac597bd3e59465756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289c60a93b9b01e9d1569d64af66e61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ef8f9d30454819ecc686e63e15c5e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfefbcf2f7522407fe2ea61e4d16bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59948f7c048113b1fb3170447a4be116760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315bf684a86c29e235f12937e352b6e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fb608cbd11fe35706e641cf96b5a5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7d47db6fc70d1c1393a4cd3c0c7e5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66a9ac4f2975214aa88c943ad7858c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee24b83db438e71cb13ed28d218cb83765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7f3206828c399abaa3f5954e01fc8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34b024f51ff335a43786f4cfdef959767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb76faea1225d08fe8d754d61dda98768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d16df39b4bcf0f0798fd8e774df43f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21f4c55cc9474d2fd1ffd47207270a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763b598faedcc018e4f493e23a7fff7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635bbb958a7458ea4a0b0b27e9575af772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bbf2aa33d624e414863c28d3d532a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500f65db7927af57079db61fe33f41d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e46667a6b3e0eb86d9f35716f8f3a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb82f35cff78cc6bfeceff091e3491776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a56d06f50074153fc3d87c95579e35777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68781a239230daf583d9b52a8f9a086778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b44b9b12fdab547e948764312c3024779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b01f5eb12d2a5d3ccd1387956157b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59172ebfe488de0b387ae34d0026b863781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319da0f04e6240a79aa1586b63f15c66782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64c90ebfe17a5e976fbc0fd5293a85783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f621a687e6d3a6ffbca12c24d66626784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd7a689855bfdde60f978233671eeb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542ef7af5ae6ebaa02baad359f4866f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba71f7fa60f9c22adf92220a12e845787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210aa9539a200a9bf7c6e2ab1d6dcbd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b68f0cde97fb868d4a782ac412c7e2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4e0bc67ac298713b46679de454c8c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5602a7c880449ae2d0b4aeb55ae6f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76d7331a8c077cf9f15b633d6b5223792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860459161ed22ea1c5eb2df17f8957f6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbd21ded6375ccdd3cf6d0f4ed829e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2a7a6a9e15384740fa7264c5393e4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da404dc7c57f5d8ed2a9c6791cf2f5e9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cd749393cd4f2d0308691d01c61f2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23f0da11884b98cec1c2dbbc6691f2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f450a270d2183cdb37b13688904a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556f5e5ff73eb680af5be336790a004800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1f879395d7f8ec4438510077a0912801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfd5e8d176389cc6f3a46c994f7ffe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fa46587806ed399089bada997bb50803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344586bd7dca2ccbed644aa9961d5f6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bddc2c19674e0b75fc98c53e6d93f4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cb24649729ed75ad4d6488814fa1b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0762562793982b707a61f8fcf1b6bdb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bad4e6716665801048ffa6467baa96808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7037498a6f568a1122802802cf00195809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46e3471fd38d5044a385a93aef7277810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b64843fa0e0399c7ceab300bfc5e0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc73f0f8bcf5f584735ac7fea17d7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad2de070ec05b03be6683f85b72c7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d711ea7bae18b3c217729cbb923acc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca11bcdb2ac44b53ad203a1ee6877b9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814be836c3914877c0f0d89958fd7ece816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded3cbaaae2a787f84d0043ae3dc88a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015a079e58cb4178046a9b27284c724818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5861856a2f541ef81017d766f64759819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565711abae39e8dcfb54a2b44f3b96e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159eaf059381da261872c18a2515c61821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc35b8a106bab8ddd2ee8d7c43a4a98822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9d8fe3cf44ed6e0252d6d2922458d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390093354b7e363ec2bcf0dadb5c2983824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d10c022771fa8778943538ea091ef7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927ece967ce17deead2ed8cb748ff59826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd857c6e6e5e208d2ff15bb3fcb858c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036d7e003be1c4036e617d6ea2ecc99828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5ff79f85c2ec1e279800637865ef8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebcd38af60c11be51adeb582ae9ad4830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d4236068fa3ed2306a8d23e583803831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f3f566b81e2e4979999bd4f7c600e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42c26cefa57cd3aeaba227a82d16d1833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0304f826267b25a6accf30db4e9fd0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3483a58bee5d53ab36d35d9cfcfd64835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa0cc165e5292ba8d89a60be496b5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2032043bd6738bc7e04adea1bda34ed837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802105dd11cbb4b02230adb7dc8708d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24874a8621239b704fb8ed2bb32e68a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b785dda0bb307e70c939d03aff91e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ad2f68d53a034c8916777c8e3c95f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dadf90b6af6f432e7aeedf77adabe842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f17a6f02e7c91bb34bd88d47cad50843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f028e6d8b54b7fb510ded3b1bfdb97844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44d38dcf0efd5c7c20035358c2443d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807ff690a5d2298b008c64ff2322883846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9f6049d4f6ac4072247a4b46d05c9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be101777c3a45872e9c3cc9a4db05ec848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe579f0a434048dba45fd7749721338849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74c36f4eec8ae2f9927670ad4b239f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e8d5b38ab3c3e855a611d91d95a8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4566d87211861bf5fa7327e12ec66852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4272005eeee7f7bb8959c0ae2a24d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b74c55e40461ae035a7cef2835cf74854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fb30bf0d948707abf1164dc7b002f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d878e95b0f8ebf0f24a7a49562459856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ce46ffd534fd46179fbd877561b9d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f123ea7699cb0138a576ab69d815a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47121a803e5f4b66fe781bb4de4301c6859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86ce27abba4abd1175ae10c8e10d7e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5cd8564b98fdf0c4bb316e57b61e2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aeb14b5eda42b605dfc87ae047b4f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1cb90acaa578c5d68ea89652bb2ed863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747aac3d2400fa34005bb19205c75f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e4beddeb4a39cdbc22205c7dbe41a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ab4157806c7eccf17c0ecdd4a82d9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718a774cddb8f4e8ee5a4fcfb490691867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2f11ede86c26bf567c8963a684c3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b6829f85b4e3f0baf5a498e15c1c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da091745e57c210c545e15c59f07b4a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17123d171051c7ef2f17a14ad84a6878871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c12db37d5c0af2d7984e073316608872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e383994959cf6967f98fc8231edcd3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2817283528581403dc2105d95259bb8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104672e61442f45cdb6761e88f7cc6e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5266edde65fe4434badd72f398a2271876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc42668402a84bd7dfa3d142beb31e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8311326ef9cab6104f80fc3f681fb83878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb07b446a3c85eb1fa64ca5151bbb6b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57995e1f20781eb855e522d74dd650880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea965b8844cc25aaf33c4d28935859881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1091b191c1bb9db167882a573f7314882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85c334cfe8a06425f2f205669fb5f7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146c0ee0d5989ae4a05cb598c3d8314884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f686200254f16466f531c2ebc33269885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efd803fcca45ff66f72f33c34d9b61886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe40814b8e3d29220f88d9fdc074bab887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628fb3fd7d09de533b81af29b048f4f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac72463894a368d508f1cacbf12697b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1add6b8bcdfcba251b390f672bc8b6890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f71726f84c7cdcb964d5150246de13891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25269128425ffa2805fa98e4313d314892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d2e4a1622d9a290b42770e017f43f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d629d31e801d27501df98672377cb29894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa03e0a49a6e5c1c8ee313c5dfcab09895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a9842dab0aa0a3d9d85c895952b52896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c7aa5f7a1f03c3855b2f5dfd8c3b0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4f61919d78338f04a4be5d732ef78898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc77ee3e30667c2c75b29b4d811701899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3b26416979b9a478c3c33fe7b7872900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f2f33a677e6ef48c08925fe94f6ce901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10f5412a2fed3c0f1458c340289ee4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ac8ebd566a64f9ae4229d5e38e528903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce973cd925da1017a0a55c47a16ff7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a36b2d7a54b3b3c4708cde226ace905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0a4561b50613bf1274be07ba96b1b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c1674c6a7e2b95b6bd42cc23838ed907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a8634fba5b3b36748c1c65a5b4618908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d23ed7e9d6ca373b6b57ae751bf201909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5b2aafb86743118f5b1148932610d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e1584526e2c2c40dd387b6a47a4fd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc388176143f6786fe2f8865cec5f1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3554c74a259b0f30d4ce3a0a9a913d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71b651e0a02527f1fdc0dfaf635964914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4097196d7ff08096bddd6f9fd007a1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790f36ae7882181d7eb99c549a5d859916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658c03b27861bcace299303caaa6819917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e198b407738ed15c64036280c3fd0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6c359202087105b3dffde08bdc1ad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045948ebdba33797f4d4c001e9dda2b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ab20ecc89803f081a2489a44cfc3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202ede0d68caa2e66f035f518b39820922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c552bdd917c0d6177e005d65857ba8d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c535bc9f141c859f6e200e39aa505924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af844815109d68c921d1f78d510640e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dd100a830df47a61767c0fb2e86a9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3383c2ef9e545c5ed41a66d3e3b8f4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef7122b79666f99866a5e505be0818928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a734f17d1712af52d122ca9391e9b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f828bb130396c0ce33776106d1d8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150ff869fc31c3c33f357d978c8e0d1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8fb08b9a5a121563c8f7ec27d9579932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab45d8e402331a439633b93537a041f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf4d48325631787f998a1a3bc23cf1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dae59ce8c10ffbabd5937573ff3a20935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66accfcb0b6cd903a082bb17a8e7a5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3262ba2d14242972c60f25edd18344b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eb731ddb8ac64b3524b38863d88a5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc7392af956e7e36ac53d900f0dcc6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffda774ed648737c8eb66f82c2adcaf940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f3baaf705e872d8a6329ae115235b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d29322144e555e6ca5dd441ded56b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb8a3e9c8c8847fedebb1f2b695a62943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adb8320a2b26527883f70cafb6e781944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9338d5b02265aa9f86afac310bd846945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8449636aeceb874188c731964c945fb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e45c59cb57c6645747594c527d2c4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617f1cdbe2b9203ca9e7e391bc3fc69948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7a2b1e1ffca3df3c4fa8ccc0f7b61949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0f81734e76d9c1b1855ee78946a81950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8a44a4d9e8f8410fe275014bc7057951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244349b30dfb14f69c28029b89fb9345952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73aad5f2570dd5f6f59806fc4ad919953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5773b29200baa29c46d96f269b83d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0675f68dd736022892ca75ba4c70b4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78705f4d6f0c7fbef68881e096676089956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca10e84dac3868a1154602654e1eb3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa98905a5849b6073869a6d25c700c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196e0fe277154f193db01cc406ba5f8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019172accdfe1bd4f026a09d6e332279960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751856f1d10d51694770c64f3f8ffe3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d838a3c1247022992ed410811b809962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7fb0f815c7965d78626b3d360bd76963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ada3898208a481940c37ec8480d7bd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57769b7e4783d12725382b7587248709965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a961ba1e3d41f09c08140796e4cdc966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc7b802d4f8901fe6ba18b0e061129967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94721eafc79ae50786e53f30b51b8512968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2e6854f74f9acf36b84abfbaf9a72969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819761e2467466a6f4deb69b2ab64cd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf98eca4762a499a69ca323118e239f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f503037bc132bb31f7b884460667d4c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f525249f374023f35a431827464a9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1cf10babcff58f530fa32011b97ad974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaf90edcc91397e16fe2966f8a157f975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>