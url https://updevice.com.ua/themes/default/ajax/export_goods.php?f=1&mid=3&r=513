--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37869faa07f004d0c0e230005cf610ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72104fe7b0bde4aacff720f165076ce12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea80da866dd002aa0f5a61c6a4e833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd62ffb5a7d649a56ff1cfea5371ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7f811f7165410b6ce9ed2f31311c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8530982dd41fb33df215aa83bf22f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aee3769a57a08af21406bca759cdde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddffff431713142cf3f6b9db2719dbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425f6d0cb7e426024a5d21c89c1f2c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a9592901110893a53de4394e9574310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f813c3624711d43af649ceb9ae72ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178ac9b4599c64ceb9d000ad27abdad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d152351c2175c592131bad7c47f6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b66c153c03603e596a9c69e769d4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bd8e3e09cfce3b665bb4742082b3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f26864a611db08b43dd5f07ec9323216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7916e34c56c1413142afa0e04f5348d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78522fc3b22baa4ac85b5a6fff3e7d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ec6adc555c62fe5516fb6767cf8ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44ae1448978a625eee97f415f7347320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f8682a4c0dd81d8f7221dd2a9e45721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad2038097ed0a1c9f56e0339217c0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b9b789aa3980210e3a5daba28cc7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943905f4caed0a5847b63fd214f8b63724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74da2266bd59ae276badabeeb03b9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab35f6d41f1f8bdc2a2f1998c1041026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8cf9840fb5e636391fead8ec6c7e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be66297fdb739e9c22cb8f93ebf5f6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2fe800d4daa7100d04f6e34968f5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268048147b3c91255f471bd4bbb514bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f94660ccf2d40286f1976828bc6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f32cfceb2a7402a859687888690732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596e89e5e991cf9ca1e05028184d02833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6caa933301c09d149af865161bafd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa954a07ae3ada8aea3aafff895d17c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5526e021b5f06bf1b0dafb8400ec25236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db38429903b77690ba204a61381fa037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f1fdee195cc1a0d38e361f73cf00038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14d373f5c716fa1b92596f18f2b59a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4e865df749b3e2a97143d0253ec1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d09c46aa42d22cb2cc0ee4caa8c83b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53076732ce3f628cb05898b648899c6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835ea77702c4e5d354ce01138f3219943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d48e50c3b763f3041b0bfde43d7b7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc83f72822417e686725abfa681dd5e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc7395dc4fb9a3a1888b168a364db846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ec411d7a79254bfb33650e187f01547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28e3e308335124377599fcdb3b394448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a391e42a15a6c5ee5a9110f001aec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2495818617aa478b709956d19c8fe150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a7b9c1bb33dbe8f40c0b953660f9a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2588cf653a58eb606c7c13840e9ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d09adb5024d577480db7f5075b0bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448c254b16145cdb0ea0adb030cf44d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fe8767f225e1ffa0bf49704ebfa9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdc2eb4770eaac0882253eeac6114756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeb757edcf11350e3f0c07da0a5e4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9bf817fa0b629399cca82225c372458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fdc6ede4e4683236f0f5c1c23d80959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dfa914ce12c5f9849a1462745f13360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e8a15ac4fda68ab5c9f88d8c138f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab81738f50e46b90e9888e46f9ace6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0f16f059925e8a29152d401fe29a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b473d097c45f507f07e70f5ad910064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a115389e9fb24946c25efb4c2a0bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df24fba0d89777acaf6985175d6c1b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac158451c9430d90708a44387cd571567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab085b6da5eccb682daec55c8d55009068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f00762def489243f32ab1532257f7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccebe9db9b80da54a4f89cc953590a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cfd06e84535e642838971572544f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beac07fd4234893494b1d2948beedbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20eba6c33434c1fb250f8da0e7038c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba90d2c935287ee728e7194ef438d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638874aa5f7a4a8a1f3426731366a5a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6ff1dac0cf712f5f6096feef4350376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263540f7fbb336cf27006ac3c46e443977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ea40c2a1cc7c3bacc35f30598eb9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d8e1b5218e78032d28bcfa71494d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5486ef2920e571195e26b1c6972c34880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96d74ddff920d1e0fa1070657309fa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab53557f418ccb7e29a373fbe011bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174812876284575dc65949c3cd6b3a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5072a03bc8e593c6cd565aa53628384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f126d1929aeb28a2a3a6059bed274fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622c123dc0f75f218d6e1ee3b9de55d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e425e0c1e487856df1fa7154c27c6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e65cd32bda2eaf47d77580cd3ba7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6247f4b868106dc530fbcf4a5df42e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ea5405e9e6f33cf728e8d04d0a4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cd8b97018f17a5b4fe4679a56c2fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b175c5c55aa31fb86425acba91e0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7fcf19774300130a76782c56917d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802f0199c9edf228e158bd9e68635d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa029b5114793ef40745a1e484d0be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba83d1fdb886ff746651bff58c93e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bbedfcde489885727ff672672a8a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85bb0417e5a7360773894acb3cc54a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e11fc47eba9124e1aa7880b4a55f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef81367ee058ebcff313991e7ac8337100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712078a8f0f7d685944c6b6f81fae16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8d304bd05fbaa3edabdb0203276af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f89929e9f36ad76baf194740100f9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460704048130e5a10eae521b1eff9ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a62349e5b9e7b9d09ea712ddf609f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ace673db77b623e23e1722633244cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f65aaba5ced21e8c838b3449666b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eef24540155e455a3d82a964140ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7e5801cf91c3c6ef24f0a4976a1eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb39b0e78473ee1570b5e90e306cabb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa4435c4c3b2c4b0e28cbb300155e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9496dca6f6001e2eaca6b98ca26ef2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a9f359504d2a034c26dabc5d51e9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00708f1c2d19e24e1a70911a6fadc78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ab1c46e09c1b617ccb667f301ef6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b72e06df17f12a80d6149a249a9e48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405d4e780800abfb0875f27bf14b8d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb6502f99f831957bb0caacbf0abd2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8d6fd371cdd690796d5cf06cef7ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00787a07db07a706b7727bb3e6ff016120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a8bb2efa101e95f1364341446f71c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16607fbe17b2fe70bd919473c253e330122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec3c51d5940f17055676d00ed15f3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884c4dcdc03a10a0c87d78e0e9916fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f892d2250af80ceee001c00cbb62739125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f453f4fa81814c687f45f003b509448126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8dff01317d9b80bfcd1ac73421ef8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034c8e6ed3076ec53ea98adda1582a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5218b1892e959b2c4e107b19547c0df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6cce2eb2117e005e8609f8d0669bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6470ad62e224e548a9d12161f3b291131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9c49e5f5bc3ac4125f6917cd7a513132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66de540375f1f697155f00f787f56e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25924a79212d1d7ef7ec5df3b31a8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f170313ecbaf72583ba302dd63b201135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd4c40adc283117716878eabc8b45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3aabd1b2b8949ca0d9215b218ccd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88efac8aaa5595d28dcd0267ace8aa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5c1a1f552c8cce73d3bbeb78921d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf31cb8a31ba48045162e5b73a020b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af4c39c1a5f3b8f1be7b308a2868d56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa05167923f43a09f70cd2dae6a19b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d772e850fbd2c463a9936d4442afc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5fa2be88ddb9b7c6a275c12719a4e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7515ffffd11b390d4168928c360a441145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b535c54ff7ba2686dc91610332662bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8211f6aff4656a6130dc34b53e264a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058f9842d2092bb8315729df47d1949148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cab0f56922363d9a198950afb1fcd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1a1052e4b4db35bfa4ba28d533b29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339725d8833ed8459e0a68bffe74d8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173267a6a91c83c5b7912e77bd65ef8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3db8585398b7bc6330b847fb2ce24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a4b5642247c0e8e38897e59b78844154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777bfdf9dc8a74335a7c28c860002cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba74f57a2d924a2a279768ffed8d5c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b04d875532268279ee24624cc699e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28a9e596b5d7a922341c2ddff17639158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe36fd600b5bcfce58c2a65b199c45f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f01611d8144cd982b3dbeae823223160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95050a3075e40496f198cce3dd35f7f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb5ee6e9913e141dc9c5df01c33b30162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449df294506d50e656929300abf3df49163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fde5cc7925a5ddaea5f8b47c10228164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f439a51cf8687950dbd65ac8367ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176c22e5252afee28812e6953588060166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481495ddffadefffab73f265ae2a2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd704a9b888503888ed7533b47de10168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2760be30bd94b6f3d26cf3aa28317ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb0e6e5d99c0daffc2dbd6c2c2b4be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d9806758c1aa250c8d28a07673905171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153996e6eb7ee6e173dafb3a0b0c4ee0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a30e77a16bfa99e4f09d93cd34d86d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5e717e46d63ff57b4fc342a315c5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a88c3ddb1c3ed6385fb1f8d9a18c85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ed328560cca5f79264aab3bec869c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cfbdb6ae53f9c7fb901823abac35c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481858f3f1a73b5bb19412dd57117f8e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b15d2ad345cc17db0e3cbf163768d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236108ece1612985b0ef6c7c50fdd99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992218684edd3d847a79615e1a03fd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753662c5931d516994d73945aebf5cd2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdef5d5cefb9129bf6e4a8ab3019c2d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6f889b196a72aeccb437721d2b8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c4963ba215d9d6932a4158d555b6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694113c0832dbe63de4d500a12296a55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b3eb408677ee02ed24412e0982d3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd82612ced8af47a4f8efea21449e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a58defa265367e43a77cd7b6f1ce4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217195c581ce0ae2adabc24b133f74d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc500bfbef55eb54f84f6eb0d498ddfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070c756d51acec2db73f02fa75e8ccf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b4355b12cb9e6d5d704c609e3ba0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51f9002ee34f5df89686260c190941194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed04873e46b1178f8cd80a6c0b772f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e0155ad008739fd2f716e729124b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66007a09eb3535b98120d2c722dc6ccb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d8d5874f6b57668fa8f99fe751a0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2317e5dcacb39ec8ee1340d3bd9b350199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82ccd52bae1fea9a3eab3331742036200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fca68caa1ff3e748504e97fb80636201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c008ce84dff77701f911f6128bb6680202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adda86180ccdd01b0025b14d992f4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e11b3835644b0dc613a2cddb389117204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e9762530b06fe9f2b4ef504ce1932205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe335cab8190257c39d8b8fae2b268d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f192e084566f44090354a221e481e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da125690bd96228046145852adea49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c3fa8ec8205f8e6deb3f8b57ca331209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaabbd94db5cbeb3f0862cdd81c6499210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80bc647b1cdc1534410a9eae366ea5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a1ba49596a06aa60e247f14f07370212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d4c4a0a9421367673b4425e7a90a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc800e38a49e07dbb3c01937688a8232214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431789e341c8b3eabac3305ac5344e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7faf667fd8b000d38fbd5d75ef07f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468b0daad5df4da34a348abbd8df89d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b164a409b33766bfc0f544061660d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ab26efd709e59a12f44269e1c0cc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4b596fc54c7018151073fc2e36c3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b1f99152eff021a6c35f5b897781a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237ff07502a5c5896a6e42a8e2bf337222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8f584bbbd7070a82cf0bebfce8aa6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe698d3ce01815a86e8bc9bf68a277224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e75a2b65e921398621ffe746e7b0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5100222ca2c78c208854bd38bf4d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125350a239432bb3b6a8d535dd34f2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844da74a2587ccb1cd1df22f974c1be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf27cff18b70228a7add25de029987229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebed1a7c85f2ae9b6ca016576640f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68514363376ab2f2654eff39f545257e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b50ca864455a60bab9a4ad6a1ffd04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c53dc2973fb85162a16896c3b33bfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de030d0a9738abc0e44554fb24e34316234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e83309a1f82da35d7c2f9fd034b9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e750b567a1b067e7fc50f2a2bad71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238507f8624479371600fb35688a0faf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bb4934cd3bea81f68433b642a5b16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fd0f3e0e1a16391ef3d5a19e15c92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fd363ed7a19c9da0bb513211feef7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c64e21be191033db3b067a207b787241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d528f37af148684ec38cf927b7785242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fa569a068c60b388c5982885ce82c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b847d2aff71e66f82060faaa855eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6eb05b7b7507ca740cd53f14548c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dce5825374e0c4a9933cbe7b6478de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ed362cbd2296db3008ca2d1ca86c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5930aef8f84c8624bc62d6bb7927fba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d536839bae86011a27d9d91914718249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d51255c35cf3e0fdf17d89b3089556250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f2bef47415dcac8c90c3e1be86d2a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeafe2b8f8606825781777cf176777252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1e2707e474fbdeb827e973f87442f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87543ae3b91005e9dbe4a5f63ebe33a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344c37503dc3cadc45778f3bdecd45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680db495a7e3e75891a2002cc7c622a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebe325d6e3c1e003afce7164313ee7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa4b584b923be1cd0a494f5d448004258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433af0dc2a0ad1fdda7ec46c50962135259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a75ca7908dcd598ad6d506a8f506e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee6f69709f42173e1842ad018beaa1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae621c01210fd8c5fe65ee8c8dc46c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ed9222f19980c9cc8f857ac8fb991263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b069c32b708d0ab899a117b83adc98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4511e017e41919adb067557f1eebab0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dd65a0ce49bfb4ca59146bebc8a17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791e0f060391b1e02ccdfb54fc5de50267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74afd576d00a9fea1e95480eb4c668268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431150535fda15e0c146200eb9467ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8e1e7ab9186f923c4bdadc82f39e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3469ee2111fc0f5cf9f4d6088360c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abc3bd2798b0783cdd390ae8e82d8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e52c5ecb44e3be4d2d63f973eab15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb349328ce2bc24b04f7a96cf053c6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f85c77f4fde499e41137fe579fe9c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ca66b8383f7d0f190dafb4580da31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c93acb4d0481d3347d48104d71d10277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e866713b71e50155471b011764d4e50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bca81b419a4e1637e2f89b2231bf0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0baaf13c6daf914ee7299b03ecaf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3868cd25824441dbfca95bb36565dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6067592d5268544e6791e2ae5124a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64532f04d2c6193b5d3e428d962799283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24788352fce7896614716b4690d856284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f87031378053fdad6fcb6e51f4111285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81343c5733a92fc1afe2ad7087b67cf0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651b8ab1f9d477b4256c73c2f11037e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9df752146af463b5b7814ccc2cfc64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72770efbd773afd0d4da2266e5e798289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48662919764e97e5304e639672d653290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bf56f2921ef90e299b3ebf5d367ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09a38faafaff813019ca15345aa5f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6076e513f5430744bb1f4fb8d5196293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f1667400b50713f4d9f312f6e0f16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3ffc516cb2e8eb397dba1973dda5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb92997f4eee20e1d9459767b00663f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644db604527c2a26aa3e083cd93b549297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9f7a719e3e6406d0d0b29695b1c86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91943acfcfc45cc1a1248309e2a772299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f905bfaffa5848c84b10926a0ebb9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84185d41ceff2d111e83ddfbab62b9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2bca8424322067d89f31f5b1c3d65302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffbdc5c2acde36318952e6efba4bb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9b45643251a1e4e325cdb51c19653304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1feb3ef1d5c19c1024804a874e3587305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01060f44606279e199841dfc70ac3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c8cedd14832ed19e7d18bf69e644b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7787f88971bbdffc0c7acc06a1e1014308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb02f5befba21861bfa80086fa117ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe2a1a28e5aa215e9485df15896a47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c2f25cc2d570b9a9ea062d50515d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba171aca26c57f9a78a514bd851a2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946aee3dabaf429e697da37481e3b432313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a97b63a78c7b43d237872d0dfea50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d505c4fc14cfa0f951d86a2d329dff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98738bb7e4a70c0c71c42eaac70c6a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee82fb101d045c1c84cda4531a88ba8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6925c3cc577a5703787e3bc02c17d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb7343a23e3f0114b58d877b736f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0950dd8bf8c46d6704c124dd6a057b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c381c26c0bfb2fed5fffd28848498321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b423833388f811d6ba4d22aa1fe2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ce7406036e847395607ca22fe72e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd865ea0d9902663a2bdfafa5af1d05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718c5edbebb9af8f00e61e2397607a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd41d67cec48792e2e004581be4694326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0d59333b557d77b55236d8e95d142327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dec99259d24bde66a526d980f6b99f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7c3352e90c5a39991eebd0b019f61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f28be81427cc729cc1d8ed299955e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add645290ec7468193b78a13abedf6c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae2b5527edf529674e950772833545332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ec39de023f5a6ff36d0f45f93b03e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e4ba75fac5ac1f627c11876fb3b3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb0ee394bdd4cf5f6394db6a14fb8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735770fc92a4b8eb4d58e55de980a9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6891fd3a66dd92b380a5fb6ab84087337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f1e1a4c6c6ceac9798d8aebcc98a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953217854d8259e1cc881a19a08af6f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fadff51a026e40077f978b9937a82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542abfe1149855de1dcd8e0d0a26290e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae49cc7ba7c0ae6a15ba07bfe9c3c0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ce849cf0463deee30b9794bcf0556343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b292dbacf2607d77e1312c6090f97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca383b4217a71cb68872f2d7218fa6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b21dd41e10d993400683931d2baf61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e40fb80e46ec92ca3849d814aa51c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c2e46479cb23cd8e3c816caee573a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74502cff0d695163d5f807fb78383b1d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6b466edcd1b4e805b47225320dea2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e7edc65c22c2cc8f8c200b455cb1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92120ef08b397d5c32aef405c2b918ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b22e6b34d3f4dd3ff38b4c8a7f32b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84904e024c9139eafe60485e1bbdd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85968061b6f04354dbef8600353250a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bc15cae196bf3f79e3dcb433853fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30a494d8e6d19dd48e307a4c3ed197357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492714bf221f3d607ac4658ba6a46c68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbfa3cd64ad1322952c3816c88fedf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c06ef87c0e20ee6da9796494687a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97722a48f612d23703507c2850af6569361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b210d2d1e539ad28d69be833aa508362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463953a5eb3cae65283ffffd3785474363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac3be988394c0cfdc5ea5a1aafb979364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579884415d324212ab4791c5c5c48fc8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e2680afc738578de8fa80f2483403366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28223b7871697aeefb802f0ba675e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96288c92603e90a63bb823fb0af51516368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791ecdc78a7328612c2afdd74dc0569369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530901c2152ee31a0b1190d54b9676fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05860f9d151dc88061e660736481164371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dfdfbfea0753eb32b0d4b96e21576372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fbbac0dd228bbbddf7a93f7f3f72b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc04fae199610a74c7cddcfc7fc614374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e86fa79da58a1e39e193e5d397a302375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2a5dfa7224978135756e69787dc6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b468a0acd6fa625fe1a45b89e237aab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d938375c0d1148120008b72c5abcc6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59066d0ef178a4d60491dd5244fba3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a2389d8cca21f0938c80660a246e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09d6329c0a5e05388d34b505335ecc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8567592e752b7055e4947a3c030a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd452159c3667743bf026f01201c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7afade604d6cccc4be85fc01d83a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7238d5a143c19feea2f22329023c47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ead7b4b52276029c679d596166d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60914fbd0175bb8fdad1126fe7db382387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9788d319d50eab93f0ea4f4458b26b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e57d5c26bed4767630f75c55b8611389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2a05218cdb710d6bae9afc2029000390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587cd233551a4c21323e5d5d240fc02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac462de06dd752be7f60d967fffbfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7d48ebdd4d309a3b6e5644f8faf8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029801199a5f60e29c6870d287e50117394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ed577b8e8182b509701ce3b5e2086395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7290e731776f1597a349ffd70a8b753396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48c7a673987deea3f882d261b530a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dba8daf0107de794087d7274efaa47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15342029f21a4f03a217eb7722778c1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edffda85810c9a0d7b19315cc63c9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a5185a605b82c1b58e975562df894401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7422027e03cf884f0cb158c04523cd9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90187716838a7b909e69d4b93d83cdf5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d326d70e7cdef6cdb4482a45d3bd7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa43653f1fcfcaf543c70367c3c4ca8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28593517e501c82475b40fd8e5ce26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59665be51a6159be30eecd704c2e2548407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4b48687ccb5701d76f5cad3f5931f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63113f70344e6cb252cccf5024ae04409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a335c6c57a183b94ed74c7400a899d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c736063a4b869955a6f0d8b3e60c264411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4ae78e2180c6bc5fb6a38b18c360f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4699afdbc871de25183470613d3a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253007869b50e9f0c435297153ad06b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c282fea5ca8adb17ddbe073bab27b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3de6c195ced4243c5f950090886aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39427dee82b375a2f425930137b8854a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f45bcf0a5fb971c7d549d567f26795418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6e26a5aafcc2210ca08dca8d20b4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c55338b571af55e897c04d8bb42355420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0783132653bab8c3f0dd9cf46c8fb3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c08fabaa81386d074a27673bc0cdb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a7ee42fd76514d56fb3da91de5dd6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556b594460f5e73644c4da5ec1f9f21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b91724608c616abfb0101c0937c097425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ee9ceb1d184a8785c80da061d198f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9189a33c94c4c09a58fd1f0000ea1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140a898ce7e200db5ec6e75842c8a96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fb4bf05b31345cea3830b72c23a71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8730e0dd4be25ba8c651346fdd3cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a33593366f771530e90eff23b3a7a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40233387ea9ebc095083f9ed58817c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9afbc16d252e0b70903b8ce02a136433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbbdbd412638204bfbf1c4c58316eb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e7d6fc7e9530b99a05e66fffa9ec4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de339b5f0a62258733ae53e15cc77d50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6646dceb4ea8dfd5bf2bdf27786df437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855ee6a38886f3f98c483c2d84c1130438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13257ab7786ba8182922257f3d2c2f44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cc1a0184c13431becacc92aff2c92440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233388d982a2f5482af4c211b11e6ece441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc4cbd943c78a07a9ac9e988e1bcf2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e38c566d57255ea1276b55ca86ecd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b1d742795d94ee945e04164cd855b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb92ae78a7c82583fabc5a60d19af7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad671cc70992be899fe2603973768cdf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9721a5fa16079d6e4d0eaeddf7beb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c9c326ab876db206f6a323fb5db26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2949797f70e17b80533ac1e6b0d0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f87fbed0abc7505f38aac55698c2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c4ce3821a7e7123e6951f4107c334451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613f37044d9cb7de38b93fa3630756a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae003c84c65a5f63a2fcda84173dbf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9cd6ff89660e91c8cbda4a0fec237454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e6596794b765073c3614f82abb279455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786996995b8141a520eabad04147d9f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2fcc5c1ebc78f2295ccb197124884457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8623c5610ddc528290a653f359dc15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70181d793bc609afac7cc25d89de19b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fbbd19ee90bfc7e82703dc1232419460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525724e7eb13389312a065e3dd1378dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26a7e3ff68c2a4e40bfe477e727da462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180dba6aeceeabe640531a4c1d4dd7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3305b1377fad69e090b309ce3d42592464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b8a4e73efe8c495f6aacd922f11ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212f181186a1b50a7759f4438d4c1d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab00314f4cf890768e683a243d8b31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9932f30cee9bbec25f9fc1d53e5b368468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9a77e82d7015326d33296984cdfe0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd537234f7db8871b20c097a00cfb1f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141193d4b7e0faec55f7ec857f62c8e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4506313afb74efc8d86d331b45be1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ef411534ffab87e0ed01b944284f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bce96c5b6c52d450b3cdd8b12392df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de2f239bb1ab2d3dda7470653980b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fab58359cf3a1e812f8aba007b994476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3e2c7bc1e877dbeaf1c78914b6145477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf92fa0f974bdd63dc3aecfa26ab3aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cd10142a30b39603169c28bc4ec30479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4d16911b408f659e31f93cc48d3d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e5d83da9b68da293826e1460ec0ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226fa5e674a5319f86d4c2af1d8e810482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1c61620f0b498afb5b140a15ac0b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60963e7fee3f1fd972c5491eef3f181484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cabb9a195ff25c93c96881f26aea1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74bcf30c31b958c857a2aa039acd17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d13d51388aee2d24b21331b436719487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55aa1f7f97e38bb2ddcc03dcd9291b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb499d50aa6a60c75b619ef57b3661f6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa8e18d0471edfec023fa552d3e403490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcea2ceba0dffadda8bc74ebc083c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d1524b5d3a7b700b4c6ccba82ff2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce91bf1a0d4fb399242986771833ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7a12bd5572b3e3c69447697c1c70a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928981d6216cbb7a7abe421d26d4bd2e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c072cf0f6065c71d3e5e587337cb22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbfc57ed3f044cbb71c02f85deb6d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9506002d3f71ce6668d193778eca4cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484d497311440503cd00be857f0382d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf883ee8adc56ef37c9c0a2c3c536500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77377784cb2d725a009462694dcb3d98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a1f6aa5ad6f88cfaf324e7eac57c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75b4ab70adf11948d1486da462a9b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5028af2713556502d08e3b29227cc6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa8167e43d2149aaf71d7831440b4e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef4e25d736f025bf9d2d61adbe04d4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db858962abdf93a6e79a6f8e16812622507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9412ffa450332c71dcdb46abf1b9a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40132d802d6a343b71106f777f941cf9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb74af16d540809e58b1315825c3aff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2112929091dbd2a0d1df6f050757b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f218492b32044d0b53f23e48ab8d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a40e278832405b916abf1a8f9cf96513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3d235a9f3de19f669ef2e66327720514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7fb815b717ca7d08f32ae6b1ec15a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c57899f490a91849a0eecf90246caf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7415ef7d32fe556a81c002c13edb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fc12221eb3cdb4c2f9cd429f0dc6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffdacb075d975507ea9054ca9752aa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27098b5a1a1651d7f72f595dc0170fac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efd4642faf346b4bc6d50e79900f7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201744090b1af5bc3235d6fdc5f6414522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96720d998cb9840b3a851146b7d534e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115788dacc4fb2499b02022d4188993524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc4dd70affb902e6bbda2181909817525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd39e9ce1721ba32d768f7a8bac82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388908ba5cb81a41c1cf5d06ca9d7bb5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922cb9e791727ed2fb9b2a49166617d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958ef09629ebdebd6e4c40be41d5f7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2726a6205b286e4c63fb7beb8e0381530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44368299f3d40ac202dc998e976bc4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d2ed1887168403ebb215947ffdc1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4459b31a2b808ccb3b9a0150b80dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f21751dc96fce81de714f787d7194534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef252afc034bcd13f0719ac1b0d83a73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdfa81fb274454ee3fd0dce41edf93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1605e3cfa5dbaaee3f85a28702f364537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aedb316bef491df5da710b263cdcd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef889bf98dfc8cf7e742aa7d8a5cbde0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8bed004b935699b35d620651e4c3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772dbd5b104e63a2a3795634b7d949e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f707b17d8226899246462b036f38a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d6e513ee4bce3f6e3dd42aefd7087543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70770a372bd6ce2f0a11c93c8ad441fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990872772a78d43fce83b646624d295545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfc25163c408210b3750e0e8474305546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf964654441208980e7cf3d437e867547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f30c44642ce6c5618dc8564af875e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79432ee3df9a5ca5d1f95f07af0112ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a914277c0e9e67e879a0ffc62ab04f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b1d1b120c0853b1518f6f8ec689ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e72a16803770cc9039b4ffc9a3a63d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b109e8fae53aa62b83dbd75138589553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21d1196ee65c00e209b25bd8c734f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da24387cededdca3a5533b0b4afc73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658bd2e2a0e055a55517e1c058e1679556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6e245379f4caddad0d69051392e95557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce175f29aaf2a88a6fb52148a75d074e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df8c58f35ce698b8513de24037f1c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3d2f4c53974de9dfa6d8c185dc17560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a8f37b03483efada4af84f38cc608561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dd055ff9411e6d47458615c4ff4d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b9ebf015c4d0f7983c16aa1de7e52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5e1370040b09f2c9c4e31630127cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e64acd840d6505580c0b94c96bb68d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083006c0be4a7a8b8a55f77bd86a852f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab13a012bfd0cb199a8c3258d30a2e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28c4ef8509049e72205ef96a10028f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f55d7bdb39d8061ba2b2644a716d3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb81381aa2089e7029851413fcff80570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37e04182b084f5e8cc3d070f30fc08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4521a923d1764154459c612916189f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b87972b4e42d07884da74a82b752be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668a440a26dd74d6b7be43dc4cf4cdb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a6163ccaadf6a1081065085fa668b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776c40c16e6fb965ae0550f43beba42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140ac69495bd98fb3cb8e9c734597bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559858850a2e865953a174a8357aea0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc341a5f39518cc7d688bfad8c6afb1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e592472b2c9434afdff7aa386eab8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06436186949f0587b3a111450ccbf0c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead31c8daf35c858d9960b3807c2e971582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef3ee660d8e832a7d670a84bf3d3dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788155f79f91c412b5649a39eb2ac9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddb36ce8b65427870af2d373adaebe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8013ca8547d73659539f29b7fb98e8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e2b5f30f495dc06967e48bed67281587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648f1571650ea03a424aa8db5480508588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14263dd759f87c037947ab0ebad1cb49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65db8f7004eb80a1e70fde796e3a5a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa7a79f959ba87f4b029cf8edb5deb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c59acee9eeb5820cde86b4d4c683592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef292f3a61a3a76e8545f9de521031593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdab61a62288a49ccc37c51a8a4aa3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fefda2a4a24a3013c0501a479da6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626fd086d339f3da3d889e15547ae8c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69bdc00be624b0e05b7a3fbd95c8fc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78a972573c06df536f5e2adf1e697c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd73d0a2bec6aa1bf4907f76567b51599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71decf5ac68c1184c76744fdcf6546600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512eec79de26655472f94d78beb5e77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec80c844f9fad57923ff3474432984602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94db0eacfb4ed3bcf9e671d82a9b04603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeb25e0fff48a9c60a35d89eed742d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdcb2a0cbc0ea65b59c80f431ecf85605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dad8d17c3ee98ee64577df7d83093606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a366f8539f0892849cbb562669a9412607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403da405ca558e31e843c6b04b760f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113bae55647fdcb1d1ed6e99b7b495b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798a0268c5e146eed20c49267b82d85610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f1580b23341a231e68807eec7c7ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac513afba820500cc774def4fba37d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74810786c58bc534c87a43e5f40ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a4592303de018f8c1517d2d73b545614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3d5ec161248b52aee598a3ae2258b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dadf1cecae126d21eef943df4f3c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00de8a7200d487cc15b759f976b92b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b941ce6b16666ac75432be62b26431618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0cd6fbac3e197f9c75894e23be77b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9b0a984e5b4489834cded61e00799620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909c697631fb39ded17c4163da374e4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c627c68e9ca9aaeb11a3ea4cc34596622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1dc775925cce43716b412562109a8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1afc17bef4e023452821268fdf8abf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb52ea83c02fecc95d90ae830bfa1b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e14072e9c0a7f6ae6e7d9b476e6deb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb51375b29e2f2df6631bc67dfdaec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796361b56b5a7fc3d12e2f29de38d84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee70b51417ba405b6ee2264f386874a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aeb4c396292693ef5b69a617cce55b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e38a7844073896a811a1d9847a27a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073ca7fd5fb2a8f8f2f76de298c6593632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939943a4ed15302d5245b4f0356af118633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70f0d82648d9c0779cb8b1cd14be15634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ead12d0c224babaea79efd6b7d589635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4d53f86c8e56086627728239cab08636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42dd21470ca5a7ff53ab960fdb0456637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87ee65e45a67b8e1e9838ee8bb308f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ad30ea9727540f6945e30b0ade513639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32fb2bc2379c447ec3bc8214c6ea17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec01e01fb6c31af8fc08baaa7d1f23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773575c1ef6df42a1dccb9cecce91b40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133dd3ec4bf95e5107ea7c0292d1e25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92469a2d2d41422fcc1afe1ea9e019f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2060f37be4a08c6dd00b75c0c06bb96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f089e30fdb000ab4b0ca21e6cd34b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e925e188d18e7822dd56d1d08dfa4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d284b40c4c74c6bb2fdafda0c9a18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f49a40873d5f68d95328f5ceb49831649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa57a6eb65175462ffbd930a99d730650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70153fbac4f36e049bf513fed7e8435651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431c42a14dafb9f88c7c2ff980f19bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838467d729e3351175dda030a570e9f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096830759f8009f299a5cad277a6453654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104704fa25ff583b26f5be64cbad329655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2231b5405e3175107516c1a5db4b2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b774efe21bc39683a06ca047cca329657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852aaf0b040827f95285b24f7ec66df658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e644aa700fe002db4aa36326b6f97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c37e510e930de2a167ee51e5b607cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7f53ed1909522776a6822be53dda661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec81121f4046e974d16c47b095ce3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d7013a51b62556b209d6a5b7fe38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee24d9b683b446acae35d41fd8add7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac2a59744d3bb605326759dac2d69d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246ba4e0946d26dcf52fdaa40c24118666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e19e7be7b81d2ba940624e1209b402667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e34af8bf55cf2118c4eedb402e4e3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c02602b655738286ccc855cf76869669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc3feefb005ba7f8b765a5d023f244670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff31c850064c55e242616191970c4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1cdf0726c98df5244d8ab0920188e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3c6fe84c0a235c1a65125b67116b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3473e8d0eb09f68dba1f652ce0fa832674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21574d010488ab43843baeecb3b83f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72befd7439c58dfa17bf795a0ee1f33c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1934883aee789dccd64ef7f5385bc8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d880daab5d3046faaf58922c1a4449678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14bc8dea2e7ddaf549a8deda313ec9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a51d0459ebfcdfe5f477c59bc9e0e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c06fa4af02612827a04110173216fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bdbcd1ce36c2454cfb6b6443edc00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1d6f66581220b394b83c5e2891c36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d7c311c2038b062f68c2d5eacb911684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352399c75b2f9aad8d17a71f947da60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2518c7e3ea57abb9020f44348123e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c8af2f56fabce134d92f0b7f7b1c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacb3246757c5c201b0867f4993ec9f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73efec20415f2a8fe414e5e58c7ee6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061ea7433575476eb784438cf29b1c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f4f3be1e817e51d2db08b76f3c8ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e83da0b3354b0a284cdc14358effe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cbf7acc33b8f32ab2f508ab4fb043693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb94b59abbe8440fc7523c6e54d3c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64305146088d708198f8ef345a5cc789695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c25c1ef6e97b5f4793fdd94ef00f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3004c584f9ce4b7585c8f3959b22b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75bdf9a77e54b7df595852823a716b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3d55512d3c94496e1ea7e17501dad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfc7c9f100fd40b7d6d09d02a5d335700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0cf75628c6c6d6fdcbb4e50a3f6ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7b8628b9486c58022230167cc49d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa81e96fdba0a1f07a33a73524866d1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0dcabf72c5f4e4c9dcea5480ac43f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141d641a3871e6afd540a01c4b85e34705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091cbb9b6fe4d9a129600dbf1f13d11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e781b6efd1608b5be5a3fb92341759707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eb256ca1986988f8e90dbacb59687708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83302d4252ac5baae11a6fbdc30c9bc2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557400756dc3e4f75b2a676975e691710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d74c97e488065f77126efcfefb5342711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b1160658e50c753c0884030eeee61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f9e940f92de91b223cfe65b163a29713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875c90b84e88ea17c271458926b3a46714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a048fc28331339bc6be3c5fc0ab32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52b5af6ea4a92103a23456c2b48e8a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dafdaa05d0eeb62a6789f3b7caf851717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0008939dc4f76c2da0b7f4afb7f91718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a4817ff9580b09263140b351cd7c7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36355ce5a804adf0b45f30478e34817720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315169e474c407b9cd19fe8b29a0a2e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa45290ab9d668fd5698cd472e877ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350d6c8252735baec760ae167430c18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649484bed9758ac232a0a49ad3bd929724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be0650c9a886c4b30567e98b1cd80b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eca50b87a11bbca99adfb6121f7ff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1f17685b15828d0af4f5c07cd3d70727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3484780360bd582ba97ee164252c4e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40497fe609147b2f28c71abcfc3a98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384cd39f6f7be34d89c73ae6c2c3153730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb52f10d565e29e4692fce741c3fb52731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff41136e08f663f71be5059be32750732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04738495137c627179f8192b8849169b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837eb8dbbd67c23d5f70f9bd77cdc6e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c87f463cbab53c8ab2d0ea0e8aff9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824f3281af49e41acb24dc79fbe41fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25313222a8c5d1a224f63e483cc2b738737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd998e525224912750b1d852da50bb7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a81577ae45feacb253c07e82184ed2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f20e19c58ce08a895f5c47cc27316740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a23f9ef8744c1cb61352f96d136c11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aba88dbe7298b6b697b6baf894c42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3b58cfdc1de8de1c1dcaf6ced471f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bf59dfe8b428b554108f8436a6382744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329e97e6a961adda1c9b0a64254431d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726eb6af448c0a0931726bfed5d8c21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e67938f4e625a8701370a29def7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17003b11d74dd28075f6480e0e485f46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811374fa62b3dc673d44a679c9153f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0317c0a14aeda8605aaa2c269735a8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd518133e61b924b422f10bf5d1e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a0062f8c92c6319061188ace7ea85752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c4d71a4f6edd8db965ac546909e4f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b812091f91527f9397d5989e8efb31754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fd7aaba6d2e26792c674bf12c3bf9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919da31abf61a801d5b9db796ec8a10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6aac2f3d180dbcb8de15ab4568482757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993c701555a8fd9f9d972c32111db7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b99a2837da16befa94b60cd3b78da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cefa9cdef5c8ec4739b1c9937f3849760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674fc379c8ffc8e6a6470500e9dcd84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e9ca69d4186ae6dab2adfa3c83787762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf130e6e43dd91f8fd5ea7f354e5fd9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409395032120ed92e8299f110e5e1fd1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a36300856a350321eceb5dbc714042765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bb8047162879c5f85e8a28f33c7fa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278f93d0d1efc08cea35ec240b1b0b4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6f2d2f8cde6a4fd014b65b7c4a4b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f1b3b86d889d65352bc62fc53530769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9812bc7c78678596c53a62374efe2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852fc03ea98befb40d1bde5e6880bfc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e470a55f8709cd2fd44e85d068613772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab662d158b33404958dfac96014011773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1895bcb1be433e5c2db53a4bbd73d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc698eaa4ffe14ee8d0e82ae63bc02a9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb42b03e92ad11baafa9c19941ebed776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff028091ee07997d60d9c5c608fcc47e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd542c1d1c5e903612c19b547eff66c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52918284af92ab2d25495f1bddab8d4a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c739a9e76f91b2432f019c9c9f8d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784438781323df4f1452de0abf2170e9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d24c2543013dd2e479e1925021bca782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946eb1bd7bca3db8d3616e648c9ff5d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67240600e7a6204118a2cad65057723a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13227f54d88f4dca48b2fb8e006f2e71785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4c88e64ed1632cfe00f32a23d3d02786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc3410ee965f3f257e47aeb43ac6d4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78234ffe2f1e539ffd9670788b2faf8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b331503a28da377f71a03b64181be0d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98659883834edbf24906c98ef01d870790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733ba1c3d62bd21db452ab89166db5d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4c379b5533592ff01e21d1bda2562792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a75646ac8c45c6586aa651c5595c1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507da81979211e10b4a541c5ea059a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fdc36cee67866f0f7bfa5356f0099795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024079d958d53493f4ee115a0cc4aa60796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe4f2637f41d01a8f7b4b9af96dc5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b94938b0346b837e572cd10975800798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a46bb8a8b442d65c1726b48a54e86799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcf787b334b4506b51ea8a71173cf6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eee4e70a9c55a7a4c16f89cede9b5b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a18d477fc294e9b4aedcb5c7766255802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc3374832d03fcd1f7988808b1b322803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76fe67276a8a46e7214ca2ad28142b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72102b66e63f07fe9b779e2ecec6d166805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5e15a3a4a2d1259bc18cf13aa70cc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6edbc8d923f009d8b62632852bbd80807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623aae2166ae7c543d7897482a8be20a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f044691cbe3a9a752069c6261dd95809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eb28c09c551a03482b66885a6d9b0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41cdf9ad084022fa534146dca3405f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61394a289fe1778d321aa393cec8ee812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da041f44aede126d3b034373b5bc1c1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0efc4344d38ad1970731dff6b411a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cc54c839e7a913aee7441ddde4aeb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a330c1207927aa318f928de314082816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721bf53d3228e9d02c476aec45cd9a1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaadcf4d3f1597d597917ee7479cf1c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab783f60ac76d34afe56775f6ad7f8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa193244eb3a650840dab2d40817f946820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8343032344274b998dfecbcbb09e40821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5992d87d7eb8a80830f8ca6975dd6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf1de3da340eb64ff4fcaa0762d138823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525dd3463bf560c1f3e3ff8f1a14e06824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf6ae99a45ad0d5a2228b41b97b78b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a06fc2be7a7e09eb26cdd8651f8800826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88996db8880736db6757d5d680e85fc3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da026a184030ad262d4c0fccdbbe34828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b58feef4ad60d9eb4a17bd9ecacb8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a8f9200ed030a575785fcf324926830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505204a1ec09d53b300fceea94dad603831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6cb7858c5ca7e229abf228b4081a4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb288b141d88c8e5197532529dce21c6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0745c09eccd5cd5c7b836cc4f1f321834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f4447994be7ef0f7f2d8265b8552f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf15f45d679c84186f9dd73d0c3556836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e57379cf251942553ddc5e81fb0677837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8dcf3045afe27961806db7dde3f65838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9666a966de945661914bd248ec92a5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2be94e8203100f4f2f137ea66eaf32840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264249ce9a035c6b0c9f75b913f99340841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8d6047ea8eef53663f4a2acb1b22842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc35418bdf88ffd13d600ceac7f6d0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c3d370da4e93691496233842cec9b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742f18cfea06c5de2278ae0d0bf687f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecb29668c25cf6eaff62a403affece846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635f48cc10e6d4ad030ca0d08458e6e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028b790ca031a935d050d0efaf62cf3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a28f32517d7e3fb6ebca64a6c5420c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6cb3df67743182d756e218b663514850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200e9b2c4dd17af9426ea1ed2463338851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e7bddb1d9a6f1d049611478d7a9d3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddc49e1423cad82ea10b578ed36a67853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb339aba464cf4f8bb47d7e92ab6c7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9303a821beaf374a553581e3d1bef855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd42c97348bf0617c70bd3acba6699856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7fd460e29d9f71e37bc3def01cddd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580c480299e5c826a86116986613d2e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf162510d4941e14e5c84b9a46732efd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a68bd199f88fbad77cb1bcaefcef0f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e5e9b46a0a74345b4efceb9eadb07861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892383a99597104e6c7e23562ba56dd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b97b0a4d4c7e5085ea885ec1b2849863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed07956af9c1b1e5a924ff59771cb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f93b8b02873c8534af16e38e1e9d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e5bc5266ec650f440c4d3c58d7a5b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651ccadc0eeaa508ac2a1353f0b81ca867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067df0e602a288f42282578cb06b740d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fdd30bde841bf65b1687c828579f3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725ffaf03316dc24fe3c543d44dced4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3253b72970dcc5c300df82bf3c780a8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8a0052a390b3e6711f8747fe9926b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f4ddf2c473d8084ef6a474d30cfab873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a892864a9bcbe69f45252c56e5f0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253259c821b89f3b981b985577f68225875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f477212e01b872021cfa2aa29120e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aa97099e309edafdf4bd7ac40a47c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df438fc19c2a97ae83a983260e514878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae294000891857f50d00b7f9c3ee5e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37456976968b5c36debc44650d5957880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bbad57184b8a298fba32a0c454fd6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea1eebb32bc14b35e82163df949395882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673774084fd7d54d7ea7c00c2d058e99883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93263f8a26492d2f74a5742c4ebf747e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2f80546df899218a0d2c269123010885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb765272515637dece4a6465dc4e75d8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8aa2435988c21fd4ea299fbbd983f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17716eee4b1632900a1570caf90a5e7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311234cd02cab1f27815a5278a077004889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024aedcf3d94b767795a204fbe389ee890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31995f9b873031f5813746f8b89a2b18891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a078db0afae8a724ece4e9c75154e76892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36692615a608e6737ef702d0f78b4004893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36fca515baebac4becaa36e5b2f8c6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229c13bd72063ee5b3041811b0a3018895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244bda8c1bf8895f255774bfda06c96896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5824922802f0ea63b5f475f6744e0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffa6c88e61aa00998b9f4e118856e9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c606814441ba483636d3e603e78ceee899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815f0c625a800f70a73c43e321328e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27aa02eea3779bd33f8d681bca65461901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3bcfcbdcbc146a0428fdc4e56cdc0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90680126d4100ed345d7331aa9df45f5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629e471063196c8b6c3ecfd4f29fe3e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc67aef53a2520972fa303d898b00c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f2b9305ae3bf2654b3999abc653b3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603c675feb7b10393403f0a904b8ba2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b709c7930b5dd488a54e3e5966cd0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15005764b622a796463485f8fb62e7eb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d3de5726a5825d34cda678c2a0c1d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580a46685389f34776108f4c809b52a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09937095651bb42950cd4ca483f4e89a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd32fdda1955457cc7a8238bb637289913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0cac123015444dea5a29787c6979914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3290e7df3ff05147249df827f6c048b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916fce905a4ab901d8717bb29b2cef0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45498b7dd36d273990b6d5e7f79bb4e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263a2142eff68983024c67a298c6fbd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee504511bead196eb9f402889bfa4539919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd64babe379e8baed4f015d8fd159e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694cbb2331fbefca00990c83e0a5f57921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea35d8c638e6b919a825706c5f4a7f6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c930eb34a2f495205d5e3af19cf66e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ceb4f1c05b2ebc8f9a259c7f08889924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782d19223ccc8e1a6351b77a8686c2b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d280a20e8043efb5c78246b6a790b9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9268a2ba7ab441b60c59bf046324f1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e081112490db75043afd2d436ab1ac9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417c62c9417b136f343855dd02b7b56929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af8cb95eb61897d9b963d2d84fe757930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477dba7210eab577ebf71ad218e5903931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008113b6e95bfa58164695764c778a4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8cca40c73315ff5fb95517489fce2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6cb4650f69314e43dfd235cff4bf3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f9d06c60573b1833a227095285bbf935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b423e72e9593791165e78a4e55c281936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42ce998b63be06764098adec536c38937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efc8f994d3d780070de933548dc69d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbdc5b5e03a79318e11eaf339b0f01939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd62988709faa649809eb75aaea7e97940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1231658db60559f6ab4a6cdb45c99b5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bebb75c7fbd25bdc7b7df5e4bdf57d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb92bb5648d4a5c6b6847a821e17fd8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fd5f3bbbea17d3e24de527f82494f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03ab622ff8ba32cab58be3c64ab428945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b2b72a52c6f29d93c6a1509d910ca946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cb46014517148a15c0b2d5a36b73d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf504d2e1bf4b65b29beffa1fcca998b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120b9926a57bfc2d026074e34d45924949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa013aebed4fff204d8d31ace1d1bf950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed13d1e33230142d8553df1d86582951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678985d8961df50ea2ec94f9ebd01bb2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc2e8e58e18b99f6be16e31fcace70953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f35abfa98c2693f21a04d1d13a1efc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d372638b2dd7dcee184a3acf5ad4bb4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18f1c9001c42209464a0c3afe656af956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d3db806239cf8badcf035aefd47b5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dafdf019f5f30f179d4da3facc964958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc2bf353fa4a3c1451864b5050fd61959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d33a937905ebff17afeb349279b002960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc63f82231078bc1f2aa4e13594f64c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a9e344c4f2c4b12d50253998f005962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1709d8b337fb216117cf3a5e6c487963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e755837ba8c1ce37a88019ffce679a0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5005023a0a566d9ec0002677fc8957965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1ff6597647d06be15dde5e3b03063966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859bea9ca8a3654e17f1278177b289b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d701724312edd354e3a7e4acfabf22c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c3681689d98e89fddaab2e1339674969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4c374813afd4bca10b82eed669983970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92b2bbcab8d4c95bee1a58ea5e7c48971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ebacb88f6227ff7afe4b426dcc739972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62a517c449f194cb7ff7a1acb71c9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556588070da3ffebd72cdecc81771067974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc02d4817070e190b920e917ddcd0a7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5735ec59fc97b6a994703c6f624a9b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9813079df6d395dfec1699948a0ce977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73480a3722c4cc55cbb1c255d239aae01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0463390ab3cf32743c79eff234a79d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765024b2387f7fba2bd78dade1b86bf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d55b445eaa0caa108f26ffb8967cb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc692075633ccf0d25ff4a2c670a665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485aa21446b19422e6818b445e7c9356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501bacfad90a1fde62a33881fb7c6e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b744771e64f323b9d12e3e571f88fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e13728a82bc817a6158e931fbdc3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71586797675dd37d618cf47832bf47410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcea1fe96ed9eb21138cc1edac985b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7576a4fcfc032e1b50159b84be3d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ca29f21cd1e6acd8a30eb13a5139913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12384c848fb0f0790906845f93fd8dc214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab13e0d5a67e8afd47805c61abd020e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7cbfec15b9a58182ea5839b4c624116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824867140a088338a028dd2cfc2fa8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b72c1e1fdad097d8cf4e6077fb5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5267a39c521210734e9220c50209e7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f71a5519766055eb23a14ed2d25dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0623733f1879aa8130b6da7903582fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb773547481431b36c135005e35ca8c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dfedcb7d5de38c4d7661e56e03c9a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcc3ada56909968316a5d6bd86c55924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af096f8075232a0ee68f57e381799c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2849d55345f0cd05d8245a0850b15626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea544068902110f57f4d84acec4c9dbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903bda5c0baecf00d52aafd3d01db7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea3f9a73ed8a7df612dca9de8120c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1e23acbb826bd0cc00e67628fb28f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545821ff08e49607ce4129de52b42e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaadb5d490f1f8f3cc1286b849546932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c491f80930fcf38f70fe848448ad633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f4626526a7dbc0db9ac62d5cb538234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0aaf73723337d34d9ef251c4892ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d0c4e9c110d370789eed0701feb3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5e280c16bd54eb1e73b27c84c48fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55d4a06031843b174ff72d20c4228438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a840eadf8acccb03f80be82c006eb6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442751a5f4764ec8534e2a476b229b640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eab9e0dc6ae2fcf4ba9db1d0c4bd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b78b4707328cf80658217b057b7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d35af5c3d8aa1e9c684c8c0b1247343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcc465055d9e4a6b2200dc5442fd4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955813649d90ad685316cf26e9536f5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c8357588c5ba3845f524c4e7dca9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c9638197130ac7984830d90fc36d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d00a87a570709c5e4b3ef0fdd826a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785e39ed285dadd228cdd2d7a33a6a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cc4f6aa7dfabcc9583e61e315627250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da7971aeac1a5c3853ff8b2b2eaae451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8916627c2399ef24d78a75580b70352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4483d45dbb9ed7f79f8121b56bed3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f70611ac20a41b1c25499d00e43554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e677da6ccddbcd0768d2348c4b5d5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d135cfc821bf92c9433f5fd90f56756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c42f0d60aa5e9fb5d6e3a6b03879f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bd352422673a5b63a7ad57e5e2a2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d0948c66c33cbb1b42fe737637a2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13df132a804415d1967f01df11107160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03245fa231e6a3c4248e39d36cedeead61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fcd07b33db7820cc68573c2b487a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb77caffeb60baf73ce71fbafdfe4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a90d0722f34078be0885db56af76f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc628d09fa7e16176059cf16a01433eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a057df136bb43ec819c3ab8f1c691f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c44dcda10b85ca8875b985b2c5fbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967f1b6525fae5367ccccff091fc95068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a322575b5c9e08a68ff5634356861369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c735b717ea95ac7b7b4b02eecb1059070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfcadd975a59a3e05a776ab306f22f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2669ec4ec1c4688f5ce1cd3b7bc20d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b182b3bc7caa2393cebb8ee65277b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fbf916ec63f13cd6a29584ab4855e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa9e7c37e772f1eddfbe092b2d073075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54007d3bbab187177d63cd8f97b07676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137a4f854c8949d0060e7af8f7e9b4e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185f41617d9d6ba16ec7a78eab9bb0f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad73c1019f01c2bf4c9973f68b954d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d85eb8e5b6e92492bfba9610dbf7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cc7e18c5266bb30b19e0c720e4a3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e338cfea0cf244569dc457ce9678e0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8ecf1c4bc6fd4a04ec1e38ab1f22283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec56215b89ff945be2c540a2c5d936d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637165767d348087449bbc54077960eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4e1ad38b904fb6f3496f3956886e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a715356f8fb6721ca22d01380dbf3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99579055cfc30981b08e836e952b7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd720912f82e96b62e1b6c4b714658e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96fd0467c218e8144a6ee1ba09a6d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d33ea334931838f7cc979456b5bae391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198d864e4dfdea1ee7565af28b89f8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e697458ee856644c16bd38c2cc9f66693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55e69c925ad189c777054e4164eb5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb2a6b662e4fd26f6148d8d8e2cc2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1dfcc9d9a90ed35ff66f2b14b8ed9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580de3167e280980973574c7bb8448197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b611cd90f76250e0663162bad1f880d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997e0ad70ea838c04b001499b7a2b0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925c6a1bd5f588bfdbe539d64d3c9fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeeaae52b70cedb3490e6302fac7864101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69036e6560df982ff0f2d33626071f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05e01965460baaa7fc7e1103a6f719103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bcc699df5475f52194a798cd31fdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e87762ecafe40860104606407f7f8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097b8a27b7837d69473d52ab0265cf0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016532027c2c5dddbd385bc33c60c039107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb09831a62c6686713a0f5e289308af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0d378935e6c3b75f5f23256951b7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5731cb2ad08823ff2de03eaeb4612110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692a97c321853f524feaf596d493b7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eec19667d7e39ce52e54d8958b2129112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67621e16a6ea530e65fee2f6811e504d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e7b71f4826cd1707cdbe3084eb22d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c554edd0a05c334134d4be40cda912115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a162ab68a6390613a43e36b715502116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b5c46f569ddc8cf7e5a6b8aba9e01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d608677f9581889bbffda708f4d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93224312c09cbd5423bb3477cea4c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc6e00d4d8d40425d169cbaf04936f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf80cb6dffc25c13c44df12a9f58f5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801c19f3b6e71f9e8b04d1fe2de2f33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f089da20dc1252cd45d40f6ec570bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47edfb8c6a1fa455611f8aad366e6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1842bce0921916e7474ad817f16ba4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054f8cff0bd3f12e318c2ea168319e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe64b3821137369202fb14e95cd2f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07d1a49d8927244d70098b1495bb89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87147abcefa6eb4afdd9961ed4c12a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61373213327b261da0b8710a2275616130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb14501911af7cb79ef6eebac44ef66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d013a1f6ac1b633e5db59c3a9ecf5ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed534964a895ef63b5862cf58bf244133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fe8d1b819fbbfc36fe8c83e4f9915134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8254971f0952ae230c2559f59b8431d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9439d1ab70a2c563b4154157443771136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e2359abe713cb5f73c4c6f1dd1bf8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5bb5b654a9c9664b85c39cd665eb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1a875fe6ed7543ca5d25aefc29fab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5508ec5d40bff200da976ff105a4e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b20044c93ab33d5351fd6402b608be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd623c4e4a468cf7bed78ece6b137d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77786f96b91b3213d05a455d591de9ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd240d5ee0437db8b218e309a3b6a28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62286f78d0c15794eaeaed74920b77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bab6e06670cf4e7c092eabb2f71c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bb75a49164f49e30e8b84ae14f88b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f53bc94d6063d4089d2f8e8e2c4b92148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2c6eab3dad2d22b78a3ef8760411e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1463e89b9c3d67f577dc6f17d6c41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f4c9804a40f4d1f06a39dcc69791e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4525c34d779b66b2aee61e4890705152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8531029cb2c4f531a98fe22d7b6bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccdd63251cadcffd6d6663d3c3fa59154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8638421985f7e2fa1153122855f29cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d93094220c61a15b0cc83800f6ebe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2439d7bf50eea97b3686367849450157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233183a6cfea5091579a7669a9623de0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4a7c45a456716d0ae4c897876231f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc6e8724d182cda141ce06b0991a8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decdfd04cb4140efffc9571fba271ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461546741a84214f25cedd22edaedbbb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a97013e29b5de228817112d6b1f540163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb527422bac59c9bbb10aa8bcb47b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a804fc042a003fd61ad606e7395905165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cde676f1260304467643c997b2b75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9af13c37391f0bba3fbd381866f4ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fa5d468a545a96050103c2e128c3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c4145f1f0addc407e9499168e5c64169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4839ad20c5f226befb4fc9d6f7125a7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb18448753818e1d9c8b90ad2b80cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ccaf6348b74cbd6e9cdbb199c3cdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dd2376edcb5c80336fc54e0f32208173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d055626d1e04f1659d497a66eedb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de477e301b26a56a8b40701b0b7e21175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9df1b28278703356965c9ab9bc2df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255482d81c6a4134e4e3ad8a8d9accd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4a67c0e18766752ccb9a7d03915d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba391309a265179fa7e2e0ccebb138179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f3c06e6fe2c1a025332eaa8158db8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0c56427d800aad9b52c539dc3a33d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ccf6b047bc018136968aed42014a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373e38d962dc5516ebff81257187212183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11110991e5909f661dc6a3daede2c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b0181e1e6d8a5b1866beb56e6c4a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb402b84fd82cd2f047d0badfb7575c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daa68ddaeb70d364c9b92896f038fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff475dc88bd263b5a8155382b358c840188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48052670d8e6d44fbec4ec0288ae39ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf95d264fc0e83cf8bced1b008afdd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed023312a1dc19c6518addbd7a7e486191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2777f253ee3bcd2e911a2f78c8171192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b71fa41e8005819032fac275c9993193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697af77ec432ef6f817fcd44b53db2a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d129d841f9c6c8fab6e1cad7bf0c42f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b87e0218a06cb762fa17afad3c9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe481d91be74a5bec531c6906e5af28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61feea53cd008d797efee6954b754d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600b80db48222c98b35a7982ee148ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323946ac324428c5c336a313b8f9169200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01399ef43d67576b893790b777576c6f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f572fdc962fc1b1ded0822fb54bda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c9a8d91e7df41bcb2e4dd0de9782203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471552c1b283f5217ec102935d40126204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bf8b6096196901bff1fcaeb466aca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6167566e74291164e9c0a79789caa0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21d0d14fb513acccda6e38883e8526207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19879e772aa837c35c01ac1f4d54ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4dda643e7b88e4a557d52b236a45b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2569afd8cdd53fe324e51e9824e5394210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705aeeccff353faf9a3efaab2fb94911211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b662a7df0bae95bb503890614c719212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766653a93100aa70f1b3ce822d6a801213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81967ad7cac9f786d57386d5c8a8126214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbe9942a1177ff1c92634a74a68136215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5b68fdd51cc58a977045242328fa0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9be81cb184c66572ff8d8274de7d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c3587453b32a5d56bb65bb6d8bd04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277ef8c11e88d69ab23e7413b592286219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d88342200161251b87267cc7654c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ed4f3c71532a523d3655c48b8e9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5c14302b6b44d17e2280945f2cf41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e3f42a79a5c4dd72fc6a6807374e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba15e6b8d1c65c0826c1afedd891b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0a5b5100b25726651bbd16ba62f27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c78e57bb81c544902cfc1c107232ed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce551a89a54869a5decb81ef77a614e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42466d51297f880f4a6c7eec8e80a83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24519061741cd3f4b82c547e0f06719f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868c23039a1ea885b0eebbd4ef18a0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265d2b4a5cb52725aad55d456cf25d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e97d006904be12686bc2a407f7dbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14753110009af02c6b9a90c9ca7088de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ec64651d8b96e888f18a01ee3aba9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01df2d8af62f5b8671171d89c1f8e54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b47fe3fa2daefd60a2494fd55edb3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53c6178bd9b29e96c67a3d8f429e4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594b2b67f178345ac49617938c9f6bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f0dc4d25a339cd63ccad4d42b27e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac12d5bfff05166ea96478f8a5f09de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e3ac6b8833580b7ff40388b54e74e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15528bfbc7a48b170f101ca4b1914e3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7888e555139b95604c38622010cdfe4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96802122970c08e84972b61e0a16912e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020392e60f7bda769aab74443b133b48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40615be858ae91f4f59bcc9f41070730246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11cd7a0dbbbc243d9a994a8ef55e36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18edf5824dd958351647724ccd6392c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123a627d037e5741e0f4c96b3926f50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccecd9dfdbb65aaa84c0a63834fe7a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4fd4ea89703787687468f5aa74def251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b58ac29c04ac9367d11e4c285eaf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720c31799d6bd51073af8cb4a1e446a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a28cb4166ece92423691beb8ca860b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa2cd2264515ac024c8b6d907d6555255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da898491787c31a9a478157ea825a50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729648018e641469489f468a41c17106257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629397e1cdba889002697099a5f6f904258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729028a449dd59c2d4cb2881d00388cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9505a9090ae5c10a219678bfc4df97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1fa294ba645961779dac178a21c15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208824a98b414f17f6c6c7da565e44d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef9340e49ac886753b58a2622274a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0370d2e7d31f4ab71562120ffa74b17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f6d28bd9604805a335fc413be528265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2e4b9d3f0ccbe10397780589323ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20910657b149ba5a66a43ca38aa6c4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65168b93568669b6fafab3608776dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969e74589e65cd862c42c24da866ef7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339cb33936272412cb87639998c57f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bae33834101b1b451e5922d9cace23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12443bcf164f97951a0e399281263d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558fbef2d6670f3e48ed9c9ba94c71b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62d26105d4760783894d99eeea6367274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757761cfc2d9351d29f4e4439943e76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f403195c8e0a7b2337bb863bd08fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dce0fba73f81aa700622ea3ff497d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4140d4eded1490d83bacdd55148194278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961db622f1a17f941915c3ecf698a0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b560fe60fdf9d0a4f6aa5e05efe3ae0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c9754185f8707f1303b6cdcff4d24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c566f5a034c64239816e42ec52e88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071554413dc0b6af97610105c30c3ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455e6a67f000d5b61dc68adee5d7aee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43edc8b7ab1925bb861d8926bf8018285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0783c82728fb63e1f97575edbff7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2cdabbfcd674e130e59c7764df6f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39730b6dba0467c645a521e594f55d04288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b40dc286ac4c15a251902358b045a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387470f7c27b08aec11eaeb2613cfdfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1786aeacedd1e5dda7c02dda1bf0c66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ead5a1a44d400b5902c94bd2c291e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404b89ab03b47759791ce146735c81c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab260f19b42c233b9993cdcaad82a3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467376a7cd80f8d1af53a1191894adb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10093c2ce6f0acc3e07d8300d25f708296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf023d2e707435527ca06c27f4cdf7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813ba55c5accb5cfafa5fca221f694a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054b6fee38fbda2ea6e8d0ebfdd1a81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1411784e2a0010b1ebaf1d58fc946300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6daadb7b9082e1ec33ff1fdc636ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40973ff2e9590285c0e8b79882c55c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e0ee704d6bd647d6f57514e671b48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11754ea3b7dba2f42901a47954ab7eb0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cdd6600fe2d57afc657420c43f29e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96101c7ec65adb699fe4ada7e5a55f33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85025f02478bcc38a81c3d049d333cbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccabbd0e0f7c36f65f6cf3d530fa9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d894e92d60d0fd93b0d3b5d56bb88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee47c38ce18edf620d5710bfe1f943310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17fb48826a6d3945881e5e42c1f211311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e343c60bb4108c7656f3280f3711be9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4642cf7879990d61b30fa4dc6dbef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98163da71c201617c36695b24ad7ae86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882375088c533406cf77b129fe071248315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6777637c9464a27e78348c9d0a3d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95035c15449cf10e3f18c8fa3dfd2a0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290126c74f898c020b05cebe7f01467318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede07c2c91c59eafdaf0f1b868cc6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ba291341f5df960ee49edd579a74c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e0651e5f37d2b70171220b085884b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5040765645a0ae05ee7019d8a4db3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18da2b5c3e3fa3a9a8ddfcb9eb53f64323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a1db90c076acad39d71a725bdc7d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823927ea16b4bffc2929938f37e79925325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3ed46bbee9f80665e4af80a150c11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849139274c8b2ce444aa69db3171973a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f508f500dabc06e8b991612801c3cec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41e524ee76817d0bfaf195bf379ee9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabbf27689ac3a69283b1ba52d56074330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597ce3654cd7802011c8b7dbb5bb71e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c99f5b21de6ccd9e58221c3b20e901332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7103027c4ce5108360b1620f7ac086333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f86a23c416cf32d916f7ed287ad8bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9802741ced483a387f76c8fde13337d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5ec89796cbbe4cc5e98ea22e19797336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d075b7b79331be2def9e901464f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3f43f62122940dd6ab1045e03178d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976586ed400ba42a381832e7944f225339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca04eab1672a25453fd868ad56ec83a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b314fdadb640d40b4e7af356c76b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958952ddf93b3ff5983e1d86bbc93d3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850478ead15ac61eced9ca4ac5a15b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbbd6f053eb160b3459c8b9a1f05ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917ed40882b827d62a5e463bbaef623345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985bf816dda7008e8c0913bd3e98a71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06783385055c67c7423a5e015e29511a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab3ee40d8231f2a383894d0e240c01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b1cf9bb215315d8490dd74d471f70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b3bab30f1bc4f74f7c34f5f202489350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc7a5c9f8aa3d445644d6dec2b6475351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd28b4bd10956564b6a93ac43226e9b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d39cff88716a6700f68208316cc11b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89487dffbb239e314741f2b91428fe9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c47ea8ad3bef5e12b30214dfd2bfdc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef82f5265a1c4b535be95918f80155b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1601a947063bb919c63ecfbbbfef303357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3c0fface1b9fc12330ff039dac62f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02741a88c900bcfc01d87a26e142f19f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b858d4d6175018f11cbc0299eab376360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65bc6467ce5e129d9b469599353a78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e1b04478abcd5f154971ef90ced87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ae218561de5d0830dacb77a92e18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103ab7494698dc74f29207537e97bf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb232405b2777256dd441e485859246365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314e02b8585561c8f314f194575d8d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64319e1bf598aebfa1217485c142d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7142e37eb145ff22bf2ea26ba0b02e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01c9df8815afc25686727f9c33863369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0688599338c0e6268dca3c3af751b3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d833eea7687c2c478bd478cdf6f7a7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67563c6cf2be47e0b5f55988865338a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05704b9cd2df5eff1107f8f3033f8d06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315521c1538944cc0afe85754b7aa17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a99598a60360402d7e8147fc972535375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2897aa1996e0f1e1a57be0af96efc4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b92029d40e1291a05062c8379fbf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b44d900f3594940261f5bd560a8db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c601bd703f860f7d23559e9a7976379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e7633b50302c32b165f08ffaeea2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ef10879079c58311798ec90c1729e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf89f14c9540fb05c229a55298a70a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b61ab694a2a2a6076ccc7a7593b34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ac9091dc2d37325c3d5e26c74c33a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d3a73f101e51687615b8bb0c069ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3070c46cffcd610376ee505cee4bf8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b807492a784c5916659faffdc32afad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95848f4ec8aa2ce01d024ac904a190388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4e74b2469e01895b4bbc333d9235c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752062d1009704b09731003c66fa5ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d627c3bdc37b9a9f6d201df1f84a67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172b965cb365104c4e52541376e5f2e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68d4d3e66933a5f8158ab4c5fe349b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1c99f2a7bee97b63b5e3ad9bfa47a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bbae713173681b41112af3c00ef38395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfc860ce3594bd139f848f59c57b68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25918d36220dba8de80eb01e0d8ceb0a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631648c1c520cd32236e7569cc6627e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa78284fb1d580dda88ffd66b560141399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88964c348ba268beae2594bbad49130400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab505e2dd0175891dccfe75cba6ad422401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3efea3b2163aa77f2c4c27657d779402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d59da54e12d3e1e9e8fcc665d24084403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42709e673aff0a0396f271c92088ee7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0863a23273d6db03c354d71979f47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82655025333a520f11b0891b8114bc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29edc2f7e2c80116257221f7321bb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65344ac6b8d25eeb0082efe2f432b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122616ea60ef1741153d676351c891409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194a566643199b1f92d166b242bada410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc095303c7f8b9d460c7b17693cf9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f08df8098ac9e8ad277584d5ac437412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6fe27caa790f592317db9834f1558413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1819d15f2647faee9ebbe3878c31414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f29159c4a4cf4fd0b68400fb0f5a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6859e8c12e57782523b22005ca720cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80de4e0f56a95d2f28661d17ce0f6b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830147ed5c684d205564c400004117d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048ff118a6d80f2c2f9ad748aa818cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd45e6b88647ba1c240e3f64330da8f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871adc37fe8ba71585845926274d749421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5911442df7e8fe3423d59a6a3e474422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36322c6b944c003b1ae76f0907645f4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb757d871b419474575ab7b6e452122424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d0b2e56b5dfff96a607eef02a7ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7dbc914598cff289679f9398cbcfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5158e8d78180744b75010cdc214245427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d0d2cc63c98999dc78207295a753e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69829ea12e478dd536036a9ab8d3fd9b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025246b723aac25d09dc1df88fa8328430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e9015f472d5d4cad8e4237edac6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b9eb1b89a9562390ece8edbb3ca92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce0149112e827d7bb5b7df87355659433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2f64b5d5326f476bbd13408e52de4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d439aaddca4d4e2e53829d9c94634e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0d1dd77bcb8514c9c688e5ffa731c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ebaba2835164ce69a55ea61d04ea0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e69f0c881c9d703d8252f213ecd023438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d867f5266fab7026745850503bf302f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5d6f8a6b3b609ed0bd43a2858335b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c5a239d43023240e11abe6eb3e33f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7981c411d2dfa69f91cbe3978d78a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793eefbad5f7ade7ad71c3f01dbad509443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c44f97ad7ba877a0257a30a2a839f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5d773b0c1e3a0ee5732ea11102eb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ddf1376cd654d2823cb5964b5e74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4aa84312fe08a3c17d06c4837ef51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b461ce3fb16ade38a1d849e4e07ee22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc662cfb1e80f520ed37c06236be2be0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b88ac4db2e9beea189c339609e9ae9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ac7f12a04c1e1b2d0ac0d6db454fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f775505c8e6a5c8f099701517ab4ace452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdf468a97a79d802e0376fef2d389e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a471aa3abdee12f209abed386798454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e981fb54fa7db3de574101e356c4a12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685dc37016f11905dfbd7fa4ff9a16e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb4e577f52832b27a1e1d9aad692b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc2767d77de01fbaec0077425532bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fa21df3002dd1b2b65fe770af1cc7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c5697c9741b61e9585f97696570f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5c9f89967a51da6b46b75eb5f5d20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439add894a1ebad314ebe6b0365d38e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0ad947ec952c7ba78e3b627fb0679463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e67ef871ae6ae36483f9af529b9cec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b08fefd7549ade40c812629f68cb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bf7c39ffc1485b8497aec4ba23b2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f138dff91af612fab0b11ed085d21467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78861be6899a1ed70bc0414cfc984a98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd33281dfb0b2c68798bdc42770939469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6d7141b5aa210ae5af390466c6f06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca5f239d8066e44b1bf0521c27f4aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfcacea51ff7665c3f63c267cfb0d2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837ec31b1e2620e479040d1a758ab53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658b6e20b3841fbcc2d992ace0e4e24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815220d08157f8a9415236b066da1261475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c686d8a759a547a1a603f6386f7621476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d439aa49a886cfd5b12d246b55b32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f74fa1439059ca734d7d289371790478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263372238ae1461cb595879ea794bffb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd43b4e8012bfa0687b854e9d6f9732480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ab13199e96f6e1ae490481abbf155481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493917fb1fea2164cb5bd28951569cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63066005b507e7af08204c4b461679e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff0fb53ea8b46bc79e7cd784fa148c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb699d566f6711a8642d0f77f9f912485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176dd2ac7502c0f4f37d28c491749e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0915823936f9b1542e9d8960c73455487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c4dafd46fb838733ca1cc8eb835bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c240e940d1b0238324e8424a855dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08dee09cc8dfae6ab1f151cc38e0a4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fc8aa2944de9052aa1922dcb8da8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85a7a72769bdf35aeddd201aae13f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f97b02aff7b0d8857e30a10698064493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a5b8492b5e3fa40d0d727bdb4d38c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7fc78449e58f6702a552af6a21fcc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eb42a0f60bcf5438ea6faf8f50737496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdb49552544634d2023b779f444fdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608421098376c6decbf8f1900ac4981498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e011029b9a8406e1005ddacc8b2808499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b1f4339565c977ee58578274681e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddc0511184e3ec59ca25fdc2c5a119501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57380c0c344d822b1b67e6a5e174f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e1adfa90408265ab1d5cba4189d1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f94512d968bf28e59d726a2037c083504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722175aa4e89a60fb662a8c7063de82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fd32cad838d5c8f9ddefe03a057f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb1221fde8c5d75d2eb2f302de51de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c01a9f14e3aae3b85ad0731d4a01b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d77ec800c0fdd6ac55f2c97e37ed0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941cc59b827109b1a46037abf26d707510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c070cde8f4d97cadc24afc816eaa4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19082d60d5a47e475a5b3bf4c15d4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c100ecc88defb74cbbb412531e281513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86c8f72a52e3c5ee8dfc9014868e7a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c3b1d9bd8b359096fe0615b6816b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5122153cb184e9b2c5b2c990d0af88516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7575b6d925ced2df794bcc1f7f60562517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6a0d1ba664eb105194d674e762611518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70103daebf7d7bb71ce0ef18cdde65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323283a63bbcfbe96da529be3d600c86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafeb999c7d79133f5f7104e1849bdfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa36b372d8852b6bd9a0c55687f2c4a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1147efe64d4c068ddfd701b81b80adf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf0b0c8d252024157bf16f9e67079a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458b772e542042476e158a8cc3e23d5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80f9f5f9dad79877c7d6e20bc45ca7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d86c304c769e01809cf4305fcb5353527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f713e3cb3784404649bf00adc491ff7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e895c2976348f90e8663440310eaf4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd508c9ca5fae4489ccb5ea85046487530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06caa72f9f9534fbbf487ba349c38f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c805a742e90421a9c1f135323d1a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8a99ae3cd716042ddf0fd2f9718a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51f7ac7e53d363f5267cdf4854fd2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b07f3ab8527a57eeb5b2a3e25a9c88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59da977d826515d35f3f90fe3dd502536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7064f1f8177dc1ac6978745be687d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fe84d1d373919d9c3852a166e71f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f7aa809f5d0fe38acaaaaa236f8ad539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74e00ac4f91e94bbd6df31f9c32540540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e364dd97c92f98f937d21f4abbb377c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259ecf1305aaa19a19818b2a23e96a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f039ea6cf95275e6be1c5253bbdeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd622a2dc8dcf2e27ab4b4708e7d9923544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006b7ca1f57ec1f7696bf79206b60e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a41499503ba00ddb57891675ec3662546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf853d9e8fcea9d8fb7a3cf306a928547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f73252f6cab356111a1d16c28ce2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e31a66c8c7031d06c3c38ba53c956549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c46d16105ef71fdc3c3f1b0d75fcc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57240dc1a2b2ba440d13c0f122852e11551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b614c2e1504214d053a7450d9f71e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175f5fe79cabb921cc3b449edf9c071553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce9187a21dda7388120cd6fa6ec76b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fe7b675e460e3462ea2fb8ae2ea07555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef0d1a6f68c68054972354df9ace6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f979f5a497cd88f18a9b4e91b311557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e8800e525e0d0d9df0ea60a43c39f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb6952c84d250752d9b0cbdef2dd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea02e511f59204de316b74f7603b99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc069dda24c1d05032c6122deb12aa6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb31bb09ee17c28586c05d414fa2055562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7abb7cfc064b6fa35e99d2f6eab6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d28c3cd3e5740bdf962b9ec24de02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143defc36b946eeb8e6258e66b84ece565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e45335bca5527d7def9330921565b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec113bb18b5b983f4eb03ad1c3f106ec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7918c0e173a6a30d93aab7845ae17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f028bfb142dc81e1481b4a340db0be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c982a867287f6c111abb4b0117986b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eb3b38f3c0d639d7c6e4f3da6c765571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492185a4b1e8b064c784d4db4347b27a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84205f220e2d2b1775b5d5bb5afd6a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bd8a5b7bfa8298507e7070f3969f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ee49e4a86f5d6ac752573ee78a318575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf62d4dd4c3c5356f22b7848c7e0d47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ae7e54086856ddb5abde69c80daf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063eee2e0cacb4d54c144bac11000b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c94fdeef06cf40c2d207a7e0eb4a00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1f79909448aa50c224bbbd615fcd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cf4b8d5ba7ad1bd48da5f1ea9f6e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05246f82c15431590da277cf6a12ff66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd349fe737d10b8f2cae9011307e846583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ba1be05ef9f1e248f3e6ee72fa6ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab37e69277daa2adcaea2c6151b385585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf37e97a045a1a6073f41ac6139c71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dee3d59b38d70124fcb05bc12711a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fdf198a17d357535bd3cb17d60ea6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693ebc8ca8b319128989c9fc9fe7e5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f55dc4fa10275a2d75c78aa256c6f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e738cfcb3da681c8fa66a4a3233cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25061af9e0e4f78f36ec8b443cc7c94b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cf43793ba63a3ec384a871d19b751593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff6e5fc0fcbdd57575364b0151744e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897417275001fbae209bd4cf5a246e1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb19eec0d0becdc080e3c9ace77fd52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1204a6ab65647b579f07e1eef71121a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dad12b288a9eeb55f3255650014f82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcade10cbe54aca59efb43ebbebf535e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bb3a710592348621642174a922437600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269a0fdfbd1d712cc5914a7000f4414601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b07b28944446e46931b7677632cf5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbdaf412657d2a0ab66ab60332169f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd88280e3a09b07765cd637d680ae18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7530a6b37779f4fe98be792e9711b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d2d9b1f9c25df085c113775b2abe4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cd941adfc3fb2be9f3ea9627d073c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c3502c116ffd210cdb888b2bf6700608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f8562f3fe87eaf5c709ed1c06c493609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6ff00807226910b123711a1b2b7a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c43e853e2391c76f5105b0fe5c01c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c60087d0987660614ce6fabc141c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa330366c5e2034ec4f10f138c40361b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5d2d5cdd46d5eaee0dc3390effff4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e4e305f692b66bfc75317c676b655615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdd3576a045df3bf07f8fb686480a8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140810447ba47679534036a124a29a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb754a76b2e1a31722b547fb62201ac7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240c471754e48b6ebcbcb9794de0d85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ac52bdd305f0ab2b126074e4d553620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f0f503850ec5e2c4e18ea5f604b63621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab23413f39a4de5e956f9624e0bbb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61b6788bf7a8d676927e52a9253bf0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892812c8bedb8d62b664ff31285ba9d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762235b2cf3478bc499cb212c46fa865625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef770d04e449fc65438296012d189fa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558cf0d608b7532e0219991f7d6cdb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998583a6060c8dfb666e7fd537cc414628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cfc55abe7aebb61edf74a8bb16ccc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2cbc7f45a7e609f92e4893a14453d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc3547b8e3e487d80401d39e999434631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12878f17b9cb239d64ce0c697ea108ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c81d489a4234e50371e1e2c205d1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef12c81aee0080cba73e52ec4b29e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1bbb8e9adf685baf242606a6dc109635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038a9d4814a950647621e8c183f46b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea446b76508f214b930b706674c3b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e741ef7ebf70c187a5c95a41eba13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a788313e9383d8e89c4b2e7d544df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533e1b7555a498af3846c881a2f8dd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a32c39d8c224276c07a5d0c6e4e0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b399b2f86705d2763917108cc798f65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9f6361d5741b258d4033640b9c12b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310158851367dc63f216a9945f6421c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea085e3b78ed0b67b41568779fbf1f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ad67d082b5a81af979cbeb8d3e3e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86a175f718363a89e167fe2c75e205647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78bff1514f3fbf62b9e77256a217b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa277af6e9cdbb6414c6ba4b353b6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46964ab1d6e53ed1ae5ddb5396a28e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565396df51b06c27cc829be707b551a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f586f8192afafdd27b8f168c0e20e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96861375d85dcede6f74caeeec88048a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad48871547f0d9a3a4daeb5e60ac42654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf407c5192b415c26d314daae5ce0bd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4f4ae24ceb2bfca6e3d5ed69fde96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a357b988f03cf90004e64f162525e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99d9b1b54cce558bc1d5ae66eef569658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300191c6042c104c910c7deb62dace37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a3c3ed1d46ef0937abc589d191279660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ecb9f67b5475aec0ad07b1c55ed86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c236083a52c37f52223bd47057717662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077938efc6c1ab06eeebbbc1d1a4b056663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48117fbc9d04d9469ef4efdd9ebc5683664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ab55254dd2aba1e171f50006db28e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2f0cd1af4a7c24fe1366437e48fd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27732b26cc1c31020553da3bb6aa2d75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887aacb0a76d47a41085ca22895859a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8487b4950ad3fb0c9b54c0f164ccf5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8430d17c9f4822d7ce51019d4f26e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c82200211776c61effdb20d6ac13ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e4471f6e2ac2b7db6c93acb4b952672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e0184d68808674b8bcaf9b2b49e98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f93e8b95e2dca7995a9a05b451615674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3b2402c78776c6b2e87fca3b8609a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5c54a696b28ded0cacad9f96a5a18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441a5ea98fc9dd0849dc2482cb77960677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e889eded8a194f176b21e55ab7543678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6d6fad976dc01828d3099a28b9031679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b9ea2e07cffc2daf534b9edc307a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9d1a79512cf06fbf33f67a3a3df9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1f2cb0b662e0fd99960c9cc91d175682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33966ce2a646f3d096ef1f1492dc7309683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48520cb1a8166e9b44c414fd75cc05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71cf153e2b1c9bd7d206fae9ab93ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81de7bb2b90732414317c9674af3dc0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fa63d7a81d418b0f49e455d42c751687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a43ed5284cdd29f1fb2675297599b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73505fdef76aca22ac7bacd09764340689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b1324f668a1a8e702750d4c01c2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4a588c8f4bfc8a866bcfacdfcca61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69183bab71c7486f057cd0b1af442416692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d76983af1cba24db12d0f1c7730342693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843428b154c03aa073c268956ad2490694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8946270609271f0368b5a6378749695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854021b284bc6388295a69f67926282d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f329b24a1c8b77d02bb4f6b112a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11673844c2fb2cc0ce3140be2a6996ad698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e746b1a1166c5886286a009072a215c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d36b22e94b9c935c51121c95b1b99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdffa2e2df19007166e85f94440090701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6461b4841316961a62a40e868b9aaaf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088c56ce1d5ce6dbaeda6de7469bf7f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe49f1cf13be56e6ea3110e9e2f8540704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c85d750da869543e688287a5704a8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368216cab85365f954b868f4da59340706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e09fa0ffee8fa039978f73d4d771d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4355c13f1235b7ec3e5be783e6e46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4898a868eefcebd7e6739673fb4d3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af8beeb5cdc9d9b32c5b8adac7f17f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49357af5282ebf0c73a6c17dd4de0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58155f3f29fa757fc60381bca2a1732f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea77b50262949c627afdc4ba75d3c1a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31313133ac6e77af7821f2e7d3abca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6764f7b841b21da0060ab6dbeede06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1c7f0a9ef8b52cf92ad7e274b2608716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2811e54a6a7d9dc2f65a384f3ff620717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e277510c8380a74f0f1a00f98003b63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68463280cdd36f5e9fb31af828760933719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc7b01734114b06b2437979ee6441e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfbb2c311aa61ca0689e6a6b14c1ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c33aa4c03702100752a41952131e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9cbc33d31ac2e6ae84d585a1688e5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2beda16423cfb89f59a7b9a517d93724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b32e1068274d87cda6bc6ad60443725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7e85362fd80d134f534114bde1064726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b828010e46a1f8d212efc3c7a832a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52907bbc913ae103b24c0e3f8f6ed647728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec47730f75c16e9e08263876f81780729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bbbe4a89a195a133b4bd05f4e2b22730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917360b0f07dc92eccb6054dda6bbe9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e399d021539c580b08f9a3429a7a18a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09023e1c63bd2a1cf0226488a7cc3327733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5df5af804d2239f8ae6bcc46253d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0f8dcda02fd484f104d4bcd8406d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9022b042101851ed4f2de683b0da875736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed69a31012be58f35aab4b597ef75b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d002f38ad8a15695f14c23dc4077b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99d78648febbf78f2c82d3d0e82ecf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439636f304928b676c8417cbab420351740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d953801b0589a9038aa97d23ed311b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61353e4369d95b1030da8665709798742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d50b374d3c469cea9c28adc11b6c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1216a2c32f66d481257f206dd2d7702744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653a44c963e8f84c9f7b860221c482e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1607c3b6420ad9603322c83433c491746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef5ca9dd84a6c8d7f2cd54d678fb80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d12d0b2c90aeeb02022e07409c5b9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e288a9eed51f2247e59c461f8d91442749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543cfb5d68f47b2da484af1112afe7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec25013d5eaeb4131f31dd72ef792d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8edded25bf0471e91fc7d01ebdd5e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785acc1a663e0d3a53a1e33fbcec1ceb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76b4c7bd35e06f67d213698ae9fa2f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f20fa9cbac53cd0680005478a3e4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceffd0b89c0d734ec3dec8d7a453d7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fdb56b51174497220e72ab56b7178757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08763d3d9171763e4495158464eaa3e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99490808964aebb5bfd3a84911c7198759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aefb816c32e64776fca16eb3fe825b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411b0480dc122a459bee3864e5009a4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77117aae28c678b906aa18177b4e0958762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8174489b9f02bdf7f185588a179095763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e081bfcf0d1268e1e88ed21fcaa2e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7415cf7a5434bd7fdf5ad032a4b9bb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f4b518a2993eec2ab0c76c6c61950766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99247b75c4ad2e8ed6bcc2b9d8b0d7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3596d7d7396072acad588f69aea166768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e4c97fa353c47a91eb866536820ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4337ef2d65d6ec52f50819316d3de5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fae53f6cb6149e06b85fab31498efb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841a7b46c28083ca4253c9b31960ad2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21963557d0ef938961bf921eacca6f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b79728a366172fcc831b3185bef330774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0df0daaac821d2d9870c3dee37d962775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c04ad68ed41c55943ef6edec075eab776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3838f0952f4d64e5a59795cd285a2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefa26ed4ba8b0d76b3b904bb6b0127778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba696b64ce834fca1a5551d49a3cca8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d6320cd146e668e7c087e46e0504780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852435261cd7e364e4d309bf4464e48781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a324eaf1ea74bc9ec83145696e2892782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1dc49feaa67b65061376555c25ff7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f90f72e65447daa9153500a66ebe10784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fbc9a15b4c10701aa4b4a1ad7ac17785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499a16fe9c8a2974c4b2b2627a29e51786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe37b987367f686b538a6a1f6188e80787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2136221b8a6877ba35fcd7bef11c0ec788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa935fe05970b7fbdeab23941d353c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d776a58c74c65d1a794de6fe7e8493790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f9c9bd00e96251f2b4bfbc6df3779791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095360f37bbd9f631971b9bc0c769852792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9571afd2597f5547e4ade9dd8ef59793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fdcec0e4f75eeef93a72d009c2a84794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c9f34d1fef05f569e1196e1d41ce795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c15dcfdd88fdf86bc30b0693168b4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d4bde2677c73524fed34ad917c822797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f1c6ec7e2b5a1dae8d7cff829588798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808fb1a3f90561476cb679b8086cb38799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00b55ac1f073b3e8b6b563f1224e0d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5baf6b90e8544865005411ee13843801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a756d2833e2d8eb2c66dd9d32d36802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7487ca11841ba8465fe585276f788803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28a30c8cc3a7613de2b71ae89b93f2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb13a5d0a2da37161accc2756374d1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a92fb77735d6aa2ba262354e3f843806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e372a992f0f8f021d2ea16c4c7633b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cda9bf7aa4dbf3538d9ba2d731eae0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437624a43bb83a9fb2d963635213074809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738ef2dc41ea986c3b13324167a0955810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20547adab236fdc33bb30a8fc0f37965811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0981b04e002475cda84b206f6640c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae69598a2bb49048f3897102ffdc682813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb54ace03523f552e53fac21fc119b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6878184885d57543b420d54d69bcc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693d7121966e6c507fee0f67852c4a3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d018edd9b0c8cd89d81eeb4f5ddbc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e704864e23e02bb932fdb034b101b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a2b3910ca05848083277d4481fbce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12dd5e72803b34ce974f479cf292b4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991d63c1259abcef8d5f07aa9d3747d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365b1aad71097f7a05f3c4997ddaf37822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140e419ef0f53884f58fa27c4de7e13823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a26458e8112f25f2b5a2efc8fb4c8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429c23ad0bfa88945373b9613603023825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc9e1c6e654a6bab71c55b41be5c8a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb86ff882eae85ac9f7ad37f80c857e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d2eda3106c13b7cd2e5cdd7a14585828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde5788578225ce566e2de04f660835829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f85ce6a3c1f12a51ea887f0d5f1421830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322e3c99792165aa85b9ade9e0c1c50831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b90ceda7ae0d36c846ecc8586800e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702deeef963edfe4a32fa8297eb824df833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9699d1b94ccd3c2aab9720ec422aa0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705916048a9b1c0bd761bc49ac19338835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe41e6746b3850cb0f77331e800c9fb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c384103f9156f2d42320da408f3a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f17f5b248977088129538155b7c96838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba448e25e81f43c0f53fad4d5539fd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8bf04444224f36574033804bc7c4b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7ccc5abc406566785c834b8406ae841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1ffeefb3af2c6e47df5f9feb13ca7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1037f0ccafdfdd47869ca065a68b5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96d3889a52871f598397ef141096ac844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80113290a492d32c3d5ce464dcbc24845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89301ad66750590afae4ad3f0f5d3b7d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33027eb8fd7c0dc59306fee19f5f9b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176fca4282f856edd18e3ef04a12f9e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519b08b6beb198d07de296c6c751063849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b89f33109f5a7ab6a61a2526e4a9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7be2bc3504d766eeaf990de4a05485851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c0fe975845a43877c430531c8cd45852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f637e611921b1a41cff480a50c1b29853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ff9df80d106c3161e23c9035cce10854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef581f714dbdc846f6509d92bed59848855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d7418e26a2d6278b6f3f7a5469d6f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037aa5843000c5bdbfbdd89e298c4d0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329e6385a8c06a076b87bb3ac3b4227858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f13c88abf0f9f816e76a356d6cb1b4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344a34b8469366d0723fdece021df63860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e384e048f88a1cc780e2156dce7429861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff611e23b16c34b1693a35ef30086862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d490ea6bbcc59b827a7f24ed4f488863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a906433f1b8c7ad0efe963c85787f1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180ffaf5ab9dc265701de3667c7d65865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51378fc71233a09e15a5944c69cec362866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b724108a1c63cbfe1d35c4c9855b8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8d944d85cc256611542a455d5eecf868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d4bdbfbe7b8a21cd709ea5cf2c9a6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4537f58b112daf14aec278d44d4f1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2bb5ea08dd75796b425ca5697d47b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ffa63d86bdaa21817db64df0c14cc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcb2e93b755d96520b0cfbd91efb3a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925cb882b7666b6a80325b015b4181a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79e70b51b296c167033d1b09bb86b2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284765483d4f0cfb45ff619722d0bb1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92999d570c6e0ea9033396af42cbd8d4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c629eb4620ace6bbd4d59fce4ecc58d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be1bc7aa456650a63e366a201e2cc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05565b3ab0608af8cd389af1153664b9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ec476884aaa13ad201227f3077526881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cff3e1359c385be54d64d709eaf41882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90067681b5b7ab9f1c9aad1f886f5995883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c464d4adc54f4c51638e07fcb208b21884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c3d285ffce8e987bf70599224a7df885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb86fe9101eac51149f2a657e570c74886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fdecfa02686d455b577e5b80c8784887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f80b6c3a919b83bc5a3b246dd3cac4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ebe6d0dacf5da184c2ccf6fecc595889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f539be2e3536bf1b30f9247701cddea890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad464350c3bdd717faf0581223bcdd09891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c6d0f8fc2c557576efe7e9681c1bf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97f488cbf7c72923a751760747ea51893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da6b0ad511d60c12ffc776f30b92b8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d981baeb76a48ac37665adbf2c5b6ed895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5079c2624054c56da7cab516e579227896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd0d51981400a0842fb29c72094fa0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240c8aeca200e6c71e90f41eceb1049898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171c0fc2cc6ef826566d28e06bdc938899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0951d5e2b373d95c2ebe4a5612eac09900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816a2d38d9f07430a77b28ae7f7597d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecdc757a8cf3ce40caf867624c6423902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165a65c3194e39fcdf040b694e8a3f5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45f56dd072ded7ad5429dc62cce31d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1980eef6264fc4db7841f8a50f7a62905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51550b9f2665601947d4ae00363c3a9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1be5fe79c848d70194a20fb04eac3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22635f4a700a011b284b6c004fb61d8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b170a5f3672983d4dfd1710cdf74ce909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd94356ef46fe0380bda683eb1100d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b857c4f358954b131af59405443b6ed911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57f94d4432e6dda36d5e1f18a3e2f3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2061d64d9e5652a57bfbecd1b7703913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4873d8ab2d1e10fcf33d3cdff40cd1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51698373c3559b6edf095544428797915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cc02422418e2bcd2e6b4ed42b1c55916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac686d911fe7c33ca7fa353e26b2a0b9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b294aa5f76723f8b1fba526df47fd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1045b52b59a323ded4f9eb3936e75d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f7e376520c125925ed1e2ae9a9905920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c9cb88a37ba5dbca6a8a0efda8d8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a023600937f3e44da05b074140ced4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499e21f8ea974bb6e390cc02817c6ab923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27b63e61374bae237bb8bbbb088c5a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd343e2beff96dcf6fd64efe6d7157c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e0d0fb936b93901827efeb8689fd3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbb0ef1106d32e09bf6523d558578a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88f4f8fca198e92f5e52e2e47afdcd928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099771b3142c0023cda40888bd1d18ec929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1346b2d94d4fe24b3044bc17cdbdd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a996831660bef655b7bfb3b60016e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5ac5fc4688f79348dc9d1a38ac88a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948715d904dbeb69dd086c494e314ac4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a15b24ea218e95e20c9cd2f9bf442934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ecaab541fe11b71d012ee64c5927935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ca219214fab45973f1821017d8683936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1c24ddd1954c6f0ba5b17c72d702e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc280b54b24e76a9ee6e21068906ad938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0a1d2e2918c1bd3a6c45504aebec0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4155a4396d83c0c5aa7cdc73f880b8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b46b975b0b6ea58a58e6c0bac968b3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74210c1b4c2333acb05e02ab10330102942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7f65aed033c8ed18b9b0fe7690e57943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b59869093bc96b1d6e7ba4477a1ac944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527408e035fc8ae78190a23c2abea56945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f340d758fcc10df1004918ed243bdbc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1f10200e71c84410492391f6b3ba1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407e85ab801916c74b4e93998328892948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b351d86e25aabb8280091153d169383949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c6508d2dae8ab45c82a41bf05ae99950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd6794b857be9bba1d8409b8ec1ca7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b5f146f5fe923fc333966b2ed3015952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d20879d064c807f7afeb2b59e124a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dfa7a45ff6d4b88696874e673e980954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7cae641fb45d91ba909f9e88c43e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee18176b200a5902a2b4534e897bf1c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d0c64444d5896a4c1b633e9d1738957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df26ee1ab04f980fbbd003c4ea03caa958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fe4cf266095acc1e768866d34ad8d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e1c256a77a8ccb9e7d37accf3f5a8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b23c1618d3cedd09dd2b745a9d15e2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38bb540eb82bc3ac782582fe3b247f6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f367eef592d064939094bd153ab754963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bab68df27f7cb9e3827bd4df1a0070964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e16bc46ec5575e68128694acccd1e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb227c7b7135f95878ef82d7e5761d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380a9bab19b72e233fc9a8458c3c653967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab691053d9a4c6a9696ebc34361a2e6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27b7f9f028a14288e8f2ef403a9d34969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a079ee5ca66f18788a1321df083fc9c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57420f7b2e69ff88586c471ad5de0c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92ef24c52b1be4b8dda21ba5409d63972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b876a63c0c5c88337cc487d56f0d03d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d3bde40eb4cf363728c9988386f03974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32243281d3c05e755b87f90f7bf2c0c4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdb1c93e558a05d2ea7822a79c6e0d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b9551af8b94494d3a7e364bcab768977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>