--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c55e97e3ce33b690573e9348838bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89c64265e94c3d679453d08565b782.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f41e1ca5a672982eff6e737ad53fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc5f14453e326fe100ab661175a08a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4d561346fd189fc867a20131a938a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0fba7a90259a49417f13f9aae52106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c562bf7323cea4e092b826aaba6b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68702ab875ef8cfbbf7a4d474ec4aca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c3c7caf6daff01fda421cb98aa0b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc8ed8dfcf5949b8b1f2beb211cb3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36560fe13defe3e87a821fc0a8faa0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a20cb2ad2716e0be6c4128d930abe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b279e5eb54bd0c7bf0ca3f01ec3b1b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e36b3764082a41bf9f31b71d7248c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06873b0d8f8df216a4f2aac00a673c2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e62cb724bfcbe7d9c983ed58ecb2d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6080ef61281cbb30909204960f76617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc962496808d55d72855115914e422e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9b16de8f0a23f09d747817471261c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f02baf2900fa5ab0ae9cf1681892da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e03fd61ee39f1eea9ced118153e2221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d016fa30746401d03b763bcde5af5f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2530264ff61b8e0e50b7dfdd72c5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7d0c462a23cd8c14127de7b50186524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0c1762a28b7a72f87f33c7958ecc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfec8cfffb1f1c433305a707fd60ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8799e069da70916fcbfa61d2b975df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c378c3d394dd39019191f1133e9540f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615405fa6f04afe53e36c2e355a3743829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd37a338cf677f1ca5de3532b14e8730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24bde7adcda9f9593c6eb781c3349031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a13a0749424ececffe21aaae28f4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4c4d86177e9e978b0a92f5bce053633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1d81e3a7856ea83ca9fca7ad387d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727ac0b92e88112b849e3170ad4d43335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea917edcafb7534ea44785030af2f4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e355eac44e288e3ded9514707bd137a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e54e57f45aff02c457f579a14c7a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c2942afa00b526abe73bb8d1a79cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acda0450a6c288e40882f34847c415740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67944668592ef86e813225d34a44452841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba2f0d48e04d95a169bbf3aa1783a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1ef2a801f1ce8218dd960b05213f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e248e123829e12895d29eea98936f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1a0b5cc9139cfabf7a45b951ad6be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869489471dd90dfcdfb61f89f4eedacd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03b20e133a52c691a33148885066cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f56fe3af1e076d8d79d2c9aa3ddde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90dc20f2fe1ed5d95677261917baf449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca786a09f9a793bbe08de4615fff62d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e00a71ad79482ad90f28aed05c194651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a26dc33d68f012e5eef8ef8c60f69552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ebd12dfa8f61146c063135378db3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b015b03ed44a6f182c38658911cf0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc6e8d34c9efd99859d7756487e2cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e871258245e5e6e123e3673b289e02b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e36a021094cd56e11a64672c79d5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70a1efb461c3d69a6f127a2aeda27358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8db1822bb7621b80e2886beb317d3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248eeb5936cb5c9a4157c95ed34af5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104ce52241ef192c41c883386a51f8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a5bd3c90832057f6aebab4124e4de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01337643978efc4b0980ce81684e6d3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d390c373356b141f7ac0157cde0e4c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2a22acfb149a5174ab5261fe0042365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33e4fb186b6335c2d65178cc55e0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3be25a8677212e56e6d5258f7a2e267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593fd6bfe78aa261a6d1201121bb30568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41165dc2209d0ed55dae2a7d3a650569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feab03bc3e192f5b5b2e5ca642eca770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd634658f1e31eecb55696dcf522c15271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bad31e3896cf469541af73db177d8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d533dc9956a463a7aa3888086ab0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02151fc8af8b3bf62ab68818479351ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bc0f807bb2394d2f44b81125670e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157104c6ff726628de7af1205362a52b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb26281ec9eca9d7a51a6f540dac8d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba03d0301b15391a10723d1bace54478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47283326d5b7f4a0708246b71ba8fbcf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dc707e6cdb91f2cfbd418443694a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db954b7635516bc705d51ed01b4d31d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c96f209a225935acadf1cac95099082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a1f6286cfcc68d3033fe34ee354ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90328f9e76e80c17511df2aaae44a69184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cc38a049d05d365d7322e6ea8867785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da0831d5d38939232629b2b34ff6a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190d2964ea961763c8ff03e10237e0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871d1c78d52b51b24e5d55dbe0e0f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575894a1e546774d0138baff3e23383489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72355edada03ab385830af1260f27890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff4031ea23b0a043b4463d2ba5e36a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48040e1ed7e7270a57403ccc9628c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d98a34c526dd2ba4964446b20831d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c149218182e06c9757907ceee97d7b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288281c1a0641489ebc26ee7a2cf1695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b34156e999b51a48ca470a70a750996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3960cb8f536dc02e75a718e1f3524597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b26d335b81bf82007e5f8ab31945d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b643a9293b92ac7ad026eed79c3c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c6e6e6de32550a800c968541ab617100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef24e5ed019a813e678adf7b1374118101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0fb8a072e31e6055c0183371d7ab9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5b2240368ee139a068ae11a182e7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed86eee28385a7f57a8db13c73873d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964facc4eb5562509d3a9ed225a54e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9cebfc443b5a46888005e802ac682106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca031434409987fde07358fa26334acb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d374bc86df4dd6125faa262284112108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85ac6529e9f48845d4fee1af99592d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3e32517dacc1d2d568c83ee18ed7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d369e5b690587a93ef7eb16b624f839111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a882640cf1cd2a31ef52ad8435c67af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d99d027fca15beb5ba6064a6390e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e112810cb6d2c9036237d40422b3f59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bceddc36f253cd50ecf2756db91b3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5be769efa81ececeeb762cda019da6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845079dd217760d804fab21935e8aff1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13f0998599099f107e7cfc3e4ffec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97798fa4715df61bbd579ac9bac12d8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df07eb759cbcde50a27860d750fbf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db2f48fbd656802f9111440984f12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e1aa10cfb355ee0ad2f738c80714e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9ffc5b6531af968178d4e8ed1ca9b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71989b86b13be0c4738b13dd8f6a715f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb3951ce872f1bc1a310411e73edd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12588c239319277f0541b03cab85704126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb646ba81816cccec83de6146345645a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ac3f059037ec4dc207a27029c0ef2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f500d470bd44cbdad7aabfb2ec29e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5543337c13391f6f0bbad70ebe071130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3715f35af455061cf368e895d9641c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc354fb8e5624a2a8667ab81f1aa4d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70627a9171e99c075473179eea726dc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b670edd0ff443a52258d1877658c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a33a3915d7ced094364ad50aa8681e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fff97b495fc3c82804cbc28ad660e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3b4d7b079f83300c05de7d3c4c0a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43538b063dbd43698585daeb84b2a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e739f9ae8203ed5cac765a64373841139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e090599cf66de6ea0bcfd9ead74a0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696fb77c9a84567872758c3fb7660c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28df210b7e548484b2b9666c858845d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563584935aba5cd1c6bd42ef55afe1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc09e37ba15db2be30132dee3432ea4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d767f26940617227c4b510f9486767d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c8a2d3c67fb8ad4f0f48a74518452146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09e9c390cb3d01106e891cc31f91e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc78530433def1e06af4bd20691db72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2a715ce7ed9676dfe9bbf9820001f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b3ea2f688e4e4b42b455ed79cc19e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6c2c710ab1bbb52c9465c0340fec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013279ea1b7bb3d4946c186b083662e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612daa687542afe851fc10810fa2198153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d0828ce55b23dd5f45f3ad3835581154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf541cc25991272a62ce2d4f3b6ac57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58748ca01c24d1bce98df103b82f108156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8913e73fe80f05e106c2317c1c97e31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628b3600a4a8b97175663d369383490158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aa5a054d312638e91e0941aa94fab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55550e0c1d003895e197f1844433b8b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c710ecc3e4a48f784b812aaffce6ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faca9e68f0647ef166c4c221caca1c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdeb7230c2627b14ae4661a0e5d339163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400060f86fa47e77de8c849505e6feb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8b7f8e9fa9a91924028fe2d94d1f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b366fb6aae2a5da6790562158685c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd223d7575ff2f9c16a926eabd3da0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e3e751db64408698cf282e2ba6f63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0269d3a54ce30224618e5d913593d73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aef09eddf1209a776e4b3133c1093170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be897bff11eed8112da4c8b8a02e3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7008480edc440c0f31f008ee61ff9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5965faa07f1d4e5b8435b8bc2863ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0933d0c43a7a84a24d4dec00df754174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83006c28bc0b7e4221a5863a3399ddb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c354452819beda9673eef6b42a5a86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e90eb67001d920632bc0a0134d8ab0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60d6a8bda09e2a3320f6d4ad5e759b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1727cd4acb1f19ffdd971f645276a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43ea8e64244e2d02259c9b1e3f87ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f888bf1f934f4887519e89037e4bd7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e438dd2e2d4bdee70e194ba4da7da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f348eb36ba8b79b1a242141eea42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f72f96e1253744744db818012fee8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549af2df53911dd8804097ecd7c59c55185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5882497f4531c4fe6d1639fe8f709e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa697a834aa3ab0a6228aeca3bbb1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d576efb8bdf3160b886990a34278b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd132d21d036e3df968a87e497c809189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab697f215e95fc9df984376ad5c954190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48845c8644f7d5cbcba9b3b0c48dcc8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727fa68a9bc3502920e3bab33c8940e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c95256b940bf6e1addfd63e15c0fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b86f0b707ead44f7133bb1f1625c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fc4c1928d03d2863f669639919189195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ee36d31e27d33aea59f55c8738cf9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e2bb688f2982332aa7985e60ec04e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea079a66bf9aa9ea201abbefccfe0921198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef518d7803591bf7ad85644cb845a13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830369ca1e5b2fc4417fe51578260e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2a9a388a3633f1d6bdf43c98eb11d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56072346e2f1b17abebfca6095e3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b12ef9d4d7cf47c7c6153dc6e9a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df49c0ed60dfc6247eac82980958f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d72c31893df931be5291b0ba1d1c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bcff39ff33225bdac772620287a85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dee2719d95e3b802a874b875c6faab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa447a43a734063955dac13de5aacee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8d740f4610975e94ede5db8609dd6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cab9ac427fc56c97a98ea4dffa182210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd26ba29cc2097076f995aea94de5f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e2a2eb1b3ff62fe397240658d5de0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599fa4f89e6c6b58e45c2b73260616d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f11eeb1813ed87e4e555ab3f908a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bd6c53a8fced63e1a46f30897b8ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3491a50a76bdd5a86aff096eaa66c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bdbee194a98587461361002c57072217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ffabff1168df56603acca317cd3ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf4b0d3322ca72f693000b532e1570219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f77eed61239952cc99923d03a84ed0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19a164f9ccbc544c6deed8ec94016f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd34b89992adde447a2617b6a03a87b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9a3a16080ec190b136b1fbea3ac2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c23d016c10eacc4c733fcdbbc260b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2db2e2edf490f262715ef078e7402225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fbfa7c9439fef9c2ee065359b3ffc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a850a57563ee85050e33a8ab88e7822227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47838c3b5e25773882ef83a1f29db448228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a503764d61cb1d388516f0aff76a0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76618601bcd6d8b34d17f4313b07be82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd56353c4ae0e70705394b1a26bd0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d301dac6196ebfcd86350f29e56033232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b7218d50b212597caf0e9beba3be0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce16c766fb36910c5ed94d59e3470234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29170e73f4eae58913c55f34bfeaf8e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d4aae16ce5285ca3acc39dfd75946236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf9afaed628a5fd11e0f849ece72af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0d2f856a14fec9c480fd3dbd5178238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7a61526fe61c7a63c4a7cb5aacbae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a93f62ba9b4f0fbbe720d56d9574b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed97c667a035cde224ee2bd12d3bf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d65dff0edaa00a69d6cbbfea50eea9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d92cccba42dce5731597c56171799d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643184b801e3f21d1c58a91a88321de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cdcc027c781ca7cc4d65baa603a04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf890456b72b3398d25205f4dba5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7d7beb96df261c473fd4d86b2a643247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd84a412931feb91b0a65d74378c607248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524be938d7e2044174a1dea4a8932cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae83f16858ecbd47ca075f66e8b4a8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0a0f61e6dd508fb9ba75eb0a2c8a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2909cedaa453e96ee302fe10509b1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fdad27b25176b97deede6dcdbbf78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa2042dd3796f89f7861bf2f941634254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60748fc99caf0ddd0039a94397c633255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aed27c47e1aeadc05ce3d98da23fb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f01657adaadedeed37b1be0cc37797257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b3090c3bc4092f5d048283255aadc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d7527ea8d0a27c42d0f1771f4dc6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e5e66212f57f9d0f56bcba9be34af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e20ad9122e61337fdf90c99c7e90b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272427610fbd6ae088ec16ad7460b488262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87470cdf466c0543fb878392d182b212263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f95884ef21d6ab4727471d7c7fb0a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1779a2046f20fb2744406fc6f1b3cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c608ce14b2847a3fa10369a8bd02266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460743caa44e2fd185201be49dc78cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f291a1d0a9a35ea981d9723360d639268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042ffea9a0df97087c378c7170a8bc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb618b3cec8506788b0c93b7530ae8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cf8234163c4c040b335c77ac8027e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0500a525750d41f160c2ff9fd7e5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d02c51b1523cfb204f6db5692636b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6be68dc9a198fbc44db07599485a52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91b0b81123d64dc8e5e165b5ab7e74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ecf672518ae54adc22bbd1c335d658276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe01ddc2bb55b99ea5e84f7a297cbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118a9b54303e1f2aed3e9fc972afd46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b1cb7513f06d271aa2450c9477220279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d57944471e1f98ce5b9f880f8a6c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c756347fbab2f2f2424ea48f8b1b1be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dc20a9882dadcc013e1ee98fccd7b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760eedbf4868ebf5f9da680846d1ec3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d442f3de5f0fda01d384bdb462c9f97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0a91f70575da2312b56ba368dadf7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794b7acdbcbf4cadbfd148053e109a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0724563f18a6963521c598ada0f8e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d97be85829c7f8bc4b0f05c18053288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7288e0c77a8bcb91037a156b101c53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d178d6839ebb9605cc3cb18f83c977290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d162e1cc942609d0636adfc5d97684291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b1135836c58a08156f9c9f90c0f03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde70e8e03e2e8e6e47e28e717b948fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a28515cb6d1530ea76a43dab2b333294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43413042ac260e88ee8c6a8c1c07bd33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f8fe283f9f25c5626ea76da2198a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b7a7b8f125800eb8945e42d37741f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c580102809c15ccd2f43f53abc384d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf6e8aa91840124503f40b75cc474299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497070b2567e96b2be35e0e2fb620755300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1e9fb69a47dacc357569766b60b9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666cc32eca4c85e99e69a92c2863f08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a206c080ce2986dd175c95445f6ade303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501a6ea25c1d0411aa7d88ec171f1c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eaf3429cd6fe98cc5b45801061a99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a3305695a627ff5018f664319626306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabfd8815cc1865c70f044b33b28746307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dbd478e54b1961447a4f775664444308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac47839de1ce259554249e241b5e12d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa915b943e822a9835a7da363ea892310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fd68de8c83df22278ba555c9178ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf483ee71c01072ee7acc6583862b3e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a96a034cea8c462d9b16fe90ff605e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6294e1bb215eddca845e47345225314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab9d063471e56c35b558d6413e1618315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d964c1c0f62a52985ffa223928f3be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05a5c09512da3ab1171f450f52fa9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6fed9abc8ff88ae757c7993ab1f2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef62096555ecdf8e897230821012e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb22c669a12051be97df1690128aef2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9bf087d6264419cf9d2564f63fcf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce5dca6618841524b0bbab2237556e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0d246a980c7116725329a96c6956a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1f988b78d04d74fac81f97935a341324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df91ec6229d01c870bff64470169559325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d132e131ca0e40409ba9d09511b4e5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e85935338da37d74cc1e07c44da013327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa42377e51ead63ae28e451ca43adb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc504b6a70e3dcb3485f5433ad46a9dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d966a683ef599b6feea5523cb6045330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028e999c59f7b5fd4f862d9ea7012a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9accf7f3306754dc8545ae481a8b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5e219028bb6a7963ab90a7f5dc62d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595bd604ea0cc0e0c47b01a2beeada3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688adb8d3f89c0421bf035e6881cdce9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8747772134e8c134f6dfdaa3af3cc34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2e387a651d49276d837208734c208337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f076b4cd261615ad32d6ff48e59a3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1f66d7675dc1bd37a5b856b611e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafb06353e5507ff5566c07989613ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c3dc7baaf6855b8a6cc924f4fbbd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c79c6770de3f62736c5d67733eb82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6db05895181380fd2b78fcfb95cf40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7222cd48496f666cbea58d11d45dba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af644a8cc4b116829ac13d655b3b285345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2d6229e09550600d2d72276df7cc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda506be16088c2564fc0dee7fe0e177347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d3e1ae8ab7f9f04f9deed8b6ccec5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a45a3f79687c6746b4e0bae46e147349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937459cffffe395de7a38f38fae7d7cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faafd8f0453ba5e6b421b6f9d2f4b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a0d67f5cba9f575d2cc196f49adbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de267817894f6295bc753cfb2db1e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4750b688e1a26e762590489e7fc7045354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f82f1f241d86dfa70e3133d6d0f4f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61270086a6cd650d979ed49c4bd573c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a15b68ac8fe010f5a6317e20418b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe3109c53c87ae8c284ce64d64059358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1a7f82ff9893ce666bbe2ebf58d4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa2baa27ddc533884ffbbe6f9179d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c46fb851e626a09aeff7fd9f7a4b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ae7746c4d423443467df1387e8a64362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b203841d2e4c319d61ae3b069840a79363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393bfede806abdedf0a3e549771a7e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b170ddebaf4d5b1fe2e7fe190a153365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69676d376ef768caf46dddc88dae432a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f029b4e899c2ebb6d03456eefdd448367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b351e9c7c2f60a4226269baf539d91368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcda80e7fe5ebd98b79d5f52d6208bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc51ea428724bc5bcb512d9b5d1171370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc29cedf28c7c97e5870c0f86f6e78f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05be18224188cb4afc1634761a80318372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacebfef514a09e5f7c3c15a21227d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51326086790849a1dd3d33fcb1a0fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeab3ce45b876f017959f3abc013b84375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6648b9d2ef597b21ada57a8b264eb3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e647b09c9a941b1a8afffa043a36a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e5017c80ac676ea2187e29af0dc6d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15866b757240c06e4cf3ecbdcaadf5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46963c075504aa58c5e6da0c9dbe16bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c44604201a6511ae7d6dc94d3dc5de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f4e96f3c22d0140c77f4b06bca43a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c2e1889d65ad92c3de0131007dd7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815083d28d671e2a8d4265dbc00b35b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b6dde8de9e08e1e265698c93b1d68385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148756a079af970d38ff528e4ba6326386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939d5799c9229ab1d177978e4a6a78f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a322d81231c02eb21efe04355c1aa20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde8e8ee0c307f964b96cda0c90ccb8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315d0bc4db8062101d34a1fc82f1b06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f16be3c1b11313cc9de1b834079a7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8298fe9ae79caa1ccc3ef9218d261392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac342474d8b7fa049ba40511b65eaf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638ece3ef5609a9451649421e8ee29c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5c7eb0fb9647aa3e8be13753a8e4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb5b2646cf401c8698c58eede78169396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e27ef169aaf4d02d325819206dc74397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763010a745041b86100bf57db4723a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012b0f3a6ca4ce5ef7a9b5fc77234e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b53bb64dd0228ea4df59fb06217020400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f472c7b24ee532d5aa0e9772c619f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9f7ff400bac2520d53f09681ad264402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ce8c89547c04a78f14608d96bc012403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3642ded5701d53cfd2bf0fd0abe9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764dac4f844e839daed4b98c73e9b0cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40577e009626b630f83228307b37bd36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0f6930565a2004b6bca17135f14d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374890e5c9d9a5526c6483b5d2a9ad08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322120d8c710eee463d4e90856f388e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba635638d9980c9834544e5b4478e14e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f2d495fbea24b9d92205f0ef1f1f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653e9005ab17cb4570d605cf5328432412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f390de0f160aa1301766fbd785772da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8581f5b7fa175d2ef7643e1f4a431a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb358587d8d988bd477832bf4710665d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a519fe832f41adb33bc69c63799e59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b506365d86afacf17d85fe205381e87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89164cf45630f4fc62418328f38c4ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6190d629dc03cfe45982ee9ace68b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64f45cbd9428f11aaca52ef79bee79420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f12718126d3abf08225a9f8ad64767421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ee9dba48f6698a90b9b6efd9aeacb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec848a8aaa3a468ea7c74f63d0aadf3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3c052079e92161dcd7195fa47c69d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cb31ebb9e9b4e924a450b01ddef92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7d40f13735ac89ce58783ed20da89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6a7a43fc53b75d5df4952fcbb3d4c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad8801a378e39268eb90238a1b5c10428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b401b04c6a3a9cfdc7e76f23911028429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381132d189589762ef3bdd952ab8e28c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad050fc85e9e0bc2183b0bae118eef5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9378c06c4d733a327bfa15cf5735467432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abafc051dfcbc511c3c714932718e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c10e575f85840b8aea5399edc0e80d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398c6b96e40695b3f47f4e05b86f73b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d328b59ef6ca9f320ce90a14fad7ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf5b6eeccc703dd5d94bfd7d997277437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc43833a1f37805bb10f6db9a61b6b7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aded4a06b558ef3a2c74216fcb0736439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bca8c44439bcc62847b15ac676d17440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf60637f433e5f81df09c41fcc729dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586b8eb30e5b9c13b8e15cded929f70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fce77710c1604650159352b50bca85443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a18ad3e59cea896da04336d8e2d2b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649396b103f42f7c40c2c955abefe8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b491cfc2f3084f6da37afdc0716001446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bba39872ef3e6b2933517cf93fbcc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087550665490938f31075260df43ac7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c31bfa36a68643d679676923898a98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f451bf0293b529143a8c95da19fcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e209bb66ef70ce9963c057fcc5a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851e571a32440e8b85545efff6d075a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a6373c1a65019e6b49880afcb47f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03270b743c50af3e306db4fa965695454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10c68a309b7bb6e66d4b4fdd4f7434455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7f4ecf2b16deb8974902439c080ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f78bab7e710436f71bbdc63388194457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cecddcd8c15c8203b594dea03c4bce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70b532a5121bc74de87417adf3f113459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2573be218d32ffaecd7c3473429eb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5776425d3e3bcae444541d2a5f0556b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3504ce14e8dace48402bab4d27ff13462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc11d42a22c4cea8f470e87f5504e73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8916da22025b939b88176cadd5d9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b70ca73a605dc0a85c2910ad900ddd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eea66deadea95eacbcafb23bec508466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932c3936fffcc79f256fd431aed196e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be402aa75f6cb38fa59bd32c7f1a89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7a30f8ca15def66b89818da3ae19c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ecaed550abe317a54795a372cd69d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dd419915f5c0b25fab26b7f53fcc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce636440b7b735cc22931b3cd1708f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870410924c735a9027821954a6943d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cb18eda1cd7f42022e9a20cf29b52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba803be14fbe04fa1da06c96d0e74f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f75e2ccf2a7e5c6607f5ca97162c83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7301cd09a319a289bb4e122664fcf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27c66c08270996edac19c92608fd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3090a03757c4c2e24aa058a28edbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757aaf9795b085f2eda28f7a7eb6acf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c342fd1188c22873bfe4505eb5a9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437dcea9eacf9b2d703ad073add5502b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b73b6dbc52ad46fb361e6a48286cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d727c9c8a69ee3bee381aa3f2fe0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f87f75a27b0a36123e1c0480c47685485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1de3ae163a4ff50b82f5b74ab6265486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b02ac388f4d1046349c2b5fd3786a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54859ba7d0fc66079c5caae41fc221488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de1a4b720189315b5af61cf34b2e60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56a2a6408f12b164b3154ad793e5c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a83708f231e87cff33d3bae15e251c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e93121ed4f96e22c0cf390f9568ead492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa9959f01d8d02cc51f30e7d7d710a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fefc48c8134c2a65fbab00e5f00854494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea12ed6e143fa49750f5e0eb4151cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f57a82c405747e4cd96b05bd34344d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f68cade81deabd7d871ac8e5c4e4fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e0c981165433df2f61824b9e821ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265d04f02b9745a7eb5fa5590138cca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914138789f58c93a2349134b35526187500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58f658eb06e80e65fa90c38824495d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b45ccfe712ba59f73877bdf62ee8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca872d03d2ce4dd1c6d712dea81ae4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e49344727a7b551953f00d88b77a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c474fa522a44051cee0396a6865fe6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c309a98b4ea7b521451cc2ea6746b05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2810d4aa174d3e8db14496eecfd92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e943535e9c38912a27007cd7bde96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2fa7d7e892826eb6256d33f74dd96509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518dbccbe0af57cbe3035f2c2a623cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093ac615c7dc627fae2298a6103b766511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4451a169bda8d4585ac75c5b49327c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52e890339754279e823723cc726353513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e38982c9936ccb28e2f5049ac4a8f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d60030ef840e8eb0a3b42d788a019515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6fc8612170466421eac2cfd6eb748516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782ed97d56e15493e7e4ccca9345bbe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b310e2c3f6f78adc8dbdabf252d8ad7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee75bf66bf91d4cbccd1f2683c7170a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9f867feb5e4346e9ef2770867f835520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f37546263fd50e2ed1502cbb9cb363521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6872c7248f1871544168d9d8be6b3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665811de7330ac0d1d42dd9831ddafd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fccf04e0e1e306edf4fbdde430cda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4f97aea8a77b845d7f6d0faa3a21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b44e2b474b72fb4055f4b866d707f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff82af01283e6ccf36f497c2c896d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511bdbf838c35cf6f98c789182a4c22528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9c6c02dd1d3ea318068ec6e9ff687529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8d70cf3299323a97c611ce822dffe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2376f09ffb43d7c2ca7939b6367ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678091fe6548c5815ae74d48b8dfd8d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24340c0bf8d22a5340f2d19d1b439f95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ff92b69f845fda0695b90c5f722a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa444f0d8ae3e9dac512475b7f2bb26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036e6b0d422381233a955c8e3a2b4c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c405e0fc2e2abce387a14c0f808de1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b4ed8481591e24cecf18de0382543538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c0cfba89bbbb2207480bf83e444c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252ce58ec21d6d9088aab07a2c86a3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56db4fc77ca037557a3819d35e97fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d69b752d4034bbdaaf62bf70e7931542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a104a579e007ae326f1016bfc0f9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba65064a9b1bd1399bc623c9d46351544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12abd21d26928059b40cdcba0b77702545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab273718b4980a3bbe06ff1e06d0305d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c57e9d1012bedbb231deb5b5e3b185547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882baf4576716428ea95aa10d21f29f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe61f8ae84ee64d0e0650755f7c18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359f20ef9b9719f71318538f11191ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71275a0d8fce992aed8f0c2599c938e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc9c1243b7787ecb09557c47035cef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf813df26ad20428e8ff08afcc524ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bf8c38d418c333705fb761de91ce4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12591ff794f10d01535d6d9351cd6a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dbbe7ae96a5307633d4c68bff639f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ec3e2afdaa0f637a719148fc28f90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9692a78a96e64a1207b3d5aa2678dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d0a01b531d3f2e8bb5ab9b7ea25a9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e6250f1cc49d777873afcd68db9fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4c836315af66dfa3ee1b4db46a76e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9410fe8624d27573151df95843960562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af2347d4037fa9b8307a4c9cf3bcd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4f119c7f9ecaa529f7da7b7396866564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecda52e57c59a328388e481b89963f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a8f70ca6301d60f111e2a9d812f70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2fbde1f31f39ff4557265048a1eb1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b4844bc8b20c39a1adc60591aa79a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16afc40a24a228ac61c285d9d48da5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe4bba5f33539934146ae06a2fb515570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb99bcd3e69ae64163f4732d281c985571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25190a4d5fd7b41cbd109409d8dfd58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f08f3dff7cfdb18f278b474acdb22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cc33efde5210fb7da2b4eaf39e298574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c70bed806f348215721378ace74a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcd1f6d30b2a646ac6eb9f7cfc653f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739936cdd7a012986d79dd96bbbccb8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c722025f7c13df98eaa670988d74c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7d1b0396dab029de77dba3518da0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53786c3a39724980fb4adaecd44a038580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40097d25e0d42dd2800e6f1c82adc84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf15ceb503eab5f687c7d1b45c3111582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ed9d8d5424fd5fbf146d826fbaee7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430e0301faef77a2734df1bf5ff9d8a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b345bae61f0834b776a460aaf8dd43d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886013caafa01eca6556bc49ab82912586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee394fe4aa4ef003e5992995ab0f1cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e36d07c267d349f6f0c8906316b1c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18775fa3985b4f806d6ce061c2330daa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0816f26b80cedcce3c68b2122ca7f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdf252cdd5441442c24ba2827b3c0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1279a85480940dbb24c4e8e12f10c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc403609f4e27e158529675c327f48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6995eea64062fcad8c1a1a962b6a5fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fdafbda923c5424ea6d3de8cb4869595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81b4a097f79cb954df1d896531b993596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf885e88ed2138db27f865f7b1ee7e5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f4ae26d4c1e46f1d861957cc503f6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbaa27804dfd4d5e7ef371d801f481599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90fa193ad787bb78732282bff1950600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbe0daeab80440615ec7408e0e46cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adddda02d9d11473d72dee45b98eb07602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa016b73ed27e98c0d7409d8c98714c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc26d7914e311812a26bf90b1b9ec2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867d8af96e2d7a54e6e0b3bd2a4d596605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeafb271a0419571e4b44b881321595606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1606a8d34e3b3c77bfb3f5a821e520607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e113068c080875a3eb0b398122278e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5334c2f9e087582fb9c0879a8a2829e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c45284a90b503b5aeef37413e0d1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b15c9bbecd277050b909bb77496d32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83512a2606c4848d39cad07f260bdbd0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595ef186f629145044a6876f65c4145613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccbee0ce3c25ca1825dc72e45a1b98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c033b4e2f877ede0137c765c24eff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56b0a48fc5dd782b40dbb5686c8b43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d8deea69956a7070581031ff132d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cbb8571724451e8dbb432af30c5f1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029e1b8f2452f4c26a23255325d0583619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983927f1b59ced92f55a5341a1f8b4d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4ed091e5dc17e0aed6da55a94a834621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e9d98f70edc15a474b2c67067555622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f6c07fce63de4252f20ab189b03c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a77175cd4f94ebee4a167f449ee65624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fcc927ed690026e0a924e881a8368625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16095d754f616033597cd0448ade2e78626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec6743f66f9cf5c153bd6863cc4a0f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461bd62e4d2a65694d7cb605c2d2d70628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e213a5d13d51f2c799a60ec8fdf75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e9d241165da472f117c890ad05ff9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1fe738c0a1fecdf0ddf766eeb46bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa8c68b774531c7d4384b4ec016b48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235957fdf92ad7cc41af7764e75415f6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630e4123faf1be228a56ab91cf69e64634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941040dc532e3d5f77c3692c0074fd7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac0ce1fae77fd6ab4b66dafa40bd8f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f60ea405907f5d427f9bb16e429c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea20eeb0bd21cda0409b44d5a2eb77638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3768e5a0daf684102c2838856976f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92baea1a13d5bd22c18b0f3266fd72640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2910667f4b7111d2bf4a7fecc8b14f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f031135a96f9808f3fce27b48ccd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ccf112d58787b0d064a746efaac7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e19ab9e7cd5eb69db9d9d7bb88fecc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80a2c8c8cf26796809b807f73e0720645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de90ae1de5e9fa59dc8e92b871b64ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9b9310bfa765f2e032d7c1746024647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784ffd4380e54275f27f2d25518df66648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d2c2d5df1d49dd90b09981fb46720649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75344223aeefd92a2f04933f2cb124650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ba44203bac08a6f95830b42681327651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d411bf8870b4466b4de6352a08150f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f21931b9daa0af860da9feaa19fdc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b60da01808f4cb9e60b142f195ca6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84745845dbb4e11b0c6bd8a42f4bdf90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d62ca0d19d4fe3e50a4358f052421656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db79c6a63b7b1e253d62056d775696657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d269bb6d9d441013553fff3ec4e49f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaacde3d44c187724e70c7de58ae0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37b07d7e15b803784bf7cd85bd9de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22fd4501e0aa00228086f6deffdc16661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c192d79a1e942c7b954a45316cf22d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1279f64eb8f21f8e913f408ae306fb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c683d55e2a38d70f4b8c47514d5b32d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4be0a6ce7929993859ae6d24ce1bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340396b5d72e15f83e7b7fa2b192fbf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dbd2d2f9333427cb855f712daca5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f2e3161caa0ca6be0af1211b65c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a44fa7504116578bce9470c70a23e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f5ea8815883059b7584a3845d23f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29fd43eec100621abd76464432c2b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177362ba71fba5c55b1e8bdd9e0dfd70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bac466635ffb2794a1c0150389ef2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43c9179dfbc76097131e982b282d78674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92195006ab57983bc8b1f80ded41d56a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c19509572576e1be48ff94627e38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52da37deff623c591612bb8b54a1ab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd5b19a48b6c88738961d227de2813678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a4d5c80d069ffe8eb0ab524089dab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67046b0897a9df7b1e0c1c91be4c25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798b8bc1b5a53d7a5cfeef05220adf3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b18b64b372f7753e28451ec4c3c50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f393fca7ac928a5588c7a2f18a46c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f52ba87bea81c86dcd1804d93002e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877a0ee061fd9bb08d8ecc375c9dee8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989eeb6c9dd4cacf3666c587b60e9f90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e804e4f14a35ed0d0a109d9aa1d16687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4addbde0c8deb28a6e7baceae46614688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9902591085000aaf7c7703964595a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4824f1819bf428c84d945c7b064db1a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42920865c2161d15dade205414ac1ea1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55803dfac4e5f0a356a9cc830d1a325d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b02da32f168de925fd943cd16ebd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e1d99e1c18f88b51a0678a9de2bfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efba3e7684e6b359a3a000096568bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790a264d8bb300aa114438d2cbda1b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ade02e099bf9a80b26c052ab71b040697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbefd3e060aa4172dce1acfec46299e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf01a1cf73bd3645bb0c689c1281bf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a30373ad13ac6ca2b7d09ee821e1e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec1661d44adb078eaf4a16bb3ec3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c20f7463ec6ff9495615a66df6cf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67ee6cf926e7240a52feb31d310107703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5039608aa3b62407813106bf0a56256704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c18982d5ebe51ff14c2d23e30c43b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03a42061d9e97a2a4d640ca761e968706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b275b99a1f1ece05d62c36e39ffe0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6da779e9ec803ffce047a7e27670b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb416c13b80239d68ee03ab054dd1d18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdcb792933451605d90bd8523fa217710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d30f15ee6ecd42c37f3d4c7c45e704711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9aa84f6b9af90f2a033c117da8252712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fc3f379b63d265de632e3a2ba28a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56959e3b61877c406dc07706f05f4d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb2c539374398938859e3f119d644d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3f874ce2c23eabd17d642f66278d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8de7e46b03a478b0a571c28f66f5b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b93f877328eef76c463af535d4ab6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8c4ffc6655cdea01b329e1a448bd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4fdc211d208292f3592e8d4e3b94e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e14f290c9a1210dd281e36876b534721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7708dc2f9acd3afd96146768fe5c56722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679e8722ec0e2e3e421ef45ced5edba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89798fc2887e7e8894a16c849773ef1e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a08c51ed2b8cd0b859746e7057adf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800b54c23fc8a00ac057281a4227243726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b1a2c1357cabbfd95133df1ad6f17727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d169499e4d6eaada68e40e4e33061728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f3f0a0639656b6d139a82fddd19b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7bb869e4ebba6f3a81442c14cf708730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c366f39067967df6efe38eb456230731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bec8b5deb32a438f70520d3377bc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586acdec2fc86ac63b3202b8554688b7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587290c4b7a25f57044f35f792c9eadb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d233e58cddd74ece0539c4913ea3cb6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7840ef61187ffab7440698a9a169a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e929faf732363bf5aad9a1ca421598737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15f05c45dbd9c23f072f906ca11b9a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b4bf58f25b0544f76da180b046257739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccc398ef0f8f87f8933a826cad5cf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de162d143f927fd094c5eecb81526c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56c671d1a5363419ce181abdec4f48742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e160cc4049418fd803e1c942900001f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d18f4db8935eb8a9f1b307e0fa5bb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0df347ff9a332264ca22563162e0d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5a52116b2a94ee3b835d78432d5e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882bbe5ad781880656a3e8a96800db6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c33e825cf23b98858117e3c17063b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbd075fad607dd6044f26a05a2e405749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff548749b50b0d97e0104ae6c9f4fea9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48561ad16d4cc3fdff42e8848aaa5bd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994ed87d73da5e7cf4dba69f351f45a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4682cea05d7743c1a85883611077c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3205aac00c7f3c9bf288a5d6194827754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d31c34cd609264525825467b6cc69f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2f49dd472507cf06a43196f859887756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320991c928773e3b53e97daa1c7f29f9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928155cc380ff0c98770f3da692af6b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afdb79fea0655073d74f8f23e6d143759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961017d00819c788e9cf282e859e9fbd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47260bcb24173283a351a81dc4bdf77c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640abc640a510cdc433655dadb2091f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b64f7dda8a2767da1d933b3f573f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4f7ea2d5f04b022f13cc762a5d0b0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44c123d643e24c6513b8a587bce951765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183f0bfef76ab1d01fab3d4d532006766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02884105a97530ae9a42a53a6e907a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc52910620dc4557cc8fd9b3ed8a91e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad467ce3b27aa4d5c4854192cf59a22769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb80f0134f748f9c0f4cc3e60a365f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a97a53cffacf3f24b52ef4c4eb2c94771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb2dd50400d4b5bc34b31baeb2d9c3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf505826561f460be3070f4116c040773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f313797b36ce8ef09a1b5efb57951774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ee6f878906460d2171f2d2bd0c123775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b0aef11b1aed461eff7aaefc4f758776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa128fb75493dc5c55817a4607e548777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8c810ed2f115a3bd66dd5bb44d773778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dc32b6c58c6f3747233b61c924419779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7fc9f2d27e156ce5366ddea22492b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b993196632853b2c98e6b81a65805781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc88d76d2b7ad0b5f4add4d53c6fc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c45c05838c6e0225a12e4acd2e737e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5f57880c8577a3a1e1748c9b05c58784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20cbd5a07acb034f848e64b6bb0776785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3efccc8e0a2941f36f7d8541d8c636786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b9df4e6a75819be17ce6ff238528d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6673b8f44aec6aa962b9bd0e8dcc7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446261209b2317e7733d0d176ac02b79789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca91d75545df565dfe6b6e11133225b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba28cb5d17b9040754fef856f05221e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e213b4b3d636cd72ee3e0f8881549792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0df03b3145cdef49a8ca71acd7423793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a775f6229f70e7f3aa277962a4d984794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a89549f9d9956506d05ea95a544da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef693e4e16ec15f449c9c888a9015a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709c446002c205b0e5e403e85efc3b0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d353d20e7841b74b0b2923abf427798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1f7b87eca8200e56a655a13c8f3c9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d6847ad5d22640421a80e5b6f53f5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370958f88ea4ff93b04bd3be24dc1eb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4d8bf002ae073bbebe3ee10b8769e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54572207ea090e4193d1c0b9b82c5a4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b72712e0dfa2c8546b7498be1283e6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eace032e2271b1cb70cc91e0f29d5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbee8880fd4289f64a2469a35ea925806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916db36160a2abad583b15438c9bf62807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a6bc542c5cfaae6a9b3433d797de0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3044380f5f621409ed284a7f2a2ff5d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ca290581d9ff5877312dd6b061f5a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6e409b5cd58180f2afb34ee0bb335811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b561403fe69d6e59e96785d6defcc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a119010c73ac0ffb3890cc4ac2ce07c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3983512b3fed71dc6d011e774860b92814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e22edc6ff6380715d51554d192512815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0c0258166a59bb82d9dab5f52d225816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b35181d2e39bf19584ee1d935ab132817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf59c38d1ef2cf3fff25946c25895b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675ce0501ea8583dedfa29a3be7a180819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbc632fb9f49825d499db61a205069820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deecf8511dc1db0984cdb602bb8a26b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e37201a1b52c22733dbca54cdff81822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2abce7d383b05fc86e15785260698b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d660fae6d6a8a1a5506def0975cdef824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f3542a4e23b2f60b390050223be59825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c250e42e4abf76ce36b3b95582dc17826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23bf27038ca32d201d37ac25f485c3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da9622e92af8967b8931de9e818cc9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a641b6d1ff1bce66b10a27fd965ffe829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385c006f9371f5a68e7acc151e48c41830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a413f6a51796a2cf209206f0c0da6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc12066531a601af24c9a98c872d5f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927208e5771749db906c3e2e06169569833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db0839d59b9bcbac32453c705370f1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b432936b57528b8a08531ce0d0d22835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182df14204b680212facd2d5982419c4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436575a4da5a508b1127b5edd76187e0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27528d91029b677e75a61943d0625b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fda72e22cb62ece8aa5515ab86f65839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c1cc42fc4dae2d37bb9e34ebdfbf8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485e5489f22d83faa49c6dcf5ba09a6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bdca3d69712c5016ac0ff8735b7f7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6b6574cdd52573125147405af458843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645e9e8d8efb470e857e8b94676dd61844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8346df1cb90af248d4b745a001434845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2154a78ab47b422b10595aa638907846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621539e8c432c089f9b7a792bce33f59847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc63be42937c5f22db2e36222917fe4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123c45f2b9d1715a83f790e224ee7e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d6445b9f3f25f20f65de152bbaff0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4791ecea059f707367f2e85788ae8d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ecabe777b8de9cb800e96147735d2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd102669ef4a9fa0bc46e94936732f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17e5517109e68d58bfa68616817c0f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832c5206ad4b797094a8834b74210fa855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2af851baefef92ebf442a2ab1dc1d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900ab92a61b28d73ae55c67830453f3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2537a91ab5235b661edb7a262824f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68536b6c205711251a8600b19bd4ab0b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f21eaeae4df058ebc08e7102df93d5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611a63c509cc2f8f635420095433d2c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7c5482a193a1b387c3510fea26371862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fcc017f16baf8d1e506b3b544c8c4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4cc674fd33496d7dba97f8d73ee43864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8fd501762c1d8301c927d05462049865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc87bbdf163a1c693737876c0deeaf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156592f10d7fa58d18ebeb32080fd7fb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43079340b749da03b1fab4a0aac691e4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cd13d9f135b424f588092852b1f85869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b888b5e35960d364757dad3690dbf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681374380ce1abcab89277553eca8ec871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f10e2adf12772b6dbbe8f402b1ffb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba1d7ab7daa0c196d36c0c5150ec8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3873536ead67b45fbaa6b6b2788881874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbe142595492ad8cbcf8be6f2dbda8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba730fc98888435b67f192a1f498b73f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dec6a04d8df92d70bfaf21d8bbfb16877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad71312dc1ddd07b20129b91f7ba9f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be894f2294f07b983b3cb33002e8e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438f1fc8c411f80aeb0245465d405d4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7544666788e630862e093eef5c34a9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66092523e29b849087373c6dbddab39d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddba6003c5204cb457be22dd4faced883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e12316282b2f61d3aee183057f765884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee11fb14eb3dc24afb4fbc1701d661885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9a4f85124638d4ff8326cb3b7308e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4e6b711a7aa9cfd8bf7393a6adb96887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646d9c1239aa4a001baf6897215bec6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169a2ae8958b0ed9e39564798e6cb15889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937733f0e49c22194554166bcd4b624890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e916b8e3ff6b5200a53cd0a0e9840891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e47a414994263644c5c000f89a922892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466b3fabb64cdbfcc3e1676b3e11d0b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fbead06e87214e7ab65f6efe0bc1d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae283dd599981c25965b1e70dcc2b4a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892bf73a3482252afb42fa14b6ef794896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77d75500403595bf2e93e6f78ccf76897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13599b7a0589e279a0ebb76e795ea74a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5f74bf72d819e632acec345647771899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6fcb92326c53b4169a4ad451515c3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab06a3e24e9e9c57e92de54b6951e88901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78308df4e80225e5dad996d5c0cfaf45902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db26a67c311284703d50b8aad56a956903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28b5f13c36b6d8511d263e02a26e37904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0109233cfffed6f60502b12b61bab5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a79ce83d19b28819596d59a6cd833906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33818e224a238bb7033171f5860a0909907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48064ba0e088a5509b528eb976bd39fd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324ff41b5aa2ae2df25fa5c02ee958c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c7c717bf76d3b240269aa56d31bb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a183885b864e8b97bebc7100a1008911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c547a3aedc49ba5430dd234aba8abac912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041ae300e527003f8dfb42b1945b75f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760986f41ac35a5668666039ba3ff619914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b459981cdc28b31927e425e76eb4e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7da88dbe8469652962855f34e96426916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b3a3a552df444016bc7c2ed1e5c22917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b1dfc6ab5094ea2e91a5fc75be66a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ed8be4a2bc81b52c152ec69332993919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73724d053bb321f501b0ac6e459cbf44920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e325bf9c9999abacbe003cea8206805921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e73db0c9366b8bc5593dcfe59a32b2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd721bca0b4b520806605c6d2e2a2288923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de17835e0087b88574a54cdcfcbc94a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f0d4021db462abd5db2f742f7f809925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8536b9db2b78db72e2f71f74d8ee41d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507310489da2dcdf6d68e59ab4c6070b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903baf0cc148012294a38b4ea006c4af928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c96e54544ae4cf6b2fcfa4589dcd7e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544444d49a78bd2c20bf517a1c315e96930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40787d5b83892491acb24db9d65c9e01931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d51c48bae0821221d9310cebb4603932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e28ecb5232751e7ddeb9b45c58e83933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8461f46d0e5424846adf02241263f0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a637beedc8aa5ff2c934e9dae49747a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0660a14c2d8ed0612292bdac35f33b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6d31f191cb6ebd29c7d1071b0d5fa937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725bc959b81224f170d4f78f85aa229938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e018b2192a13e679c409ead9e660b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472c88dd29be128e1f009129d211bd9940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3abd35bebc4cb5a3a60bc2b5faf856941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86321c22d1f8eb6bb193e4706af24f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c937ee77fc59213c2061d8739f2a797943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e8fa0f9e409cb8fb8ca97a157cd9e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f54ec86530f82514cd908dd0740df9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751d42550f563c315ce446094ab31f8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4a01fc20ba73f027a82ce3bd551bc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4579cb597f12f45d808d818bb5582948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d512befdc230216e64c1be19a3bab949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258bba02540b50c2117802afb768c0e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ca30cc405e146bd88577c10a73e93951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9b26fc791ddeb66dbe018e55b9463952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522e1ebae7fcb98b658ee2edd5b6af1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f56f8fef1a03ea49445757d2a57fc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e25c7a1a8066ba57a87a8515e250f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123bb487f3e83b1ed09cf2496925e40956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e8755f509218f028f7e473befe790957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de9da16149639cd4eb6f8aab10992958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a27ea3a929c8eb614d770e8a41754959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3b787e44309f37b6947b7af496316960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2f7ff17a8f3943ba0858ea8a1cdb6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fd51210c318d0b765015575b8c44c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac61ee8249973e470146ad4c2a8819963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6484a15ec10a857669b7de33dae2e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5c2b6c1eeb98db56dbc424d135d3a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cf013ec7d2320203170cf2a0296db966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1248664123266423d640a564af5bc0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dbd18c6765be0401af945fa6dba74968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1babc8274dc7509e6d24ae998f85d88969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105066637095d5839c036d9f037b64b1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f3265f5d9381625f302f0622aa6fe971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e9599b167021bfb6c18ef60074aab972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92550203e6e6a717ea78aa39012b4560973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17236a29c577e42a31dba3ce4c250f0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29f032328831bafc346b50d364e276975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a59977775efba81ebe0a2970da32a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952520b6ce049006e9827e03ad8c2a37977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7626b1c820380a660cb0ffc3da0e031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db367a17ac2a7480fa574e30f451ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a30bb64861fa06011dff54898e9d603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd67a4066336c9da112aad9c1d02d784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40892ca6da790487e28a3e16bef7fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025839c34837a372864a661ba92724586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faad570fe7ae11a57221110e2e91e517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94786edf85be723ad8801c33c8a5a2218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c2b5644d458639df7e48cd6d06c419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166c509d9e41679eff307c2b5f0bc0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d3c62b76198a37b096212804fb1a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05792bb14a66418eea8a09ed41b059612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c954253278fedf0044d822931f5dff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8ee71cbcb5dcbf60ee29f85cca75b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74ac9b2b9720969f82812d33ccf38c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528911da1e9c700802c25b44879301b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd77ebdd13fda8ced692ea2e0a601017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfea13a79905561eb4de42a07ce94618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7144a775e188144c24ebfc57d6d1ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eba4b1855c26e2229def4500fcbb6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13e42b2bb6ad7188613eeedf4d629d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6f88eb83806a4d6a0ba27a5a1366a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8739465a8c4584ce0f2ee623cad8623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b64f034c69475640e842d161e24b5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480002664b0d742631fab8e83635316825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e39d483de02a69dc7693cb4565f5a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5de74238cb61751a96fc20d95173727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57f42413e2bcf9fb176311ec4db9ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e64bf91317069831d511c099f5f90a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6c598129ab2594fde7f212b58d1b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c429e558ceb8575f9cfc902b3338b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a1baf9175c686d6505851dcebf15132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ead1a6bc35b26dee4a337371bcc3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ceaaac7f4101d9173005f31a8de8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2812c5b156b3bf19845ee18e115b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3e50d1e3e87798984817b7c5fa94036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61f4de7a3c79deaa93e2ac52bebc6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec9327b266fdde033b832039d3e15638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb334c565b8b776e615006f8330263ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b287deed9bdb2f6e902c14b2db1b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d134ba1878f0098b4441c4fec414841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d26278bc118274c49560e535483b1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8064375cab068d13c635463c0d2e3943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e021d7353058cc17dfb2b2e47d5e6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589028ff851a5a6bf5595f5f3f4bd6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae9da3ec835db7905bc1f9cbc3e1c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c27007064453ea7f5db322fa50cf8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef04950ccbe7067dc4d56f5c955e15148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf91462b9ec36e1eb42cc1cd55766949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baecfa2d11fea33d82ae791d51cbbf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959701823ff9c957a6a09175ea0da0751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88025b721c22d7f000521ad12934f86952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032642c5e84a7cbcad17909e7970eef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b93455e814e2d9cec3f5807ba2e73654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1e0d63db3c573dad2591fc59c54d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6ad54cdfc1c79d7005dfe329c5aa556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427386e4a018ea4215ec308b175f13357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c09e81009bc8beef4eebfc9ad1ac158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e5f246fde081c24ce4a971403c38f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf96458473cb0c844785de472b72c6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3c4018a84345fc2aef69b0bac026e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797f134324aab5c4c130a3ed6f6812e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7c9b506627b582d614b4cff0bd4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06eb744c4d7a91e59872d209bf698a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93442c333b6a95c77faf008a3dea8e1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47de17828182df21a6f5d4fa772786066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff023095f1f1d67db82c9372da3e73c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f1db455cfc94e7ccccb81f84cab4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6a2aef60464c9c8d7d53c2d54a40b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf5393f429c5596e5e6dc54a2c978670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71451b91c732bd37198d763564aebee771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783ed845e9af186041fe5739bfef8be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f18a287596eda4c04d50f3952d18573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412296464e5b045f7d07ab2f458b02d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfbc732fc8d91b57b273e0ca70e19975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f367eb80f3d44747c92f199cddcdd2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb9bbb4dfd9b74472b0fb021eaf44b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c6a444fe5d34f20067d8c21d19a6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff92ecd3564db98184276910a4007079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb145c3f8722b83845b51b217c409a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f1313388c67d94b6c284a15b143c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90bd1a7d22126c9c61d7200d8b27dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9476070993df754dfbbe13550c2f69a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442def095b93e184b65ac7f5175b546f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211704a3acb287adf446efef1d8a2a7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e533f2e15ea6a5bfba2477af9eb1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f408fcf771c4853aac89e1d087b6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec49f6dab6f6a8aa6c859e2423088eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7780e11c184b28d4278099ea1c946e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba8a8dd128606703ac9da4cb1f11d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d1a6c3c251c0692647d0fd0dd98591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602db4514a1b605201b2c4a9376b2c2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087520d2dd32bdb14759aa6b8afa7a1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb54f8b507f84984775282c60807f1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea1762bae53cc39f0f99830f263c7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73657024fbd0315b5a05d700337aece96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff5b57ce01f8506901f65cb9b8abbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba36d5bc7da47bd603779a932123d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7ae1ae3c307baf6bec85547504b5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05557185e972705810462a4c913eb108100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045871fc9e7552bfc515f4d38184920101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db477ba5caeb72cf04198b990ec8b83e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282db77312c178b798721362391d6af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0560ac74fcafab203892067af3e9cf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed55023e39245e9a341f1e7878ebd9f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4ae6296ca688f03b5829a1c790210106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbae7c5082af6a48b0965e8fa21c08c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fd838c216a77df31001e7f83630ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb4dc4828f1a118632269ce89d4d3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a1bd270bc81176756b2c6a741498110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a0fa71eb74158567e3422a23edc0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8cae362f5780b34aa8a2e31a42f7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe70cdb4e6f292eeaf6b978410b3d35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b2b25eded9213ed2d206d476271d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aec14d292145a25651d0a990133d39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422ecf59e544a61f30058430d5f9fbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265469689d0ce59bd824308c981018d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7c14c3a23c83be7e3e2b418122349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4cf2e174c9d6c93ffdb3c115738c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a92906115bf94ea81f7d0401ebf8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f35775518e4860ed8840408a388463121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852a40e82aa07f39a9bcb272d06ebd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8792f08dbbaf073ac972f7de9bf13f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d339d260e33caf4ed76ac8bde0bb4f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703adb2d719e1c3ad3688363431fe15125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ff78424e8c9232dc5a3d76d05df1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4476c6ff90a46afa8ff4700dc6b0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10fcbdb565019ae44235b7f60f1a77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec383e1a8a904eb92e7f3795c7149a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5aaaa612ef688531dc6fea40ea80b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a7a22d027fcff9c8b52d4482a66a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e917962c7173949f8a44991c804f269132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfdfbd974209560040de2b04a4c6bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21dca19632122da779aa42f521e56c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c12d1c5fe5f5576703dfdfd4414d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad616d4e45acd9f65cc4031d8f23f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d409f79cbd572111e20a3c225b2d9a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3279013e0ea286523981812d8bfa1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cb03fb7fbc7a0b6d31ec193a707ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c11529793cc7458550899a35c6f709140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bc526babd206c226cee5b84fd9c91141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd85cfc1d97a8ff2619a4536456694142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27315f9463aceac1fdfed18a518b11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb99aa6c821aa04c2b4f628f5318b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745bcfa6994b0ad27604d7faaa79c90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae1dd3870cfeef10d977fbd57923ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e24ea701e7f0a708abfe8e357e53e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a157d4dcfd9d63f6fd57ddca73d666148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7505a69b45edc2f6bad9d8eae7ea9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc621201beb7c4e6289532c2428ff34f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eb0bd420d4a5efab45a2733ed1a06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568f71f23219cf7d4774354bea8ee3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6d79eac0d6139183cf4e540742394153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e65da81ccb518efb86c95af6a0e27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3260651da2c1f83939943a21e5534155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5ca15213753bebcdddd3b273c38f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af231454d460d89e47f97e9fb4436176157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c00c3b2820258a34782633c8af074158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30391fa3fe3f083563a9fc4e66ecb6ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10cb4ffda8c42df03fed60c96a69c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca976c4b39eb0a7e07c9fa4596c9b56161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb83fef90c7924a401cfc721edf4c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af4c3db6c109348ef82b8cdb513d01163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df19f1dfcea03ee464491f44284e0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc98ae135d45dbc58d45c026fdc27a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a647d677106f2961907558e71fbf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c9171f32d6858c789bb3f3b97cde3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95299cec45fa6308fa8af1e11c70a031168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161341b3b2ec6a518e5c9d1110cdf275169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224845aae55eea92e7374171737ed1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441803ef25874856a60d744ebff4cdf5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea986bd23a609b7bb50ff17aa2948852172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9946042fc0a1baa0232725c046a4b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e87ca2e9cff7f733c60f121c11638174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50119e4f68c0052fd2d2809d4b2934f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa91584b563af8a3556c0d4bc21e49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e157ded34fc94e14b067b75f0f54022177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11fc56c981c253729f245e399716f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb953b517eeeba01af950c315341cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a7f455e31373101514656a3d7c006180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15acb70287644a8862adbf3d45e8db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accf00ac3a678e906e2ceba4e6e6a55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e172d6cfbee3694bccb75c48a04b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e229843a1e6d64abdd47a90d13ded184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd94df86d1a86d67cef8fef9bd1773a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ceeb84d72d6b100a4ece305c8a05f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7059d7d7e0daf539d8df680e59bef6a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5b3c22e11d7e9283c310ab3151e7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a59c438248b1b4f59745437b63ed5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49058f0ee144ed3bfde4211f8b186e28190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90570e999d5a6dac47dc5dbb49ed93a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c42f83e33aeea5ba90e1af63c3546c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbda777d8010285039c9d1ca2e7bbe2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1401e01581f872d9a9fd8d131ab0e95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24a99dc9521bbbb50c06b517e50002195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc30b98d6a2ad20dfad73831d62e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69f61af8fde899c2125c64386be827197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b448763d8f082066c34a4941a726b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa15d9c8642dec96c98dcabbf892e4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103695bba21bc374cd6d83d760328fa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb80486e6d17461dde2370b872fa90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67578e1f6ad046ce9fcb00452d4871202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448c1ad70b8a0a606c7b9a470e24f3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b67271600a984f9e5426732ec5273e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9992e3d20f7ae3e645cd3e8bcc32c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2319c8f26e0575ce0af2fe9466d283206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92676ed081da4581d8dd2d5aef0925e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce9e99a16cf06ccfdb98f443eb42c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29baa1abe3eb53f8c481201957f96f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9c7d552e8ec10afde1c8c153f73fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cf5102220aae25fdfdbcce9a8891f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac73158bdf7f312ddfb676bc0fa53d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303417aad85c25d143d24dcc460f61af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0a9290e01b7c341f0b50f1a2a4517214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26770bfb6b3f3704dd1028f23c9f43be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407c1985d2ae2a80c18cee027bd70cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93508e17d37bcb791986dbceedcc7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe52d7b102935ce9b5c7a8ec4f7e38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a1e5d240753cb53a4d1e16df9b9e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9009b2c50c94748404869a4c37792220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f597177d90a5f3b4b86ec77a41466221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbde6588074c2b1f305c2ce518c2ad4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b7a1690f54738f3a7efd96ca67e8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b526f9032bd9ebe79c899cef0a79c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d3372392eb03b20aafe8a81f0cffe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7157d1afa00106a8163638132dda3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c5ee1cdfda6e486994c3e2e812809227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06673f53bf971c1e7b67be743609b038228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03869766317d3e7ce3a922a0532accb7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d415e561ee97a83354b570108f6492a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0ab079ec0489ee228235f852b383d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe935d13971bacba030bb99eac5310232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07626d6f400de35b17f2190a2f18dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045e82d13b63c764089bb7bc95de160234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794d4b76f7c026aabcde4beb9e2c4e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0d691af86ba04af8781fc4d46aa9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6e888581460168a90a54000c5b1e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca098b8ebc370d4618fc1cc86ec921238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791721577555b2c9a55eb66b98bbafe4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08223d479aa16c831ef22de483585d02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634153f0abacd354ce8f92ff0579b5a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae88d8b56a384acaf48bb0b06a62af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41a5d7aab0c5063251c38257d16b33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd621ae726f716acfc79cb5c5c2b7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051720f9aaf8a40b4ae2021efef7ff3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67be6f0a8466c4911629c59741e25b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92104b5e00508c6f25e05b3eb7edce36247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d97ae966ae30c78f14d628fe4e9d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ec8fdfa9f121fb9d1ec5723b7857f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836e99880a7172a5686f9ef8524aae0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a8390095751932f34164307f09b63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1f5875906ee7df1f25c005fe51269252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b36b9b70791085a71408cc0259960253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52176e18e4a9f482b250d3a2a5e07a13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26564ab979b930921d5b1e2fecdf84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80eb68d50fae29be5cfeadfc8cb04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336f0defcbbeea7380460d0e15f2a08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d956d5af48f5798d8be1fa6516b3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a713ce0b20e3090eb453d0cf4cb569259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e33e5efe850f81914ecaf916b98f44260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc31d1ea1e381ecc9fd99f22f40181261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5837e56fdd5d096634158aeca084e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b87b5358bdd34a95cafc08e1dd8af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289a79194f75ede10297516ef35a66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb61314291abfb4dd174caf7f9f7c2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad710ca31db4188a66687acb04a246266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561295a6ba41b751fb933e726b0cfde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a0ff990f1d394d1a8aa00e6a268fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11cc414a2a2d3fd085466fa33d3d0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f585896f08add7de099c8bee6da12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f4ca924c1902543a3dbabf9888823271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7be128f00f1dbd9e857b163de0dc92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e7c731359caf9c835773d65fecbb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9001ade9bfe3b68c1d8be7329569e57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d882dcc0621fb07d47e8c821dc2ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea6dadbe3d370eb84efff09f81099d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f2cd91dcfa479b329b53e1c646f06277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae1968cdf82ea213a54253befb8bb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef607212389484b3c86a734c23f086bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc070559ffe3d278637f186f03361b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a9046732a172e70adf56e1b65c007281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639d4f788f8eb23fbb533ae3842faaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b25df58e302a40b34b9375ae7f7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3746e9e47ae4666761587066aced55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525e11ff7ce4c90d1816625fafbdbbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d2381546c8674849719209295e429286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6476417fca93a6f22b87efdfed32e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9584ed9271a98129890214d1edb0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8b64ca3a767cecf34dc65b32d4b58289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b34113d82dc8277a4d93ec796233290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b38e237e4e5772e9ffb1b96c7818e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bef61c4b141ce03c4239b8b7236e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e9219bfcc6617d59edf3a6a8e8dd1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62eb520bed259155e72fd66a496db2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076a7f6dafdebb78bae50c329635520295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae83c8d33d9a85b22ffa4eb5420a418296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1c639a9652760533c6b284038742c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b24b920b982fde0ae1d16fcb8f33a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f90b7be034260b77ed05b0622e8f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418d6c8f1d7b99c6bc2f8ce031dd119300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff67958ee71eaf5d991ed95a3c4cad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3705b5eb2e3ba67aa73d80e78baf1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a848809026d3c7fd2999eb1238fefa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c797581b1b705312c479a500630027f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c704e3ecb717d5395baef4c522d28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d60244fa99d884aa01391a6f8c5d07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25226f4a274cc4119efe055a88e211a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add294110f3b6c138d93cec14072f5e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb27c58c89a36258499ea1855a70136309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bf7512ec4043bf429f875678dec36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbe90a2e62e8a7a6ef76ef3199db22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48666cf9f9d4700cad821e651fb9cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3ed3b2daecd492788cf4fe172f3fc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b10748c72ef4b48642127232922ba4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aba283b3257dbb40556ba73cdea97e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2744b66032df01594250da9593b0fa2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dd872e39f3f6479044ffb3646a6e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799441f4adf22a7d86914573fba17f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01356ef49d6d1915792e17e0f2bade34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb547c50f50fc7300c3a31d9a2130d62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8fa993347dd84f8903127cd98f374321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be07db5d5792b48a14d03a348b6c0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959612d3f1c050f46a8211901a0121a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc1aa351a615db9467dba8cf84b2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e9c9f09b10959c452cb9bf86e2656325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6462019e4a2f99416f17b0ef70cc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3997ea57ba1134a03d8f5625ff7b583327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a794edb6539ee5b6cf5fba3d4511932328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb5c25d0c81cd11f7e327980a7525329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a574cdaa4523f40e4c6f04e3e05e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5c80f793016181f6ddc383e6e3b71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc971a385fa3f1153aba301f50748721332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c13d20d308697fa389170c2cbe02d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e8741294a43ce2eee7cdee99d4c03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28baba51661d5ffcd883bdb3c61a95335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf25f666e31aa0f2e14979fda36fab8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb03b4518cf4e24b064e70cedd46bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b0c0806a66276f303a61c49831654338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63004bc9a5241d8e895af61d810063e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b701f4e6eed3ffef6a7b53511b431340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e03a25f0d898a5d272715147b34ea5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43009fa8218b55387a218bd3c588d688342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565b1d9a36b14833d5b80a83df83ec0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dae806eef104704b798ff384253458344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c8340020039260bb0c0fb28a55945345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c67650754637f5385804e5e14fef74346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef7ec738ad5169d1d072225462373347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f20962cc5f0a59e3adc8d6fa15356348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7623e56d7e113ea23e39ef8e4a38554349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e31d6c949ea4c4f5c944a38a836cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cf351ca156fea9d3d56596b0cb217351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d0a8ca7cabfd7de6bf37899722c80352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e7c39551199c2fdeadcd428a2a8ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6afe99403081520899a31470b0804354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150311bbec27c4491fb92046f98f36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09950e69eb5e2ffd9b906173d9c05b11356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871b1ca683e391b19a98de856eec9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1add84169ef906e5bea7008d64af3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549738320e37b37ac9c33d0ae62302e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd33d5bd84b3723d5005d91806328c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18daee30be1656c7d7e19c564913e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528d33667f25afead0968c76c7fd830362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180ebbea391327fac4d2bd76e1fe3b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdcd4611b9b19c3380ca6fe1d0484c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf364ea92889ee8c2ec78b84d444b52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711903f0a74ad7caa4a32e455a6414d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49282e9574604e05e436e1f8e3ca5da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abea570a087df9f81d5c19e068f8639368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63764a8f9f29fbbe18c2176f7d3e68d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc93cdcbb8e64489bf55fba2a1709a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3442f2077b62606d33fbe9984c0c18c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c4ded501c1973817e8c6156acb035372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f852af6d74dc507efd21bfe1846d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0f60915a6589189d98f2ad7065539374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b287f564091f93c3fd02639f4fd51d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680efafcfd29e5f64bdac9ada1a69a5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced12cfdf925ac90d9fefcc2c1169c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332a0bd6426081e3ca4efb4cc25f443378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fc0fbd7c8e1e24cc6c00f56dc0215379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11066df86fa08f5922a11f9a7640005380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0160faf3f0373699103953e53d58266381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecaeeff3bef19129c55c62568f7786382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b88a9d5c89bec1dfcf14657e29a193383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d75be60a7485b5ca7c91e3fd43a5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d172bd569f81217e44c332a8edbc6bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda638f0e2fa502120748af989c1f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b83065bb5e31207ac5d93f624f8b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7cd27abfbe9ee0d07912174283ed2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95e5f6db2f7feaa0869a612e32b2ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a221a82cda15ecceebb0c94c081a66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd638dc7b528207d4a1a0547e35749391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668a3423e8aae2fb0c8ae9c20376071392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a1f25f1bc399999c318587b4e98a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28dacc1bf0bdfe8fc0fbe95034d99a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21bf9a41614c05c3599a3f08d69b4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644c7c466f3c967fbdfa48bcc495ec8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ca1f8eece5e93ec3bbdfb01d3348f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2c9ef5d05f0c934865f54ac504b9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18f2e468bf7447f5098fafc1443dc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da1e06f051822a0097afc00901fd13400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93793d0bdb075a9b44d00b4c7e1acde3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e26f8b9bcc6f4cb0df613c53ad5dfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998cced54af506eed7ce6934281fc36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f379ba6d4c1881feecc9f2ed6b8f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417ff360ffad67ef64ef89f51612f9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523a323ddcce237bc57969e6d1f2094406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddc445fc0ecbd59d363332289e2f31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f2b0b22e738d89b2802d2b0a02f7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fc948d8147c5ff283e1355e24f66a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ed2b73188da5b0efbcb3ee06e06c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d2102212fd4d8d5d8a4180b7ac15d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9237bcea276cc3a4f20be9dbf796793412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91731449cf8af10c67260cf2ab8e0c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1f280d268dab2f814a06d4aa9c278414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0751c0bf488f076847a4c4b293ba172415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3245c5d0f08473da96a7a5a198e54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59959c69ecb3b578bdded7dba5a0c133417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74870a1ebd11c22f533e4cc05c6dae1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2ef90d0131bb84a53b77c0b3083ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a90d34858b1dc104fa88652da622b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0d724cbce46e29d74673ec6ffb82e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aed7baaec507ef043b7ed3cfc4f7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12aaedca4f88795b3aa35b6b01e0f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bac69863603c1e39ff04a8a487e3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388fa35cd21b0af666063997408cbd79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3867059a38e94612733360c196dd82c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0b7409c93b02f8b54d0e2ed745c91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d1ddf9dd42f9ef20314e429707b46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd383dd7676d655bda362a14d268149d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a6fbb7c03cd649c9ad9fd57c0a48430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288c688274ec9e5363bdcacdfc97930431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deda0ba9a4128199454558c694478b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783112cc489764b811a69f6a00c60c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e94e82510deb109c6fa31f3918c823434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd29d0e3be3a54678974cd58f6736d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1395badd12f75dce49cb0112bfab39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde33acd9c5f12f978b6be2a48087440437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3719edb97c2033b1fdd806d6553a65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb14f9741af67fdefa17128c6bc3c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd903aa01db869d8195361253339813e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5eac584c805e17700c74940d88e60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e99badb5e95f3f770e5d18fee38870442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd200d47625e121edb9ce6417ea34b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274b0fa00f88178ed5bf21e9a277fd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911c23770690609bf20625f2c7ecc0e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde9529831d35975cff2fb9cc5ce51b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9043dead62b288dcfd9c7c151820cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88237d78996af44b1fc648977e50ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30ae791187651caf074a863b4adf31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2bcaa05f31c5c053bc914af42ab77450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94e4c5f94717b4ea047f47c79b1276451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbd987273d80d274df6d3b44ed3c5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92544278ab590baa76c1dd3a8643236453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994b3e06b201c5e86f3a287fdc0321c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b29ee237bbf1c057669b1add6562a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108e46b7fb6ff8100a09929ec4d6376456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efd73a571f9b5d3b0fcb609a0a4076457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66e6f62ec174ee4a2cb927a9e4c5d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9a73300a634917abbad07b0ada1cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418c0f80908eb4ddf2d7611f201388d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266fb988938d835de371d126b9b3525461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f6048ed0ab60c6254d8719257e895462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d379edaabf41820c69ce6d2bee8a6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add39cab467409f8675296f4997a433464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c8288847c1bb1989cc452e15dcd84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ed0e4b9a4024a91048d45480274e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7189fc1396acfa7328405f273d659f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16eb11b977e9b594239413e7aafa252468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e93656c005a36e2389c405a41019469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6d70e9acb76131a4d24e1841227ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cadd7e7f7e1259b3cf37350cc23420471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9be94719c86fb614dcd0924dc6ac34472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777295c25b4ed0bd260dec9801cc350473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474c1f59297cc20fcdc2eb4ea4f0ac3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e6963e460be37f22d459ce19242f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b915c35ec968e7ba068c8609365a85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ae06e7ca75a5fb7348f40b941a276477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb27b141f3ec23bd4436c34ee54259478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c3b053eddd4e376e850e7287a825f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a036010c69ee21eef7a0e5522d42b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d866d58c8e29f800a39cf9818225b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7a5781c37afa777614c76a93aafa0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5b2be5dfca42169dace7a980c176e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c236661ab1f8c597c5e4244910f07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ad5f8c9a5e5ffb98fe469646990a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d8b74eeb6f951b8d13d0998db82e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7bcdefc971a79a06b8f120c18e0df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8044bbc3bc8e1c4289422b217d7c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1128ad57a82f7fc18a24d8f923ab8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a0387e29060c5ef0614d66e01d89f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166cd1dbf6b7a3dce81776fee8c800e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc75dea521495762192e2a5611be706492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27abdc79a0f0bd6e1a7e76f8bf07b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d393d783dcda5267a5fdb61a4b148494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8138d7fb5c1ffcd71e25806fe00482495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3aee8a16fb8a1c5585fb7de13b4701496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bbd9a751784e13c71e49f90506bce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500288270cef99b843ef038d870ed89498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fb4cfc7e448149804b7b8c4bda2fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5815687229f1351e8c99d9fc231e8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ec39bf60ae07c15cd1adf0c87f258501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6f47d2d08fae3f1bf0708a2e4758f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b8f897bf0d0f3be6e5fed268678d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ca3f4021cbf0c706baf877091507504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f84242b1b7153c4e8556a352853eca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae0b686120534c33fee96cba1fa51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae207224f4b40f03babf31d95bb422507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103fa6fbe7043bd73141723aa27f74a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8154f53a7f99eb06e7448bd766277509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dead94efb0a8d90262076369e299218510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b234daa703ad049673bb1844805d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97023b34ad44c794e45058d3aa69e68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874f103a12ac0938e8a749568d8493c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725fdab4b01b591fdc7a4ae351b962c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e3c7ce6e487d3cf67514850e28516515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf2ab795155cd4dbfa8bb1d6363da7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d78be12314208d8e5869ab0e8d5fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2e7d118eb20cc98b2b86127ab93cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5a86fbd153dcba996cb3aa18fc628519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f64124c9d29188054b410a4c62518520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006342dae1aa8176b5b8e2ccedda051521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be30da9fb33cb0a7cdfe9a37316ddd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b7bd04b1133706c01cb5bc6dc301d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e1a47ec9b07fc6e89d114fe95236b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74fa8a2dc45826ec8c3c69804153f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7810c6ef95c85ee62f52147ca6057c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab9244df7f49c23becd745133acb03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707a1debcbe9218f5efaeb74fc1a0ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaa15e2a6c940336618b31565bbb88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e58452b8bc27468108b3327f53cda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cab4c0d9f5d00e15d6b334587f4fd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b12356003d2d198446c8f3ac8e1c83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97176eabe0b006c4e54b3213af1f143a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe861b8ff854407929fe5bf19c9270a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeaacb48712c3f824ba58f09f2fcbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9912ee3ae1a625b86f6a0f6ff20f3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff513c5c757d96541c37f7aff38e92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508a4b1a0ad282aeb8de4e98b185fee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804c1c67a1d4411e3667ddf93c7068539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997bd635156991d822a4dad3702c6bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb273e3f70c45a7fca81517f31cfc1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8795f5ab0d3ffe1ba25c8e76b45b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402361f47c3d6a53a18226bc92f54e68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2a9fca6947db0052c5b357bf582b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83818909a1be58665730b2bdfb3b8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2fb99fb3771adab48688101bcbccd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dc3c646c9dcb6308d115d052f6ebb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6d4e894481fc428916ca0f43a8aaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c476d583061a4201a4576401cd4b28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097cdc6b78e02e5d1cd3d40b4f6dc2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980256020938172dc5f69026dc5e1e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9031264e4f22a17a6e56a244ed3df552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978970274fbb8319678d735b16238b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a0526820c593e5198fd2258677367554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf03c2d2c6c4214938b7eddf2f43ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2287d33414a334432c7d0513122cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec6cb31f826a65370dfd343c2cbf99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeda44f18e0baf0b8fd47bd8d9efefa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063471fd0b69c206dc57934cf4f63157559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e9afe6fee297d2c14d54e3b9cb7bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5aad039d7382c33c730f9597028f1a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b1b3518a44b1003df4c7cfcd5c081562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef0cb9c82ef0f9314189aa76edf439563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840a78385da47cb58e48c4b5b352e91564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de518c9ca61da906b91fad970d49818565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85677fc49b3abaf63ae548ed40dcc0c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab060dcb8fd7d4044b6d6efa6bd9b007567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc1911ab531cd912389eb264941a5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b811de25bbbea43a09026e112a0bd7d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818be83f028edab5de57905b06e1418570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef418360f9f8f14d9d74d054fd864b36571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ad74a6816ca2420f459fbbabf7935572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ab15f637a22b85b2a5560bedc8c39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f9b87ab7e3fcb4715c94998fe088f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad761d598d8c5e9bae220b5b3a4c60d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52132418bca3509672682ab1e383bbee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4619d919b6296dda4ab32c2f2698c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb3a196bd5cbe29868cfb1ee029e1d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4aee2f2476b70ff7ab7e0e689677d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2a18b65f3d901a5c6ae43f857a45b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22c6b5a6d2a036259bf8bf4b89e969581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15485069aae71288342103d196ed38b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2face332799248cb6fd5a3785b29a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905843b676091bd724c4166a2a7b8af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1cc62580ba1915078f1d7d2e7c17a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1e69968433f43516be192ee217d1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceae0dc14c40dc1c50729e61785bdb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c3b0426f1c05a0e34316f35b302b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7951ba1cf93cb69232cd27520169e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8225a9de472784ab906dd5f75a1f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3020a85f4cf8e67ad3775658a8e52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc6590a3d18ded0ce1711212cfb080592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e453d15eeedb1e674255329a9200bad593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfacf4ed23451d270025431b944becf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565078b000a470940ab294a44e76637595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee419057988558133b700ee563fa5f70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d6d06a853ffe8940c5a7e7e5d64ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a163ec46a8e447170dab2207c0666a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff90640aad7f0eed44dc261f3aca118599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e5c43e3386a8093f8fffb77c95ef9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0922e5fdb8428a62da1d2a2f5dc5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115636a7265de329bef92d77fde26e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0979b77d43bedc0d594a547e635f248603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01475274bf431c91667b6d67225046cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b006ccfdd684af408e49e8be2afef605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2ff10ba13e00b36407995da21b52d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7379c63725e63309bc3e2ef865b81e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c82129b2f6a92f46665cc183b79c11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e21037d5362c362f5844ab385f7882609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a609e03c99eeb9d102dd1271a9c067610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c07e6b48f9b1cbd86c437ed2160f2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48082b11b0134c34fab80b9ebae72068612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933a2c4135ecbdfeffe6ece08d1aef4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416244fd900813c4e2ef72120007123614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd4d7e761e6d3790e9fa2dc722f66e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026345a7ce68f0bfd7d717e1f58b697616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e912b092109d5c6adb51810d8c22c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bf70c1f69d5facb5e16070d113f61618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955c5974e30edeb4c96b68f85979582619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e05bca5a92206f232a95f9619cf8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb5c49a6b5b73318de4b825e85fb44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677bcf212edb88ffa7283ddf5b88f9f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69147387b28875a29324fe4a4f6c42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a764c96d47a9cecc6a27c84d650f16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedff48bfd6019db32de913ad9bfbc4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41934bb5413ea2d83fbcfa171eafe192626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9e882713c6df8804d2393faa9b3cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d60b50f6dacc7632f74b08781b7ed1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172066a599960ae7649bbdef84ce10f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48dbd538715449f7264aff59c9ad9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef677e390af8983c616d74fef2d9bc5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec46f7a9af721a1e7236653d311ea87632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7237ade15fa574c968389a438c43b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95445682077f74ec78cb84f4093edfc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e619e0d1e731c206711f4f4641d2a00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eefd9e72c509b73d833fb8a1d63d53636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527dc41b6f07c7eab0691d12af96e71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6ed33c3874f4525e4be2788a05622638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322576cbee431a6d6d8b131ca36060b5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4692efb94644fdad8cce613c57eee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489733215ca7f5753f29dd68d309ec1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde1088a0678737932c11c5e93e3d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b68c6542c04a258135d9457982cdb4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a7ef882ad6b34930eb32d34fcca3b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cba7ea982cda650569a2f0ed40b3e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844168d24aa98b1ba4db22e7468697b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec4f11009131264cc5c22715f184d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd0ec82cb1e0eee6907f3b7d73cec7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30fc962b0b828a65ac400b2a973f07649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849076c3db59bf40f43b3ca92158c85650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114ed5195fe5f57ca4bce69b5a78ce3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14019ccf48eadc74ce080aa6316aa63652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a553c6eaa3b2c53021ff20abf59fd9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0406d7bf57655ab6107b8c67181000d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03f07965f3507621c5b85a8454638d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf0d74de6261873fb67fd3b400e46b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6d3d8442941ff2e872a8e985e4456657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe4d6b7a4a838975d40bb8abf238c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb342b24e074ade1024e5c3adc12b91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad772aa3f43c8c01fd77c6623b5d23c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff9705cde6dd8105151a0555fc5b6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec6bfb14b6a07c8a8698bc67bdbc42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea016b0af966f1d3666f117cade3d76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a3e573dc1c30eddc425d5a8d1995664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974da107d9b9e1d962749894e6cf4955665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce59686340fd95a5fe3950f8486b45d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac81a6ca9c2cc4358ee69f4d3cde2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa3c6dba2ed028a3736b1033cbd796668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9b34e82a95739c9e73b62526507f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e484685712cb88c319c4fb8cafb6ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ac0d1b2a1a1cbd147354b18cb5510671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd008704688238ea1d6aef52a72878f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7701f0e924115d9fc8d29fc4abcfa5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3dc8b81b9e29aefc6e46d9aebfd69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d377f5b97fa85a27a8082883b49a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1a84ea6df26f4a73106085d8848be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f40e62afd40f658c86b4e4f9d570d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4328b02ac02ba23db14db0086077a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e6cb5e0bbb9d13551ebdcc9db7acf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a2eb8793fd9312b403b237de87429680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5c54359e4f3556f5c18e3bff50a85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff225947a7d480574b50f53e208bd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb823b4e3badce7433aec2c7806859a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04246eef329df5ed999bbc1a2f5f632684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661473bebc509fc7a34b89ea3eb2e2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a71eed75ffd4b838f9784965167e96686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ac93ce0fc5ec06eb428ac318279e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f57f0d9dc820d0c3f4976dfafb56b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c005f5d52b652d757860b64d3059660689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ccbd94619cbb0fbc5ec84803402b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3c43851edd71f84a574ede4a60aad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd186bc9f90cc786889637fc48c5a706692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86762f9c10cfc55ec85863c92cd408693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0973a81c78089926d138581ec21cd5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca8acb7b78a9bdd114893cf901a089695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b1bf77a6dbc2bf1b8acdaace5bac4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc8d6b952cbcbb0d022b17c127cefd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3ee2e43603e050a78c1e7221ba603698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22023309dfa5e2b63654a8258c3e13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b146239c9c31b9447fea2016d69f28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489e598e1db5ab63b70d3cf6c6505de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad7d57201d90e4db43b676c73bcd07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6aa3cdce58f0557fb554479aab818703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592de919edb5978a2c35cefbc9e47354704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fd20b26dc3e3486e3c40d9ea80452705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5cd2efed158532028e0703cbf7cda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be79990b30f64dae21848cf9f3821f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81855639a1b0e5064d0f9f9afd00b71f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef49e9d666bd7efcd35136047bc0fa7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8aa150da02e9c7334e6988c03f9d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c38a7ff82316f68771049f3a63792711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294cd8fc47aed684888dfa325f2407e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931a9c868b5adb33f9e73208fdadaa0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce3f8af0dbeb67c12c681011baacae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f5c1bfc856ef5cf7cf0b75cf272fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bfabcfb5cc8c0ab224876e90cdea1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a34bf7f7d2dbd5d5c51788f10a74d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7962c84de4a39629c8fcd8961611d1f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d112c2a7d6327046658bb272dcf86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7f1e17d4a99a44dd75e37321149e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1842d883c6c52bb8c67d27f069e6951721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693ebc890efa2aa23c85c09c9c9c049722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e939c0172a43a34770aa8b5776d4d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601a531afdebd073dfb2d484087f213724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14593dd29c29535750d731673f5b5e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3b7d51d5e560004e5049ea2e1bfab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aa4e749596a539014ff4e3a092419727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760cdd264d68aa62d8599ede6ab93c4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29506d70433c6b1d9e9d0a8e05d6c03c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5613dcba472dc431e000d65e14145730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57e85c5bd93ef6c1d661ae1a83e0fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ce4915b26640c87a9a08d9217e47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86df52f792a2e9e36edd718d300f556733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008842583b2f6648e388b505f8475053734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cce3efa112dff75ec5895042a57d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a7e52cd7de43de44f58213e547c59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aade3e37e0bf2403a40bb1e4e25060737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c3b7c563abe84a0f304bb3e8dcb6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab3d77dca147b6a23284555b5b1296739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f0cc285f75fd99fcac3bd68768071740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171481a5c4e6a06a62836a53dfe2f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db39a9a3352ff7eab3dbc50da5d29c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e274b4cf5ae12bf04baa5c4010ee81743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c778152d45436c22c5bcb66aef6349744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7936ff343ee59f0cd865ca01bcd8961745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3faa56da5e42777e59d4b5b7476002746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101bc550738054b04d0f2367cc796d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84b9e1ad88eaba8c2b22c5fd2f9cac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4dbedc406256fdb600c91145c5925749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18e59aef7fe54ba5d2d1a3794fb4eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15f035ad92241d97fe50aa795d0c66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5047ef7f1455a65fced684ae258e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36f29819ed000ecf870eea3e87c64e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287e5fa519ed17d028f2c85c3d96da3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3baaed802d71ee11baea02a3d371e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd159363fd5ce4faa2ee74c06413360756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d03d9f4366d77a192b256a463cd6c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c8390ac6f3a14f8d1f56b27a4284d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931255839fe79320c48aa4daa274314a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e95de308dad05bdd03fbaa19e7d01760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca04d58e3ed9931bc593d89bc6d4df761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac649026b16a6e1cd810ac173ba97e2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb7c877a9048eebd31cabaa0cae876763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af0090f1ba8202cbf1e95a93ca75ad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b26e719f0ae5ba5db562c8611214f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a8b6edf615036f9a6028bc1b368b1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4cc19d5b4c7595ac776d7387ecc41767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0535ecc9a6634214ed44c74bbd8f1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32afd734327ea4be68292569f395a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f2f448d82b1879fb9b7c84d309b5d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea03f20aaff2cab26be46f310faa54771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00473d80b15e6eed85868edc60716dc6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3884490c4b027ac8c3005e77304f65773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647120685c4b78d187892a34f07e5777774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e7570f8a3de427fb3d5c102208119775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e1a3ead8a8ad94a35bccb7496416776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed4ef912d4e2468e507c37ab38094d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b837c2f7f2452a172d95bfd7dbff0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d35d77a747bc1cbf3781c23cb62583779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f48bd82b01b0e252c1a79a7e3542be780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bd97afdf4e5a86cb979b617328068781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc32234c4058fd9e20283ce85aff142782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e9a767caf600448652f12a4135ed5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403d92f1f869352d514f003003b8364784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeea034a7ed552a876ee5f345ec007b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce84148a64e8e751af05a1bc77f354c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad404f9228e652f2e32e58e558f4f90787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa73ce8e542836d93ee02607501599788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae6904f6d38cacf7cddf2dd72305c3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afb4b07f03d516db0fea266cd3ab66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1747a1f7234ec378c6c6fdf353b8a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b863a4e2558d423d0fcaa248c0efe23792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738edc0299db6dbe33401f5ee7e5d0ed793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e13609f0835ab40f8ad1b974c33645794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e98fb70b9c04ac863bef66fcbd555795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84376e060d017bfc73b18c1947b1ee68796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4f4b100aaadf0e43b5e20534a416b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c54c477fc59cf859b5dfce58ae52c4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024b49e1ccf70d93133e4dac45ac879799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bed63276146396242eb3d9c7f3de1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab54c63eb471b5bfbe9aac73c64e60c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866953c6b03c1dd6303e319db1ca313802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a575910505f0c3c1a5604cb9cd7ddb9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2d5f3bbda977ee00f8251e39a9d30804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc842ff73a737e342f5bf0ba5b4db87805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdf8123fe11999cd862e64b99d2c0f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2023625f398784a85a521c2a44e0c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56d37e881c74bded2eafe8d3c8eace808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fef85c410e6088b5ae75e9c684f08809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ed4cbdc2530ebe28e57395554f1e2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefce07d26a8079211b8cfd94d8c2d3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b1b7e4cd5f6c3556814ffb9a07615812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15766ad33e1e6ce28ee1495f91a0eb30813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b3e16739e42285772c7b3e6c92bdd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2004ddaa407fae72fefbfb3fd03f5c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc14dc4712e3d76a793de920778649816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29f6b2ee7dd352b52bcdc779e71c4f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba76861d65f440df9cca88d8c612d2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcad00760908eb1643c850de1f226a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4549db341b611fa995c8e388b3805820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb0845e25e0c34300e548faf5b1b40821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e39ce9b15df56abdf8fbe76f9d1ec822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a86c1e35d00cce424a5146dbdfe50823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a869728c0e2e7239acaf7639052c1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fea1f9f818ffec0b0043b2eb6290e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d9820df24691f00f682d2cfaa3289826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71475c36fbd7ac63bca01cc4e8718d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494e9d09289e8a013b00292966f6328828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457136562239459959644c3188c94eb9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b17a4e311a42b930f68a01d7f0d1fb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357a3b7259f075bbbac0be5918a336b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4c7dbb89cfe369a508d0b1418ad45832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1c42a9ab6651f021f9fd3ca4b7087833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c58e78f817c4cc100317782ea79fdc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee52c87ca1a517b1f61da2b344184e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a21f450bab4dddcf0376cae73021c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce217ee66c4c20f521da74a4561c7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be127e5c62a629f762fbb569a19e46838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1419a05cc109740950104387b78552b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbd6c5819da8c28ba8b02a52b4dfd6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45980f2c17dfc527460aa38efe653c1f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dcaf68f2cf42c5effe118bebe631d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78621b68d20a1512d68ebf98edb0d75d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac70a97ce1c286e36b2fa0bc126e389844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab516b5b0b078d1d501bffd7857fc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6a1e3630d442249c7dd95a2766d67846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fddd49d0d6842b9c9e7e8e3a2f34e8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57985c26b806e22122fc73f23bea30848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1c303b6c45365a5fcdcdafa98038c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2304f060a43e73fe603059e6ea189850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84142004d1d37d3aede1e445278a340f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97006eedf8dbe2237dce50e9eb4fe4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccd0ab5178d28cb2356c16ec9acb96853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb84591e6fdd9d2a12a008ec39f7d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77f2c9155de5cffb658705f0ff629c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef765269795cf31f64e807e47f06d2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288893d50a30714572925fcc1a39669857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc48139735789e1b99b0fd4ee590b35858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cbc3e4b543466375403a875d84ad9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f9543fada491570672fdebcd54a41860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab37a68248f816d929e7d6b0aed2c4d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811328f0469a01b8dbc86255a808633c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600f29f892cdca3c1cf8666d92e5504863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298de0f8cd14ef2b6303ac70fcae1cc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91be875ea9ead170d2d42071dbc949865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d142aaa8a1cb237f76c053de987dacc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99ac32d4f85a86fcfa931c6fef30c4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41c1670baf9045c5e762f44d4ca9a0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa766baafb11bb4f9d796c72b8e0a3b7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae4bc7e290981be3bc19e37e44b35f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bf602e26518eb42ffb6e283493afd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e1062f112b1ff8e3659b2ccef6eed872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b25b90ffd4d416f75382ea10de7f87873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c29357d2527199654f182f4d41444c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753549bb779104ad027e539b0f11bb5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc80fae408d3ad223c968fa1a3972a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b028c8ed73393ad400665829fde5c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff5cce251fbe520836beabe6d2d48d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eca1a7e270c3d6e66d7d884fad923f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03338c39c1e30d98556a15f9f50f95c3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c076689fce8d87c7d8483d1196c5b3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef28ae135a50969b140221df04c75e8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeccb672fa5f4fb8147eb94550bcd8e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdebfe534864f1ea81785e9170b9b9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b0e248416f5e262d60bed846eb5ec885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc0a4e33ca9fdb8daef58b4649bcb5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757bdec987651ec17092078d0f72fa4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a74de9751417e7ed2622da1ec834a2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaf8117c726fb9c5be59e9f622600e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad864a2e432a02c331388b8af8f179890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf88b51dd878ef72138ad788eaa67b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098e657b9882c62b781aa7ab0f8dcce892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66e3ec960135135b91bfc708c9bf0b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb34fce498b1a04450a840c7daddc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43b625ea10fc2566ce8ef266062292895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297b4dba5218a85cc23bcc56e913e99896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b830a506fd4d68013ba93a29083b40897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a0267608117dfa9d6b337bd20cf25898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa66ba76f49e72c381ddcde8b2fa146899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1bd4c0842c7aa9dbd821f84cbfe5a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4351bb7799c4e1dd1a55cc5c4d12a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c43c40bdd1b36acdbd395bb0eb8149902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82eeac588716cf79c92cfce14db6367903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded799589681ecff8f2c33c46c3a22d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589deb83eb73925e0ceeb8170663e4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06056b63678623c0e254b5fb3d185a4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0565aeb86ad60923ac664584c84f4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57cb3691f19637a54b4bc2746ba4ef908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df03f3c0f0b37e5f4f40676e973d22909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df381f927c114bbc32c71a53c18deeb4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26462e3a10dbabea7c1d7a2c1b290cd3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e549dcf0836326cd88099670844aaeb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18a3d872d70c56e4a66e23c4681577913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d8de6b24fe85ed77a8c2df44be741914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84665c19613c762161d72fac1d087678915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790b25a1a04f30aca1d0f706a1dd3fc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd570746c3e5fa84bce3100fa3e104917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4f902b5992d55eef178fd744b8d42918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5692c27b32a30f80513b468a40790f2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43432d3b51d88b7d7b45becb6293c5b6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8263a4a5ee04a1589b16e5ed2ccd6e6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616f9dc44703313864e8c4aa658de45922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe3fe74f3a088a85905e429da615d1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06c3eb19a8371f2b4a8acbfa15a7d6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398b395cf86b547642d6bc427c5b33f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ccd04f905ebdcb3f662114ecaa392926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97697063260eb949a61692297062c4db927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86acfd5e7a8d042832a6bfdc8fedfb9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a09b12377f801b4ac49890faffd772929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a550b9e1336a5665403e8207dbc763930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ff1b78b2a15a594017951fd642657931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f15c51006f2ae4a319e1ad4e7b5c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538fb90e3d32af52c448a50f71c43cc933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079b522f3d09121fca0f6b063ccd125934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9969e00779adf3e717f2362533cf839935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad8165266478cd8869cd54cd31f772936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b5348de3421fa3aaee1651c3ac076937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d28672e57c7f4b7867d1113da7c633938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588a0259300f56eb6dbde90f8601849939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78146f895362fc60ddae9e8a286ae4a8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec583e91df19b1fca7a3ad05c340160e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fe816ae8416802d738edbe986f5d7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c2b946ac95bf7b59450ccf1006b6d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8845e4cf224280fc730d86b7f3467fe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fe1b90a9f7b63b2555859733b4857945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f4f0e946c49a487e9092a81cf21a9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ba8d97747a2d07bfcb09d9ec980bc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664997fd6fcb3ed1297bd6dc862c4737948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe537d70e077271323dd8dc6d9337f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56c77e5df2dc29c7af78054f70c552950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366f7ebad02d4103f9683e45fa6714b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e672dcc0295ed3694b7486d43958528952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b807d1a70bc8c95c01dfb34edfa65953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd2216e574ddf3a649c0adfc166564954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b284ab705537b5784bc3ece6c9fc8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a224b2312deebfdf5b945628b31576b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7771067b05e7c82a06985bfdd5871f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095d6a94acecb3126e378a8bf1b87a5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a21dd374056752dd9ef5e1c3640d72959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ffe9ea1b7050a69c3434d0c8024d5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd681b9e7913e45a138a9e0a2301863961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269ca512ce5418419663782c959a5c0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e32f8939480b36c40cd926f68a5ce6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2264a8fb81aeb2167a8d70837d92a93964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59365865455a6c389ca059054619cb6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6121671d9108f6bcfa5d4f8b227ab50966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7998bdc71af451512f869ed2b27d8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008f4053e50f32d3f9d96028a828746968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b483fddb2fd03286e40db969ae53d0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4530fbc33850aabce98a500e6a2c7f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4ee7b123be5e1d3d26638a278cff7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45a2ae5286e9eb6b9ec2f5bea06624972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9771c2dafacf06745ca40103cc6cc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66878ff8340d395afe0f06c28aa7794b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2bf2bc6fd1b8602df6cbdf2bb3734975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>