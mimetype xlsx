--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac93e22c264cbab0a42ca453359e781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc4d057affb0bd41a1ea2227dd9cbc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6254008c7d69d086e9c18a76886e07e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10f58baeca90cf452d41b69f2370df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c95aa5a0adcd1425082c9397b720c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce639f8ac4127b1d09b7a3687e4691376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc402e84b4d2d108c758bdadbf2fdbe37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb74bfcd74154e5aa7a67eede1f44aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdc9fd1e18996445fb0a1fcfaf7b579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e18f5eeae0d583ec02156eb2183d7d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8727467782014af565982afc977be4a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f64240880f45773f076242525520a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61956441af4f784e2957b791be8708c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50f823c6a806711d37e87ec8f7e18b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320cbf5c4847ec475e9668bc8d0aa0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace44ef43217402d203460487b5b49d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aac60bf52d71b29fd48b0220126e4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10af8c9e9d390a2e36c0aff3434dbc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e59a5a169efc0dc0240e80d970592b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5910ed8c108c5ccf7e86a06a1c00020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cad9614ff800f2c66663d77fa96fe321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afb8b2276e0ed1f95fd83e052b84db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f863afc1ee7f324cc0bfe991fa0a9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f679097ccf8ac462e11b23b5117df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f4e6161f6ceae25e6998fdfdc57ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65e2f0225ed58ca47200f7f8619adf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc208e275e14498023df7d697f313827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3f64e5d6d026eed269d245cb8efe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a8215296703bb0e48542a62a90ee129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ee77f290c9c6401a6a8a7815a00b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7534f9c0df811cb8d8b8d3588476cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090e23aa0d347c9f50051dacb7825e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd41bfee0b8dbc2d10ce64325fc5aca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121447227a590652e4c593576340a7b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25329173fb3870fb0c4d00efdf9dae0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73228528929a5c370dc7b2ac52356436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091228adb5bac6a8bd74f45e14f201e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386c7f45ecea4f99d51f665de1a42a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f255b3caae65988257e4eb7f89c8e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c40917a17c3bd3e0249d38de58d9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aad3f959d9ad181f4fea1aecb695741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45776b2ad8f04db71f3962d7706aab0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f892964ef5caac5e894a51517c8523e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61257e3bb89d4b3cd1c0310e5816720544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76846e8953137cca2cf18987552b59f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6542cdc551beb5cbdebaa814989b63146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4407462d0724aa25ce14f7e392be91147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c7e28312aa0387f43daf6ea3337748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c894bbfb5da69714dcfee408c8521ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc31436360185580473e8f4886922150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec372dae4385569aa1dc3197714a8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c736617fae84cb71a343d457fc31752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6925b55528f37d1cb256a540672410453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843f949d4f538b001fdd19c63b3aae954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4372baeac70a2911091635f171047755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a855e21353101c9358c637453ea9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ea15a4a0ac8c5663af3ec3692e5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedde7404178a1abd9e9bd80330e9a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cedac0f9b210ac47b7359ffb494d5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8da74be0c786fd93018b800435689760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cdaec7e4606366df8ce1e6be0cee861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1906b2fc342c88d4353f92d6eccf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68830ff4f1c3395e37ea85ea1347a0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783e660bb7f859affc147bee3dd362064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c22f97bdccea8d9356fffc232984e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af80fff947b17e0102a34290a37c9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b73d6209bbd19ba7477aaa39b945a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693af076d411c3afd33a6bbc2a740eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1436c405ce9eb9978566d1070dffff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7212e4e6d60ac0ea8bf243a5e6151c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88499576b80cd3419fc9e1e6d6fba1d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7bc9ff30571b4465066cf088128cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634d36e06496b63c62d3dd4eb891c2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2e68b96d44b2fb6b53d152bd809374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ea2dd90879872e2917a61334cea1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daaab3095de2a5fac00f143be657b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cea0abc9ca0765ef64c2a85293d6b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad93b8e7ebe3ecf1650a906c3a8af5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ca9efba28f3ca4403aadda10187b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3f6fb00a7d165f6477182e21b5c4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0075aab95f64d83740f64689c11ab581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d7c1b82d62d6a1ad63963b1d72b3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788c19ed432987583fa47818e99d2f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226855ade9483e41696831c2592832684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03336168356e2f21b04374bf085ca6ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac206fba8922a6a7e105697c28e2186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cd5ea3c7ee24ff4787006159bee0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98be1ab55b773929918c53d25332b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e159a1cd8d141144e53be3a98bafc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7231ed0d6f252a9b299c24b8b451f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b09b503bb20b7dd5d4a960f448e8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cd245d5e6bf439355f7def761e74f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee918d0f9e91610e253cfe5d491ad9b793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3a00105cf43d8da58738fdcdd18f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd74b2f3784b0272870d6758f4edf6f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43924f53ded20ba823e8bf09495f4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40581ab9fffc543cac6922fe8caa12c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d630adb0959f5ccf4812e74da2d64f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a0c2cd338f8098a6afeaba05c414299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f02fe680d8e6551fc4506fdb5e1b49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c47713f189394493385fd75aeffa52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e5a28575e05e5d17f02f4557faada102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c3d04a8839138b0407a74baf02957103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f992ecb17daaa0ad8354b0c2ea6c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d3ea131fba1596b53c90134855d8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f21dadfd39c0336ee386f1ced5f26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56b8ac642f4a93304b65e70ce7b580107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2db30cce7f3dab5d292eb5cca7dce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3e1ac5424444b29084d22bce49f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3551e5496eacbc981b7128ba9412e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e4620701c3c432c026e1244ec516a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a8196000ef1045802ccf1e8e711c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27574540d1a8dffc92089ea841861cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bfbf6f5e7bccc27cc3295e077db8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b878e4f0bce7d8a14c34616a8c052115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a56767820078f448c0260467288ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c4463b981b80e377500b4a63e12a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596831b9db46860a20d8e160c690bb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c025b03c43c34029c94e024fef85f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf3212415ef1cd8c51a3b20c9b0b5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b028e425c60177b29c47e716ed5f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96717b4b536d28b0d9bf54893710a6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c085199b23f9ea91f1bbdbc04be2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6822cbd8a38eba9443cab82f22382124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5563a0cf6a77c44dccc3fd4df81b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849b84bd1d1574ff42e28c6b3cf84f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa915d063329cb1ed60683f5a54c78d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2937e6295b2923db930a32f208f8fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8642762b37bd93726355ba8f5b7c625129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4966d9efa8b3148f3480880e7f21f2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787c5f61af9a3965bb2751ad7d0d163131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45e659645a37ef0ad56829af10ac97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad09d6eee261e494f490b65de8517ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62c56b69a6801604decb746ebb86a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6631f06f374460644e5b91b0faf17ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4a62fa0ee43099c83b9309caf491e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfed8c1360da03a618803a8c10705f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41822958b83ee87930d7162987d648e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73cd946bce6d399ef99f60f29dbcf7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deb2b6176017b249b0fccc79db7666140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2b9ef1d2b20264e07108e873fced0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19b770970e838fd3aa4c827dc0a9cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969327212cd0dc02cb192704bcf78e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe37be281249c1460a0a51c390b6e73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015d3541cc6dab0dacb311cae096f4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52696151d788b6479748f90de3aee521146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f08930fec6086ac1f03f17bc004b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac526fac0ffa26b6c38d61298d607d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacf5829d70b405bbe43f23fa79ff13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb0b3ce1f28f2de3fdf788e1a976225150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7078bcc61fed16330440ad0c7be2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f8b703cb20dbff0206e9e24dde4b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cf023f9bd43a510383507f6cc82c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc175922094f7eefa55da92148b938154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847d245b2d97596f42b27414856e0cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7a53ac9f5c6897be13d7b3337fbe3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4eab578be44e98d7818eb06bf6a7e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc639b58e687071563502235cf9bd1e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc754014ba8285d84beadfd8312596e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927f104210222d17e8dfa014a61bb39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a10e30e9f30f10346d186b352f091161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4ed2b21dcaf6a003914eefbd383ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42782635f21ee80719b4eb45c5e621d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0460f0af702974fc03205aa4f9c61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54810cfcb0b750a1f7e1fca7a286f14d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925992c70d3d724f4fcb37790c947d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f51b4c2175aa4abcafeacb770553fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897adc233275ae03f0ca68c4f2c90fa6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb8348ea5fbb8134dfcedd5d04eec2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdcb7422b5b9c609d90defa37cbd9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a3ae304145710d6a5a37bf8100f79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8243a896788c333c8529dab5a4887172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec52e003539c033968743fe3e847d2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2275c5a6abe8ed24cbe4aa862f837174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696c517fc7de257234e989672723090175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67821263677c170d864dbb1606f3d7e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aadbced83ba9f23f8a521682139d920177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040c3161d9fc4ed75c7f798ac563b7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a02225ad560b435facd57ecd27ae70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4b5cb9b3716d66acb1e57308df7b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116af53d36c74f1416e3da078e7b469181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b1e95ce47c9f6fd73eef9c32675fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2af58695eff4d28ad621e48325825183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c2b06f4100ec61cc007a7a52ed95184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed599a4f1a47215b2e789e5a49bd9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3a924424cb2fea6f6b848806c6dab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66471cb260b6766b203ef5c96138d914187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd08ec7fed9df8584c6ba811077b14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39ab21c2dad853b4d3922bd6abd59e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c1d21602f04a68494a931e560258f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44bc68c63c611ac122cf32ccbf2bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca6b7404d35d0c0fbbcb973fe3542192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d48c6c354b79200292527297fc1415193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3861d007c1fb457a6e34aff9427af88194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7d4f2e423e482c78f4f05fcedcfec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3de9362f0f630afaff6d4f9efeb41d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39492e2193da700b1185b8d866c74aa5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7000b0494711cce12c671c5cf5103e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0d0fc462c5a967739e2662f0568ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f00e86bc4b409ccc0729e9c44c393200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66121a5ec31a83300cd8fd4d709da778201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf10edb360221be7dab94486da254dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe9dcc0d3ac1461b113c6c1a2cb4d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fb29416cd92712a3704f831f312f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399cad5457108e4f28944b561b70ddf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b11c21876698569cda87ae9331b54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507719f688a5edc4f5941028e17e07ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf6401252f685845e42c6bae587fae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0666490d4738ecfc4c4c38d793bac12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862e16a4b603e3a426c849fe451744f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b326d206b8396b189c802807fe18f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3931f51019cfe1b8c506c20bbc6832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f45a51c9b11be8b1adf35906a4cb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97d17124398d0bc3519af3324738d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006f1449ed075d2b452814cdfb26569215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4fb66aee96b6633f4ab6cc03912b0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de49ac2b1e650b6232f33a2b51fe1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070d4afb7d099d97ee3d22df64a12ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2c65961ee5c3b32434e4321018189219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84074c9321ce5f02edf4d82a072613220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c2f4e39d41e040a5351a94e78ba7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeba96b68f102e7a2c47b2afa43e18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67847a445a656c41508eff56bf71414223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f35db83d1fa82d4a11071b504a05e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036397d5df6a11aaaded2ed03b94ff5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3784d9d7fc9bac69296c135782f6ff5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7fd937437049188323123abc4263d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8e3d7b98a09f7bbf11bb111148b19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11214c5f22dc5acb2c3e04520506e141229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5d93bac08cfae057c8cb250bc3fa0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c59e6823c6c8b44a8fd7c935c7bcca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d879b5ec1766166c4d1f384a2e3f1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa332c290290556edacd5121c6e7dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110ff2a2613db8dcfbedaf6f955d64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9207ac72bd23cabbf89f14fcfea66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a68da9e90a03abfd4adb0fede3cb61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cf98d456c7b1545600375ff93008d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519f027d8c78472deee39ea93da98cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128734643e928cd1d39226b169e242b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebf9c38623ea2c807609cc34c6231e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65942e8231ef1cda7f9cf6768f8e5f51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb0186bc12baac102fae3224054e3e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9df5abf4aafd1543da45ac3242fc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466bd0f4c1f0f9ec333593cea5f6abe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa691e30c6abaa5b6a6f451548694b24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a08e14d698403cfeda325c67f8a61f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad26631043e04eb1e34d9c72024909247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29304a6e92ae2e471ccbb27538bb8e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea7b3dfcccd211f842ef64dfef6b3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb97a9be7781e28eeefedc0b71b8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abecf2a1e22fee4a2d064168ac4fb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e2f8f4f074b3203e50d01c8cd9a5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858659a7f59bfac531f5040a49d4197253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f8a430a33bfc88215b99f4a037cbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a9174cbb4d651d6bfb4a6b4dc2968255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639f11e202457c33f5f56a6e060c15f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e035c1fe85de08d1e69c29e101278a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc4e615ea6e62cf697a71257ec3783258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193dd24af4c266193bd87c68ca68e7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32508ac943201b7edb3440822e4c9c32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5083ffcf3546d7a41909e1e41bfa6e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e602cf0d18c59c06e4c5bc79e86c9bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf7da7af8983ee409740e9620a1020263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5388fbb0793782fb641e728de3754264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751159d42fadd1746ce25eff4133c38f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6890da1d5bac50826c5b1e0b279e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee8d90512078f3234b3ee66b143244267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae298ed3677c2804b765298fea10a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159699d1aa9750c34d6b455c837862a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11b0026c3b8386890ebdd50a5c0626270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129de48e1b54c3b3b1b841359b39791271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79a46c5ad77060ce3126aa4fc1072c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ebe44a688ab36076fbaec4cf57f8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90028ebbe458b38705cfbcbefb0ee8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4256289f5e98a062a1a6576014f3fc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b053e5e6fed422383c03c9f6f1e995276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd28a9792fe7d543543595d5eadc44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ddf186f5f5419a6de39a2b4d18822278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e73e48c0d1cc895243bd8b5e7e77a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3510b37c63506725abf94aea227eab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a7f005accac25db9218f18cbf45f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079fa14024514f5e7cc0c702a537cda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e179398d9c734370af1813b32ea6c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77df82db96ce8e78501a52f54f5c1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30e0733b0013a1207be4f5f2ae734d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05170477b847f1b7a943c0b7b37d3384286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494fb83224a59e6f21ff2a2e1894e0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf93d2a7905282711aa268b96b5bef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c45e5c589d2b2d7d0da98b7c22488289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a1e1f6752a349fc87f6bb748beb3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db45f8961de8dc1ecf77275d8fd034291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ee9ecd377076ce9c06e4d66f1f669292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c347839c5a9240435b4138b973691f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca3954934070e3ea2a3b3c0bee77d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855579510f1e2d39488b639eef56259295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29807e220a410c84b5e2485ce60695e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9f48d650a7dcae50a72ee4f74cd69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3428006756c8284041b3e8aba0e71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302c0cfe7900f7d1977fe89368359da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c390cf7045140f7435d7c73e4a3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538cb971d06505a11e67f6580e37bea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc888c1558895e6ab27979da155d3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78da8b114e72fd8263b1932a6f1f3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba99842a8b89eb58835d74f3b978b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b000845bed15c015534330a5bd5a47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8305daceb4cd3d7bdff4be7f7db2c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f9f3f3d4d136d109608b933d7710307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7f2f167b23b86794bb8570b6e575c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3420452b835c312369e1ef29656249f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa293f0431d13b5aa85194cb83fc427310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179d63cbea448aa1c91605055b6d75f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de76b519e495af8833c29343c549dec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e59a35c5d4b564833e290d54c2c99f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feaf644b5ab49bcc486e8bf3844851314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e67cfc3cfc2dcad1c5d114166758e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea7e066e0d10c770a9b02b5c9d1cf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098afea18745687ea87932bcf532d094317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d62c8f2e09c1f35d13830687f59aec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075d35cd2c0bb07bafa262ea8e38293319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79067eab972e826ec15efef992cd20fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b9ef33eaeb905f93dcb869ed53638321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18875b65a2e7d4ec5d63c768a64181322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd477a86429c923643aaac9d7df96cda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1cc004d8afec632f1468d5915d6ca0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49da1ddf39479eb7af427476d83b48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16d80832f10a4bfe0209fa3b56f76d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd632f3e0d27be905206d26373948c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd10bfa85d9d858b04dfd903d6f383328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e9ea6301da8c80bf71960b87f34f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abda43723b1b0616fd583195dc89c9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeeb8bf3b9f41bfd051bca45ad0438331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f978e5ebdd2e776a6e216c6b023828a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad182c4f9bcad6e35b907ad8289766ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0223842a9bb8c0df077dd071ee6e2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec595dc947bc7d607b7420a7acd1ba41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246d26032903e50699a038078b5236f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd5e49f259e63fda5f267b158dc67d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae8a1aea20d6b26e41b0bfb1887c02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4945cebadea35ec0a007b2bda65472a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8d01db04bc320386e66856bc7f935340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48555fc50da5963f41b7a8f2f78657c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011824c262546c5dfaab5a65bb2fedea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a4685d98ab0a06a3a69a9b0c2f18d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522629b15d98c119e2e94e3eebf99599344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a9f390c898c0885e23b70dc56527f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435d61c5749418338ab424d3604b2dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbed409c376d9ebb12554045cc3e7d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027618311aa295a05b70b2d55d1e10b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a178530ad8810d0bbcec17e73a2c2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714efbb7397cb6c83419a96d3ab25342350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a010fa27a8d228ffbfbeb680c6a34f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a7301b6f22b4ef6449e04d075adce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64a0df9bb17b4377b6ff0e7eeca1a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c30f76ce5d77789c91b509fbafa7c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ef072a677917b560d87c590c3d577355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac763213d0ee1261a6ac4450bf2452356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d152d2e292a0ac8ae073f2b182603357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da39682f4737930d007984a7e324338358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cf3cb3bbf1ff6f18d5759d70c2376359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c081824849d56e6db47a779fb95b27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5adc3758123b76798d3d9c343ed44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51191d389ea84a54052eeada29b8f847362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ddef940ead9b111d7e2f994f2044c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190f2a16b3ca2f5a02051a1b4a4e2f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39524df509cd82c2fe9040ba76489d8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271a9931daf2189770f6c8f7723d822366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac9b8814336368a0b53e5d85bb2211367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97f03ed9e0199a8ef72a229f0ee94c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d5e3eb9ea41d9adb5a105d2306576369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e198ef5776400f49616043965d28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9d66f0a9f59ecb5cc0edc03397938371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6ac179db15dd3830b3f2f558a88e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56e159995f0bdfc4b7c32e10c7fbd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c5cf6bec002e3e20959088f2c7a7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562c5c793732870557b5966f1057620375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceac5e46550492d458d39a43904fac4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8913f26b7f60bce34f3d8178a841b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640406fb34243f457d9dda60a0af284378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6639dda39dfe00e4a8ee3bd2f0a0b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147a4b19f217415ec6cd9b05003c000380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9d07e1758a9392dd400d86bfb0099381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d9b2da2635fc9eafc51558daa31f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9eeea1c493a1617b91ed796b5b331383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8903c2767dfc536d836baac0bebf97b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9d5dc71364166dd898a47f5fe573e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac590155dee31b0f45b926b9f70746386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add94cde8f35d1bf2e008be00f5b662b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542e410bc94895cfd2ff94e84171c81388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18a3c04da606ac36b534648d505d16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeb887a52a16fe37005f849d180529390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6e6bd76f2a722afb41e3127006db9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e8fc919f40ffcabb19f8ccd417b52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96dcb8fde037e63b2dc1264f543e07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20a24d7c7ea740a256bcc3c71a7bc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02536dcfaaef2832acb09ea34ea44db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd6812b41a25c58ebf77fa2553900f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da4aa0cd00f2acc68d8429d44ef75e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496709bba1db2946549ae4b6e80931ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dcd5eb0fb9a52b83a7f07bc5f9a86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b321423097003fd459e959c0770b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77285ca55bc1b175e1179840e6d54db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00615b0ce2cb14e2882573b1fb770b53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b257aa05a672f9683a73e52b09b0fe0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e0614f11f92aaa5f14d32e51aa68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae4c6e99f5a009508dada02583a3e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4917cd7597d23bc270b23f2512585406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755690e64f4edd6618c1362f62b73ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3bdb4ba8c0b138dd89aac8de502107408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d08a021d0b6f4352479cec6e299a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a3dc3846fad893e5c30950e38f17c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff060ff3c4ad44095cdff63bd8d6913411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b996bd42767393b5abb1ba3dbe985ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543126e6ee05fb1d99c2874c075fef3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfddc5ad04ca238206b8889e7ae1d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cffd0858f16d57602b76aecbe6ca7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145972d7c894c22e32a681745e7d8a77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1262ddb31cee342dca6e3e9f0e8a83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e2bcbe14dbe20c62a2b4110d54c26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d37356e74819ae2d5cd1c581d0390419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd370abebd923a59623d59686f47e32420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6521cfa8a0614fce807a8ab4959405421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72825df50dd5380f1fafd0e82c93dbb5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464bf6a3fce0a7c5b19e0e4dd5b9823423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e439877d8519a5f0f52025e7ab83d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c24901329d0a42f5d2a50f2d9a9daa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef49678243c0a8cc50788dfb4112b61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6ae331caeac5cb98a4292ee80a666427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ee7b5ee6b45f2f3324591d933b460428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6434a460f20fe4628ff23517c7b6dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03049a85bcf33eded3b81686412d6d8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dae863b6493156765d9409c6ebb19e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30460d87d63d9f1b98a15f0720a30c56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9719258162e025f9e8e59c54373de44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad811c924893e59d13a5c2f70d55809434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980605050b7a82cb38b2ef5f7775a27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b13fe8c8cadeb628b39db6e20fec0b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cab0ed78f06316b8c922fa42f1710d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545987498aae56b52f1fde3a774c330438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acd7b2b61d2ea2c0514dcc74ca5014439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca1221ce7ce82f5754a075d354d30f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f820d4acff154d60bea37622108bf45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e2f0cf8dd39b7c1606c05a0e6714442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a64fe618e354d751ba449f589de41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd627bb0a5d9836d30248973da1cd7fc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333476559e24258c1f6e1302f4adf78445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2982732b7da4d2a9ca1594b687a096446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5075deeef57f607b8d09b5be0f4fb8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da6671cdaf69a38f4129556dac0f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4c43e9a26f77bcdbe718610db8c69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4afa19de519926cbcf5e56fa1a3f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a997d226bb3dc5293ec1c4c6fae07b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ae18d85fadd90db5cecf55f935566452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8eac24d9f73391dabb5bf9847b233453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ec1031b592dda646345fb3b7da20f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09557270a4d2dc0f211543773238549a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c300b2642565b836b2ee07b9984ce7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eaad7f18a920e9cbdcc6c82a0f41f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853d7eefecb1491c67b828196527e97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b7041c8425e53b1962e9c3910c6fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eca87b5e6439f1dc000defd1e0fd89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14f777570a5fdb2837ea5072a7ec56461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b62984873ca7637379baa5bcd652de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46482e6d9e00c6571e036988be1a390463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b217619436fc3be05b513e78b05dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47664ad673ea082f5b4185810089554465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cf76c8dbd056e53e9bb490552100c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04d7e36dc61b4fbdccf18826bb172d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca118e173fa2bc0322841c5039a03979468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99af8aea9490473000ab4a10c73d85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a42f171d582cf05da275d528407694470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e421cd0fc0659b1395545a64c459c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6532ca6f8ddc7f2631c5263c805b17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e3ccaccd7e1d00ca6446cf24e6d2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe3acea8101d287e00da85c5ab5966474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dfb15f34d8462ec248d333ffc3824475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d64e512679e97b7232c62ad2c64988476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c19e6b8cfdbf15a77770aef3350bad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d6d1ae2128b6bc9c2b3d6507100ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093a48e6230297dac21c527b40f783d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089bb93b83c89566a13ee2e515c4efb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393093d707184848c6bc61ba3db07b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62929b6da98536bceff6152e3bdb9713482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc6ef1f21035d38497ba5d66860eb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48c55b833c53c8d59bafe11c87927b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd532f492b15c2967182d89919e5f94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb6a2105687d49fbb5d00f3820190b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509a75fc403f34dad7497a3510d699d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5a5fa3c155e2001f52bc43321ccc4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdcdef628c381f09ccadf5455ed7cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac75e02985e81d80484e23c30cce0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77ec34184de4a7fcf8b980125297f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399c6758e5e6cc5195f1fc11d4bd5dc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d1b818b6dea842eaaa22d52ecb743493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a9d6f4c225cc23db05aab8083a312494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a77fe6d18a91ed32c73b2b652e2e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40309560e1d9e82f4828baf983e26f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b062308fea50a12cf627ef69c38b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80d0b0736412812bec7fd23fcb17ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0c5135ae4b99ba237f1dbef4f5448499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02636bc6c40e6de4a4247d02dbd1b5e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e77d8eaafe3f91a249e15d870ad2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d38ba1b9ad7a7c4370c44dae602d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a274a1308d1ed3ea9a049efa2e052503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4550d969a2f5424dadbde93c381e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9488f542f767e5e9f6feb2af83109c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45c413b017409bdda21f01674f5e5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b84f400b8639e77b2744130aaf7f0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df648f71340555a18c94f09d5c431972508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acf5934a4632099ddf9d4d5753f41d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732fae5a83ba396083efd2b8b4f3f4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96125c9facea420a15ff8b242261eed7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d86e7baa484f8c81722167277af0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9788b1cf3519c140ddc58706e90ec8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095e85f6f5d0278aa78fb2b05d918d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74688e974c0bbda82a9c04df46014df9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886832f1bb13ad30cd7e447ccafb071516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd173e24a365987af5d4e558d67b56517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1825b75f6e8d0b7414dbc3b2b492b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2215f2ff736e3dc03d2b5645f323c57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f18cf363e13ad08007b3ecbc859b31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b09419444a8bda928bdf41b30bbc1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2412f383a2fe1bd493edadfe645afd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67a6235736a1ebaf11fd282521b4f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec018ba842c80ee464ebf0346a148886524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1b4fa7e8a969271fbbcf7f05e85e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672190a67f672eafa9b9fa22ee85cae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446880a8ce9a939c860517818dd71717527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf2514d8a1a641bbb0db4fc8d04306528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517864e433c527e8584fb746baebeae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b2ffd33b5f8a04de3e89bcf649cb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c59e24f68e055dbf69e5d647123e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f44de1efbcf618d01ee2eaabf380f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd16466ba7ae1159b7cf8b54db16c84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e640b460e29ad32afa423481aac82f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bb986a0a03b519726d5f2c10d13e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6b3c5845c5f9bf303a0e7d2e37510536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785eae4f8a05276619742815d84e291b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9afbdf0015f8718b69c3fff44668f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8882c0f8ee848cd95a9f7a6dc0ef66539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252992326af1fcc08948866db91a02c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72a9c7b562a832da52c6592a2e0cdf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664dd030d1374beebcaf74cd4669ba2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ad4507691e79ba20025e5ac72f404543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20ff8d6a7018fd2230b1fe9f9a6ea4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65896bcc9da12289a309cd21bd42e620545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95edfb745d8438c16dee2d18de9c6df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a423ac2cceb618830d618064711ffa5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d95e70c59ba652c9ca03c18e8f4bce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43db04aad4c0be8a0e0ced2dbfff531549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74ac58e0f9e8b2d6f84fddc2b82c89550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfb3a28f4f12a4fcdbcdd28a6c34a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5beaed4657627337efe3922c7f0dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f7609b1697ded09578d338e881ed8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b50e7b9fb1a2774709115ca6e53d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5fbe0f3c58e7771409c2649a7e68d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753307a6e12cc5d28be4fbe16bc6ae98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bebbd2c6e3cee854a54ceaf427b30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336176788ef963b23ef8228ebd04b376558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f30611210062df8008dbc2fadd0954559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e5d658af72886463246380b5aeb61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4917b18bf9d8ad8660d9208ab75a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc287ae78b27c528ab1fa30a4dcafb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750726f6634d3897194532c00d3e8008563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9530f650f82f2ff248997dfbb68826b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5081c63f01b9f32a993979f5503859565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcb7bae6b839727fd2f806b3091dc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058df6af4267b56161d0a54e58f3754567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df777d25d63b0488e0032c8080ea3633568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7ba2f18b949b83016f2a6de606ff1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843145a5203f1ff34278744e78c407bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8be2ddd4c508082c73d19fc61e555571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b60690a3c794eb7ee42d80adcc60fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358f204e826cdcfaabdb1c0365d24af573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703af359ad0c5b81348595f149b2096574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019e18e52c2fe576c304b267edaa2c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69d57c8977d13a8dd00b62638ff604576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84130ab1ddf219a75e565f5846d55c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777acf44bcd66032531148028286eda3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd52688a5d38cfe977958eb6360a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fd4c3179968294a570da63d4e49d9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e0cb019b4867573c6b3d892aa94a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5961ea22a258721be4a49ac2516c3b8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ee2f09e5b60ef23aff8d4ba0a7dd2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a0932a8be386f6523eacf4f3816d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e0069e1b26fbf6dceeffe6c22927585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d2cc2299ee809be0d948077dd37be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea74fcb70e8fefaba5c77fd32666c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db9855eb3912554b9e8508a20cfe82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc8408913c9313840bbeba5ce1f00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ac2fad0e4e2b72ac546c4baf86721590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ad047ebe98874395259957d78cc1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa10addf376cfc4b1953efb7aac4f26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b70c4b73e1573794ff126f14322f2a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812d02a18e3dbf6de386ac2fb11a97e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb4fe05541f64fea890b4cb469b2bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a0d4f7d4c6e5a8dcd64991ba00c6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3f8f6d9c9fd0c3b7e4989dd6623f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cf04a3010250b54affc65973168ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66161234a72f981920aef13563b1f677599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055a8c17ac25cf4be9c85b8a640f44f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793c1a8700acf2c3321c46470e493b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8619e589aa82ccc0b707e5e021b2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef94fbee021c7602c6af0fe5e5e25c2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07511d7a4fc900972b28ce6304fbea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abc7dad76ce52b1d7da3cd75e590a7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918a8a099a3ad93e5fd518e8cc1eb51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5f9e53c27ac58a82869d2a490473b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d707cb923e4558df0914d9756218608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfff5c8a6d91586f8032de51fae6422609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf57f5666037fd3bc63355b11cb517610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce1da371a7bfb36b02d576f3c578e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8fbf7428546fcc60714f0fe8c853d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad55e401f920344576d72240a0e551613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29174a80af8e1ee5a9f10d31abc382614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5c652f185b136127730b7cfef6d0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa8a43f311d67fdb520b3d011f4140616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06ab4b668710a2dfead773ab0a59e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5efad598dcc764939bfa37eb0495d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f3fd9c7db77d1757edcac83f6129b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c2b1c2c04420b4f6d4a6591e7bf26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d2c7734b54bfb8cf1b10ea9cac79e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181124e8a906165fabbc6f8e9632c722622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959010c6ac5adf9bfe27673002cb609e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb75ca1c689856fafbdf0c804b072b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb323a685ce47fb6b3c882f42a9f69e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c5272681b2724b868b95496bee7d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e67780b84945f91cd26baa5e121d02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbcdb60c46d01e803dce21751045aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf4be92d4cd3e58d22047048d2ea35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925445237fad89d57ec9a81f7eb1f2b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4e77d7f69cd9e29a2824a37985820631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9c28b50caa389082f2d27dedf089e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662336b9606c6e7ec017873bf8b166b1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cb5a43ca838f5190f51028fbc6ded634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b0c2d30d0e99922f3fb5fac9c2f77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b686f36ab1fc4a47ea5009200e89b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2e47d0beb2038a2a0f1e6fc7bf12f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1977e5c8c3189138e142acd80471696638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ed6642ff6e415db05ce0841ebfea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804dc0a2f41c09c64a33f409a2516e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9444d518db09497e88682bf088555641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b761874ad88d3c343ac47fe64e726642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507f01702573cc204b259bd20b9b5d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba3577bb1da192105460c70048538644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69fa8c1553f6ba7ce0fcd23fbb4085645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cea5e5c455c015c6bf2435a59afa4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299528f4774bc5bc8090c0730e895fe8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ac7a852d3d600e0347cd965cc266d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0972969897223832791d4d76d7937649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8a2f9c068d4b44a884ab43eb9f82a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c4444fb665b2524d26974279dd463651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca972178fa3285df3d9bfa54008ce6a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd68f8d92934acf7f90ef03ec55b16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bd5df431c2f2b22b919111c18130f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edba9d695f3e36f4cfd7e3508bac0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba6f627b95f4c3d80e6419383b4659656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bc38003a7adeb673d8872ad46d877657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e0922ce95eef5a5af47c23472cc10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891986fa6991193c1bb3ff97b1c37f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a506dd7b3a7c03323ba18c35e3dd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35dd85eafff8941880a1318e508f2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0faa1936e2685dbcfa75fe063d3b47662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895ef67b79da9f155605e553007dca9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefa956c687a5878bc5c532b5842566664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798334c875d4cc022559a83ff1d1b88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa91419a0fd8969a425c7f028828d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b37fb5d92c55f7d7cdd7dc1f9ccb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3e3385c6a89fef3a96d4e8b0b0cb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac2f1b846fde758c4538a24604f1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440539240d4913f64820b651cbfeb553670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7db06d26637c66e0929151020ba95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b12ec03a44039386bb2aaa2cd5ad9d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fe00497a384a71b561810aef6acfa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ecb28ff1d3fa474d8a9ebf8060dc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e000aef03cf6407e3c358a95d9a754675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce73453e3d63b58203ac05f12c9075a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7763e8a86288286f79811b71d77b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74c170e2e4a2398e19d5d93cf4ce0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b17c7aff8ddcf001932712d79a7d2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aeaaeda3a8824f29e49b37ff3cb24680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a78c373e51624693182befbc68c24681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8352c97abd4ceef0112af9f9917f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e47ef8dc88477721d673e78d79d77683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32beeeddfc3d228d142752503c0242684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f1a86c3e39f69eb8409cee607182a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782c877977d0acf72a491d34e5e70df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af0a6e0f8fea782a8e737418d55d0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ae431f5fc6b8993f09a371005e8fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ee4fa0a0e6c71864d3609a884a109689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed35d8308fdaff5d57442dcd49e09c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aef0bbb1b3364956db9d04bb62b993691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967efd4599ac9b9cb8d4bd595dda9ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533e7108b0f5d78654763a80a3b335693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f97042144146a61d95c3418de2ab7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f93b96b40f67d63ff5b8b01f92652695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e2fc8235a767e34fbb6e2a951c8de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc2bd903db0f4cb212e392aead3bdf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283ded34f1dedce92e68d978c92de4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac961c9526fff17891ac40a8cb9874699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e85f64fcf66823b97a5cb5239137b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc423ef7d0bfa0479a9139442db43d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5b31c35849e867e49bb4ed10f1bea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95838ab5f7c6d809585e0583fe842f4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78819fb13cdbac1010bd6447825011d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d477f175cd942f76a257f464f7945705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781d051ac975a2d77eddc814275007b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae174c38228ff22c3d114c7db4e8b58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610d1422d38eb5ce2887c0716a6de8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6e136e0b2303e013dbeade9249389709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bac7ea6e4ac05253b3908b1b8b7a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaa445ca2771a166ea18057864c7aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f80f92d1255e7c65484dd168e36a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9291eab3000d2c2ef7d7e7c81c693713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584f43ba9e5aab588bef8f245400c53714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97298d1b939f10bdaa33953b1e1fbf30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2472c25b6915fbbd05cffdd25ad4db8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353279c567e7ea56750f7c72bd6751fc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1324290c922d4050a4dac0cc25267718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333332f8433cd66e0a8d460611c95628719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c66949a2f96b10f6ab6840cf901f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc03c752f4b2c1366fe03a96496e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a41b01258c6c6fbab76ecb0d1964e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e40c408500686989cc17372c2b403723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db986d30207a5015daecea8bb90daa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a6f0c77da502e5898163c9f29ba84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469b67cb62e415fcc0aeb3fd91df403726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef4dda5d893d82aae301167ff7a754727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3ff6b0540e2f12370d210dc69833b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77176a316fe50bbfdee609cfd69af708729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e5138c2739aea084fc2d5003b0fc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3300d566a45268a25dac76132266057731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4692d80da5a36ab4d25738e9b46df65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1093ec52d6bf9796c4fe427e062f6b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbcf3b78c59e7c746571564b1c2a7c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c6451add670838997542b520577bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fc847ecc27aec4fc8da4d72b1474d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ad8624e577a460a93620334d346ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ad3bfd78482af2e7ccfc41f4e6d3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f05ea235d529927ad74efd9c510bfa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0347b2f92609749bb946de11a9b53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb369af411b42adb6fe4322267f352f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9657b9723895986d4886baa2b5168c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca3432005e5c9b85371b0d5e922dfd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67da24ba712dca9b9746f74f909ec6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc7eb96dea63402ef438eb2dcc011e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe22adf4efab3bf492bf457bb373c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5321cf0841f1d16c0cb39d2da8f099a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b11944ec4f5d2c5a373fde2eb67314748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f54aef10f6bdb1519d3f20cedffffd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1b084ba9397a0ef82be98a3933e89750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a88cda6bc012af0f3a1dce011ab4f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb99eb9a5b4793dbafe033f62c1e5e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b378816bbc3e27a4e6b94c1c84e297753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543260933b75ce4a5e5d2ac69db464f1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cd2e85bd46ac7d114279ebaf3bde6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb17525a273dd591a56e75ad2f06620756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1283ae1429ddde42d70217454972a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e69f1e15d065d57f121035bb45dd8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e9b4100e7dbd806c806b44afaabf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71efcab4208186ffb0c3d90404d9920760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04bc0ce3e85ffe140d68c135656aaf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6be834f995634d11ba4ea755112640762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ced8d6b540fbf9c86681787d92c3b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22888492167535a5cd5469f5f62e947d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b017378089e6840ac79d5fe0a58053765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e83b31149ad64459c5a02d27a98bc6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa33e86bd281187332c742baba0582767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c864493d38a773fe28b0bad53233925768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02739f62f52367cd7744da61477c05f8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b82590b4768f7de957cb64fb22b9c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff76e81dfaa6b086b5327ebdc47838b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d837d60baf1fde978f8bc96e71efb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c33ed58b31631cd6f4e25c98a0285e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f850cb1097c001edfd676c90696c62d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3ac99ddb3277a0a054f5a173b697f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a305e45e42ee0ee72e9bf5d49892614776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d576f21d61a66a66b7755125b4fa7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236df98a3cb5e9f5005671b0425e95e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daf65fcb23cd3b2dc2d1fbf06dda0b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203759ea2a578b8c646e0861971132bb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13bdc931c086e7337f0db13f3e83aa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb678c751882b9ffa700fa4c66f89782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c1ccbd5d6e1b41f7f7ae691913698783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f95219eb324e5be540303b398a378784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7702952c8e2706127e677c54a06c492785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daa83179289f23e16dbd87c1af560f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd893dcc87ae2827f735f243d2e77bdf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d37a1bda1b7b8a4f7929515631e9c4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efb6ed79bb4d789c5b8878b5fcad36789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfb6f25b064930bdc97d8872eaaa77790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfc146a03286c7cb73b3cad4a7bcdf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d947e75c44bef85897da8f673ecbd4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91b748e6db9f96c77663801a44d4f5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71655c96ba818b00098f8d260d668c4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee112c2dc932a03288370fb221bb6f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c0c78ddd67651e58e7fe060f82935796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6be01d479f4fdaee29d9f5d145c59797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac2c802485260ce69098c72dc9c5dc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d0a47f8d7b1dd8432d086e971054799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eec22ee7566e96b95e15deab0abd54800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44d56f6c3fc4db055a309b461ccf3d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5506021b921c4fc8a4388efa747d990802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8b62201e965516a02e9515acc6372803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae037ad02d1fafd23dd87213218e632804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e040380e58bd890d02eee98fecc20a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da985f741d9b2b23e8bf9c7a08e047806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578af56a95eba08a835f5fc730e0a52a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf012e343858cfdaebf9ef873eb33808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085ea365258d52bbfe3e3f026315a09809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff59ecad123983dc46021ba3750dbf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8c82ae8370b3d414a1177d098c252811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21631d72662dbd66829f36a7f42dea4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c579715c8f0078b66edbb4a5786d73c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6212bc4151ec933c746913801ca53b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bece2c8c6606a5e6aaca1dc6b4cc7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d61a25aa56f818b1fe000bab9df012816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6b499d1a539d27ca525fbf9152098817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69298d80c538b09c9e51614ee6ce5418818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09b48384a483454d6203cfac5c8d91819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503529c0ffd56ff82070aaa52ee7a70820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489d562426430849591b7d341860f52821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88380e0bd832df24c71072ee3cd1118a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63211a370387287eba4674d56f60e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0bd5cd204e41556ac889a6a810f0c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa22afd1abfc21dced19ecf3bd4ea15825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de999d51acf1064a96052352262bb9c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb6b1c9dfa741a29099071298aeff827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882c851ce3239d221cd07fd5ccfd7d1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3333e6896d2e40c23f3e4bff2f5cf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38bd09f5cc5e40b06e63e5e3c92feb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0466530df4939f9962abed9a57d056f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547509aca5bae7cf07fccc569555bd4e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6416a993a1f2c23d2e577ef6b1782c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7d367ed4f6951b4333e719a635676834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dae0d8d01cc1d9335e27b48bc75114835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddacd73abfad6544802e9b7fabceb77836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5efe76335c4a437b2ec86ebdcf96837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf79f581f35400d9b525182f5b92f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab232cff980d688b76468737a0413bf4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a7e6986a109b6f663536194d437b7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09e04b04778deda478dde5bdc9ea30841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2993de3a55570da55501e3944995e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20463d0728662be36be1a3af8cd70c46843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a68d4e7aa7d755f88de5948a577e17844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf7b3ef68b019abf6e9b39b586a5cb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d707d82178bf4f65ed565da304c6515846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3febdded89a7bc06f11557f8a130da2847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db2bd42206964899a66526df67349e848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005697406a1fdc4e930dce1749a18a9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a672f9ca77aa9ecc5a135f30e89506850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8473498e589ddaf48ac41d6391a9c3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec52415c955757bfdc9881ed8aa9ad0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dcb0d8e6dccb7c21fbac69db79b21853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd535cb1bfc60dbce928e660eb9a2d7d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae57299568eece5361b2a27b918888855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4eb5ff79e9518c30d1cf8e0c88e62856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da900fa0c7bf1c9bd4ae42e48adc7b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ef0fcda26ce642d130501c575eed8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d866573f9d8ee63a0dabe0a70e871859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510598ed3e3e7b97c251ae4e4a0701bc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f75185dfb037ee64cf4418996cc77861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd26507d594b2b866c00dbe75b8cd8e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff11f7a84b6d67b70f9c8093e86991863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcefdd6953737a81d6c1204217c215864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc7e5f279e953b99818ae81369aef865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4f5d236818bc639d7aa446dda0337866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a24fe9148cb6688dbb65fcc27da57a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367896f0cf126518a2841311ee54100868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1036d2d1c6d87f8d7fbee053c87d79869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea0c3ccdce3e0b50df7f5813d6b83c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254790c398637b629fa8a53d856ac42c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b29b92374ba99fe287cc616edb48a5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e82324f40d07117ac0612c5994115873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61095e8a4002a0d60b0e39ee423720b0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdc41aca75cd17e216f60f416d95a9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0003e7b0576f85ba219640606bd94876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72addd6a1706cd7ee89a5c0af4f1e5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448024e8f3ccb9e75949c50e3a127fd1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4864bc7084748cd3693c4ddff08a8dc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef4f89cb6e419b7fd9e67ce7d1dec4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eef7f9ac0ae919ff4de29e7f3543d7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1966819b6579daf4781f3f99fa74e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afd514d479251a02178e5f31c0dd9e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb898ce703a8ad8a31b7981aacb7bfd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc700bd9569c3ba7735f39dc1e3c1cb885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02825504856489abec43d0ece01b47886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f9efdde832f55b9529773e5d72f8f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df44b4d7933347b9fa4ff415a6981df888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90402b79ebe5847ffd17905c826b364a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc08067ea21d2b057e3b55969522726890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe9c194bbab36e56e38edb85d3d013891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d3ed1012d1df9b85d054fb841d18c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074775044de5f4c6b0e155df5e7dccd9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1644b80cc61105885ed09f33fc02606894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93df5b6de2ccda386f88f5c811a984895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1836555bca95df8f72444d6858d276896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c137af157ec3174236e6c875df8a0ec897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacefc4a490902e4dac9da358c2bcfe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725113cbbe186281741f3020e9577e3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d490154c1ee20f7491f0e406ea6746900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b268fd816ba417cea1d2905ab71b9901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dad3776ce8ddb9ba58df1054ceebc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad0435d880d5c5736200d79e1177a7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40850bda33641dd467c17fd3bcaa04f0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533d6faceaf627d7ea9fb005f5321a1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43954a8ab465f691a8cc5c036d4d7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127ca404ee7108fcc30779e35be4748907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f81e5b92118dc11a1bf0993a5e666908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccdb4a35bf238db1335f2ddf634890909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d04e1d403ff85d5f8ad0b47da9032910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3da9b9ae4c415bc44a3613a4cf035911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222412aa9acd4ff09bcc8a2ef901b2c3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91a820189c86ff16d15ed01d2637f6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b888d838d7b25fc8f4ef0b263f0c8e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4767325c1a14cb894d76f5b6cc89f7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4f07416f07a9c61c1cde3964a6a17916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45bf548cabd384592a46bd5c6ae610917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11602a66846f04f11289dfa8614335918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e4882c602e382aab3d4b923d1763c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3153f8a3ff4bd2645a21e8d742a3e0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626ad3c38789f30edb1c045c19fbf3c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9058a926bc866fb6b810c4544a8728922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda404450d9659cbb0ad189d3113cb6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f044b0e9ef64f4d7d3fb6ab8124643924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d475823861434c26e6dff1ed612ac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0cfa1c04336a85587f50835309d58926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aee6a3f63b725d14b05d6cccee66b7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0c8fbf16ff5b2243cfa881a7ffa92928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0dccf0f5ab96ae0cceb27849ab206929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c3b3704a70556f205e34ba934ce1d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c766454bedcb0d8a4f7a785e471e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845bd813d1b01e5d821162064cab0fd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd8376609d629f209af93fb8ffa822933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd8b8b6dac30cea506a59239dd1791934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd893508b080ee02433e59c1b9f24a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810cf3bb8f202b9cdccd1ff3a1be4b0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65253769822d254f992c8f2904793bd3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de30e0d2e3998d207d2890529966652938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f33fb6b93c48aab6c9a6e3bfca3881939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5e7452b80d0a7434df0c21db7337940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febebfbeebd441b21992d08db32324be941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e6af7450ff5b87f610781978a7320942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad85136d901add1d8666a0b84ede85943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97b2b73edf8167926ea54c09167420944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee06e89fbcdca16a7abb39e712139b3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21724687e7f7dee47a74dfd0a6cb5d2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1bb854eff5b78c1ea82c9894df362947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f97751e8dce4f41b2a91942da1802948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c7e1f8d613ce7ecfab0d499cb6345949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff10b1fc22e17cbafe90df543799e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8518b89b9769816d39aa534d8051e5c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50cc3d19b6dd22e3bc9229e1ed17e4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5826f5c540e9ba185e3f71788f41e9e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1542a6fc9aed55fd1edcbab1d3b1af5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9fe09737a2721a8fba98609ffb508955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ea67c29833be99bbf7850c859a55a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ab42206f69d7c92503058d5255ab6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c6205cdc4bdaa92a8620f5fb0ea1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bca19df7ff3dee8fc450481f4208ba959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7260e43dace686da7ce08f74a8e696960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428671c3ef562eec0b37503ad21e504961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7d05fb9bf3b8eb206b1a437b8af3d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb852a44b56914a01b35b4943daa14963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378484ec641bf6fe3c55f0fa0dd1715964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e8e7610c7460f322dac71abb87abf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa5c80ce80cc9e43c4d08272bebe53966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e31c65fc29a5b0415df9dba957439967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e313d09b86a2fa2c24e15ae63b6c41968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677a4c684d7ff4e071a73bac7a4529b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ac9664439f7ad34bb85c01f0ee12a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcf4fa875808bb5a2b919a256c5877971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c6d9c67ebd86ddad50252572c0c9d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5ee981e2dde39d87ba3d6693ad615973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1596ced512fc67c54f7c72dccae57b6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4d27116fc903b0a6b0ce69c2fcad5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeedf2136a5b96631c8cc4f9a9fa008976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5967b2cb0e5aa3d578632c83818a9ec977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653af08b6c29ed2cd5a1977e32d583d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c84101e543976a39134f07156dca542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b83c9d8d53e835393f0098f607498a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f02194de4c8c42ee104a151dd529c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e0ba96564d95aa70f5afc5e05c0f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcae329f1c568cd0ceab57a12686ee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a42c188d4080dea600b86d34ede767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd159e92c151e49c84ff5645a5927148.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb1f0f359b8725ae6a51bf2d67c2e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c1de3652a871a8a72c699e846f66210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9f82c3df4759ace2d78fc4bfa221011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a1ba014cd425222d83064a6cc1f6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a8ce8949c3b8c918eb315375afae913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1242ea1c91900a93b60aca90e525814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8958ed14859354ebcf7c2004b723515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be84f755db477b5f093460bf82a8c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee64bec87d28daeb573881f6543179b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bfcbb67b70d94584d60369f4639c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ca5b17709ad59bb47286f2b0a865219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d9207f41dba536208f9811319a34b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d39984e6fa36f7d97ad77d69bf6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eb8590e4c9f50f21fe5633c3251e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c578a9322b785534327104cec177a4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae815f996cd383f4d16be9c7a7d70a5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287c02cc5ed0f234826200adaaaf7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3175679fc14469129cbfb0a8a2b986e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205b4753caa09beaeffcf049e18b5de27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54436ec4c1107b53c3a8febe02aeca128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697fd74fd7b7685fc18deeb191ac04129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a1e9a0535859209bdbfc1008adce730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ef992c0d2e93c076777e065a20ad531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b02a7943e79b88246ecb0e8ef4e0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd36eb1b568ab273c07deb0b5178f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d054734b333548983111d4682f1e0c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab41c968650a4bcd9cfa7419e7aa5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1198a5a4b93fa25d547ccc326743fa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea85a397e21378944819e8a7cfb371337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533b81285518ff1fa23c8abc44e241b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6151ec7d0aab1dbfe3f50b34d166e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a048083b7c992521636eb40b16bae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397dd607617c6ee21f0b457712d8ba241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270c93a8b2efadc28712688b2a011af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecb08357089f55d5403a4dfafd5ee043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8e1fb92951fe06d039a225ac2d95a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2797172d2ed3ff42e069b71a7f640245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15df9b522843cfbe4622d25a51a83f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd0a93ba94883fe3a96812bfb4709847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25737bd75ecc478b089aa741dae935448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37aeca9567185c6372341551e89aa3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109431682d24511f0dd946d0e3ca175e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1101593f859363aeb9645a7deb75cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5d36cf7c1a266e18e089f42ff09c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d56ba8db9179ddba614d684c4012053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9c3e1329cfcd7c697a413144b025054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837d9d93d119d64f06e3a6580e31f4755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565967a1d4c917212e47367d6919ba8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437787abab0718d063e9983f2296439b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3d680e24cd5fbf12bd6c788c9eab258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b49cc4f5fe08f1205666d4071ac4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8f5373fdbf3f679878479bd9a009760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512ea48262ed51e02374ac13270bbb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6ab8624949916eb13e0213567bb6a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e93e9c353e7e4d60ff0096706437363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad714ec10dd446de94916c4543f46464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddac1b4370fca87917d78ec4facccc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bb5cc09bcec92c23cf196846765e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02de559248da7e70ce70578b760a2c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd5832f260a8ddcdbe4ab3f9b6331668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23d9c27e9cdbadaa72ae7cde9c008469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60dff2abfbe80c1829142203a311e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddf7e2e3b24e55345ebb229d82a9bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d85d2fafd73f1eace13a4788a30ff872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba213388d4197ab9adae6b93787cee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31e88af61949c06687fa6d6e76b36c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27169aa7439c5d412c9573ac8108eb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf418e2184a053a849768805e3c674eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a9d880cbf592d11fa0ac399d33a8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfcdebaecabb9c33eed44756659602578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9a88143a284f413bb4edecaa86a0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bd45fb4ae62d334f0f39f8bb7ebc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768fe9af59f80666a67944b8a57300b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32dddb61d5f98be6d1a5498a4d6b6d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b8e830ca60f3d2888c01528099dc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e98a38af6d7ea2598dedc356723d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0da272890165b416fac724e1dd4db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806471c327ed768f67741f0c8be3c2e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f36ad25379b597014c4278d947557d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0bc32ebd74441583ee36607ec5c6888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a93edd4d9681010dc6a2948fdc0ed589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69b0f804a65aef439352ca470865bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b9f447b250a79201d4f3e5eec3b8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec61581e2eec4a86c3fbe4503ec5b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d85798f55e308d1db760ebf3d57fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067afac79392b70ed29e91390b82bca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05feecb00cc29117178357a53a68f6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059cd65d3336c1498a18317c9b6c74e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee41c9d22c43a3bf2ae18fbf0fee7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916db7f3045691b30658225047d704a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc184a4709d90e16f5442f0300b23be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149ee7b2fe4b4b1e9f6f943793c3e90100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f003d12ba5ae54645a4044a52fff6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11c4cc052f23decc1f7b827e69ec69102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e3de39ec559630be208a3e42c2aa2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357c1281b3ed54c2b075b347c8d8a1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee18ac77d8f9e623d1a128b0128f41f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dfd0e28d6fcc2f442637d3b278898106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f32ddb0c6740504788c70e8c17c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b41f96baebfce1d005e7cd71240d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df743ccb290dc4ebcc3e61691d1ff2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08e1b84aa85fb1c2576e630967483110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3e42138b9c0c15f6ed488e0ce8d37111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af819ff4c3f44d94a9ec3d3786e068a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48475b0b2fe7be5b200b774205b4829b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2cf826fc3c5170c2071d439075ba2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa3f9551f4e9e47e8f01d54886afb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd566d302d8c3758824672778edea3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf44ae155ace544443d60faf7f0e6af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd4a29b09b8e3b15f715fb2dd791a62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cd7cbf4f2ebd05690155955bdcbe9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755ce856b268afc0599c0e5366c8377120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043a31d6f906179893c2bf27024502b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd445d8fad87b5c5db7e547861b61d15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ba68571653a2f998d6ef2a1a42228123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976ee69c6694455ac34a4ba58caf730124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177d5699409de5694fb635e3b5d3237125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c447b941c50cff2b443fcfe1c3d43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb17c586179719a185fe4479100dfbb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ef43e5e6a06b0589d21e38c503137128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce981ca5dd13d0f5269b2bc23da14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5adeaebc00e78fe73164ba24f41e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3280bd1685677d0f986fb3d1c23a94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f118a0f1df57cf1e3bc245ce40f544132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8fb859c0096687d67e7120960f8eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492936111221061d9aee82b81c12f8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a394af8abfcd8f3a696679626ed66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521961377ff4262a09c9e2710269b60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8156e6e6f32f42af1c6c66a380cb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18b21caf3726ce9afd9f070019dd16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7281b603f174557705b9b7997c4b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5fc7b50eda133069c9ebe3cdded04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc00bdd89a3532f90aec1e337c623c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a5f53bcd670f76da30fb11cfe9139142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96947b2e0e0904e0de9523a376f4510143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf519437222c7853c2b76408ea9b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5623708b6ba56610eed5b9badbef029145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d01d7beddddbc90b8ce846dee53cd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c527a2362c5d6d08f7db9d8fb45530147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904b7bd270d8656c2fa23c5d459320f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3cc96a0505f5924d7af4ba0d8035f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c599b56a6725c701637d72323863b9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25e865552df0a99ceadfa3df09a9c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5dc389f2ff83fa9ced02318c9dbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e918be71f542577029a3dcffa3ae93e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b72adadfe5c4d13bd2d1a007c9037154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d332eb59ba6f5a4ab642afe8d42c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba764cd2af4f39881f0ef57b887fe01c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a414dde85b0013a54b34a4f870da7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eb5c58010bf0c5a423d3421e3d502158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31342753ed82ee81da548d95563cf223159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51b52a90b0a96fbae77d05e887076e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd543f835a99f911630541465d1c300161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5434364ce2b30828156b09b30222708162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41426940a335013dc9720d0db2e8ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02df7faf5dc6b4bb08a0a64d88a453164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3546cd3c390e013e7f26d60b138f7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8493c1b39b8a3dd013c08772febc18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8785c6694ba37980a245c4a7c0bdadd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ec6dde1d27164a2156483329edf2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0665ea867efbb06e173547f71275d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38467af110ce7175c5a93ffd87466a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae00f5799b1228404aae6f83475ac7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a53e56ecbbc0fe9d7fbea71b4699a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbd4f29bad4f9c52c32fe6edf576de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a9ac3142495180fac0f399e09e549174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa39e00022f8763458ad44bed56ca1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2234302f70c1b21e7691b5e2ee027a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60feb06e200161fa972ce5bebd103f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448fa1e0fd1be4b4cb489ba14b5f976178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408122cb5ba48023613aa41c9d114748179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3861c9169f0b0543c3a1001d727bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3c7283a3ab4ab95c047e4afba76fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7dba4d086d55442f3a2bac8ddca10182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310e9dce1f54ae0dd0644bf90fe2064183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55001ff28abe847f39c3e09bf3150912184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968307d5f622bbcebb7c8c0c1bc46a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d0bbbaa0cf6c69d054002e345ba34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfb91c39020974bf70b86abf25e777187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a51fdebaff0a78d903f09f2241d25188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3067d9ac7391846e1d80e27d0a62b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570772e50b6207744c7e2800004453b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950488cb3522ded9182b1e1c6e8bf56191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb206fa521021ffd67e23eea881f5a6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebed3c33bb7018ad7f7487edda15443193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7949f3dd6fa60ba51d38feb0e0cf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837e0f2d3c1043f8bad5a012fcd7fe5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ad0d0ac85a885a8d16cd4b3bb437a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278f59cc56748274d05c721261c32f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c708443279bde5b73f618168a8715a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e723375db5df5b64577d7320329bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0bcf9e3039abd9c65ef523c039009200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecd8974de4f30733cde4fb989bd834201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca587022991eefae21dd5eaedc02ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f202d8e51a974dff9f02f0c6d8a5b2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4265e8eae948abd53f588a571f335204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89192b838451fd5c8d2f3b836ee5955205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872aa819cb142a45bb3505e2fcd8757206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73618858a4ea1fcf8cbadaa60b345d0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e3584f86baff71c94d73879e696e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6329d778fdb45f2aee6c950512f24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca97a64aa18e33257f76580b752e49a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff4bd698dc5077a6440734c6b2709f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee946e4f87403fdb4dda04251f488fb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba7d409f0f90da5cfbb7c2668ec0e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869076debef4a5818261ba01b9c826f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b99f23b941a13e0ee13bc388397eeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd65ac475b4434bacb7d9cf7f76a882216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa96d41a6c117af0d7144c7cbe0d998217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc956a9bc2c933ad0f89af4f9e39d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfda1d24ae64ab281ed6ed0c60c8c1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d3a6324e4202e33ccb72853cfb118220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6f50735fabc1a123382d512c60c38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a241b3477a0b178731657e603f9f3d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1def8d72f3e7de29db9bdfb931ff22223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2aed3b84b46094988901c15468baf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288a67c3c791ef0a3850d7481b8dcda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e380e6b137def50ec392b6edea8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0ee8e7b4a13a418635217d193f795227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c68a849a03704036330fcff829e0e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd12fd18a20085a7e1b748d2725514b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e12822f1e7835b9e2bb86a30f2c4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef71cdc59c97c32b779621641f3d6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b18ca0cc4da839861e658b99c9f49c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f292b084438301153165a8f72eb40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cf3fe12173f2363c137b000762717234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53448fee53504be51e2efc22760e1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b5362ec46d8056c6a9654571b4ddc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e2ff1cede74ea074723ca0fb7391237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e097cca93c26f187441c9cd8b682c66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc251389b8bbc555bcf2f3e80ad6c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903627fb8d57a8e9668939b38420f94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6a62d089701f35457364376fdd91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10207c2b8eee567490f41e9196753d5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f430b3c5a3c4f5c9e5b1197d8833cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da716a3324ecd3e87eb86ab72050c737244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8abde78a552c8f9fc5f32bd128ca9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75aff6e41bcbd28d8d9b78f6062e46246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4e55ca29c5590b8ba5de85eea1ad0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7e415c01973e36431a739348d5414248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1d66711baf0698c791c4cfbe6f6e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b75b0a1ecac458e230c73667fefb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac684a561c27d4cefaa1270cb37f7b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f934ba4b6fea92add4f296da5f24733252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a330cdc4694abde441f5c9adb4abd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad381bf7c2da9a2713870ed1754044254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463faa9de6d1968eaf3da10e843ae5f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a280f66d35f8eda7afeb7e63676a0ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bca698a74ec6362ba84ee7227ada10257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249fe8734d399d9058c1cfe6951c29a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db24ef7da0db014ba9f1c8d3153509f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ea007236200fab8b38b3652278e36260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7572c37b8a73607066485e6090f78af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da4d163765b9f68378324f849246ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bf7e45c18b840caabf5663027f04c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa6f969e537a18669076201a321f19264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169455cb74afd5eb29fc111f1573e30265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05451e60cc91ac19467b0b9744215f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2fbd6424a211920d993f9c601ae0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675807d12a6ee82b2b7f31bb81063b14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d7d4e1944a1fe07692d0b49d7bec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae19b91281b6396b4119cd2fc1126270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12a0310680f796e705444640dd20dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a13c949f94d2521957b3069905bd8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3d1e9d25b37383060b0f419d174a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56d04f1c16caa5ed92d66c33d8886b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534ae67eb41bfd1b724868234480dbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc18ecacca6c32522de4d296cf7836276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b0c40c6cb54d3c2e7f5a26f80e5c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b8ef54266830c65e9986a4d051a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab041d1fe085043e0df16809777e945279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5522dd19d5af994b02b49208c699711280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05bd0b575a7c7ef26110f2e3520431281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3eb0dfd88b0fdb537c9b727279681282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cac9fe72b21a06ad118b52324f1a6f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8e60d64befabeeb2e140fdadf9b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7fdf8ffdb45cb2a1e0fbaf6235063285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab996a6ecd437774f6edc329a60d15cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf3cef24719625609a4e65e18e109c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e4426dc6dc5c92101f78d46c59806288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07830e93b371b354cbe936e241e88aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440ba573d2330e4b59911b62f4d7393290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e055f5d412d6d5be7d28f4ba883eb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7194619a7ae5bcadd2ede4c5d4943e2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcbaa8409c8ed974ba9101e57ee4fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a799ad925914695e979cbfa6aed6b0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112b943d0479d805ab33fc4daa89795295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3c236e2fb9c803928d8c3f443f6db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9f87f26af33a9d9478f9dba45cd19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfde728665e02a99212fc13800c504f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beca6810fd7e6d06dd116f3f76fef5e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a88a00a7400733b8dd510b497b4c34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e92b21ce480b92dd50c473eb03654301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3833f95c3bc8e3d9087fdc7dc69457302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea90979ac9a7605a974f8e9af2ed0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed002c535399b80991063d6f629ff833304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8045e127162a63f32cba6da00ba4ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08313c6d1f3777ebe017513fee73a671306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38e63476eba7dc2a1e0fe0374cdfb4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d82319957d416aa55815eaaf4424b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87148f285957ba09f06e42de661a94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa34e5b32ce7cbcc448b0ca4f548a24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9264571bdad39202dcffd998655907311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2de5cd7e35b1a774e20f457c70fd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ccd4c26e6970b78cd944146cb3a27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54dbd86f865624a5693deb9a54c28b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afefb282585ad2fd739b83672688ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880be66eee11a24129e45dba5fa3b81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc84a55189594e946c16be90eb57f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3cdd6921ef98f49e4a430e02f7d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ea1071cffce6ce75a09f54daaa05319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d78c1051643a9413e73d4d0e358e39320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a73261d3e027872be1b447678aae1f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dee15d8cc389c2a4b72a861fe1899322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ded01906587a790cc28d6ac97968b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb4bf19dc52517de52bcda3a0f5f8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e27c805f1eefa76607f1997d6b4213325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c566d7cdb2a76bc29290d7758b47dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e78763d81187024d629543b5c9458c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f92b80025edd5ea45bd7e05eb65ab6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553fea3a04f8a5b49c10e65040c8218329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e736092a31a7341d249c7945f9510cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f45327f5a580985b5cd584613d6dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d98c0e93f7722cd612e39ef68dd894332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac293b87ee5b323fdd8b2b03f4a4f84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4944a8d5d77b6ee359caf3464c6463f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f903d692b43edd6640cd813e508cfeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a28a896b53448044e8bd6bc2bb7be3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9335c8cbdb0bdbd134c5e43dc3ede20337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7c5b601869ff16e79a47dccda7cb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909157f649687594bf5720fd4315087339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6d8af3de43945ec1729ef2e86fc54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0568bcea450cc067e6a62c3f68e77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d80934a1181c419b50e77b907736b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa5c13a82e7c45331b9f23da8fbcff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c0f061b84ea1a7a0729c8ee3b0d58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59100e3d23df6b54611ac2bceaf34d5a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a90f2f41588a07456c66340fef381346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595e33e2d2c166d24140fcbb56d78c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b90cb393a80d1988f91c4a80595e1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209c5975c8921689b8d1d2941bed516349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a76289df1c90408ca458daa2491b68350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f354a57124aaf121a2fed64a5284367351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3964a6212d07f54cb134911d0046b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d354fbe8132588bac854e9b6fdc5cc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1774df24fd2ebe8810793d6ab97cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a72a93388ee13df9ee59080223af7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59d2c6685cf155a3cd58e91575427d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1265b3850b445a01fd43e1072d862d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f27ec710707a4786304ef3396d2397358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda2f619eb3a84d688fc3ad53f44178359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f08dbaa2d8f6cf267910c78a780de9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414da87e6353f26a65acf18ec1bf1f7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854664b62dcdac3a533ae803ea6885b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fb177021615621dce89917b26416e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2bc31ac9600ba10b3cd362aa4803b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6efdf5c39d86dd3e90ce6c797764c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7e764318b948523a73a27049c5d39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f1517c2060865aa8e2216ce95ca22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a9fb8615063dd80f3f5e40075f5c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc875f5c68e8bf10922945271d76bb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aac5d5f8f28fcda02d3fc893a3427370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eafeff63d6e466addb7190b75c82d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6288c8a8f2ee5001bcaf3b28781d034372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe110ebfcd5284b4f115eb5a4a40915373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc939eb85b54e974eca6232cf25beb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e767211cb05f770312cd5362c8590375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142f73a998cd37765b14dea12da67fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf127e0bc4ce209841963bb135333377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd9422ea0e1bca705416c9ef914803378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9761b38dc6231884bc10157ce2fa96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e44eeff29eeebb1cfc63ae206a04c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a944c3e41d993fd1ce217736bfa61a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c77214703a46ffa7ba7c0d508a6fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa620f0e3f62ca82e10be9012e28f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39391e8fab60aff6414906862ff581384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5db424ad3ee0559443d172aac50237385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7617ed14c2f67ef25195574e80c042d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67abac2b4d8aa094c61445c27c0cebb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c9ad7a58654aa3f0e2c427294ffc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d663a725a10fceab91e10b68d25f40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa9e31eeaeb15786a3d82743fc1bca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8748c46a563d1c2491d1b243652e7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ce5969cc6834fa0bd009f84d0e1b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e14a70b36ef14f9a2ce9eb65dbe18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753279e1193eb78fb9f0735b1fdf76e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48009922d4e5a2aa7319e530c59e5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d3770ed0c82986c04d7706dfc02fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18d18c417049c17c4ca45a953452c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7da2643de8a4cf388a2e8686729c89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e3995b1981551bbf2b065d158ebbd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4a067b7bcd2dcb9c77b3280f79056400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1827f5db43380db90899fd3f30109fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013b6cc42ac4a5fbe3dc54c78043f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620d3ac99876481c92820235bc2af39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a5819bacd37d9a124b85887af0212404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ecdca50ed73cbd9c2ed89828d328405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b881dc4f785f96cb1bb82de7bc361c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ef92687121b6bb9345d78b0bf15b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e92940a62cf24eecbc4ca886df38c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639843da7205c0559f3a8e5ef89909b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664953bd2d463f47fa4838501e4ca9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb5665dddf8aa6408a2e17d58bcff1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a252acaa8626a4e7d9df8ddc3393f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba92486abed5d637616c5a88d887c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13d0daad8fb7364e53eb7c12506b61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e0a31963f502c405851845927fe13415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c653a0fd30b773ddd5f47f9aa0d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dee78163f18d167675cb00b3068fdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba76a26e17561571d91aefbf5835a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693e8c6778b50f3ca64ffa31424f5d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248270a68736408677b664d54b3d462420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf39b64214ce44002c96082aa6b2da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb24b31f4b973ce3982db75b829379422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f49345f09fd649ea2158975496826423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72638bbfeeca90e3dc0d683f9e65a17b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba444a5cba20c5410ad16afd0bef70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1d9f21c6d9598b2b10a9c7d67ca51426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd424e4748738ed33d4db6b62209d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d39e1d74ee2d0e180cdc2f85dafc0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9a2fcabf43318a73c692376751013429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734efe785a89351f76b97e97909e825430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3703aa7100b5131671bce92094bd088431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af409978f613f8e1f45487cdb5eb2c88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4648359a3433f1d13012b19b249d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303fdbcb30f3d0752a5b482bb180d50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd61d3da892ef032291ba3814e4d95435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877ded7083a2b6f5f64d5e89bff1602436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af24afbf4879ebd03a97be23775f5e6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a78b5d628511a01207f6e7e86a5c4a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70444047bffa7d8ffd88f42f633c5a6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00d5b525e25c588afe5f07d6117043440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b0becd2198e469bd2585a77694f26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabff52c00246b3efd383a134ef3d068442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67195e4bff9251f4cdb5d18f14e38d8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f2d1a2a072ed33cc02a46d626a5b5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db063ffc08f093e1fbd13e70109109445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4603b0ed892cdb669540246f3368c87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004e034e7e81d48fbd9b34b16ae4801447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e33db2f751a50c30dd9aa4957b5ef8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598a4f411d1fdb03005c82125afee3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47162d66bb4cb2bf5948f9139df7f390450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4f780e9348418498ee9852a0c2117451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5c93d1fd82026669553a4c1426332452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41549189e634b44a86feeee2ec89ba90453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582d44c31d22e65855860ba198ddc69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9f59fb771f7e4c782b15247a3a958455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b75ac1e8acd23087967b1bf61a2f2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6df811d7820290c7758e57773fed95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543254cbee6bfc7dc12fe3c22b9e857458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e3c1d71c49d5c892019b4a0d5e69a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99feef635f263bea597af0baee2154460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b12ad50d1fa1d38a664982b1a15eae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53375c8d1165c9841cf3d054c80037462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3744c2a3a67dc9e6dcabf385985b5cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66768eb2ed56889b4bbde7e3a426578d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef5560813b1a74531629c37b79dd3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab706396b3b3803f938552de4a83459466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbb0570beb085fc5a5ce8899788e85467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d558650507d5014e9056cef27ae5b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd23aa90f0a71de70a298d22f6264c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0578c3470a983608717983b678f65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb740ab77b6b6e95ffda7988331f9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87431d8ea1eaf07e6b9ba736c667e4b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc1ac801f2acc2529ebb881cde51f7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b4e24506bf7d81db69451989ba8b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca7ba1df56565a4ea20c6b24249737475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcdf86aec7609fcb8ffcf58a2bcce2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dad217c42507b6c854e17b65042039477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe588f50d8084cff087dea10369cadb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10077781f1c9e7b1080b2bb2dbb8cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06702464d04c141f1e4ab622749ac3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cfe7eb67ed57a13f8ecb717283139481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6df92e784c99f5428458b79482dc64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e4beef85f3442a830dba56828b996483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bfbc2e53e0014f0bf25fc4a8dedc3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631cefeb31c0a781f26ec574de49fe3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d4525d4d69eb23c77915db4976ab8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04a519811f216d98e145fa33393696487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabdfdde633155e150ffde3eccb940b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e8fa4f42ce7e19f958b4fd2faad33489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad5f8602f424614265f0e29555cc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54fc7d74a52c2d279ce90483ea6600491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a936dd4c541866db0185a1e2c87c06c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31533db8fa53237c7f30bfb4fb357598493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cabf93bbd818acb8950d4e1a175079494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e0c4d71e439d5edeac4ac18cdf152495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656eff56db29a3d5f79140c8b39ecd66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33ecfdd9a66cbc8098e765442cae0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea5f802ac32365c6aac3499ea4a605498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f3e8a5506b96977ba209bae34071e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5ca8174739872758c3d6b94286787500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ee9a62dd00de44a5deb364721b4c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ff0807d4bcce54b18ed72b8e386b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9355f3944b65cca08a8742121c2e05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509d60437b818f9875afb0f5a84cda6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb170c26a2a31a9d7729ba46c548f4a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab040dca26ac227b9c57f619212a585506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af57f0fcc9bfec6c3aece3b563f95c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e613d71a54dcde6494491d38ea5eae8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dea429f0a3f277f3882aed7bfdd99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4949692f5efa9e5161eab2745226a93510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fab502133543a7ff28e0b33e1454f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e0a8150ce53cd831b0e2c4eb5cf6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37fa56443ca91b911c50a575951474513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facab65d6863bf2b819379c3e30e5b50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fb329f2a21c6509da146d20965dc9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f585597fc6e82202df736735be89a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced98b6e50b4ba04686ab5030cb07d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857c1beee1568f96404e6b8d2c06205518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343c127157e310454280d1c8dcc16a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5fc5c94a0d4c8a4420fda04520ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bc254bebecb966647ea1d038b36e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971d788fd920ab7a462fee692f9cf7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675c38da944a9e0624c451380d07511523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca8f2f171c0194aa89f6244ae3e33d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325ae35f038e2b63bb7b2b2f995a130525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80452a21eef5a32b0c6906ae001cb63b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee22810acd2aa09a115d648145d1b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6f181e924e286113e72cf9c9da599528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f40e60df9b1afa887644c56a09de2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d72c488db6d91da79780a6c92cb53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7f956c5265e1c34e90c25397c547c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbeaa6eb7ff402214dced289cfbcca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02384ff6d59c0444f36a7833e7d648c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a31230d51dd7677392585cd877d8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb1f2bdedab8253fca199ae5cd049b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d669db4edcb3c247fa5a51d24cfd573536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998cf722efb4526f828eba61dafa183537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7c5138eb121fd4b00bc9a71923534538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab14b9dbf97453f5e3005b6b4bdfced539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d3fcd27b1518125462cad468d656540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13723a534751ca12aa8ec0684821e562541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872725164af56614aa371e50a0f9a13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0bea18e9d28b2c8098f8527e40a2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5125e43015dc513c5c4e0f49c83fe28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f94b87c7c064748c78cc4f6cae6f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afca0a979e8238dd88b2807c0b1b644546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38698b901dd1c9aa8cff498d9d5f4c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ff343aa18b7106b3e8669b871c731548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d4e30bb7f124cb038cbc3db3adf7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e090cf1feb8a53d333b0886b5b933e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adac79afde184addc587b044adf01f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6609bd772aeb8a7ebed61c678c3ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ef70b0d92e0ed8d9f9de74bd99ed4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08a48566334b56487ed784cc55027b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9480e8dcf26c6f4185732bbecdac8c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ad8f9a6f5b8530a8dd976dc6c8c6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b415958d401db410212e762a7fd41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44e01a446cca82cdc615a97c7114db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334204bb6ebc61c5ae1bc4696f4eb56b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569543b98fa6dc0d29fcc2d13b67ce4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2749286f9a71e075cb0435b7c097561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe3ff1a46106911de38f3f7d8840da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a521c951636f48003d31617d8e5e7c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2b93df590398e987bc35c8c1516a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068788a0994c97f660a09b407fc0896565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a6825c5c1e117e789a20a90d2128e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b9ad21b759c18319afc4308e4d1b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf7c9307248b39406de5c6c055f499568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf7a62d9e9afd048ecc2519571ee7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6c761c0894909ddadce09da562eeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685fc55e13bd48ca9211c4047681e66571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fb3fb873dfd8b316801719b285399572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e1f34e6322b0ad697c0df10a966ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ad1fa3f5b1122733db441fb21851f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662981e63667bebf1b66a3e5e8c68eeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7692af1201329de61baca013daa12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e4eeac51e229ff1ac02506870d1f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7f67e71133bcffd4563aab19eddb6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f483b0121c8342d07c86b22e3f3e9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e28cc706df2546673e3560a759efff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09277f1096bc9bc6b2d8e4a5dbd496581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baa828372e303ecf2624a9fff28369582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcbd28cddae95420b6dfb241cc120f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecd9afc91c0982ad8d26852dd275de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73db48f7db19a1920f9c3df97e1060585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece53067c1fe5418296ee92a45b1d657586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e2c285775446998717ea40c9ad52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3065f4eb29eacb97f0a3ed47fb55b59588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b01995515871a92d24db12fd2f14a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa472b678d8ad8fb2da3b60d46072e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e703aa57571c68218dbd0342bec7ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c434151d20093b4458d1fb16b6f80592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911187d0f7f96e4d138ce0cff791e46593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fd32d88f99b8e978fa046b1c2ae07594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d10938eec891b83e1a5c18e77225b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c113f449db211bdce9e8c0d64322be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd747c23eb3d2821b6a2da76c19efe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06841bc31754fc285011305a4aad08e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ac830efa22eca3d7f627ab0cb0f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190ed3ba5f8c767746f6526ed6dabd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a987725ba33f73194fb183f6d8b435601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d559b123bcf44aea1eccaf219fda73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f78920087037d1e8eed061de93bb7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e54551b17c6dc9bc1e02a565a16477604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7b2901735f4c4fd55cf67b5a32cfd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c144a9b7e0cb09f41a23676fcc9c57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e85824c2f5b28763e464a51f738f55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aae2d93852254cbb096fc2d9d47932608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a0f139a9481859bf897b182173e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29bdb4a9650badc03f687b946b0798610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39275ceedaf4d1a02de2176a3b5b23e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342da1ba3efe79de0f9a06fc29f9b97e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f161fa2969cd10633ed681469aec3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f490eab6c8ec2793a4ca6d9aff62c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7a1f65f596b1c8170f3a3ac9cc63a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61bba5037da4f6deaa7bfa1a80442f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95972f362e09613e10d578290c89fa3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac67e36b0a5d2adea781b6cad2cfb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7ecca374577838e76b96bf673f5eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29239c7093888e7e23033d2041c1b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1260fbb533e209dea92125b30ced6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879149dde429db36a4da51233325a0af622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15d45787dee2e67eaac75ad1829ad4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79106e4d3bd2cd74ad3642593474e2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb250109b72aa50db77036b97212bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcdeca6d702fa1675cb8a1b9bb7dcf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ff95b415edf3a810f46b6bb7b0c4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02a90b1f6190cdbf52d3e0aa6f6187628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef383c77100d8f88c5a9d922ffd8447f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719aa005604fbe46cb207465dc4325c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b602788adeb49596ff5b55f16e490631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85617f878672cefc9e35ff69fc0c2ad8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7a5da5a27a8fe0ea1ee4866aaaa4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2917140a68fdf2850770c02d60234634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f68a8e403798090e85ffcf9ab175c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0711afb1c48f6aae015ba3f8d7d9de9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5316af05449efdcefffdb614a604488637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531cb042f3fb8a427ec207a9b69208c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324bc876a044ee591d010d8aab090da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a97dcd9f133daba4cbf66e9dde85b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d591b30f4f6285e253d3cbb07bc0389641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072725ffb6ee9babc2b13986874fec5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f92802d0aa9ec00b6eec672215d9b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965e6db9fa953bf932d37b36bdfd66c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421af80b968bd343693105a88585d37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff26f900d1620fa4be5e9cc751b71dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705de6e2390ec82aabdbfe6c8881f2b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13908ea7684310d0e7fbe202dcaac4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989e1b86d496d9a4a83bf1061142999649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0f1d62fd549a1d4cb8cbe519fd82b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e32ab7b941505b3bfb42b34c363d6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14ee2028fe31bff7faee29fe317f6b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25f7ae8b1e5c5af376697538ab98e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8617d017f724fbf983cb409e4385d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f085b0df82423dd45d1e9034a0cd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeceb0054f717a212e855d47e3a038b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28602ea351023e23ee0caf5216d79dd1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05191f825abd3b9764e94781bb6325db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696744bdacae52a379277c93eb66ce7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed2716191c096485c084cd90fcee9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0e91a5ebd3a558e6acbb13bed3e20661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67012c40a1bc21061148dd70f66500b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c73f1f780b3cfcd70fceae4703ba6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8254b65cbe2c954709559d39b0750f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007652753eeeb4254133502a30d0cc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a168b9a54680015e7b3f812b14c11c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d1e3a5dfe4f9b920a4f05140f9b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef4f34c5ba717fd287a1b479e31fbb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb163fcca49711cd336c7a2dd8fcc77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e040f2227c43e5debdfc63c75d4d7e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67032b848f36314c5a473bba5711ec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b96ca92817bc0c492e50c2db0086e6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950b22eb80dfb264f5a326dce978d93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68492d651b6a8691f581cd4e4ef49d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee10b27dbf124a8d4582c1994e6bb20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923218ef9917743e879d7b6017e3187676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e344b6cd68fbfed73ee0b147eaa6cb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029402f99c4799c9cfb29d09e3e9569f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e2fa40e2876c67cda4ee3e218d0db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bb37fa86a7b5c25f401592415c872680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9ef0058c6951e19d5a72231d32f90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dac05319141243db48c9489e9d88bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab36369432b9a02d58acee69fb6eb6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4ead7ef133ab9d5e26c2dc020ec2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87b4f3bf4e8a0c7f999b915f175fc1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746130eeeccdb62ed68fe705bc0aa69a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f5ede711a145af0f00c2277f53d1b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaede1ea5daab590834010a5093a943688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b038752c28b8d793bdde2e3b727e243689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d1017c5479b216286de9add0de6b8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b9ec4ff60295aede830c14acd43b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ae67bab75e09ab7dc52ac7643a039692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee8ec92a807fd623503f77f0ff7b99693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba31d8c4e50a2a9a330fbbd303139f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063838eee4afc14cef5d853d2514a8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ac334a2c71339c1d9e991aa533ef2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39388f44fafbace215bb4d37888b0b57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ace25afef60c69dbb5ae4f2b256002698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471b0dc10d9ea9d16dd0bcd4b97f157699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca0aca05a45ae2ec1bbdf2250b6566700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816e6679577f4237e20c6d83d8cddb8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91457308ebd148fb3e66f16d619676ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72bcb29cc7c4be5d39d9c78f3461d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da14623e1c72d8774c1fc8d8152fa4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b53218142b693c9d6d77f497925e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee449fa04123a25aa2424ef8d3e73737706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b76074bc3e68e76f31a10a5479f541707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f077439ffd9a0dbda6c40b468a7059708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b509593668ac1ff8a37e449612725709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d60eae6c571b18d491fe0a5b5651a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277cd9e113674ab0adaa039e022cb9e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdc656a652ac9fe3b4c6ec225b93f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb72012c6eb4e01c8ca5f75a83e057713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4b251810af731f82571e946c10024714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153208ed2b52064a508fe22e1f4468c2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f281e482d470b1e755eecdb3a4bf72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecda0b4cc3923c1044a406a3f7012b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72394d196e2cd001722dc12c54b2878c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b372866eae3f0adfb73e47c36871c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5366ff554bf1a96933cce852a242e29720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07531b698be82e61969d3806460815c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810690ee239065ddbcf3caa1cc38b14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf977da86b0aeab09fa20bd6fc5176a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54931d2da35e1b6a589321b331df769724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f25cb4c004c3e0a2fe171ca0d5a3fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2a7b597c653b658e101888108c497726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8b2725ca5b989a24986bab9196569727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376d51e739091718b249af1d4ceb30d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf71c5bfece7def365fd62b1b802616729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ef59bd1c396bfcad5ddac68cc6281730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d22b87cdb6f88f8121933078843c4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499ce8a9afd5dfe60deea532f2ca895732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83597be3f557a0cf0cd2628ba4f72fb2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74945605ff8e22070345c441aa69bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94ecea53d7113831007fc238bf2c1c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db169f3ddbc7971757cf4785f2288c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eca33db1e6bb87869ba6186caaa5a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8b6af6a62f9202a1b2ff96dd5683b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0946a76fad8e2a490639b7f9d6c408739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b5b251258be9f1720b781bd8b4b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925e5ac99e30a7899c832721cba6551741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334aa265a12da7fe3927cc5c86c3a3d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659074a4c130abe7d4b0b3f43f83beb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756ae35ff3359859458c48e9d110885744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55879e3ea879b774eff1727cbbe6ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa4757aa71123c218c8b41794a993e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459bdc7ebba628373f0327f076be754747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8d37c8f8441058b5de34d5e66d64748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebbf15dc0d4b4779a0d1b90134119f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a6c69aa2a794babe3c38c3462a6b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ed198cb444a322589b0237c5ea878751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7db11fc213285d82dd7ce8daf97e56752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58ee211cd1cc6ed16824a2e98c8956753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a5c43b379715efd4223786bb15b38754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c691f22cbdf73cf5bc79f5d970625755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dfe4f77f1416d48bc01c4e794e9a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864affb46b75c18c0d67c558b954d2a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390961bde569e652bfd3c4a0e6d91b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac1a68905e613616ae82c396970499759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec0187dfda2c125de7f659cb31ac36760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972e1c11a95a4c0804f6dab6dcf2317761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4df7bdebf982708352b66cdf0a69b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7cddd53864dbb759701dae2acf7c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b209aa193dafeded65e954e70ecd37e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ba82d74a1214889a8c1077e4a935d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eab1c55cb72064c2cddc4ca1a46581766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704de228c582b93308bad5cafd5a8634767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56e1612119d9f4bb2401c052482090768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccd4881dbfe1a5abdcf0ac9f00e743769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bb6c3b7f6833e22b6f79e34b4be01770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe306e51757c0ac766aea1ae435bfe771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b0d54e3fb3b9ef2de453b5a5f7a6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47f6dd327fac4df81b277565244522773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432657f6d8fe7359feea5c082e96c56774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6db91a2e93300af1a535df3faac9be775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16446101838058d05c1ddfd5bba28220776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f74a5a168aba6d6247f82c6e5ebfa6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e98f035fcb656b210620711fa8b634778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640143792cbd5ab84f8583824bfe46eb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4503bfc3efe59aeeb09158f360f8bdc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c74474512a8714ca8e2bb3dfab94e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b6e084fde5f5692ab2b7d1d4f8b0b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb2a2e80a74b6a8088f02a87f5dacd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e3b754a762410d793fa2de1f61bc6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b533594a52a929ed81d6953bc2b26785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bfa5babb5d8ba4a37f1dcc5b2952d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030eeaf47ef75221dbf9c93157b5adca787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8061565ee9be5f795d4927628990788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4768d46b513282c0fd1c0cc9e6f9dd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5af45ebfcec99f5aad8c28f85845e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c687b2fd076769acd5831e6744707791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74ce93d558a9c34d4173be8b6adede792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1f6145c2e93c866bf7d5347c5ea25793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26144afda9a4e5ec3df4a1f96fa78e3b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af7a89d215f1ebdf543dba6a53798d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a6bed704c71c97569d8b9d326a9c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f680232bbe012e2f6974dd1957a3b82797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8891c86f205d5783af607007a7f16d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177050bcb1273fdf66544dce014ade80799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd59f1ec481a00bbf60db4bc2986942800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d960f4f5da023cb114415ce252db8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08927982459b78b42bfcf719a39bb280802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace158f33faa85015f9c5bc7d6c45fce803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47561198365454503c3fe6dfffa652c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f6d148be4de849fd87c515d84d1e5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111dc56a9d46dc6d18bcebd94c3d57806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e97b02cdabb8b069e7195216f93648807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5892c35c325c47fc5b6383d6067a7f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197eb1e8b95d553e647cb63b2120cf71809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2b883db0b4ad7041e983525285573810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fbcb294388d564fdde76c6f41a49e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbabe8079a8e063a893caa8dc95380812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cbbb6692712770effed97979ac71c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fe671020b8690b0c575621fa8cc80814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb374759972bd3507a677cac8b99a969815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba4b9211aa07a4d76fa66b8e1c1bad816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9abd2e2a2fdf74f5632561268ca4c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5308bbab1a674bf816c2ee92cb03e5a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea5e1ec141bd351312ff24af5320f0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03eac76a0cdd79e5d0540a703d3098820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511131387d1fb3892b29c48f1170d15821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b43d56ae109bcd0dbb6c0ddbb6ac88822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0e9144ac704e698926a98a1ea2d70823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e77f9c7c1e77308c149a34892cd54824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc278687bddd93cc015342cdb2b77419825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ab42178981424eca3bb413101af39826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047e5b3fef5891cf73962440342ef02827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bf033f6ae5b8a9f50b12c03246327828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0d3397275728109ef2ab89710e3ad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cc6f4f24cd273c2fae31d525375a8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29be6f46e2757385fa90a02d6895f4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea2b8b34f4a0724d20e88fb795052d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8f9406e39ef023895f648a2b908b3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b277cf2a795215e19fb3bef1088d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c555659986aaf1d7c3083c33de1ec835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c4edb8bf9026a59c28afe49ca47b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141dec7c8478f9e2492d52c8d61f4b6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f1ba3faff700924fc2cb41b76531838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781de73224c9c0a8af55527f6be42d5c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edb165df58f12ae6bcdcf44f188400840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53f700d595fb354142402803e847ea841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4fc02cb199c258a632c2116a80ec6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6545841187bfd3866e1107cda4908843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244e4c3abd8a3324d6b6492959bb01e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8d93ef3535ee460edfff9070c0655845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead662e583cca5f4ee3e05f9d585482846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebb54df347540ffb209a66c6a1bcd1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25403b3ec9dded9fedad90449e04cb08848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cb2b70e8542d45e5b0e5972b1bf0f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064673a4113e9d7dd8d54de88ed6c56850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2aa3e29b5456be2f692d7485d6afc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8249c3cbaa9ec6f783ae951c8bf9da852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7a4fcb236b597edab13e610a8dc46853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec70674e1bf84cdb89450a5c9e3f40854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767db5ead3b8e1002980a5d7e4fa948855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019ed943713b14c1ac919423cd71b7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5c7a41d43b953ec3615c9154fb8de857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a0cf742be4c5131519e48e0f2d473858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860401468db3705628d6cd4b90144616859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f178a0092f8b1c27c61d86661c0c87860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac48025ea03a5d070859f6f50f43565861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d98b49f5453df6bd88cd448df07c3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2025080e3607a83b9e86ca2caf2713863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ef722532c943d9fbd802db1d2daa0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d57d7dcf70911f8ad7ff6a5786deb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2435a7f816460f1f6a138332c7706866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854d968f98a6e0587ef8ea80f23a195867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d885ee09876f817d793277ec6fd31868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728447402f6e6e4ea5321d98ae8f00b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36801f1d373a4a4b201433843dc709ce870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf0f998356d863475299c7466cc4f6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5d4506a8bd54feea381c5427f7f93872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213cdd059b46f4b38757051662c9717873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fc2e1995eef1a78428f2dd88aaac2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432b550b7e5414511c50a3ceb511173875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55faf69c5eeec8b7e962134c9aaf9791876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459f11c9b2415ed30805811055fca5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf5585c280c116244213b86d31279a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24901b60708fd1ad265904319d6a7063879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9cd5b4661ccc34dc7beafb5aa016b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9ec4ae076051727529488c861553b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221bac588182ecae574763ad7ef2f08882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ba327e100e5e860c561cb5ee1956d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21db85fe43704588db0f9e51b33832c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70b6bd5ce290ba9a81fc15c55db886885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398a662d217a549076f8d314c0f3a64886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeea49b906642f8c5ecdaaefeabef53887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f2da1a28fb46d06e18e41a493b5f4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d0d3b2ed4581c333d7501741593a9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b819c114380ad65485e7c7c054a34e1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1bc9d47c27cea662d82ce2df5e675891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69717120e5cc38765f619df962ae74a0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e0671d06824bbe385cc78b78862fa893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2562857723d5b6c7d540d82a26c4d1c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e301d64b6790135d3f36d153ce45d59895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f544a60018b33d3a87f2038594390d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99fab0477caf359fc125f5136f610e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bea5be547607d22a01911e225b8595898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f713b6476a708166348c4a8d1fa159899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926504a68d2500c1e99814df370be681900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b2fbd84089850cf3f7d7a495c79aa901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40baef15b406b0cbeefca4ca309522902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97627c68aa45c149232bc44caef4c5d7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48aab12a6674e55dc82986ca743b03904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe8f541e18f3a05a02594db028485b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46c0a5c1e409fabe6830c57bfcc0c3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff204f7ac29662b9c76769ea39f6bb907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552575f7efbda484944adf7a397b4074908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197e826ac0cca7b086f026dbb9cb607909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea353edf9ee093caeff24e606f5884f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fcb73166406f3f52b4b1085f77cd3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f50f3c16d041544c1e7543a9a31c7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77d07b43b1bd2f90d535fb8fd02f18913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792520841f7e195815406e556b6230d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf54f80ba8c3c160733d56f737947f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cbbb2bbe751d49de5deed6226db88916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03624f3ce1d651f4f2fb4c47903dbcab917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb38db87743f30589d2180fbe47009918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b36a8f28a57aae7bc09031bbb52d10919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd55e1a91b60e5462e80828827ab44920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a192d02fe910f311f9bd1ca22c70d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19589e587291aca173d6aaa3428c6ab6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa263fd7c6a755661413109cb0fe7f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9cdb4d0a852ad8c7ee211a67480ba924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa622b0a7947ae815d63d15877bfc7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3eea50ef17f6d384d6c7981a4ef30926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f9d425f23a9e32e1449521780258c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14015848156316d5708bb46c55f70b14928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84e9f8716da12a74c0da539416573f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfb4150e8c300127a95389f97bae10930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e6437ab8b338d9dc1524bcb7a78a3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a7c0822281aa2502c471441276005932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad186f064d5824edb44fbc62c05141a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b943ce598b8ec51dfcf19e3586629a4934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2274ad428d77d4d76244e1f7d9fd7b2935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f59d9968f333d80bdb94936e20a8da936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62200e2ac4162f52d5b212c7108e4049937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d11f8045f0446ac362c74ba51597938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e1e7ffa1ca9d14c880cf1c1f55720939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2e5e334e0557b9c33624557c57c6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69005526c6bfa25ffd9b835ec730ccb2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029abeb849a8b206d7dd448a5f44dae6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe2ef0c9dde33909571b21eafe84a2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32485e5fe40be95dfc9c0e14be2770944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3623e0f8a4ba0a0513e17b12fd2db9945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3d8e189cc31611cc7df39d4de4a08946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c73c900effd9efb57c38410963b679947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782ebfcd08dd2c2297b68e01fc3765948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cceddcafb29de670847e93c05ddff949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b2dac57cfd3dd53ff5315f38f3264950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85af3401a41ca32f6b888f22b3600e6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f8c56989a74d06e3bc986cad1f1f9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0e7665134af075a96182306664ecb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac739b3718f29d7ae19a714cc4028101954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5a77d2e72cee0149d43306c88e384955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec4a9c00d62193565901e03aa92436956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04528ac0a377be5e3747b93711539681957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3cf8c25648f180c47e66f50fbc5f3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e55d10e01443cd42dc4cdf0cd30743959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989598c95d143fd6fcd430d92ddacafd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8477ad2bd52db1614408957f00a11961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5596ac573e9fb2494c9b07697d6a3dc962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964693ff8937bdb130a3730c46c3235963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce228359c2bd30b42eaeb88022f70bc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f3fac05de4c8ec9505ee26bc8b61f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295683fee68f1e7756d45122cd019987966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32444962f54dd3d0ad48bfcfb51b4fa967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafa9432ac4531b15fc9500aff091e6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cf88a910a396c754035159775c84d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df251945b0acd6cc80b3c1bbdfbc4637970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6a5113a90f9ea0d97c9f79e2bca48971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d59db75d4a4358eeb36439c85f59d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d010c3657ba34fc8dcab52fbccda06c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738690d06371064f0f76380f583328f3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c4d5b193d3bda44c3f7d050c0d3a8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83531ddcaec03141fb08f1776ed60cde976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1b2049f18e05bdf048fb93f7aedf3977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>