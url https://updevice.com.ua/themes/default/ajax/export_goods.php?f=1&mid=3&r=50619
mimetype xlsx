--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d29da8cb9148cf1eb69ae0c35c0f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570401fe17643118f747ca3cf91408492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd7305093ecb55e7d086d4736b03033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f96b32f9942694f472a7274745d8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb14c5549c2ddfdc8a37a8fe28507695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0d39e5c985c922fde8c303b4cccf16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f810da831618e636521981b3baa7a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fc4998d822014776c99aa75faa58a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce268131d3029a7cc95bca768f82ff5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead89246f6815c02f70a0a5f98ccbb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd821621944562d0f40cde9bd45563111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1e297e7d77055c6242cde7aa1ed1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e0e110c263febc4c4d43f69730a2213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f955096989607c3b2b7c10699b21214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc25c86b44025ef209a0736a96a88e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df326b3b3a4428641317da61af069d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0cf7e665a8c28335189680078b08217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60461fa6e0565d3c3654eecebab6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eab3f1012170d8e9f187cb8b91f68d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338694742019347083508f37a34c77720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4b1d6a6958b1884dbd87d2ee9acc221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082069c6f81fb0c32e3414a7d39e815522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d61b1ee946e4eb02119140a38db5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24787dd4bcab897ce7fc87f4c5b5461324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e055ab47730e5d5a384d6a363fdb0425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbbcf8c841d5f5341d38980df9b7d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bbfc1a6bbda72d83e9679561eb00027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c391464179517c964fbb0109f6ebdbd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e463571a3eb0f10e55789bffa17a53229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02b1e26fbf5fa3b13cdc6a7030209130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697d644b74bcfe064c886583699b04e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1a138b15d2674e2367e72e6be5d4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87fd5e59c3f0655cb3056f15b095a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee497663c202f5c7a3dd60519132422334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d783f29eb906de0ad51e319e5ee135935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95464e4abfe102f5646e62dc15eab736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fba6a156a53c894bdc54e7810f83937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c991916e43b5253f4b0ab9c05af562538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c22ba3721fd47a62d9964819ac346b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26a947c8fdfbb80020d03aeafe744b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6f1d71f85052c6b2845aa4fd7633441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74285514de8c16f177e3396e4239389342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dbfe2b125d280ba4a820179b45de343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d77e96ef70723eeb5251948dfd9cd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4db46376e8476912dc5c2ca601984c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0082bd6b06916ad25c42bc1d2891f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2f669be4714e4e28b903212a6d5ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e497cf561f3f1e5f1aa4ef49459656148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ea35bcebf6244360005cf20527a5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9dc92aef4b2108e40e26b0d0a369050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48983f365e432df58926fe3f5aa7b48751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669ff79ce2d985cb96111817566fc7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a981091d04fbf3d7c08f074ef8a15453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a97737ba1a3e197ba383a30df30c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843715381ba1e5174874a4378c63be955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f5cf43749851c50a1f7063311b3ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff217790059fbc89e2cddd982164a1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c9d67f3563695ea034f1d1117286158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abe2d24170b40c195883b842964ba559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908007a9ab7ea2d04719e69816bd9dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11be39a55cae92b9b05fca4923614ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a68b4ec1f9fe9a4f8eac2cc4d75a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f045271de9e9e8c495f8f4950775563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fa15788008ce0c541a3a40908a6a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab2279d82ba370063d9801b16fdafa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8e1877883f7958e03a1ce29c97f8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c172433fb3cd664d521139eefb75167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318d8957c808cf5a489ae7d9a36a23868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c56eea8107249b6acef187138d936869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f4e8f6494cc36f69ba94a3453e7f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e0fce26704ba2ce96b4f5ac25a0d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795c1ba2fe9f58dd04c5f300e8fbdae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d46e65dfb5a9aa1fc17798b1000d2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9744fae7e3295bd40171894dbb92a4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92afe2660deed9c3fded60f32b55851a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245808c4709ff88a6c7a25d40aa26c4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff327d54c5ea79839314664aaa29612977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063833e8b50e4f362c04199d203208578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c97cc2f953b25a203e4d9e627e561379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01203ee84b8ab048e943cbe5e8c98d9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5657a601a28fe7f60b95d49c2cd94781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefcd42a2caaf8e81985ccc768439b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a27441efc2ed69d27674dadf72133b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7456fdaf4c018a7652adc04711894884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531701b1635f392e281adf4578536c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42401985c0b5162b5d72c4f358b89fa886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d772e8addbceaed1cf105582f35d0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167ac5c096c9c7119f8991320c78f0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d87293eda72c9ccb4a14573bd7bc2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981782044b9318da201f44eb2627f0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2aa5b4619bb4bbd6654d2c9c1f41591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ffdb802ff22778876e4f724eaf29192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b6bfd7641d02a0c04c92406393d1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914846e513f2d24f94dc98a679ac8a0294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79fcbde84cbad951540cc087644b6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5862fdf8a53d1e3ce8d6c1ef062be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36021719f0f0fc6f3f6a6ac7f005f98a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ba20d92b70d04a1c9cda34f9964698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4f45ba0bdef87580f2e0b9ffd63b199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7856db8cf9b86de2804bb2ef10df5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff745e3176bbad3c64ee73fb9978e46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a104e5b42620f77cf1a7985ddbc43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcb53cb7fc4081de622b925bc97eb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869d0c3b199630fd4dceba9487790a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ab928d58b97a60d3d0c11a5a9d276105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e287e8bd4409de3dcc64fbf01bf31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a58c9ad12d1cd5282dbf31fb7f2d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef7e447afbde73b25392d7117dbf8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452efa49bd839d3e505e0f2f1ed93dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd53a7b26802ca9e308b68b5e938de8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bc3bd4f4e892cc3d13458e2c9822a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a580e9476cffc9bfb3a4e567b429f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087305dc5b6290e705cc5e38ba8b471f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c35d8305392a27c1edec7811066f52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93138a1f4bee5265f82e84a679eb586115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf932e9004822505bdcd1b2e9a52fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf565dbdfbccefbfccdf7283a89b288f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e000cd2e238db9dc99943c0503e7259118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8222a6b23e638c1056a04bad07eee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097271e4c1da6eb9f034be0ca47a5294120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ebc81a8ee82ff7a8943d917f7be20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520fc776754bb880901c23ed4974bd8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fa5774ae39e661715b6e9cd820a9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b3440317cc23b154c36f057ecbe73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05461a0a065c7e1d38ae2ecfae86b44a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866c42193f3151ab517faafcc74cf45126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885b92ea560cfc86e90e96c0e40bd5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80e58c3cdcf3d3e91a04c651827b7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1c3bc8fbc31d46b649b200b0ef24e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec2da7a2d3b70a58160de2003a0c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c33b7c8ee2bab93f7f3957fb8a265131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8abc58f58a91c4a3bf96119a206919132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16d6313169755a2131540d3838a64a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbe3c64327d8fbae57a2acd2980c7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b01dba48ac139555f8ea6e950f431135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16b3941c2930c6cd1c001d6917b445136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec27f7f490ac753d22457015dec6b4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005df89899b9174ec29f9e63165e42c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ded05e6d4abaf32bb7aca3007702a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421817c241fee18d1c4d99a1c69a1dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541684f6c3c259a250d86009fe57a0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c799f34b89cf787f1c8b875647ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2647830341fde66016582fbc945822143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fabcf3b81eaba7b259c48e05a4607f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021627565f90ae60e6d44caa63829e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea1f58097bee81bfbac2e5ab7771c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6a28b805d3a5dc21748f46650860e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f363a84407e494bca682337fe8b5603148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fcfabe77fbb3ffedc41ea0a76ad3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd37fb78c85ba58cb192d974001732150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d9680619a4d8fb442e5234aefec04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b119e79aeb64d9dcddc95bc47cba883152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71cb104b9e995e46fa560b092141b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d31885ab0b763c8a1cf6673dd69f90154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749743574227a7c9785e45fd10c0afb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ed2504fc499fc43836329645941ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae4461502070c5f43ef640dfce567e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9183177cd8234a0cc2f34f4b21ef7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9276cb8469cfea4f6b2384ca07b649159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ba41a7ef2644f822eec375ae7bb23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968ecefe5d9fffb589f1ea35cdbf678161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf62b79c992254db6e222f15e3fe484162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05ce6977f398c8bde5a2ab8b8ce4d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456948904d287bdef6a32b9de6b62647164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f308ffe790c9d4ed6a251fc422892e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98808c4065f64ab3ae092b93a464c96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201743eb026f97c7be54fd9ee81541f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66569d22b9b4e4ac9c6af98973724fe7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc861a4e07204064030098ff59088d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a756f3e24c044cc1e44ba0489771f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb6e2f6fe9c4ecbe194312bd797743171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6149f3fe1dcde99bea897cd56741caf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad1ca9359a5a83fe433023e8a50cda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fa12dfa199328958e95c6882f8b9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ede74fd71b369d11be7bdd33c1a362175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294098eee85bbb2b3655a21b52077c6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c81d0d3d929c99c365cf8f5e36a25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c10912d4159128d719217658cf86ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b101edb84e34cd34bd5272b5aceae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8096409ef3a29b6bd37941078ad7eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f31d18e3730037919ddd5f35fec9f8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f877bafd6a0d85472f5622b226d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3a6b8c79d35e43101e5791eb7073c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59592c88cf24dd182bc0a5ce11ca263e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6cdc38212d1f31e1528ff6301fde5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd84b21c083bf8456b392834dd5843186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bece2f7e4f48e98af682377a9e25ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c7498cc8dd3f80202b27ef0ead5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff31a15859452af5c935224e41cfba7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd8b73d347d8f7585fd4354171e37190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb0aa0b0454e813dfea2f7f6dfeb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ea7436cf849923fbd4a07c26c2303192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaec01dd59f3de622b79350b24a462193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c11c7a9bee82ad1a8a69cf8c2c393194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511013aced3bc273d9c98f00d4cc4be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537975b92525eee0be6d8752b732e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bf8a6a877f1ae9a9de2ce219ec943197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0e67f2b13b579c5d7585dd6ab9db8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a37a59907b79320e0bb1777f136e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274521df75a6ac4b1c5a5856d92cb29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145f8ef54bbc56555452d7a08109500201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f82b9ea8051c1ce287c49902cf1421202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc6c940d45e43315a4fb8fc2a53be1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d35e9bcc9e9fa79fe5cd93df496444204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa638ec6b9926dec48882babaf3b69205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d046f292b5c6bd8df5608f25722c36f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1532d389fc4924f405c27be6f4d09c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b587060c36aee1d4e199bf8b0c43dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c912f01f8a0485c2024674ee85be1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaaa64df9121401fe798fad5c98fce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e352ec2a88831988bf5a9bb68233e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd00aa74e1989d6dc660bfbfd0ea88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092044e25e2ca4c45097a21bd68a951213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ef6761ccd0784911a8b5bdc733543214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cbce36098e3461242a2c5268837a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e590090775451e7bbe047e826c4cff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb65d9df942bd6eef673b028f8523c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c30700aaed3f26fe40f058553d4329218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f35707b9051d90fa6c24ec01a6d0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4629648c14796f406bf0a4b62a939db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ac7151bd07275215351a90b625a7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9117bd3f2b0f1896d2c5a9ae06001222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35fcd9aff62b9902d8dd4b7e58596d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8038bf9f18d677917c6d6dee374f1e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58663787f72eda27ab9c8df9f5f404225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fbd825a4f9103051cd7709b6f9abf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8be9ac3a04dfb22d5569aa160674b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddad3d7e0a9b9fa58cd232c9369f67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9f781aa6125335d29952e28521950229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc5212b1e5d95c6ce8376e99f0e00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d444772e640a119b129969d635886231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae679f711b7ff95fc8855c9bc9c6ed4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db614e77147e26054d32ffeadf4af38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44efc934403a0863707a0aedcca826c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282be359603b4914c79265e113f38b74235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097c247e7fe0be5d1b614feb2382769236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef75462881aefd9991e702cbc1d106b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0add012421b78ba342826a71862c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33759980359fbb06e222b583eebfac7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ba34937285a73f291976c77eed286240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc88eeaf70c0eccde7641183900feae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb5b24daf96d2c83a01aeafc3e8630242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db9c32f2ddd0b96e57e2b273b46240243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877c72000eba8fd575b9192d75333db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590039da8d6e2fecd9dd6eef1d037fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137bdbc8e0d83373d630212513cf81d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ef70728b35630f534715d038c9f8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed636329346c07cd18c4e4197614a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6344b8a6c189ce9a4712ecae3c35c49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3afbff29c98095f6692f32842fd13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a04644b3175383823efcb21dbfd91251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a462fb24960ddc7ee5c13e37af81252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efca6a1c83569227b7f9bcd95945f11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f46c51a6d60db9abe679d2e7b1fecf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212e21e8b6d0d634f9b0f9b165fc03b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c181a7a3696198c3b37fd542ec28ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb408f45fc9920770732d29287f570b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da6de6db447aeb0209997d8325e842258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4957ca20ac24030ea5687f9706da9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b54c917ebb7ac0ce5e25b9ee7556c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef6ce487b93cc1737f8f3900280861261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056e382fe4e05fd2e296902da8f52d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811e0083cc6fc0998fa1187ae26944263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95689d082f74fa118124826f289abd15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb9004ad984ac08e52b7f12c4a4253265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff5f5bf4170f8d64cdd66884bb346d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29ca60b2dc21a265aa6e2898583913267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5abab8665eec89a3a4d2408539f58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52567e0cae4c2060adcb8b43c129be00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27049632d6f075a9c2ad704bbafd6e27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdc503708164a73eef65e04000c45f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680782698b83a82a2b1e963c3c800fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb0446d0a6cb6354406721553bbe70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d54219fd0f6a3a114d40c284e11ef9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2c4ae155a7c1884ab048d696eb3f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b74fe8d4df9561f506f37197ad1293276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b817d5fe0413d79488dbaece656c22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00028f2ce1c2e81191e54562bd451ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b2953df900986adf023c0e4d7d489279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094c4b44ee97306173fba27e8da3f00280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295723ef045c6d0f7b409688ddb7f8a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db58b506441d632c8c23470ade4ead1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70848ade611046c73d98290e46908f8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310cee65aee53ef619d45315ddc8540284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5eaa8ea16b90b19c6349c238287e0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbafd3085790defd8392d8ea2ed2962286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df29c7c5642fc0a2213f81e6a6cf459287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f9bc9d5a6451c5b74a83fdd130b45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe686489e5823a67dbb06f42fff2fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160f5762e9ed0ca8b5201a3fa329ef4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3cf873ecf3c6d6a91f00782f32ed4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b703106b3408274abf9a76a0b18d759292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac703c3ee6ae8a777b1a9ee4d4ade1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d0a7084759847f3de94a7b703ff1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5b334040e414c1b6b34f6348429ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b096cb740945d299f61c3155afec15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b830e9df891e5069ba6e17e0059f113297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e164d1d2a64895a13596483d0871298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb1fe44a7e030c681cac84cff37c3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5389d10c072f493c66902d9453b5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c786bef9f3f57e89e226200ca465301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7bca50bc5bfb03126a58c2319e169302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2dbdd71b2849506073200813bf2063303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73e31ab1ebade9945b80dee5d2639304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ca878a95b537555b3d61656de3493305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b6a2e3cec11ceabd68530d7de1d97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dd9e566cffb9b951a2600a223cab6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fb09873431e7c78c85af80e1e07fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e2675366c2f999ca2e17caacbcc2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d900bab86ed6af4404ea12abdf61b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d96e46c0f3be516f19e24af748915311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b92adde9b5542fc6be891c5880e953312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8beca8b061977e68a8ae1845d8fc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8a4f19dda0431c0dd46061a7ac512314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508a7980d17878974b15058111b0ac7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa2c850e6be251c2324fa965f825ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3f16ffaa8fb84b077d7afcd60d05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261ef638404c3ad6afe850707da19cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ea2b3a9f8f8b42fc5f2d39d39a560319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0246a1afc8998f6ef0a6615c073f8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e64fdaf4fbb5527f98456f50c1b87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90277f1c8635184f95c3c409aa7de1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52f6b21e37be278a7b3bb344cfaaf0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cb6bc6d4bf7e8b120bebe8a35a92e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b35592a42ec71c71ae3422d3100637325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974982b4e4ac1e7fdde51ab1dfcb26e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e24a410c958bf319a5eae4b5ab138327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df53c75fa6e75260809b2b49eac629328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960fdfc471d068b649122bbac2f87dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4abc03b0e260499f5c6e9ed50af8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8626cae8782eedc59dd32974b46d27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b39dd656ee7647e01b214ae584a82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c017417689552eed4a9840832008f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c457cf98761f1323aac6101ae29db54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff7ec96a6f169a340f05c7128bbb622335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1fa770bc30707f7ebfbeb2ae1e7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657dcd4d3b06eb4cca5ae72b1f3525e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619642fd2d2de7ada4d048b5c42c8a4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464cf071a205195228b6d92d9857dc7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94318334655f9bee8cf4d75264e3ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de30a1d7ae6293475e0d1a7d8ba25df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec522493844b42871f24f5cf154401342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bdcc6a3c63e1944827f88866e517c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79ad182f05dda0766aa39ea5a1595a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2eeb988f6fe32b56ff422ecc9a6a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86d8b9b192cff4eb9dd4640a1e5851346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df752b3d01bb63d1e4d857e747afa20d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63902346f1d9cffc53b74350707be602348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d443ac5ab11038d70297bc3e9de76a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27852351b9552c720344f5465f5c54d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd66da2eeb4209501fb51257c94d71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d186df7e2faff0fc41c47db63d44c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c798fd8cea27cef6ded7ee05b8ad092353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb1dd6437b9a87ad78db2c5bd2f20d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb140f1860cc052bc8931e4a4a131328355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5e04fc44dd8769c4ca80f11a4ea01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e0ad21297f7ccdacc8e031ad1f72a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e0baca65ab909665fb5af34976e45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8ec841f9219852c5966c2bbebed8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7d93939e34435537e1a68cc99264b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcadc49955bbd7f6ca7219e0bab41a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedac80a9011a9698676e0516133fc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79681d86d5e2348bdcad9c02c30dee3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88598ec1125a724f3ecbfadddcd2af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eebc15815fce5df27ce607b09f768c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07d39defa3b4c085eb27a4863f8f2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2538dbf04c28e6911f8d5c1cde108367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4482ea7b49fc35a3f5b7b13392c84fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c5ede2490c719e351c34a63f11b93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa27e0d3de621e56ed4076273c0d75d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550e7b8dfbdbd693a5bb360d01ca689371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2ad9e2249af9004c88dc7e09613bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2eece5661d016df2c276d344c0d7ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d1e37263e8f42487d7be84946adf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a2b2c526e0baae28bb353d5ad00b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665b9fcb8fe10fa65fadc85a1b5595a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d320f69c6f6e6904d673c698046dbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68183b90555d5d218204328181251254378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c726a309cbe2b231a21822cb80765379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fb85a60d2cb44e12998dea6e76085380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f7e95b1dd9ef45b9fdd2a9487f9b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f394ea5c08a37a4a6d4343d3231813382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c43c48f0f767290a1d95e8f20c8d2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c91cf6a63824195415dd216f003ecd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24592942f03dff6b7933ee7023f90c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b10a33408aa1821638a1a1cee22ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34bbb69f96a0ae0d9ddb51fdd7f12b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb1cbf4dfc8ce35010d75179c271d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4903d2910757fe2c81c4f1382f48db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36b71650bfcd83d4bee6954f44de15390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4901049b549fade201c89ef5cc0c455391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e377512aa3629de7ca1d0ed1fafea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de647a4aedc69ad2914b7c1a464ae8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cad4edefd0d24b27df394b6c1c06a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fad287dc090ca804864fdf4b610ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813271562994ead2239ea62959cc8a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a11dfee031ff4cec9173adf8a9a94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb24038081e32f7dfeb1c0ee5899dd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28019aaae86ad03bb6fda20c400c6e5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dc1d2b1a478b309c9255454500c37400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed55a5de02bdaef655f0adf337fb108401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eacc2b9e4bbcfa300deb5e9025ad0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ef2c118436228f0541ee26a2a2f8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ef37d2ba6ea9d1277714186618d72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28366fde9ac23acaa14b240d6efdb8d5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeba3140f0b445cfef2013a4b785a5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3555429a956df42b7d4c145c1a54f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c122b46a34e6e654e260c1ae4be88f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e2f80caeb74f3ee4d79bc9376542a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f945e7f8d97720e5b026b758b0a447410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a07bd80d3ebbec6b659b3233120b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca76007abff473debeb872cb5e8401412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd6adeee0a99edbe1168a7764c066c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f8ca425efe1a68ad2025cbce63bce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f851133a0edc4ef1f21126e5c3ff1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d88214f5d4fbd97c2db84daff0f57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ecb749e41a7abe68d04979458c746417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977fafe4f9d95910e73836ef752869d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfe79276f4e90139e5138b2f454265419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36c7d227fe515c9ef967554682b959420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9763f0edd0602dbce0892015aff4dc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8529a544b1f1e9fc78a3fe358bd8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d89cd1993eb8f8abecc061894b8431423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9e606a1904fd211371143de25d449424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c88d7f940aa9dc781de3a612c3179f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02622fcbf7c2326b686f4a5dcd175dc5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44f8a013d665e298737f4c3dee4970427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fde7e2732447fb80bf2f365ff34d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b19c8166bc35ac19a65b2de4b94575429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202032f0c72d0b2aabc57ebffc1b52a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70de229772532589b9fe24daf562be7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224a1c840f3811957fe77fd51ccb69c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f5b42339300c70049d1bbd89ad0bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca975c3d3b53afebd252108132de3b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f2bc3994edf7f6c12a550849f9158435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c34066d1859e6420e1e9b46a463920436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562961da78a49066b1ec2cf6f59faad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3866534d759160796acf46c81e90a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec05fa59018e0ba5a37eb7ad18c7ad3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15157951a933f4ece9f346f60bf562440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ced69b9dc3fa01bff4e9dc780a55b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5f9b65c9d458a91ec07fadce295b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853d1b43fee07e6bb68a8e3f1999068443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f821474007106ba2e011db1072d46b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f26aa8cb681eeac24035eb4050fc54445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fdc6194aa1598b23f8f005a81340a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fa9d3601d6a1094d8ac0aa5559c99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada96752d8e378e0a29f6cc5d7da578d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573f9351dfc2853770e2cefefd36599449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbefd1a32c62bcee95091c44ce0095c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23526aa2b9110db1bd04d3208e96afd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2e95a3da738d8691dc30f2555db0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e64d90db3443def89a76d7f32e83e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d52a28ed550e54cbb5ad78b56489a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6cfeb53d9c4eefdb8b88abc79d6bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddaa2645e63664ca950c084b676e113456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a768d4447c09ca17b7e78ac0d2917457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d393e74b75caadb2dcdf8c0be138b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5823f5e903bfbf1be595c70ba6b0c3c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a69583279eb135b79c7fde5b2a37460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d8b27d8b8e2dfbc8c2751175c1454461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efb86c34ef6768e9499fc0c811f88d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065bb2b0322385cd028b512ffaaebb3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34012fc5a115fc0a7dc7124fdc82b51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde45f3a31c9389587d2031ae11fca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdd1aed05e5d09921384d3d11cdb85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0edf60f795ef296ff10a57299b11a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40856b12a158456c393de71920beb46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23df63a7cb2fdcd6d52817bfb5a656469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4ca55fd70631f2ce4d9b77dcf0241470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e375285641bb2c180f6a18b5696225b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d150d4b05d43894a18ef2c43ce648d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955262558c310e7de203495c0b5827c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2e146346316d563f0cfdf694c50f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193a6393438f17a50c5e41ac3d8dba1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d35ca6510086e8810906bdfa9b61c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f7bfcfe769de597fbfe2027fbffc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0797fe76a66bf237d1a30c01397452478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ace6cdaa5d67bd861ef0fb73345c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e61b38c237346ccbbf5fc86872c879480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84151f9eb833cf2aa7f449d154db0638481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6303da702c724f83237fe45d87c819482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2b616f6b8f5e2542209ab6ea47c25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec2fc9f4d108cff191d4b64caafde3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8e3d8c4eeecd562583b182d1903dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8af666153df85b8de828972510aaf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac99e703a86b84925c595a374cb997487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba8043284c89ce458aac7bb98a8fbd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6668f0cc8aceb24f265fddefae0671489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b71f5e705edd01da32815bd4631ba2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018feed487f06c473e4f6157a76f04c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737d33fff265957784850e3dba32711492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749de37a4a8d824239e9cfc33e74b14493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fdf7c22623bedc4b39e32df2b742b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f970ab0f7502094ae84be205a34519495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0ec9e13a3704378eaf11f46c29973496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d828adca4540d83e802aaff92608f01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c70161802e40b4e0f36fd9507a997a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfb9263e9aedea12511ab150a81f0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122851da7514c4e710a22c9d63eb9dcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcb33e4a982082dfc137ce286a726b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113564f8ac64067ff8f30bf154eaf31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2070e66b57400534a29902b3de0fe47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea74e90263687b9914ce6f2d483869a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce15c14ff4ecb2090f8f396375b216505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788a7d47aef18c09bb7f6d1112225a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07aabfd20b766bee6ad883a7d6cb83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5b5ea0e77a1cbbe03a8421d39c63b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f786129c0bb724bae12dc8c22500f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15933eb5f3b493451ee96102692c02b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48417327fd3846b82a606b2a00828db9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb3730d7d10c3e5d9abc6c5823bc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b058176c58a674530f3ef1540cb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450c6e6459f513cf40549c8d2bfdb96514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313b852dfb3d0b891042a72f1c34b65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2d69fdf0c2f4642a0ed4b95e8eb26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f5c95422e9098bc5fed895848bd2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1c4e010e187e0df9d9367a32feab4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86fd0028253e7eaa4c05522d679d04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2a58187c61ff30e0fca2d3e94c1cc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc032ceb91d2b351048707843fc5a99521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc683b9d190d8f5255003b276e9b2754522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae43a827268cecd538bf29274363cbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d36370fa2c95fca805de75f0b6f404524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22040fd8ca57ca6cdc09495d8f85da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083d7f909ca4bc22220ea2ee8b637fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754a1b77937ec3529f448511faa2d5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679681a797a95401c65563296273e7be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df241f50daffec14012cbdf2adc8696c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d42975a30bea2d713153abf3e0b90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d970292a538a9f19e2bea4b84c750531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583779c611f5fdadd8fcbfe9e90ccca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e3161e1e6442e49a88a72dc8e0cd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841e489b0097c185ea78f601960fa7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c129986e5a383043256de1d7c00ee6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5670accd4d2318223e4203a51ec1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41674788118169f394b9bf79b0bc000d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a3db82ac830c92fa83cd85ea5e529538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d06db94ce19c0a5514112826ee09a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b2d733d07c3f9fae7214a07574acf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c268491be8f87db31ef4b000a0b99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc208b915468af707debac48db3cf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33001f931318eb4db7195eff8206b55543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7b82d7e489802753307faa692225544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fe066d7e6ffc87c7999ae46cf0679545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34934363d741abdd84f14120d479346546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73644459c32ab8db60ac4fbeb329ef1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715630ea27d56854b44968c14285a295548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d987cfeed4e91ec69fd136e62ea6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33167deef917e63ac0ff81d8598bd83550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b0444d42e1267113490e7b2051da3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd65fd56231ddff14399f663b894a83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa401bde5fed0d60dfea516ca92b2e4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fdd48dff8974a10ef1b8b1e6defd6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45153ff10adc5a2410b1ade761da76f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da1ac23aa1d612b9fa4c948605c72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11f95956644856b315a6d21b99809c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619682e318c7b29ba7b96038d4a99e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08022b98c3a89ee7672c27d7e8cfa24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828990c1ee68c8507d1a3ff4ce23ac4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1ba91c21a5b8136856345351a7621561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ee503a08270c76af320f2501ca3fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db06f997d1911b95e845e8dc89d516563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc52e36b2aa0dc73d81eade68e35a5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dbf93f071db67e9eab13adc55ef8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e353e09793bf18f04b1a7d03d12b4c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6345012369383ee66e95c2c7f90532567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8246df97ae2549b2e92dab1236c51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817ee4cb3358a2c4fb58e5d56275f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a7e2aa810c462a5386d20ca9afae0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee030845a27267dcc96400cfda37f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cd38e0f46a17ef5aa7b6c38a38254572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16748ba64c53be4f21933d47cda19c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0775a404412b6773ea0e31f66d4ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3234edfb42df69198847acb9cc4bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb43e90d5c4f78840422925749992576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c9532d985229e203740039dbf35db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f86e240acce33daa7f260d2165168578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d4e9be09d27f5702227de81002e1f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee93bfff0de29ffe0cebf09970bd37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b427395450526126987af45597220f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862946e2b4cf635b4c5a381dcb33600c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870431ce0d53f7866d23462411e8b8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13075a4c3d3d912c307523d08bbfd5f5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda49d4e3ddb9d8b4f0830635bf62e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7199de4ecafdad92c57e441410f5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00598e6e0495904117ec8b2d9fc599c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba580197e445d0e77cd7440f9fa4a7c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923a2b31aee5a3b7ac69217424c9136589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9b53a793940e63ff5e432595faa29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005bddc71563f45b344636f94c3e808591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aca5f1f31a7477e37b07c39b54ab2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ada6fda31ac4b4adda36c22673ad3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d25cd3cbe1a32242d4cad8bfdfc4dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f959a07637fd494ed76b2a67b34ba4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac7201603792a96770b23d18ca6b31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d386e63480681729adc78b633619a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365a1c46e06b2db85eaaf8c032a991d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b006d47f5c6af36c733faa5a819640599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffeed11d7fb7f14e329dd1fe2718b4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77edabbbea3e4e2b4814fd1aa60534f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18703ade4a8ab06b961083b79e3281602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a394e3fc2f44e68bbfceb0882984d1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd40669fafdadef6a2df98594591c7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b165bac7598a96e43082482e2d6185605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50645316819432ea5091166b866165606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5296a2b9e45723c609c9ed12455b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccccbcfbb79736af754c3b729dec8c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2ea6d33f31455ef33873969d2ba7e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30c74f9c71b62042b4101c6c6e0110610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f41427f85daf2aaf9e338c1d36cae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab02bda94a1a0ebb25df4e48def69a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe1dda3b8d85215d0feec7c6db6f31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0aae785faf77cdadff7e1e12b4fd13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730a3c057330b8ffacc8e7082adf567615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c7d9140a8bfccf513013719881423616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d722978ce6f655d179640a8240227b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eea2cb831a1e6404dfd69f36f0e30f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82e88aadf8bd16b52d324f4a514d63619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75deeb9d1e40271f3661808c4e5805d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0dffc92939413679a873187612cb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9f7eadb6f8d270fd75bd2f0d76c82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6704e9b8e07513d3da691ba7f3fe7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afae989f1d71c372a7cd014ed8cbcdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8baffcf8b85b82217c9f5c6a4655625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c044c20a6db32941f1d64fb050dd4ff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc912edef8f11fa56e955acf6062f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fc4a632fbf3760a78dde09584dd01628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9435e3723b25a8ec6b9ade892f068f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31497608ca1326d16ba260d5bf7a7ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ac95f2dd734ef8324694a47c0876631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08887a8ef1e141be143738805260f55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751198d8c57000ef0b5f7b473a80749633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f496a3ebe210412e943787c1ce9d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634ec3cb33ea438e3b3fa8144212bf2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb73b4fc6e399d41b0dc7e4e00e5d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f73c976a0c8b16cb11643e29c5175637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d34967b7f7513ae28642219f287534638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dbe2c835a0d050d715351296644da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ea03702289d411cbaacd4f14e3a75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0067255bd3edfdc145a0d7bad0989a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64720b9f6c5dd17f37fdbb1944d009642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e490e1b955bace404dda88a0841fa74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a6b87158307f523c7876863061c21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc098cc4abd87511edf122c57dc0e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d98123410322318674e38d9bb1c29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b47b74fb6715981821481ee5b324b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e3f6bad875e1fe9d7defae73620fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c67bbea3fd9730c661b66c659037f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9453bcaf32afce0959e9d0651787f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c730576c633ce61714315d522c064a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de571061baaa08749142076a10be9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdff20803ec61b0e2f4f07dd51b80c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e2d1bb1a59b3698e75612946af737654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c73a2c5e304ea9be0503ed651774dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ae5c2d2c5d3a07b6abe3899df4efa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5d680cf73003da8bcfa4a5aa4bd65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9dea68fc4c907750b6ea237014e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fc52321403e0aad6ce5c96483ee46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa46492fd431b85f449fe9a5b77e97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b801953821409b112a23697c8224416661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbaa2f784ed83eedf979ce6a0a40cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523fde724e8a09b2d5d9368bbef326a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b73614dd8630641113612dd4dbba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc59c1740afa3e0d23b0b3a10e79114665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468464774d503597e89678a935f2d5a9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a2a74570132b415033111bb7de78d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13546a9b7388d1c8bfe6b885a283b10c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f513ef69340b1ce6d492eb74588f06a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32a92d66d88a907399908c4d32b041670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aa59bdf27b7e4e335317f1f00ebae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493cfec07c274db9b91a284b00a3068672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdd9aa0f0c2bf07f725cd17b0e95db673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d872c4da8f6a54132e12b3ea7f9ddbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fb7f2feb809207f6a0ea168f0cf82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dda0ab1ec9d7f74dd8c5c2235f372f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9be5402eead628ec4df13c4c3e4e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfac9e790054af0efa07b47fca76439678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2909cc948c52fc21967e86008ab90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6e1e912e72422e64bc0c4c2687d75680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f9c640b46d01a83c132ec8c797fb1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45d7bb41f76a110a5835666ffa5af8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb073c08cbfe85a5340ee2153b2b791683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2cd05bba57f21e535ddced492043c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19442cff237356a26c4db96443c129685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96474abf0e09051481149ff895a326a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3279e933f159a351d3fcff27c810ce2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad18237480ad4a8c655412069a297c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce2db0987761c084cf37c796bcb5bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75d0a197bab8837742b8bd6695b190690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3952524acb3e815fca5dd1c2bd5e6ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c37b25dea1d9f0dc4a3e818bc14ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bb8ac6e39af530b08a5ddc0ee5129693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0e3314a70c635e60ab6c5eb5cbf91694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651225072f7634ffabdafc6f511cf16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d874c390b48b11489f9038e43830c27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb51505f2b4949993c5b392657db0e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38639ce7fee4f0661f262194b608b1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ec3469e9ed29a8827cad07fd7870f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2decb1ccf485867551938b9298137700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a909cc9c2330e6d93062ee0b6df7c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5d04c48ed0740941b84c1d660581f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705708a941bbe96ffae83783c9e52703703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eebb49d23130fa0f73bfac872f7a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a9faf103b1a78c62f4d7d5acf8652705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9876398605c0d113a0d3c045d4ad26c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7625cfcd59a8f5309ca6be1cf0d15e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58752f76091dc0da0b33de613cdad81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe72b011a3a67ea59508c7fbf4a7417709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66727c95d41d8275dfb00f0bb6cec89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216ec3ca358580ee32f71e7a63b1c25711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a43127de8899ad81813e9dd4040e4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d7d6f1ea37c68cab1f3d46098b74c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f54b713e97f77a49d39294fd0eb8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d553ff7fa22056f1b3769ae1aa406715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce162d895e0cbf44dfdbf8e61ccac5f3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bee60e0b0822ce6703b583b9d631ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93562b1269a9af473b1dd3758a06e039718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7568fb029306fb38c4fca903b33a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b5717724dec5806f49462cfc29aa7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0725237d3094b9d5f1879f2ce67f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9d60cb443dd0b108632f59198d17c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40334fa74798a9d6b78f2b273d8ef8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eee90fcde474178ce337af125fec7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b06bc6372ba023bb08403a722e11a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a2639cf8a7aea23a2b8e01e6429fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb5f503ea1607a7c03702d9717059d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe97b069a903a7261df01c64849fd66728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6f2c81595711b99c1265737edb799729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f34b403a0d276f45e2e0b200fa0bc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec42bca1ad9bdc8a85437ed750b20c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1613996e1e1e012fe11842e2012886e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436faaa1924178927f5482282ab22a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5030d861ce8844340ca0133e28ca44734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791d53a714f18c46efef320c1708f90735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4463b0085c9164ca90034d13067ecc1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c29e61500592b0460d708e3bd79543737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee36ff439731e6a56bae3ef8cecab53738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa841320a874450276e58d8ab3b572739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca8fcde3faeef494a2f253511bce22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200ffe9c4fb4fbf20423624602ed677741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9c6908b842921f84ed5bb06cdb19d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d022dd37d197c18a7ddaca8eb25bbee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19baaca28adc6a71f0acfec52a2e1bf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd262b580c16012d306306a2b98cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f16122a8c8ea500ad0ad34bb0d9bbc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa11eac29ef9941c0ac3b0c12447c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda5f1acefa59c708d8435ff8d6016c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8e2ca04a3133d15a969c47bd5a58e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a8cde2c5594d1c78714f19198ca23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a83ca721a5685af2895844bf6dec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7675e0675bc9039d91cfc014d0769752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f979ecafec9857cea30de95fc2bc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6301780af3de4b4b0e8e47fdd71aef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53f5203e782a135ea78e21233242a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ea40fceba5d4a12bc09a62bbc6d93756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1a2a458d10e8abf3d2ff62e139579757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a02aafad436032349f9c19dec70dfb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401b735f0a42f031604ef422b5c41b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c88d3a247d8115802e88d8d64e488760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18c4133f9af584d906203a6da5da4a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2acb2c0cfaa7bb52c2e452dde6340762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca99727090ada40c6f5c7bdfa910e6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5da9ff773e4c47f4fac0ac916a987764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7445de0e3737d276fa2e5f0821ccee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179598ae04be5223d9ae80472608e3e8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900a7aa01c9b2b1352b746735a33992767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fcdf8945ba6dba57b282dff4309a2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc25f45e922c26584c2a5eada7e66cd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8297987a1c57c810bdb0d058cbd2829770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8513f9a5fe141d786fe10f4c9ae62a8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8683458a3c1cbb61ea8b43f36fd47a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd7c574b3052180e91df50e28b6da8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6cbea212d115ca657de94f49e8778774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346338ff7769edebf8d682a5481e796b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211d452fd8424d73a9567fb1228ac04776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aecfeb7c04a3ae78ad800956c310e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f04e7fecd947b17556f81578570eff778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fd94db665c5f71ec2b4ebe7079678779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b69cc2aef42cced2b3fe11872ddd83780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11b6d8bfe16cc33534cf70acabdf8a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d02827849ffe7e798a1d7da5991b8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76601a9db3ef8d141a771d9549da8082783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac21b52ae8543e36ceba6e82d10007d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bc330f330cb561b46ce5462776550785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cbb21f68be853957d9ff6c6782e9c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552232a01fd7f96ab2d5dc1b382d66d9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e3e5e4f004e15a7b7bcdc2be2a972788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c23fbd90820072ac2867e743aa0627789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd347f47ddd7f65934f930fa7e2b9a43790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6258e57666412bfaaca8d6da0a233791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac5865f1a751957758f68180398cba792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621c24aa9a71b956a9f138a0c245461793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553cf8d43b15391fadc46da0fa2aef8b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5774bef44b9dab24a9874bf903e1045795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f979bd3ff478dc88e52cebe6cbb354796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4474ff4e669563485560d1511ebc3d5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb436c109185d224791476bc677412e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca5881f26db856d2c81c516a742652799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a54dd95abcd061bd26cc9f4e75aeb1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e88f20bc7d9849aa27741cef3a3dac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43773d8ce483b00c6c3c59a6b74fb34c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dcac66e38656d1e6b2931b082470c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a19ef282112789ef238229e2fdc0bb804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b5fa85c8a9ae4a8e5f650ba041d2a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858f79718abaf6d86b9f3ee0a47877f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3a8d412ddac5625e0690517dbc3b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b947c3245ea14189a45439d4af5e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2326d1148f4c279362cb4e4d07dd22809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d403bf36caaf364d450afcb41b868810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e76d8729216968fecddb0b86dc7dc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c78e40749a01b2b04213dd3cdf6a7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a2853e7dbac309cbaa6a11c68c648813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8568baee1077f897ed359afccc0a631814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf465da19df04afe2fa7f8182d1d3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49d8e10e9e465f2cadd914e94df4d8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea95e0d8ffa91870d240ae6ae98a65817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bad9170b1770097aff1243f24dbe2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaeeb8b43aad96c0b49bc0d525d10e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2627e5692c31ac009c8411288d7cf2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b26f743a12e4fbe40f1e1de81d883821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c2c03333a37c07bcb6708d329d512822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b1d10beed432e0992067b52aba2f5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a2a47cc9079d5ef8089cbf9c70651824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048accabd351609537535682c73474825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d7f4fe27b1a7437f5a63135b812a0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab7fda44aed7d4a75f585321064c04827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871b557334e8c33023e5d70edb92b89828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971802e7c78cd4b0011b8d6ec41efa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46af2486b57edbb2c550bce24e56e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb06efd7e500911589e5be010d735831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c659c4ac72a50888ad29a98cc366b8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149100db8650ef06ee9173d03ebc7fc833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab6890b79d58e6ba1a2b08da912f65834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddd48434bcfc7747f53aa6dabb5a49835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8a58827f5fb2f2c100cf4825386fe836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5180f4a4889e584b19a35687a24de5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fd092a9c0fb95cae2d32a6387160a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9dc3584ccb985ae8b1d81bdd1ccf6b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82162a6f498d0fde277b1deccf752c2c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f748b59edcf4be4d650386fbab4cdd9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3348552374333ef5f83f42704db16842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9398a82fea2772d5180de77605be2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58efc28c503cb600e50dc9d64c8bca5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65cc6caab3bf2f92a0b4b2888dc5e4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a139531a453153457f010ce2ce2a1ad846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b978e71ecda54c27f1c9778a0b7c704847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66ee3e7cf8047cd1bd2b892aa43f5f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09cafa378a5d5a022d26b1d396d19b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3166abcd187398c742df1b8f96090850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155724c4ca9d8535deccfb31d39bd9d5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aec4b5f9556ab65599cba73e4e0f9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba1553882c075b31307472d55abe5a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a1173df5317d5deda0da516278399854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9b0fcb91c607c4e5ff0cd8a1df10f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b95dff92dd1557a396259b22004af0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c88bcf89dcfead5e2f9f0adaeeaa5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942adae9a1e8298843fa4789aea3059858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf8054bf1732c83f0715e8067f318a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e0da1c2f881837056b967b6bf8de2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c8102095d3e4bd4cf7d0d37a42992861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076df0727a1d25a8b2b54e7f18a2591862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3332657e69c1b113d53f05a736dc4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41e36d2bcf5d68a61557c9738fdac5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc8f5f8a3ef2625782de7433e6e3ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129825e2a95d3478437fa11be45db5b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697155b99e995a75b635d03dcea2b339867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e808dcaaaf8c23c287eb895407b020868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8725d67a1201cbfb3646c0c5e03d27869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c04eb65b2edca09838e44c3fffb8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b427d131a2fbcfca336ccaa517703c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284159d1b991269d56d41c8785cb60a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608b136852b4fdf73b33cd0aa4f7b71873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53692161eba909ec7b7df4704be8cfb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e625b380ae0493658156675fefbb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859eb95b5c8e3605704a94a9cad376e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad76536c777551b35de535b8c441d9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9411f488d28a2c5a8b4267ed37d846878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac060820355657cee028a7804b4267879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e40fb9b27f45486b7f0e0f6fca34b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec232e42b778596320f0b74b51601f0c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b213f7f7aaee8da57e3b37981635f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09185d2b42c875e8fac9e5a1eb67a284883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fa4f21d6be31b7f451149a0a25c91884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ac1a1cd157ec03e7dbc687580f95c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed58e3d94540e0655add5447d6fe83886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb05587bab30bcee3a7712d17f41b8f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff681ce6672913509fd24cc8095fd0cd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256a70648b041a0ab5f3b7f70401936889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189774765685deb22d6fdd8f4bb58c50890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e57974c2ca0c4f85d45b79578762d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee8a2b2786da35782a3c320680a7a6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b432177731ad600289d567e7f305cf9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd37216f80603ce466cb0351fa3341f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ed5128278f00c62cb0d85fb8f2e62895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebe2ede4329da343b22bb04c17a194896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab18c415ce0ee1eb8ef1c1139d6869897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d4b69a15813738931501b70f0b584898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464cf5c9999af0f10f4b5fb838ca948899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ab57f94a3db3977160735f6738656900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3418ecbd137a13a240b9421fb6edc6d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de19a08bcbac82b3650e3775109743902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc5f6e2462a1e23297301408322e0e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528579c35373f3310d43df2b4b691952904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952f99a62a190e5f0216b1b814f6d4c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cca90e55684a0038a5fd995084dbe906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eef06df391ba5c8457a18eaf6bd09907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065ba2efb56dc1d92c8432617e2f271908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bd309942bf918fa85ad34576d9227909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ce7c208a73602e026badd89cd3da4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150242a29a8cce2107c1f7696e84d05911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77f3128b7a0080c486c2fb0a3893d5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92756115b7d6473d5bbbc7e6f85e4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6f81b5748e731e89b4e77dd0aedfe914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfd4711a97a03ab5c7efaaba7ae5a5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc17395747a01b600d96ac3ad40f8d6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bbd055609b13780ea5fa23b12e8e8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f2583278973b045ec807d13dda596918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe926a816565054384cf3a1d42af0cd8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c547206dc77924e49f86e58f0a073a0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a791b0c27cef15a87faab8b3d7528af921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf871677d8b57bb0f03832f54607ee922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1740530f6df1fc5d63efe64a76f88f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8977f19e0bec903c132413c60f59290924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edfdce0dabd30525dd16ea305d74bb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a63533c59db8978e983b92d3943dbe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da7488ddce4232af0d65adc8286e49927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac581f1253df5386e8cd1bbed9321a9e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e244973c91d4becf96c11ae29519aa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3c71196809b8339bfda21c784c212930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd33b1bedf7c8e8598fd73f3020907931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10852263888c252dc9fc256d17f2385932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a120c9fb6da1b36172db375abc063933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa772bf28c3b80cec9270fd5bdad0d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab16c54381ffd8e35203aea2eb8268e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2746f10d026677af94bd620e9c5b9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d1435d077215941887c387a8c4569937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f004a24c2f99d0140ba4d294e5282938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d07965c09d41e7bb35016c2061c82d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7069a7ed3dbbf4d2c473f155b70f6e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da7a132167f354053560f8b683eaf4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb73d5d8f92c458ed25189c30eafdb5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eda4e6b3110a98770237c2c249b5e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190fecf9bbe4bc92bb7979d4c79690f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f044e7432802cdbd6049ef450e92b95945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0b9e108c95a53bb756ef321804bb1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac8d18ebc78f6ea76194d7d3d84445947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11790b38b8161e6794b72ec763df4ed5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad5f93f6036383e7e644e38cfbf042949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b234b04e4142ed871bb725d23ecc8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a837447f94ea791caf1b1d8ffccd2f0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c38058a5ce221ccf9532722be96305952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440199ea34de168d64c92d264cc066f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a226d40b005c9e1d426d427e966b975954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be07cf8095cc559a984bbbb09f22ffa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c0c1de53788d7522e652a297c2e80956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e7bf82fd12f3b54875bcc418424f0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f4657092c6fc0e3807b7a2814954958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480347f18236cea2e5b923477fc0aa7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8251a97dcb65fa94d6e7228cf66b2e9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58437c5c73889a00c3769d0146e4afce961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fc251905fa77ca00e6c7d0a597142962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d50cc0371bd6aed0daebc653dc9702963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9af62f044b7936ca71305649b97c5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087cab2a3e75a3e079707e5eaea6d26965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1a162b88345946a9265191d4211a9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117c5cd58e3612d8045a64a7d8d9738967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa8ce40fb23754243d270306b3b6c6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f489336b36e23c5345dfb52ee7a9f9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef84f50ed91393fdca49502911946f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b179bd4eb09111cbf9efeb6b68b019971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5783469f2191883247c85ee67c741972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4710ea5851e389ddc7047e35064cc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507281d4ffe7831766d16316f4bf3f62974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4401d8c99411764dae9a94be065fa975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee342b34bb230e004950de8e487328976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1872ece3273ca1ffee17563ed546a34977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740df361bbef7df1f622cdec0457abc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344356ed45ae3fb4fee37f948eb38b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7415a053c54468fa6baf102d1a651d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9db83bc33bcd913c898ff72338e22a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3586caa7793bcab48eb16efa4afa4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434c180f52cc88bbf57639e1e8b76456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fb52c4a59bdcbccf0d1b39d6bfe787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2d08d1c9e6d244746f3dba472f76f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9030969c91128ecf34701f247241819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2253fd0e368175996311dc15c635e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e495a8716a45dff672d95c9a9603d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2903c73e9e9caac28c568e5f08f22f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae403030da3d62fd89c3234d5cb91313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64baa483f656f4834cb66f530f304f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b76c3c577554909c5a4cbe6078b13615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f66cf6ed233537350ae301e8a801b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f5e74aaab451637803acfa0d65a3917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f74962f897b32a13821f987c649d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e812664581b35bf05baaeb9bb16933819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666fd7567077a85092f20d8d6f0393c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ecada398bd5edb96211d56e7cda2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385e8fa9638a8e887d2ffee52671ee222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf01c1e24a64706481e2d96e691ea4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841186b743910cf38db4dee54746d2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb894d74484908be5605364e4626a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c6427c3c9ce33dd469685cd6e978f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cbac62a787869f233491e8ccf4ca927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6d4f6415ccc0bcfd5d427d8a01f4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38b50d58287caf133f9992ea45c12a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d78860b7606e4e09960c78383992e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a195130340561810675f8b5a6bfb731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b795b7790f91f279c3ebe3de6458e5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b84932c5a5d871adf97867a6eceb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13966f93aa4ca013c0983e604da38f4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debbfcb65bad69bc9231cc0a4beba4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f854de848e3b3dde9e2b5b28ae52ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74240da2895de55ba1aab1a3464b11737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c7d5fa3c4748e2ea0ca717a7679038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4d8deec3cb578bf084a992664333139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb226da76a27740f143f101b9cb48e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2973fa411c845ea9aa86724a05e12a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346036033737f0e6f0af64f7ec7641042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69779ac72f2047f53eb19af525263f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf25f71489475cb0143e720f54bbb4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12404e0654303ea279abf48aa060eafb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121285682fa3ae37b85e48e762959cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca3000e095022f23f52cfaca1575f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b660c3c5e50a2d1c4bb0e2b6c1aadb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997e60520a56a9c1efb05433bb10aeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441ebf205377dda0a1939331703924050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfed5a4e458bf3da7031830b9d435bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1703b4a1a90a8a602c83f012fbdac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4b5f5c8a4a89999d95fafc712932853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc030ecec61ed5938f59a6aef7a9b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee13c26a58733d52e76dd4e307ff63755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3c198481aad7dffe08b320ee704a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d7610c852f2c838299bae04b597c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217dcbfe6e12eb135e9c8179e4b52c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283c621c5fe5d7dc25f1d5fb851563a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cf6005e01d9a70edc534d9c0378a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6aa57a9b8e021b205a078c509e2dcb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd077a8c523eb30318572fe1e68d6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29327ce1471038579b5e27a9aeb5df1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0467bb8117c02d6820281e1965050864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b85fcf9936a009619780d816d3ae0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecb24d80bf82b5f1c9048421e08dad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0b1fe1d72994d19fbd1c27dddbb9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5090c1d468beb04fe0bd4ee3d7677e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba437ca49b1da9be0a7eb0ea75e0d1ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae32350d6daca4521c99a05e30d116870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99e19c68ee7e438e4bd1ecdc112f8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07653af609902c33ec882a0017ba7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7b8a9c228234cec9b5516d9eb357673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f48f567fe74e78ba124855d87b5f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651bc68909077e7ac8b4eb150bab83275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2351f01a5bf6cdf138c719b20f595e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f975aa6976558189d8f10a0690a18477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc3e397517e56f3588fbdd5381b5ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921612a0e90d88b132113461ea25229379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbca505b658fe73fafed3ade2bf9ded80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe58a060216c87ee75d49b57436cf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78936e4a536158e3453bcfc855d8ea2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c998ab123e7b503194c7d3de8ba0883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5cf7613807b2c87948395ffb1406784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d851d052e4aaf0148ea175e3b3e118d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919c122c16637c271b2f5171762b62986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73dd89bedabd1312aebd6603d33d2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe2319c109b8d2d049cc5b8712350b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898027297dc51136cb98812108daf0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba68b35bdf6f909a95ca9a0e7dc02690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98be55909d7b3b5ba1fc054d5b0810291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10d5c289ae9897339d7dc8e2d0fa9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56171bf068f2a311cd508a007ea8f2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0bea949b88dddc8c3874acc9da54394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1597539fa346d9cd20be1045e0bae095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1645e847a51954c0aabc7100e1dbcb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673194857f1de4908a6c26c82e7744297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f83465a57e3fa783179a183849075a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5a17edc1f2c5e5aaad4f30cd8f5ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe5dadd8a7b415c2a3872cad6469fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a4fd7a5cd22b87bc3f48140c3d4c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d4ac29e6a0d26e42b313ce92d1d4e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f31549914ed5644e581e7d53912ee0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcac4bd0651371172649a916460d518104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9e6f58c01f85e5e679f714dc07f23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fc995d09fdade5e10b55255cf003f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee5dce17b16d69712390ee4092632d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accf6d80cb136ddbfaf0e9df8d08ec8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98186af6d06006b3128e08bf732ee1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65605fcc92249daa4a82c61bab0fb0a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514bf391802c568728e69129d097a7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f235c60b9f0813b56d64f249cf060112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f5a9a3b0616bed3d77ef96188408c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d781992fd473a281dbe42af4a1ac4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea75ad3ae1d938087a799afdc22cae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6222975bebed3ae5b5cfe74ce31044116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdb7838707f74b375ed97bc8468944117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b861ac6ab0bc3011f0d4bcff2dc06118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255594e2cc9b64a59d6ca6020ebfcb29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56347c7a1e02ddf1413bf5b0a2a4fe6f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52017c5ceea3435fbe43ce3404ff98d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4417edd96a158509f7acef90b26f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca11ccff4014f19eda99445771541b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dc1c1399e00a559b0fca7ef9447fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0723af900d48f53ab4b8a951f6e575e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd661275da607ab273b53ccd4e1d4f49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1586893821df08b344702dd038b23e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb7927b646f6283103b485f56d2708128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef750b1f4587fed07bc9f9235cd8a9c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbb7388cb405b3edd929db9416e960130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067dd17ad343eb8eddaa391f52bc791131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913a9607c5c526e9b6b91f60e1b1429132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151240efe8781fe17c4242cf8b4f3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24306e293f1518b975be0da11e72114d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f22a400daa922aba705bd53fb642cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147f30e694d94e5dda8f5e2c87206ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6afaee571fd0d0eb0730566bb727aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab0ec16db2f4910581f3905a152871138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f7111e3452b5d7fe17938a7df3b26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc041a7870e52b31825ce66a6440f2a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45bb6116ddee1efd07343805f08acd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078761cc1395ce9af802abc61c782230142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf746a714c136828dc68bc2bf499c20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322a9e39620f511358d99da2da13a40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f5d48e928597a2c1d756ec3be50f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37efe358030d33f6a88de37d8cc4acb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad0cffe30397b9629d333aee0724a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d860b4a9a22c82cf623180aaa8b9780148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdb8c7ee0467cb7fbb84258a6062e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c3294896283df3f12ea6fd693760c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5e551257c6aa55712d6c4fa533b86151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b3c8b44bc4d11b9819f26c1ef7e8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d87421a2d29a935f5fced3b233090153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56492eaec0ea1a9aad48b2063ffe0278154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9154c15e9608bb9e71859c27d89de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe068c8c0105c57144d4436685d6df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e67d115dbe6019bb72079701b8f1ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7997c242c43ca83f6c4b7ad01dcc7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3af964a12ec568de0caad921f55e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829422a8daf66efef0f1dcee5a67fb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3934a97efc1c352bc140e423e181ef8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae252571cc061f7a258b5d2a9ac49ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5da017b3b2718ab2e4a91edeed084a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbaa1e28798dbc802c3258e604b253164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f472579678a5e23f1e5d140d90c68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832db7aa0704b826d624040682de8e16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e51b3915d6132931306241f7f85f44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0d17b122aef6f34931de4d6bf44b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901034e5acd67e56affb513dd7e69e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf549a58f2c036daf58c84ac77c4155170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a5f0f70b6443fec16b1875fc34b4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ef0409ead7badf67871a419dbdaa1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a140e293ad5128d961145783b15cc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09385ac9af49e54080cca91905dbe6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d568bd208353635d06fcbb5895a79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2b655c7d4c20d37fbde98883d1a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304e2bb7a89d1a4571cb7fc4c22a30e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c250a47b2298ead470b191fd558c2f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3a9df0087830d60f0ea2114b209c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada7c5fbd6329902d5a8abc8c30fe6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa850d8d1fef2b9bbec71fa714e0fb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f46e629af6fe4a42722ee43a95d432182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d585668186ca48e236b2ca4bc89234183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb4f74407bf7872d68f9704b3be36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9da805d65548e50ec71d5a5ba8edaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e36b8a159fc95b7ec3b793a44b97a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07a300c82b8a3b669485fd651e0429187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fed67e81238947295a9dafc102190188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b053c42027cdfaee4e1e8b616a80b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aafc8cb62dbd20eb13b9cf5cfe274190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeafbc55befee5351feafe47fda1e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8cd99281108594a55b350ea363a55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd140d997d960ee2712570e948157cf4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0cd66bff39bee04f92924177f7fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1712d56b95576696c50d3e6d322b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717123ed8fcf94b7e2a79775c5a52bc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fa0df6580d00a0928c41af07812b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209418e8a144beb8a3e508cfae8fa68c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc4b3c4ba06225fa83e36845d0ba99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434227306bbdfe7d2434b4755b2a5aef200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c69ecc3e7647379aa21c6e6251b888201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac2b3fc5fddcca3f0fc4e82d052cea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f7fdd2420c3b13c5e79ff2edc3454203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582f4e956ce361632763da2219401ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acb17e3a92379979849dfe976d7937205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73978a3400966bb6b95d606e113ded70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345c4ec4327e5aaffdbff3664b6ba79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c01feed1e4881a55a6cfc2683a293208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4d78dce2ce79cd9bafb1c74af57e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673feb165586f8358de480d7570e7b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00428a80e9f3d4ec108bf1bcabb68e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f51ddb92825c2b3a5516497b90a11212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e7132510db45a79905021e1e09017213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9890129d31b66b2cb693a3fbdae8d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1827660f1e7eab128a87ba80089078e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ffb24ac3e51bac321e8c4b214a726216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbda381a35967c233bd22564404d4fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f8815f2d33f16f56eee65861483ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e87eadcacf817efdde83e95da4add5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99c642d589b90a5cf641458ed2509220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddada191015f11db8bc2d6bb1f581dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd21e8e4f0c9a2ec95a5b7b7f2a1cc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f30b5f4ee74e269d7c71cf532b4e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4cbe88a88ad881a05c9cfe75b8925224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db180daef200b9dbaceea376e07e1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42d8f504921a443dc21fadf8f4c693226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf56460da592e45460b26f51943792227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c231f4db3b9ec6a02952df070ad3146228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fced89a503779f34eb484a34e0d9f9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9aad46f81fa998dc2a69d1995ac5b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0026b9be3da44c10433cae54700869c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a662c98ad75ec1024d6c6af691df1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549073304a31ba109f0cb1884465ffa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4564b230a6978a97cd7ddd4f51a35a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce6090eddfb32dfdce5e463e5e3a3b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc302483ca2d5668fd0cd28e7cf0056c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a85d93599610f98d60164cda53819237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8beaf331578df122db224b5b00a8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a7b105d278678eefbb178ee0def18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84290ca944bd4bf1ca2c9c46d9b96f51240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3cd2c1d5d6b9ac2c0fa7111914bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57118be342787322a58fa3d822439378242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fca8c9d78a8cdb56e9c0a07767f5f2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0360b785e5f61aafe6303ff45d663c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f324bd6ec418ee9fa0937a2b37cd635245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc706ec8778d284d706201661716a67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1588745f505dbdf79df0fd76b9b6d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf430cca1b3c5479af0591fa65cf517248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55285035c8138d2e3d101eb162763f5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939cec7eb0bc58113ef218d13e4e976250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472aa6cf9ed5f15bab040df8a21eb0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a76b65f106de66acd92ed9d87f521252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6119553de5ee6a19f54dc3b7acffdb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328f1ee7a2e4d021f91e379efbc336f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb640e65fdb3174bdf64fb7344621acc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65e04c068cdd35f0a4b04afb684b4b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025b909c41822d73f3172948272527f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82208c8e29629d34afe7556927f3291b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7192b99e73ac3b74228eaa063850e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f093fcbb726f6437bfd241ad86cb5a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011be56e24945a4522284de2861e979e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f8b011795f0c32d505cda878cb8fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aed18200eb578d8f812e0393bb79b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110947c4e9661e844c6ffeb5d47fb40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a165a361487961f338a8913e8100d06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a3ba11ae8290ec353167024db971f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec195e24d9c69cccc4170904a0019e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b26dab479fcc677b65815ac172df8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b3e08fcc92479033eb33fd502f92c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730dabb81fb8aad40df0d2fdd878ddc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01266aa469070153954bda47c597027a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d5d5ebf5603a1403cb971a7860f90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d88af7b5234eee1582623421caf9bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdf2c52ff95eebc4097c95ca6cd46d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e9bb347340b1ec0c0217bfdffa23e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee4d57442e3453df749aee18dab114276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc71bba8108bb009e7de3bcefaf07ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deed66b0ab20d57d1be96f9ede4ed69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981225cc7584c4f2c876791c4ced5146279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1de09cb912a36088129c39b9eca0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9a56c4e69f69164ad512cb087ccf6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de2858d4a04ca0beb3f2025af3ef2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93405128dc571703a493090c56d45b0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fcd072174e89f4671d09b1d0ca7f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea35c9bc706441ff7e251edbad67d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb111825734d28babc1b2023a407cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e8fce814daf096a879f21c78ad410287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef56f5b22bdad25b0de66848695cc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc86011f817899876819ca96b8ebfb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41a60d07306bd804aac0a1cef4dbfd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778d0ef0f829f775169ef6d29ec3ae9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c926deecfb6d6cb83ba1642adb3a6eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10085a7be614f4350ab24dc15e38de1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ed302ef45d9d777334a9233db015e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855979ca88af205c190d91b6e0bec6d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac70433f43ef4964caa9b7622f31edc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bd3e33613318c90b6c5c3a096c364297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c3c25598cb206435894268dcc0ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf16cbe4ae1cad7a5b6c1bbe23dfe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6593c8eae442f7506b574b8c904fdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc9a0e242a1770543df0e59ac1281a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9882eb85d1f12e3896e07b8278f48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c225637525867e61ffef35dfa8960303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2a43fe9098934730bae5e07e6fbf0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50d8e133ed5e28a5903c193bb810a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81426f31bde144a34fb7550fcaff9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102100228ffe18d7653a848a768ee53f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28d51aa1771aa1d8761348b070d36d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d3442927de8dadb4af7cc21b46772309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011f6f7363ec5689185f11e8728c687310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ccb6cee5778cb71fa98c9e460b8b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ba64de53cd96ffe19585fe504169f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d19e615dd4fe4b50f2c34a0169426313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4c49275b6d41d203b9fb286f3073a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd72fde4a65afa62b048d18361abee8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd38980bb7916cf35bf1f33bba59e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae86658f5e11a4ca9ef5520c8c9981317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267d692d3c5d7e30ef3f499193ed18e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8e543153122b8164333c9403615b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f8a0d167e0deaf2b42abc81f3389f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94cbf4ca919876942aecb7a09bd628321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf1f68a8b1def419e9a372b1c6377b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab18f2ef78a76c048f5876b0be319323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc20ec75bd8312f80bf3a4f1bfb62324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f914215e74613720066c9bd0c215ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c21837e722e20bfb251be14aa6b9a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665584c86fb66666849f4b509f7b793327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620f76ea73828f25396771189821570328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1248857b7e60af1121fa36fa83e78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa9efa02d9d57d2fde8522fd1d225c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9d44fe30c00c95f1a48f7093a8f90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78fe89215ef66513f55ae07ade9260332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187a4fb68d2a459cea718caef0abc34333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4243a9cddd4efe050c99edfbc088008334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13bdbfdc4e77637b22e906f3f3e3da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1464aa51aa3a08cf0e1a62eef01ce1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3705626d0aaaf1f59d709b75924ebc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86b21a01303f0b80f1ffd7951210eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c7cd0387ca91799e3eae36a685db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce100be276834842a2fe42d596e17c45340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd366a0c3589a163942a8de462e2c198341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e71d853287cd5f919756f522dd01b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c45141d6d7c26510ec02bca607637b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a513127abdee25dfb1e9f8ae032651344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b69ef972531e1422675fe5bb66987345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedd8da352f2497bf1330d0d66343bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f66c731b4511eba2c3f0053bfa3ed0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368903a1624d5bc8b77f23a3e0ff225a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd82498d0bc639ff7752f838409c6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9b154acf8042c8e285f90f5685a92350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45913162e1e3bba8d3d2f39319c93635351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c74be4bc66480bf0597ccae856f98352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcead4da59a41258f25747d4bc99da9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3df0099b1776fbadbdf33295a1dec3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd0462b83eb4709e30dbff48f17e5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d972149fc2235adb6b1e38c84acbe0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a5aa11f6be8125831297caa4c6477357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50468841cce623df5fcb332fc2f764358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725c6564bd6712b5e389d28f071adb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1183faef27eb7690a6ec94baf6feee1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1d36bf5f927cb4c370cf7bb15a0e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0a26efcb9f981be3597664aaa3a92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca4e0afadb81f06dff81e15c4f4bab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7980677578814ac3539f665aae82079364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbf7524cf9a76d14552a614fefe6b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f610cbaa601929c80a6ecf7600f67d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9294365d67b2510e67fdfb32e00c09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44146e8a30135ad6a898ae73a3e680bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bf9b4b0720e09d8e32a1a732a830d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472ed8dd4cea2459d2355c3f8166ea5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1142740f337b08b3ab94c39e354ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cb19f7443e7f41cf95e0e9a4db7cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e26e40b51033606e31c0ced71eb04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5734889bfad0809b3e4b98c1195ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc53dba2b6369c6386de9dc25af2db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b939d6685f7cfd4affee2756ba5e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689a0f0e416188c8900988c10ae5446377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f0daac0ac8085c370436a31529141378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3147dfe4746ea7881336eb6fd737d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49c701c6a3dc1379b3f75ef403c9c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa617610fb595df44364d3ed9bf34f0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8897082e57454963372d652f05d15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08781f4500d9070f110ef3f7e473f13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc3851b6a9c156b328616b97b90eb0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11485a2c5fb1f2d5b204630d62674009385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953cd60f2a2578a5a6a98ffa74d74c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54abab76d3f08ab82d8d3cc3b72aa0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfc413fb3c19a36aad2fc590465327388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1b4629feedf1ef7889396437a4481389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9a0ce8decf570aa1c9029a10c6a24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437efdd2d5f1c6559352e2bb343e5ba6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e61b59ed7fce999ddf5156450c5566392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463bb2c51707e8cdf510fadd73c4ced393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc7cce50251a02a4c58b9774ad5437394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec0311ca66ad8f7000c672fb0ea10b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161ea855849d818fd993bd1befdbfa7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3eceae32941f47aef8f714727e4e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5068b3882d5b08c3488f049398c094398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf033db02cb1afc9af2810aa32f650399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad6cebcb9516ae532d21d02f9cc843400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb9165b441de31f6db19570048d0af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1869fc0f8dd5896217b7bba6e181d50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7a84c0675eb3a4c314f20e784dc6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b32678c84e5eb4111923445d8ae08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65f9f81460bafc19550cf1dbd0978e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6648ae7c6e10decb5027bdf2264f41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68c974d71e64d95036eca1946508d6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efcebf3098195d8723f39ea7568f61408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8084ee290965e51ea23573da3965c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcb4a17c5ebf21e8dc47ebb2275e53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0581d67a69c798d07f45820e44bbf08411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fed2f829afce6d6e3d17ed7e61841d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478981a2214164210e495fbef07c2da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe986025d563a84cd3509e32cc9c284d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cbb12979bdd2b74182999635036e2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17a4aa99998772648c4a2a5f96d1c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588b4259d8a6b5bb0d9accfacbdf30d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b84175e5b1c840f25c9547ccc788b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d7b45907b46f593b2a841833652a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aabbd046589ee5f9daa41fff023cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777bd583d1f2bf0b5b762607e8949af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80674c650730d007cb54f363f9caf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bdd2bd52ebc686d541158537f6815423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2481301467bd585d3710f7295c7c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f7e0a7a2966d735b41be04903f1f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0c176b3ad39f65c3f3dc8b539c599426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b862691dceb46087fb18bd3251dbd0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6b892724c030efe0c5abb6e1a30d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4830cf1681079faefe3894f5e95bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b7c186ce6f64d91b2cd89ff465e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90dc451991b1a6984231f088ad0097431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b7635a4c2a9b509416ce3467b1cc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e59a16ad883c2052389569b78a433433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4af2082d1f9b01461bf0770244ed0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c632e23449b0dc9acf0a261aad8970a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec813148d9511b8f996d3f4d818508f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da346a5bef3df36812c039f6242a6f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b7646a4f0a03af34d961cb1c47828438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89cc06742d2e3975e27aeadcf8dcd9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315aa5563dde0f85b326326d476bf02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98823ca22bf108e1bb6e1230ba35d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe361c703260c039b5c72d3fb7141f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77123dcb2f6f29ef3d1aad8d5358a9d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd7b10fe9f3da6d02ed06be4406ff9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dab5d7cccbbcefd5f78459cada937445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b65413f29358b4fe796f661b62f03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50d81e038e715d1e4fcde5c956f58a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fce2fc7d4e5d27bc02aae34bb5845f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eb4c554cc2ffdfb4b5c7cc8b3d55d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3d45cd8f3021dce6cd4cbe7d517cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e6ef1e63362f195b59407f28e5e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9c93b50c6270598ca9a552c165bf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73c8e23f74568831ffdbe4c7976fe9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7599b10c76cffddef6a80372acb6f1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0174ec83518605469b16e306032ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af066312a035838e02dd5fe2b18f1143456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae986dd3ebea2c757757ef5d7478ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1cf24205c13c7fc8121489630cc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f59cb6de562b755272427c839cfbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ce3ba25db2d040b1e1a8a2ceb5dbe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee164d96d19fffe1b876987d4ca0d63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19fe8b3933fc115dbe20c9cfb70398462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bada20f7e0ee535378a0eefeb6179463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbb463133f8be33b47e1e05c089b10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa2e9122bb4d5c5b3c44f96b947efc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0366173545011167c21c2fa2271272466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2b763612bec2c4dfee32e3c6c9581467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825c70fcf2b77687fe0ac46fe6065c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a262ebe730fa7ba7bda10e05880e6a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457e19c7de25c06d59a434f267cf37470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405e335a624595e6d5fdf4d1f130420471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a277ce2a295f208ad9271ec4eeafa3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d75b848d7e81759cc31c5c168d901b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb4e1722c68e5ca5f6fddba65c8523474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032064271e61641d1a1c7f6fb0cd4d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99045820cbd28fa9b7e995b4bd2006c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642c102dd3d961eb375a8482572248477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ff53d62296bc3fd70cb9e45bd8b1b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01d95a175c96bb462b49c781927097479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672c5f147eca4e9a1f409b6b14eb05c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bedcec57a1ab163ed8d88c1019691481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4d46fe1fa999b9d3bdb0ebdf4ff75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e8d0fd1439afd1af64e89db553ca1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58110d7e5d1d1bf33d8e9fb6460907be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad12b04c99ce535882e018fc9e6fcd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b76577acd67879a1c953be694e6233486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0ddd14834011f0ec37cc340c80628487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6d12e95ffc5a3fbf99ad6bf1577f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9868273a5f8847a7fa50b90211897489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572ac666e4f26579a721da46da2ab61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7cb2df67a3476ab48f7272986e597491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33f2e3151cc60327ad9f2c355a4a02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7c5e29119e9d4c12ff12390614ed6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77917d318679590dd83345880ed42eea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bddff8c2424bdf10e28c8b26666dbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3437c4b0b5b0257e47b0b0f8dd1263496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72924e55111ba2a9e65345a9a77f1305497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499e1437a54f6f1ae9ca51ccfd18ede498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16cc3a90479cde5dba73d908811b31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2f3fc7bc18608764662dc7a21ad02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33043de4f2eee88fc684b4da1bcaa15f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec634f0591e6ec662a99bb299b3cd8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25ccda2529ef7fdd8c6a34c49e05f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf724f873049115caaa3b9a9a0dace504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5e7cbb639de6aa8228a3f7a353cda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227b6ad475820c578db6bdcd5d9ba36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e99d1215617245454d5a2738d7e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affffaed558fb2a9b12259ea48f4caf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0159c7307e3b8f2190925220b8e923509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae8fc6cc6b30c8e8dfe70fca97d049510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058311dcfb047fa59f8b998a0e82c4f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981cc9e1078b6a882324f2fbf337711512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b1f74330515ee2f76942d5cd26dc1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58462325179202082aab88099d689000514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e841ed8d81b162e774802b6e4a00f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c3d67187b5dcf974f3da4d8739c64516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd22b3245f34f089c0c95db61c896f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a7041f036ef2fff9b19aebe6d010e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd04b68cc48a72a8bc9d430c8da267519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195b4e40fcf8f94a31596f1ba0678b3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49db2b115333cc6d9d9a91768cebda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f794f6ef520cbe422c979b8f3938d3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225effda0f73236da74b6a4a17256e02523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf977cc401159c3c35461403990e2d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059aa41e2b762ac3c0d25845b78150525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60420ad35005395d83b388c1e27a3729526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9bce157c327e1dc00f28d8e65f38c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa98b69a5d41b8bf795b272fcaad04b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d16c293b9d539bfeb138845d4373fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3e9b041c50bd5f236b053b38129d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c412b9e31ed182c3f263180179ddb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491d9d986724ad362823b53254d5c5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c4cd21258ac02e3a44cce2c26c355533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ceb86ef1805fe883d957c186e334534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657a9b9c04e46f339ac794d0a052c74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a46f153a77f98546bc7b4bc162553536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c764e5b417805545418bb916f2e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4823404447ba8a39b7add36c59b21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c740376d67a7bd9e1b9034fd48d0d84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e139cf7b036cab9aeb8fe2cbd8e4d4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86781b5bff5c998ee0c23a2680a0ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2ea501ec8b5af2fcc2d2882c1b8eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3726f2e68f956accebe253f45dfa2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59aaa0b6aeb8a46dfc020135fc2366544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4eecd74eeb918e0faa03f3ec9e2b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b72d3e0a11c89c46b15f0c1b905487546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d118124f58d5a128663b6388e6bbbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461151565c86d5c757120b9cbd6b7ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafe1c78065d56c7c527f70c25f7973549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918a074a9b33015980fb04be356cf9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcbcba30981826e13f7b96845acf52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acead7ff9a521dd5e7ee482013dbdde552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bad4d1d5ac29d775b759bf11e1f8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2143b1655597e92b42b9489392b810d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ddfab46e725e2b1265e74d130b8cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e3eded11cc15a58f2c85be7fc2a5a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4abb7d59d843a93ff045905bd2d39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9980d920bb6b274738b238bf9c2c5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722f24e850ae47fbcd5fce1d091dfa2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d33276446a0e89a6505506f7b8eac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc6ed73fde65b816ad39ffe6c7df94561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69a3878f60ae0d35d7d4e8dc7463e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006902393b90470ede448396df93a1b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf0ea27f5c20e802fff96220dfd6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7264eae7bfaede3f4b32c3c7e6ae854565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ced389766fd3ab2ed6081530c49416566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08420a5b42706ebf3474549531071d18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa82b99113536e3fd7cec5c57cb5a7f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87ffd96c8bb3512809a8b56c5341b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274356585545646c997f07ccd428fcab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6bf3a25960237e28805c7883e1730571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396722e2509367d2748d041d3355c1a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c64ac10b00f703b34e11bb44bce2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a436a13413e28978c47bd916933161574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16ca002a0153e1248b3510a1297eff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290fb66c205da806818fce42d1afb21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dd6ebb0e3a4e45aa31a778938a3b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb18db7957799ce2b0f6d8ee100baf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22896d5269d5de1791a6f1f91518ab1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d3357b3420b12289cd01b4412128580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f763c33e6d95e4db94b675df8341c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958bca5c3539730bef79adafcc6b50b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57ea53ad076fb7ded4331a012a52f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f96fd3f46510d96a6d826282edee13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ced595adc00959f56b25ce4694448585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca4176db3c03dad4b3855013a9f57e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39daace7ab68a044407181d10ba033587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8699eae4328871a2263488b53210dc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2e4b603abe4debd0243b1b92985e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166fb3bd211261144dfb465fc1dae58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0899872396491cccf861aedabd5566591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095ec29086a6b9800af81186a5abb8b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf610bdc64c1e8b895a93fcf69ad78e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893b43b5473d41e2658940a5a732389594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6518f6155948317ddd9dfd002c8e171595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09c45b4cae5b1392efd326e5af7652596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c571f55220a3ff6762b79a08464bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9885616a94744ca3acd9d76246f13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b20281db16fe498fe87e46d2b1e6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379ced4f06d963359d1c4b1bd4d090c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe2a42c4f661ce69cbccf2b78a7f84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086f28d57946ac07930aacf3d9c3f9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb9811454a91b4f10359201b5ea24b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafe259b565bdaec1f799f3eb039dbc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d776b6420886e05e9e18ec3b8b5b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5de62827935f34c3db828271a6a92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ebf5f2df61a9981922c2778ad7876607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d033456f8fee776767e71867f3dc2b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7376c3987b490c4eae8b9fa97dee4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb3cd2d3d68852c688219e98b06cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e26a4b781dbbd7f62763183ef2643611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993448dfe4146f1fca7bab4b41c741eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc83bf8a18ef41f5f481f72cf03b01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc7fa1cb736519f473618448a027ba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b67da3dbeb1c7fa47f9450512b1625615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220e172ff8af311c4152d0093860e73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac1271212be6fcfeab946ae0fff02c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30688b2785fe6f7e12794c7dc4fddf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab0347a18f86689dbff4ecb080952e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72e01c0e1e604381d83197b7ee8cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fda0d0995224b68386b272691d4e1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea27b89bbcc3288e2d7473b8458218622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191435621b55b46b4c27114afbcb9ef8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a5e6cc82169ee93cf9d0d88f5db84624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06cf6a0822ebb08af5fb63232bc7dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec22ebe006cf68e0c1b369ad85d5aa1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68477b3541038f081fa20efdb961bbf6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaec2a43900b09229f4b90b56b4bfae628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c41ea92c190178a44e8d7a783446d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a9c6b0c5d0364280fd9933bf155d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703703ebba5a224fad57f12931bd63e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8679da563d79c1d6071a9c14a6afb85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c48282ca2d0f2b19a9be73451b7bfd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff4210922e1af689b61a80ece754f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4adfe7754ae22e12e77da3078d940635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eba02e1a1ec448ebfe129a67abdf49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec3916f42984cbef57d33cff860e62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8ceaeb99404fe933beb145547d920638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fe884edeb38d9983d0713e17e4ad8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac14ff04814753e145c7a2545ca537e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc96eedd32a988c977e3afba17d63a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53773ec461e47586cf0f3bf31d458c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad0e964997ef6de7913b40f49ff918643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f175c8d2a80a90f2294343a2309ce4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d168707c2a13f230240e2b347438e69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ccd21c18fad445d73474a03af2feb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a0d397d08a744ae273e6c40c082ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6de46749f5ad381d515ad6bbeed47648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5de5bd37cef42b7a216c30df6f1801649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d563bd33dd7bf941f58628bc43f9d3d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a76f56d81671f5857b62d61f8f32c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c3a86b4bab11e76357fdfed3758c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d78994063e054121c48e1d1a8e5999653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc319e8371639e1440304b744157ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d204bf0d70214033bb211daa8cf455c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a839af34181ee8ef178d459f328cc5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f97568dba1d60db4b55b7da7e0509657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5505eafdd8a1f7a8b1d32955bf1f8ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927e1a3b7ec01516cabd499f1b68bda659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a9e8dca806b0f85bc05a8d6ba9a6e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c036d23d52adeb69b80e2f7bbfb2d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51db5e0cd20c0fe76d602e2c6316999662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006564be32fed557c787f814c67a7f43663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ea32f1cde6c77f470ffa7581aae89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e99103642e16e7239abcd4124aef0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29522fe5cb074a726c970a58e3f1334666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d0b550e564d3818e225974722cf72667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a00ad42298eb9d0dea5a5a393ce62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8a5954b20959a44740ed0e4c6fbb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbb2b883d99911a0218e4bd72a53d5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad59aecbe192228958b5e66581bcfe9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd171f3930f88ffee86d2f5847de6cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a164df0b9001e8d1f6c6fb135e7bbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0a5c4131a2080be6aa2f3de9103b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a3c66bc3c6836cd3ec1d14274f9e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b76fa12034abcdaf1d92669ed430d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ed7b497d8f239c7b00bf0d4a586f7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39d0c86599182b150d172af4a3b144678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4d76a0060837263d5832860f416b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834adc3d809d69930f0fa3241fbc5ce6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e746b1548f65193232b9ac20c11acfd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53922dfff5dab173eac0651bd0a89d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21aa3dd5e16395d8b30c55d214cdf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ab231ccba033d855c644549892b78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baab057fc1054da3629b2f047c0957a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc7b013684cc261e32d510bfa6450c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d6d906bd4d3e368c12b81b02d20e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286b803960d5d407c3f0c0a90428167688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc09e4f3028082d62e32a8b790086e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b6d507c3e68baf2870120dfebdc8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a442b9543d13847e5bd04a01cccf79691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff2ee785088e0dd89d1cc27395eb59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dbf9c5fc6bcdb9c5ab5f0148ae600693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a43bef058e051e11c64724be94d047694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e720a4857ece7be39f138f3a7dc71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1541f017477052993dc02d8aa9a31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbee98a6b19d7b87f36392b578fa5b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a3e323750a9b6e7435e17b3d18090698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc347ddeaf454d4e6f3943744d8724699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa954951e80cb2dee57cdb99165d9b36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea4c2de24c680ac3504bdf6628cf61701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f10213d491e8badeebf56ef27adb16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada3bb84b4deaf67bcfa84ea72692d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e78a94cb59926942fe6676b7dbc9c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c836ef0b9c3d8d6bb5354c17f62842f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef06440a4aea1957d300a14fe869ab5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daa5ab82139e545bce1fd2dcb54f28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d970815122b98d7e89de9ebaf98961a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81369661391c3385ccd1048190dddd24709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c8fa01f259e291a518cef265714f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3df24fe5d930d12463918895208db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3acb780e97c6543248d9e3d09efb2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7430e49e4b6043bb6fba72e742ea9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516983e815f81439c480c9379955ac61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37679d9f4c0f6cc6f8315c6a19e3ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f83ebaf5321a56bd9beea5142bce0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad356caa345dc23f12eca15a6329dcc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9bce053b785c52848f9fbb3326723718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58050d0799bd73ba05866c2bd02a9a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7451d2deada9d4186b5e9f4d95cd91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568511b1e73a0206163c278f7318fec8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318547ee18e8b042bf976b3333aa686722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b59fd9336e6dd73b02aa8fddb68fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebcb8e4b16aa07a86333786eb28737724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f5bb0af95b6177b92523f554a3221725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16885956244672541d68b9a3160ffb2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcefa20b4e85cb93ac7da3514e2a8a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7b2163336c24c86d4765381316aae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db362f04ac714680e8277558d91a267729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b831f714cbb4d15a61cb0fb5474696b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09807da8e83bfccdaffc75400963a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81498b7e7095374af8fc77f681bdcd32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aae1040a45354bfb42cdc3802a3677733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f25bf6148a5c1981d84d6184b2a9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9540929c9f771cbee121f679b00ce9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8123aea56e762588fc86a719db779e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb43fc28bcb20d09433d2c4cc6a7c59737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fe0e6cd697237b6271f231d3b0720738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f363b9b2d1f3609b0a861ff0ac3297739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da4b4b8a2e24513eca6f0e30eccf73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd40e5191329f725b86d2fddb7a6f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fafff00a5e746d8b34c1127af9360742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17732f69ef28ca2cc71904dbbea691a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095262bf282b8e0b3541f6bc8fdffb8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99838f2957d0f638d88a4c996f64d7b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94af907d7d3bc8b6bfa4990586885746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7981c69075d312171b86633eadd87a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20d0d7bcfd5ae079454499de6463ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0241f61c65224735c7174b5ff6dae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ae79427ad8a460a6bb98815e555c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc078f4f1a7a3a944bbf35d75f35414751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea1d894d4c7150e86863bd05eb5cb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5a5e57f2ec8563e0794bad87af64d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f460c0bd899005b7f4d429573e502754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40bf024c81fcc6ea44c9d4a10f1e4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1f1dd2d25d118d658661d8074437e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc6f089391850933d9b95edb706fc6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5767cee2b260882a0b4230bd06f7ea8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca2c4498c7e85bd99ee842cbc2333759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8a79cc1a2494554512269bd737513760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5044658c24cfcc9a89da30fee822761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c7201665d0f2efd111156891bd1b4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48567aada62033a2fabdc4235361b9bf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d35f252fea1fd4511dbb56c1347733764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df1c8978720ad6f3291e14873000ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d93c6476107f1eb8f61da133e10e7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd9f838a09cee537fb1f8e4e9557c9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831436fec65cc885bdcf2ef4a3cae9b4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c49aaa2a1460162f3373633eda875769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56663bfa5a49bf45099f2d30aa7036e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9477e180841d6560eb927deaa73ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b415fef5610b209cffb284e4f0b58772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54432130ebfd0a1ad01b0ef6bb7ed6cc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbce767c55d963d6d3e9bd925b427cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5503ca633c9c2874f13d810929f9ad4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eafdc079ed0235cae4632000ec753776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be23b888b5a98e5903fc8bc1ad4aad777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b79b323a6f30beb91482dc953195f9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab2da45ffbc4cbcb43ddc016429d1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05d2fd01bdd78b2f5f73e6dc6007e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a570f98127943fbb2ea8f22f1344b3f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fb46c5af75440a09ded1b64d9c883782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc38358c3cf5d0a0c90ea259979c759783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cf1053f3c12b9c27ef2e38d0e3a9e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ae361720a79bf8e902b3b2d6e1a77785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1614c63ac977ec90e0feb08e3bc22786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cd5728194f9988d45945aa272f9de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2ac0089f59f217691309c31631eeb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe41b1b7a16837d4deb7a452ded97b3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0053609dd2981e9238c535b93519c90790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842184e93e5ad71f31524a4a3bb71a8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb0cf707f567ac920a1f6c21767030792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2ac33b6918f51e08af6acc69d80f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb5e8ff3735fd81fbb886fefb04795794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467cec70c17ea891ae3b9ff58ce86a8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2bccfbb91b1693df6edee80955514796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c61b112dd464252bba091c9c0e7386797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb228db68c9013db4f2c92f1cb8de995798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dea1ec3df7b56058b52d0fb5f3ac4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c821ab4ff62cefcb9a5ea0acb32fe800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cc13c4c70054bdb203bcfb66cf8c1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96431760d00f4488be607cde67f152d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab225c83dafe762e1973ad8a4e4d6b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c540d4d13d5a96ddfcac505d9f0015804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214ac566b6735be36318b82cb78320b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217c60e1820965f30f6b200a2d19a62806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650d7ae47fbade73f6614fc807bf557807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048c4a4614568ca8a3bdde5f52b95ac808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879569826160d13fde040f38fec66f0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a9dc05f052704d32bdebfbad6bae1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10afc5e53445c42b114c5274215f4c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e0b54b310ae508d65b3dae5423091812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260d9ae7394ce1e69c3c155985225c3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddb5c7a6323a26b9b51e1fd50d48c5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913409e8db378c6f2888b2597070fb8a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345e2c04443044570047835854cff36816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541bb4c444e9b052da21f143a77aed3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b0e554d5a5af2d2ab4434706afa8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8e3e01bedd155c732d05a8d1e5192819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b83c9472bfe2880fae508eedcc478a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3176db31970db6f37b1b931fcb08223821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbd4fc8054d0d70358283e15e6c70a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591b3677184a81c3e25c67c62b3453e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1818f50c5ff209e2287fa28bc1d126824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a285419a4e816cf4c1260ee36e18a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361068255647d01b8277fe41b059e288826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d122e32a8ca75607d2afcdf3dc8bb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7befa9182742039c80e3f2f8b4985828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7de1cb9f16737ddd62b1b0a8c8be09829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a340e05926a45fcf4e350a9bb78b48830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d781bd9209266992c35aa33ea3ff6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e9ddd94ead28d28be60abb034f3ab832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf21606f5d91b2512b73350952d25c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab8de9c3e177e5c455304fd6554bc2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2701bbeae8f90aaed1bfc171ac479d7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e07b229f3db65490bb846037b5aadd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0630f2b1288a9fded85de3f4fda689837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abdc188ace1f3b6fbd861d5b57a3a9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c075487d9730a9dfcc0c4010a536ab2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b486ba59bbabeef61d00c2861ca5f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e58be49a6ae2ec30261a6b4907cb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5f448463779d83fb62f442ac3a71e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3708e229674ad6338a72116c61f8a90843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc53dd34344aa4a3a6a7c34fcdf0e71844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99604c3bd0835c26c8cb007c9661a546845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16bad5fcb06b97ad357c2894417aee846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8b0b50f09aea1f8639027c0886bd5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb09221be549538914e69607daf7f2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f06a1022a0906991880cc7e416808849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee9159b613d5214e24f8110fd20354850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca9faab92c9b446d53facdddd750e8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49b4b2a01bb7a4cfb4ccf6aa5a419d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b918e4c55c25fc4094d5f11cdb4c24853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193bdd4d7e7c3cbe85b04580bbcc9e8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b306e047040c3e21d121af674e8e19a855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47d5481b8aac25deb3d8e9f2286320856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be63a917f1b29a3c1a08f0ac632ac9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e2def1665cdff716b35261c13d77858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f6585b35bf83baa0cf4a7fa272198859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b41ed12e5f5df61214a924545297860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6577a4663e85ba4b4584621b4fb4a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014f5510c3ea555ef3ae6478078c90d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f6a361709ba49f71d3240047a294e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138749874e183d7c90a1e3f3c4dae45864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e016c19f2068c4571056b67ec6e8a5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde7107569c7671e38afd11caf73e85866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3dc11e1c1109ce1940b5e948319e98867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b880ed1d3118549edac408e95ec9a9868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3462c13e62933d3464a8a0b2e923e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcabb6889aa6ac1c2720c660fe3cd7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9ff3e8d43d6719e60abf223ec4330871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8800d2b5151a6f184f72766bf79f8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f53c44ff8a37c2f1f5d6679ca5a53f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b59d91e00e811d47dab995e1efed0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e962f6cc831bf4d459cd320009ca50875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ed9092231d6373826eca8ea2b8a2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126e146ee1bb61295ad66e8da036d49877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619aa20a2393b50e1deb034332de7d4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0f87b58fa5315c1426c835252161f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d2a41e2d6b46783f9cc0d53456461880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e4b4fb192225fd02836b3148ea2cc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77dde1540acc6e156535a969f364a1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa68ee5d293c560ca8bfc3b8d05c27883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276118c297a947fe8851dce61fc40db884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f97a5cdc72223117f557f3cba3b9c5885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b8ba3622b7681dc73219ed017fb16886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef297c0fdc7092ea64c0c2d16e53173887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188ef2dcddcb135e6f271e4a2fba12b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd884e49846cb2c27f1076a2c0100d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad2d67e72af09d8bdb28209d44aea8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77340175ef3489ddc5cb7b17bd2b441d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c3e8bfd363dea5c7181847093192b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2fbd6b58c0629c30836c9ddf82cd2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1290cf35b257bb08b717a3b346a77894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca306a6db7e1a9f6f4e7087ea1f498895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881643637c760362a6f100384991b95896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84e02eff11693993c985e12459543b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89cbcf0b1354e50142edbd110c44b6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570e2718219473080420236b31f5c13899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b27f50b5ba749b2940ee10fdc03d71900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db269304d891015c8da05306f0686c8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cb09a90f7c6791eb2b1c0f6dcf233902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a1453385de9c44b41366d80434f9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619342618825775d30fc65342aab1185904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68cd8aa9225c572cde2076905e3980905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d40ed139bb9a7bb7a335d3b94605a4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcba54b357e28c58f3cb90f464e84e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f8dacc908c2da760b98e6603633f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7551748439c3f06a91a40fbedbc8c9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4b7e2b7917db1888d0e372d6a9c0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf041269926e9c0cf19825bfc90a42d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6ae66eb7a6673751d8ee9e966e9d8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3dea57325896938ddcaf068c88882913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041368108be46530de1a97f9c49b593914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b62492c38721b170370d4d3117aca8915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fe411d456856e382c623e3d872d98916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d6d1f07b753b4cdc4c43bfeaef9a8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258baf6e8b8fcfa5440d39d11df81b7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc637a72b366e641f45c1047e8cdd8919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffbae59b6fa8c4dad5b04d858fc87d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477346246004b9f27d558c1440c1b90d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40346857298437f5504def8b02be205f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1889e863d0d080bca9969336c8bb370923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833165664101e3fb1b171eca31dd418924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a001ee1461200cb212606a938c3a2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04bd3d07f1c5040260c72cab32f71a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec13761586d6cbe851d5f341b4c9950927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b103fa397c944891115928ec071d826928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc595396608db84a0155fb4f99829fb4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b3a6cefa4e8d19b39109ef1253701930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d05a109e63a5cfa465998ee1140fb9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffec1e481283f609ae5fe16867e0e5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698b0706b4ed45cb1ee1b3aad508c90933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0907be8fe22e32b6522da1cd986055934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c4ca985c348ad4f9477d0c16157dc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4770060001168e09fa8d4f01d1de57936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0c6eb17dcb8ea4f8d1de63425ad3b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f6d54957ed333147fdb23284e018b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c1cb97c0fc3bbb5922c2709aadf10939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f60a84573cffb568cf53b0e04981ef940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c842b45cfa6eea9e0e1296a005507941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed2a38e839408a233141b9c8a767b5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e680e69e6ce35c2c3e966ddee8b48f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e595bd8dd7deac52652c01bbdd1308944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272fe90fb15005d38e5e449346b5d42945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5ad8d80c21214f192818ee9f55ced946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd826769816d4e5d62e0f1d853746360947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fd5fae84b883031e69add1ddc275d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15363983dedb28aba3bb0e0dc28f3b4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0531e7468c64f829ac72f82f85926950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d24f24f68018f51349082632f934a9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1820f06d719be26e143916e6249c09952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4f2395c7581ba6982b9db056b11a6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8367b1532075d3f944bf7adbf922ee954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e6d9aec077d44643e7113ec84a204955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25daa6676e201afe62dc2a928cf632956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f3be5a66499b4223e454e81a11b12957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e21b7a7f311b21e227a6fa683c971958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee7c3c019119a34766e5d1238c2957959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde84e620ff5ec9b553b030e2ad5786960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738719d42faf25d29b5ac1cd157afd1f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5e1484e00a5d0bee69fa787c95aa7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb21afab250ec6b390685e4c264d9b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac290e1d9b3f74ccb2aa29662061c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ea05f247d70bed48865845f75b3b1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44a4e549358c28f50151cc5becdd66966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799d0a5548f6a336a778c69b8aa3346967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0ef27cde4825a89f7ac3e9ef4d718968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a479792d9a19fdab4d50cd7af8d0f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd39cf78413e3dfb4f7a317b3113b8e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe7b0f10c09a67c72d8ff5bdf2f7f6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e73c46492c6c23b5a69045305829e9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62359727c6309bcea539f3aea9b852d4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64ae6c8c5faf2d9748e7bd3b61f349974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85e0b82a73f2b97039a434d14ac5e0975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>