--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e8e0b613c6ec01dcdb92dcce2a95f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1a1461e7f25f3a569a8bc95b482ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451d14e5015f260516cd27a4ddd7f403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30451cac41250e6b24ed7dfcaafa61794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34309ea3ad96322df12082e17900f08d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48850f874762727d892edbad8d85a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f51580110152c1190a3a1d1503611f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf13428177341de38a5123cdb74df98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e6c97756640cc7a06c8cf70d01e6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b568e120764a672f099e21d5f0766c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084d135d7490ceb743302a068f304a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58faed22e9568fab58bf66f968f3b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b46197ee6bbe4c3a4534b79cf6cf9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599142a949cd5f74e5c38ecccfaf90e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861b771ccf7929a4bbf25031393190b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f072b7fd5a3b301d3c06e49ea582516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048a780fb9499d73d7fd09a88124af017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c58a5ca0f7da612bff50fb7dbbdc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c458a3dc269ba04cb95388eb5d38adb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861dc4c9f280e08e3d96e126f216cfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf907e7f719bcb6c6548a856662ff221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76285f752a00c3b82864ce0b7f64b61722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed29e7ac67c62132654eb19f7e9f91e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c81d9666049eb6025444eb9be5dabc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ebb691293dcb11f14fa47859980f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c90f7a98d1f55ceb0e3e974eba7a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbd4e619ee3fa4dc88ca6d302ebbca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24a60650cad4381462efbff491ad8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c0ec29615f3ae9bfbbd9cc4e53d5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c437b0f74b55fb9c5e08c6f6641d49830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b560d2ab7ca0c445d869e37507ee831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d3978c10ef55c7dcac168c52a1e5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09942c92e5c01ba30092f4dd9d261a9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f84bb0827b336960608928a335ba8e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fdfa0ebf74501f4eb011adbd76ad535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf2fe6d917bfa7e3481f65198d6b5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d4caed29adb4da74d9e8afccdf6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aa7cc578d40a40985f6d79fb725fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1b3a27c80aaa7cd6ed3c7056f8cb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bccc35fadaf6975e47a4255a0cdf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5db75401a2d84493b657b3ceec102e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd8c47de157b72ab194af9abcb69f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89538f1b741af93887c56ca53997bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f736d3cd7e6463e2207bd12808aae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40efc59c2c777dbd6b2c338301e009645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e562c359dcaca3809b5fdc40bd20d5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c35d84a08a93073b00c826e57632647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01679e8208541a010c30f65f2e690a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1649f9e080ad2beee26bd4cc2280d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2f5108cd3d1ddd376f614058787c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29a6111de1447b3874891d9147bf2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927d356ccb4e3871c675ef00b2795dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51e777771c8a8ae5af8901bab575cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d297cb52c9f8cac2119564b786de454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57691c3cd48364d1c4adc3fa2579ccb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac596d77d12c40a9278799ff5cde13356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14fef4fdb8e9c4015c920e7660d33357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e993a4444ea07c731c5bd11313eadb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ad8cd202e39b93d38296aed7a199f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84a76891dd025b9774de30c3dce3b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da6802c4b19204da8339a6fea36ae961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea4fbdcff0cc2cefb6d3415e13ca7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b71c044baee615d64ae84447d6b7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddc52626394997976795575d21125b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b354128fcaacf0edead397425f8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f1aa481c2ff8739234d0076b9519866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495b26ee1ee97328174c3066f36c72567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2f281088f5be7a215596c80f4cd7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd700032adb658e777986f09fa3d5d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92b4f01077bd335fa1eb2f37a74cf770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2613250b3d1364a9e6e89be641d2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b74a3c88ffc2bac1f39b41266050072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b729bc74c1077f8ce7bb43ac77b8d0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ec5035e89e6dbfc496996b1b10c2f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ff78f1263e8904cea4cbcd40574b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2f278b40045a08d05b3bd792f73b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf37963619451b7ce7e83e96cd3d9c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea72cc64851e9544094fb484ef5db0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed1b3232427bdd1cdff8eb3fffb2a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89d961abc77484a53e601a5b88a57380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbb41352bc6c43fb20101b24ee74be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2181f2d5963eef4c690a7945ce3f7682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa44aa037dfac9ef54a90371fdfbc1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509623956028542112c5c93f6721c3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9412219f6bc3d9c4eaa66b18938bed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b32af9ae4d9a54855469b88a645cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aff1f6bdba9a1011141d887679e2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad072da21710190f8300262d31bf1ad788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9971899ca3d15c445de1ae880eb04389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784acd8d0bc76eb09d9e291c5c26f4db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01afd3296cf53b0889ee2f917317c6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913c6e3b7e9468f87ab988ce717d19492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b9003168af6c91c96f7aae800bf0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cc254f4aaf0c368c6800e9ad3ff1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bd0299f4e9e3f384402ee74a10c5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b254dc160efd11cf7a2b5ca202cdcaf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da77b75c2ffab165810b68d2d6cab997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2950901325f1fb80d54301e0f4aab3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5af2d0da8212d0ae6976c3c0cb141a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367c52750bf42cce6936e8cc8332655100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83331231527a3fd0f33ba744a9b99a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e72e338d6069a3e33496c28e06069102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e71a8a5e3c1f633f99878b3c08465b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655993fbda557f04bcbe2ee9dd70d02e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59809bbb41171a3f17e659e908f3aeaf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe1ac077503202db5691856bbf790a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5115efd94248dcbf65c20c16bd359107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965054a8311d547575dd1598f0cf6618108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a453e622c09ab3a991b9a40bf2b87109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e92d89afbed5b06d6df42974a9c589110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2fe166021d2fa74a9e8b5a80a8467111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29dec8c1b249233bcd1ac1680126b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9037abb7b83b82a260e925dafe2099b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b7f37e3e0cacd86ad5d8f75555d60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe01639410becb73146b212db19c85a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df0220bbcd5bb9a2b7a25090d7f5a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c79b9132927605c754787bee60ef82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db087126b07b6134cf78ec75683a9b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed02e2088d8433d6870388cc33b796f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87478894b9cf5da3c795782fc42a3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c62d6cf9a776907795ccff3872077121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8909e59c2ccdc562253b963e96e41ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a5556fb256aa4fa1358ac361c0498123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cc90e8a673d02de20c17f2a9a6c7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6166b7230b8a8bf81ba66b77d84f48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8096dca7cfee2ba7635c64f30563fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d72434088534ad40f89e6efbcf872127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb056213f37029aee4bd984d81f647128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d103c94bd447e5dc6fdca8889833f54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369103cb078c6b856e730c6ff3d2d73a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea6ec777eaa6aa95b31bef460b0ca8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935621fbf1721d74704131e190dcc2a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2d8ef3a4cb8660d9f8c3f623049fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea553098edf34ed57dda722049dd1b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c515f6e6df4ac0bc96606262b793c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdf4fc9e38882f678033546607857d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b8e3aec9594f0b6c71bebd534f866137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8edc01fa734a76afd9688b313998a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989a2524a51b3b8013fec073b026d43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dadccbe8d66ec730a8da8bfec6627140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b389a0c653b2c16c558740d3b379bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9397e1579e0a5a8ef6b61e666cf910142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4d2b8d533e95eed24f2c41cf4b17a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c847dce616a534083c575a1bf1f68ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e444bc3c3560ad58fba5a261cd3ba01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3ff26dc79d893aab576e79b67e91a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aca6663cd069423c129d2f52acf6e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0ce1cca05c1af353a1d8893dde7af148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786c222096bc1527b94f4c5aceddae2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaefdd1ee158edb0babe3d6f8bcf18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03497afc7edf7576b42111cb89879943151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b654280fd28aa8a3d2f4a2fd6e8600152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87330360ddbd69787ccaf73db3930a5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95819789c20c33e82da8c1b1ada55803154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de6ce1fdf70ef335d81bb96a4bf7a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b38bb6eb7abda994e334999cecf34156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760903ee58aead3d13602e849b3bf4bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34d83ca66d137204a0cbdd11192629158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f012750f5fe17fe5727d61827cd5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dfc75130b909798569d9cc59a0625160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb72d45b16b6d821bcbb4e7466bbc12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86f1551db24bd5f742db143e3b0549162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8c9397114d3176a87ba57da440f06163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702c8ae7829d447bf78d8393a2b5edd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f5cc9feb6b1ff7de29afabfa06aaf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeb68d166d96d0bb737539b5d81fb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a1394621da73b5c0e86ee14ea6f01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a0b34f9e99e933a24a1e56c70738b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8df8326b899f889978bdb1c40c7999169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d39087f26e095e06631d658143652170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1a888c39a49054c5bbce547127468171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18837baa87fd4f85144cfabd4568ea33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd495b8809c1aa4b2d5b2158b26a8d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f53306d8d459ec5a8de151d4d9dd2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37d18d03130c22d21f83d67ac0bfc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcac832ba255552132eeedc8c876c96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399ffc526d5c7b34dd8093d973bbd6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2839adba947dcc62da04c7c707b96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b3ebbf9f555d54c5313ce0195d903179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb807f985e5ae4fbc89b4eefb4f43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe9b5655ff75481d8d0d13327eabb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac605dbe2fe74f8857d16835da60bd0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021698763884905ce4a88debb7a33c66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21626715cb5e49ca90f52c10f545a389184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055b44a9cc4a191095627c3cd83350c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829896d9561c092d2ea97aca619cd93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eacfb77b9c946fac216b3b2706a25ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0522f022e1fb1354235f956c0fe174188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578286b36076dc45302422a2268cb72189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f541767743dc7b1e013e9841a16d72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d993a90c5c2c6fa39f44da40d9293191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d15511615b7703e2852572460df9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b726cead3017975de26c30b3502a75b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06816cc40134db3cd4fb72367ea1290a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35b0563fe7c3d57eee9545f8a592f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ed09fe8603603d64be22a9ef8a793196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c24b5801ee5c935471a0afe75aee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e91828fc46db9a8c78d08301fe95a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834733f59d27adc77a0b79a89fb222e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16622e3aac56fbdc7d8f7788c04c2cfb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7b3dbfb23cb7b77bca86549e4ff1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb6af035896eafb34b433739cfa930202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29e1c3098596bf948d12813e5cdf87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5268eb8a7c0c4d14675fab0a38cba8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e15e2d97cacce40579674b7ac0125c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cd8b52931d4b39a3cccb4da96bc54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bde36ba901e1d415d04572d15030e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4147f25136300a69a1fdbaecde99e5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa9a0d8e9bb7ad64ab2204cd9e87e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4fb19ffd7f71853de0cfc5a2708dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b8109a81940b39385ad9c2f232b53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945488b82bf4454683dbc77ddfcd8efa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075249925099935dd0a0a5645886ae4e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68470cb0a26a48ffa363e71051d314e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6758dc26131cec9d5aa9fed95f3579215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093d7914dae247bb17b728566cf6ea7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb145addc3b22e1876f974a4092c070217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634c9c6dd7ddc48fa426a2f0e212aab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119cba3abfd5f29b640721c9bbaa118219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d7c0a7c1c9840991bd99abb442f5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710476a9710d92b1930ba364a6ea4d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72654e4c78bfc340c46b213a3764814222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916497f75e4abfa471bff2dc5455d02223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d701101dd721d8c1e9c06ebea4d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05940feaba326cfab16f7bede4346c02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27319b408cd512338af85251119dbba0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd65a921ebdda2c5194f747b6c696227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79de05004786ed21b806cfeb2937a56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c401b91949932072bdc7fd742807b03229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250fc6e60fd859423a9f8c84a0972ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76743d353c3d1fe343d044e749f09c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b587cb11497014b0c054a1297579e96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cde452d7ee416ef85d605cae22f1a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37653bf9ccf67bb9210272e6be52bb41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fa446870481a1b4d4d03504cee52d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f93768d78af264337897e7ec56843236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f0716318f39ed4ba3490bcccb1af5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb433d5c077f9704b50e5f6143b4852a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20e6c192569a64980a5a92768d61d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18495da613e3d2fe71eb32140f98c0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6fa8ec5c05cdf249cbe9ea9dc4f32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9165804204ad9549942bd822243ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905e561e895e25916dfa69aec019f4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716336b833509596b07ca375a37d0a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68369039622350b4ca3be9138645d0c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6febaad6532742d8b7f588a2bb0c2d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97785f9449f9865f3548cc3446f64fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd27701cfcc50dacf6e11735df7982248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5a38048912972cde85d4719a9f625249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bab6d2f0bf9ee4a7c858619e19242250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a814265543dfd03587b44e25a08107251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde97d6c0cb3fba223c9f880b46c360252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14a248409c8687923fab02dff2b4bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec96bc9fc647b987f4e6731de1409254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0087d03bf0302cee59b565040425be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14f8e489a9469efd09b10a8d1d83cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9acf51bfbd04937b90b3b9115e5a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fbfd84bef18f98ba9945e11fe7859258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e765ef570d63300c32c83615fa3ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c250ee28b336afd7a90228794f2e27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adfa4e54466ad2a94228a03ac3b95e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e6e78f8c02cc56a5ade4e8cb2ca6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b9e3c09949d04198b6ecf72d92bd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4348fb900f3cda9ab9d246f44fbbf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf833aaf784d826f65323a83c3ec0a77265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4568172ef8cee76d8c234d89a7d71266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130f7eb48f3096aaba3bcbc92f12372267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3b4f0ea7bd73660af9473eda08d34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c08ebe3b192b41be149eabf00dd2b0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f453928dd2d2add0c649a638aeb512e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a2d3d999f1ae15e12042c368867e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0d612d33a3dd2cf3f011d8c17dd9c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6092655c3c889ab2eb1e30d01d186b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d09f480fdfc1350fb55cb6d2a76c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833d29235d9d8fc40b072b38a1a61e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577d893ba69086680bd1884995e2ee7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fe55ece0738adcd57a51373cb62cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a34b39fd0d8c5fd7852828509bd67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a741043b101d60336b4f1a81cb7f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf42de50233433bd5e5d9740be733a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29bfb4ef76e85a35946ad06fac53e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f677533dc1323c8ad31dbb1affe897f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ac35cc80f4bc6a99bba39b0ba967d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f227d6a2bb946b7e12021c491ce60d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ecac477eb4be5d37f2cad19ad27e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858e0ad3404eb38d4b7af6b4970412a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa429e08b01b13593c34d8548c68930287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af698f6eddb09b39335b4d4e52f379288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c2f907279fedd7d0f9858ff4af310289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a658bcf576cdfed45ab270e2dc57a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8f07e8da05f572265440c7cbf821291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e20eee511332d41650eb06aca155f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d3adea749b2f4f3ee21d8bc636740293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878b2964b93b3a2b63ff49943d53779294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5658466226f2a408ac9778ab92b814295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bf1ee06fbfb3b3f3a3ecfe480373a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03732117133c5fadf7c96b4723a62f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6ca74b0b513173b48aecb60a9b8f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d2385cd785e5cb6d1e6b396e2eb45299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d79558e4de0740abc6110dd4c2f73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d419f6e80c1ba6cb742f0383a806fc0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20468099574503298dfcfcc3b2534632302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe7568c30baf79833f6ca2601650b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d24dfb89c908cb791aee6c26fbdfe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d98a19822daccde2985a8501a1c1a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2987aadc6ab1966ad1e400d6d5dfe4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8af5dcc82d2bdc837855b7fd4913b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8486a0f80d95c21245a86bbf444aa2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fb93e9eaf9a87fcdb2ed95181f846309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd87fd7e567c1c48e736ce43b5842a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3584c090c0d1ca8d53502d16e7e7c3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d08f1f2b6f59af595df762e0e8c239312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb9b738af17253ac5fb77fffffa669313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e46006db4de316260f1106511e6326314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfba5988a01d29bb2d1f0354171c21315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51308f956bc3b4295a3fe9a9a2a5bcd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864598772ec00d7baa9845f8e8415649317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae67fb22caf2af770b5bfda757fc0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f7b759149686a1ffeeec13c8e2a90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f79a0192fda39c5f888e83b7f29e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62ba76affa029cd8985391c0f236d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b2bc5a83f2d95439ae05eb7a8e20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc51745537042f5d249be7dd547bb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c23d150899cf783c749bbdfa7b56b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbbc6ca6813e47ff0208d0a4f543a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebb0d5f072f112830fb02caae5106d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbfb6bd5ea3895d9213cb347ed06e2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b2b3b04bab50cf0bebee5aeec2674328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf85eda68b1baa9f2d7be9c48bf151329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d074efd2dc089b5349b19d24a05905b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523224a532e31fdf9e8d25572c3ab4b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ffe437a2dd3b9f5fe2579de46de77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890479a570ea6e189b88807c5b71d2f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe9cbcf467d9b4a8e00c17461d4dad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa186d84b84e60223bf99bafd184f3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e9981259db2476c519710566eff4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686c87586b206d9d3be7855cf746767337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594cba26d74858428c7831c959e1d10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4cdb37d92581103032aeed65d9a8e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a95174aa4c4ae972f8dec606bd12b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8664d92c0bc27d0a3e3692ef53428b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e0c3ef0635d654c6d71d977102ca7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9fe5fabea1ae8bec1d56064b7e025343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f324f1998ba1c0f39fb6044045315344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ec9c22138dc5da791ffb9e2309ae8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913449e40ddd4d8c6342d5b345d72916346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e89b5926f790475557d42013541f7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70f587cf424f7bf9eb7dabe9d89104348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06344e706960071c45c645695f4a71ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c634dcf1317cf00e9612b3b938fa9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51f96cceed488ed40e3c0ec02c07d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e61c5bc21bd7b542c610c0a58fc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752baf33a38dfa15cd068a46e961b9ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbe63ba5e61f7e6731ea8b9b79be15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a64069d1db94337484e25f3dfac41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c13d88eb43ca011ef5114f81b5bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be391817beca9f1423b0024f66897d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66168c2bc081fbe793313119b3fccf84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2c5d36e9a6cdf7776200ebff7d4eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fd1f21b9aba92981521313c508ae6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6a8b4c2c483c984fff17d3a454f2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af570f391ef6b1544e605f9ce6b158e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af7b4a8452b9637ab1d266d5b3122e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687720d518adf479204de1eac611c22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674cf6e417766ba15cdb73b61c7343f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c7edb9c0996764383451e725bc170366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6ad6b507843a3cc07641f6d1366de367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36c388f84680f1ce2ba30c7a13595c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1f08b0ccc1c320cff0771a44a81f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7aa2411ba154c30eae81c6eb768ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba24fbb862fb819a825ecbcefecb935371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd00d906edce5777022835e7f54dead372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763b4782cea4ffafbd5521f7b1b733373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6753cef9b2acdd1ab3a537b80c37557374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065e519d64031dee613f5e332642f2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30cf430fdd03f40efc91c768ca9f44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b813a817119afbce8d5194fb969c24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1278b3763f291f1675dac9bfe123a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f1f31ddcf28774e4c8ce4a5767940379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f5ef6cbb96e3ee83e86687fa84629380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be2c1f1e4d7ba80659c323733338c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a17fd327315004a781b9f5b817df9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693bb8b62ca6b261c1a454ac7cd5881383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fda5608e87ee249c78add363de10b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0a2b1e122d4eb3f10f625a12a7c58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb61e484e9f470ee4cf1b8c2ebbce2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31d873bb295ced25adb7173872cce5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3025ca1452cf0ac98652d1730a1c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0d4f28406b2b49cd417e086cbf8d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1aae81a201777d0865e081f625ab1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5412c1c48ce197603fccc0f22dbd3e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233374d6097efc2c46f2e731ac9f0ffe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e4538413c4359b7e9ecbf5889cef6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55990ceec1344633d87173f608b68cb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd296c61404eb37aeb7c4cee01a6695b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b32637e4a20e0b47cf09fc6298b59396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29a541f049201a8368fe84f3674fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec91e108b59e6f69e02db6929f8aa41398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a847f2c2e441e7b46eef6419ac7020399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf33fe9819a515c148d5dcefa003f04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8770edb9ad7e76497a0d5778d516129401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7836c7da5e928607054b2ad51323c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1010e4b9036e15547a5c30288bd38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e403d5fe813f3ea7d092f6fc772fbea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33055241763fd59d48f95cd1c81eced0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bb771902050c109dfc432234fdd6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c62034dfbb700fa08f617bc16cdaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f576f162d45ec662984dda553582048408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b113e58af5b14a1808653a51a6332d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e647c0178a53fd8153995d2ef23398f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d965a4707b598616a0b87003477ae4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a68a662bb990b1ea70ef679a0ccab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fda825c8c9f53d6fc69eaf8e6775e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bec17634b6433356eceb9713b0616414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9113397a9c9264a589339d41b5914415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4840ff57ea4f8e6c6ab1aa00161e561416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eb83d2a3c4809f190fbef17839e03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee1ec6837df90df2642161d2d82ba1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0cd465131f656b5c1954537f56ea6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eede892207010d66df0b1d1eeb6692420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9d11aed10caf55a38fc0a5c01fed6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030868baf1f62985f198f3e1208abd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc96fe0dbf9795dfb8bffe73af5fec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcd5c6d534f7d3ec6d340e5f68aee9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21730a97967a7302dd58b5b7505e76f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75017a663919aafcee2d94c5af60078426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf9a7ab95094f7d320c77dc31744a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad4e30fae2edec64f6142752247c64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac9f858c37d4219c3444ad6c7b4e7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e676bcce71378156186e0d78b4668b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d65f6eb24c2e4da429663491f69cc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3ee790585fac176b341c501e1040a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ae5b1826b51c3ded8a227dc95b9fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a2595efc0ba8ed848cbbdc10b5f8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968797225cbc343d99c83693b884abd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9cdc2d64ad57406af1c0ccaadb484436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cfdf72210d62e162699bcb864e87b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc26cbc27cc0528b490e2634e90e02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f98d217b70e617498670f9447bbee2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61150a0278072302936167be84ca6d60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044586f76f2354d019f56ff8f7f30db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61691f112bc06b43033dfe76ab9d2fc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbcc0907e02b37394b766210e801b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d46bab2c41fe04ed5801e86fe7e79a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced744f0f09d29499972f9eb16f7be7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d04e3b20784b8cdffd7427d75d284446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74776b46d1f63da6c1d8a5487b5bf9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a1989f39f21b05673bb4c0e9c61c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52b5241a5f6537bfe4c5b211bdc6a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594b9afed8694253a5675d6ee93066a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1be7d8033008c61f57116c13d4588451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af602a32c076436fa598c27406c53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad763e24b5dcc85fddb20b8274cc7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb875d801e49c8e674554bb3192e38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb24cdb38bbc858ee570de589994df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35166cf3d351a9dc098235e28bc35c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61fec4ac835a039b6d1a1e78081bed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719f937956dad15d3fbaf1451e792a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f5a786308c7a89525379ee522c415459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f2eabaa0a5f4b841d0a39ca8f459460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50794694d2686d96070cc3977ca5383461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69eb9e7106aef5ab43a55cfe9608c4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659445aced40035c4afb417da867b19463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf95e6af51a14e341b09935179cc002464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b0e08817784340cb94ec7f30b398d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59948e7f355c7496dcf3456063565199466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48bdf924567dc901116b91a8c81ac6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dd5556fc7d525f2468d40b8b0b129468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea07c2fd78f8b971b800299b5ea1d3c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5b62929bfb6bee89bbe6bc797608f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc134ab30e3c6fcdd674f503ca47aab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a71229d78d690ba81e5ac0a6ef3f1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c61671981b67da204faa378585755473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d756629d262070e99bdc8e7eaa91b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cdccef0a41d2585d613ada933705c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01428a522b30455950cb02c79018538d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac4cf379f258b809711bda3b356c4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940532ee60cbf00fa62a7852ea20db5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f514e55a96ba756e9be7d34467ba92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670e1e0155177b1b4e1ae51c10538d3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21bac96abdbaa580d3ed099db10df7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd0a4a88e3dfba46caeff6706efae7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85744287066470f752dae91e332572483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2844718e231280a036d09adb3c92167484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44319afa315e49652c3642f03ca237485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5154624d3a6ae56486ef44865ac86486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02456304bc79dc573ceabedb0440c19d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68110d3dabbfb8e20d5844633bcf1d14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827d5733703705740fe68397aba2a32489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cbd6832a6799b52eb2a7b794d7654490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd187ca338e918d80e22257a121c331491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765931e0840909c573f612075341160492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed84aed9311aaadb6d38766649768d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821f73cf36dd53ff2d76b8e6aa23ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5ea3aaff041dca95a1ea1001907cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46497f75fc43970e64372d1970b494e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c4cff73dec9cdef0e092225d0e85b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3d74a318afe3631c8424fc5129492498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888dd26b6e4e8f0be26a4b991fc15d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b64b8a4220363d0cee508a85762185500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e240fc379b29ee63a748b3139acbf7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825017272c36479c16b4fc0d5af54ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1d45665fcf9bede0a189da44e20f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f08f2b091710d70a244b753b93c36c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f241d85f29d23e52ce0754819935c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e927b2729fcf2de022f37746d9488d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c95a4768862f97e216ad082607cfb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba594c5b825f3366f3785b0ca3e7a5d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa8ce1cc0d60bfdf74fd67e41d29ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65772a26e539a467466109f4f74eb1af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186236fb0b77e3ba5ec3114f7302bcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb7ff6be29d49bcf01079f9826e2b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ad9476f7c2547a55068fad605b293513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f23cee57118e4ac9d63b6231b146ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7231872ea584d3be401cae6dee43525515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f785e3efc095537a0fab4351a394c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f2adb997a936b7fefca66b07913b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba021b7ab5aed186160c72f6caac57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25cd160e5bb4528f182f1da9e3702b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1880ff3901792cba12263de8a3ee1fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8a142e2e9419247261a8431e7796e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c5e540d92d95341c3c20f88ece756522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413cef14f284fefcb31de16a39007b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18ba6ec9b6b629b10a0d4b0d3c3216524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe820a9524999e561f8b0340fd821a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cf3d641071045cf791392987f2bb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810986875cf5b4895260351305d92ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678455210c2d86383288442f9fff784528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97befea293ececf0963525c7c89c0a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9594ad9deb520bdd8200c3f4dc5d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f51f796f1a4ff7bd4eb31d3ba125c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0456fd33e9b5323262be5765b6654532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624646a23614d696868c2e7837c27bef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9caa96a07b66bf7e84ccba6bdb10760534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fa221b62c985640d75209494bf801535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b719c9fc33ef1ba7d1e25e559c822536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827ee9a3f4c7e2b90a076f33e423cc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597b1a2ce5b43dd49c030cf2771e29e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775b217e92d4f281e3281d8442d493539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e9ea39dffec9fd869e0b7252cc8de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb2157303f7d4fc7b6a9a6493c3050541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e329df089dc5514ddd5c9b41d2fc2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6b05eb4f0617b94f3cbc4eda23cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5244d59fcf325723a25aacee7786d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96574f120c0a052d9f473adb671fc9e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba41fbafaf8bafc75b200ac516ac51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3d6818f155771dc55de56e47e2bb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35879fdec63648bcb6b22d6804c22a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf449be63d3b71d25623292d568d1e3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488686961a296339f44480c4aac9c742550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42686feb211d76b84199aad8441caee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ce329aba0b5360101251d1cf5b64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac1c6600af2097ca8fcefcade9851553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc12682559c0a8be152a5b91fa3611e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681603d22a5fe0c0adf1e2eef1c4800555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276afa2ab50743d93b3c432d9dc37620556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479911a9768565d5d38e8898a631fd1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa86e20a05154133cf163f10266c9ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38453c738d6fa271fb2b382820739af7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70af8290e9c7ca2f7b02a294809ad48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd3a024ec3e4ccb2713e1bdde99791561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fa95ab354907a8d89aeb24105d932562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b161ccd448d15fd47106be63e40fd7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d90a67841dcbf79ed2a30d91d8b4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8eec63cac654d6e7b98701d91b695565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65647af40321f9595ca566147086929566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e759ddd875abe8804fc61c7a200ba8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8bad6dd0f5200b38106818e3412eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561699375a4bdf4f0f35c4b54014855569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5bbe744ddb89595fc5aff1d693c9b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae72c11043e96c9f88f112b3fb0f9b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9aee56066b1e8d381719bfd09c29b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e91b9df2725d46ee9ede2523ec2ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94d4174bddf741a27488be7782fc59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30684f86a2b9ad2b7b6eaac9edb5643575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c70a7d3467fab3fad94ede26e831576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791991d31381a0f0169dd2477b3ba7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b4c109795c0333b1992a30978a283578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163a4e3479c901a2761369aa4eae187579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4943f079bf5985f73e16c67a778dd45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d860114161ad16e163540cb966e81e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e834299a58fbbb5a31b1009560e33582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f190b17994b2e95dad32d2b8074c35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28008fa74dd138ae2de969d3d0d729f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144fbe540e36f4d863cb1538893ade4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e69af7a2f916fab8b39f25e593f5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7120f26ad8d28dfd4cca69b904bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8300047ee0832ef71e68ca4fdc395f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebd3acf737b15267b431212db19c6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5103b9327910f415bcfedf84e7350590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156c76a3e8edc4821b0d8c2dffce44b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff362e5c398c9a03bdaae4fe2b5aa82592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c683a32df09f67b40fd184d3aded0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097df632bb20552d0afc268b02ff011594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9945c8a68a92c5c51ff33ff1eb44e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d3264fb54bb6c2eef73b88d005b23596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4118a9732481ccd772907181fb292a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7183ffeca4e8e9ac5547cb59366f9a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a310fd7f6d871c06d0c82130b9dae52599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba5fe398281bdc311265e05e2c8e3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68f8d871a9edfbdfa264043257f8ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d980191dbab751c37314b9be5c63f42602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a14e29dff456214cd193c2a8ff35aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae05efd63c6e84953cbf7b781c1ef4b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1030805716254769326e7d85418b617605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4b5537aa8926f2c8cc3098824183c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369780a7ac203e625ee7179c759d7234607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f34629570a7ab9f0d753caee4543e8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad999d654b14884bf315545de948930609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf24ab460fe246cb3c6142896468248610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450669bc67707e09de22276fd367ef96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8231b7c1ecf843f23d419527dccc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7cecebb06b1de5d87988f63816d8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4655aefbf7e3b4e20dc639577b3d6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c44bc4680de4cd65ea6a05f9b2a3d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bdb5e32ff6cf2bec4f328904e8009616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f74b7a6ab4c3ba4c23f3cada17b2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39585521ea4e18942c686b81d5abb44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4af7921fce56cd762b01f74b51a660619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9b55fd4057da86a81a9a5f418315c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6e86e7683565749649c79f3c9f050621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce7df49ab002fd8415351afeb57e1b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f81e1cdddcfbcb5191871edc8ed23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb70d91f857b86e15e30b8165ace7f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4178a423c8a66714e32d8e532f9bc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94872635958eca9e7fe30dfb390f672626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dde5d61eb0119811e5b55534b9a44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc791515e1b5d8fa9e16db5368972c89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a6a122c5861736867828119bc76f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84397789e61f9f2b75109df7d924597630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc81c38005ef8b6ca3464d2c790e4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbdcf3e401d443699eda528e396d0d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972935f9fea6c889b0aaef63e4cc4bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee985636587b409d40c8bfe310c7644634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94758cb7780135c8d9d6cc03f36e50635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a37c72c838b4214b855163bfb66c6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be8c492ad8b798e60220ed9b7c490d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ae5cc05ce96416d4002a7db3f8383638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3973fe364604404505fdc0ef8a4f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4b2aa67ead29c79fb8e6fd6cd9a38640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e07c36173ae4213805bf66809d9d5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463b656af82cf3a2b277866a7e96659642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702a1f0e27f6788729277c1b130e109643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694467f3aa86cf4d465fe8d49bd9bff3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b126eb3fa98dde7fb2504618ada7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecd880d967f2b36560d8f41706c5b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc33ac33a1f302b6b4e93d3f0cd43f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1e468384195050041251df4116337648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fe96f7b2b2c3995b2e13b2022cd5a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a75933dc32b90491e79514c2a213a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d9bd190dda46c985c0029dc068d08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56248ff1f4fa837db836ec5ea4cc4d66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3335d0451be5b41c305d99a0c089d39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5998d57c865e75c71030b3fdb0170654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5116084461fb9be0971f4c3f9e93450655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81fa08bc3b0e5866d6de0d17cdc901656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1286e34e598fc21d0f56fdad74839e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3049a61a585558670918308ea35ee4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d08acbc9bfc5cc2c1b1f3c0facf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b13dabca448b019dc3c335c7da38b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3312814d04d8ca11e9d9b00818813c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f6d74dd20cc19658024278f3e069a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f3cd10551fc54947ec79912c85b73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386f95dc44fc3cea88d86c6d23b791664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343d8ee15faf1796ff22f38a930d469665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90161549870747ae13da10892b0120d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ee7246827e2aa63b0b13ca1389d50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b877c80f038e7f98d74ece58987265668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669729956d44cd197751d4bdd23354d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad506b98c08cf5ac8e8384231dd9b075670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e07ea742f7cd5caeb5777e9e1b852671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c586f523aa7cf5698ac181d23a6847672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c327e3b9257b962c7b2ec47d7c360e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f2c183a6133a76e4e4a07b227f7af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afbf853cfb3a7b55c6780d8fd7971e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ca5340f07d2b3db73b5d6c5b9798a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899d5319967c08316b4fd4afa00b78d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd482fca18ee483e77c912aa100fcb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90109e26d41b95263878361cddde503679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f53699f0c713207024d7bd8e3a9d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b3f1f3aaafcce058e4a7e325a1deb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d355153af21d6764148b4fa3efc4d0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec1aec498c91a2e665d36eb8e53aa1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a11e0462218215d4053de21976da6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8587c95678e09e20c3194d2963e7943685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5796f26de9af0c416fa2097c98a9977686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5530c1a14fc8144db412211a5db01687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8215cd40e1842d7f4ad184b5ed21d00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2830219012c3682039ea1362026a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cebcf230dfa2c14cf10130da9ef457690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb8fcdce0024c4a13c3dd6b124e829691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28d0b7603663780437c785ce350cc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893be3c395e72843e36543ed2b1e16a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa67b9d44e49c925723ca95bcbf7e70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17391fbebb16c6913c9b352a6c9c09d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788a829f2cb2f80381f1a8a716b7a1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13137f7d4fe1d981ec54fdb22411e947697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e8465addcc04ee21d1cb5bf1390eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1248842cdff44b95bbc296c3416239699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce17f400f07489f80707a40a087ac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a31c3c030792ece553cb2469fae5ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad3b26ea264a1f5d4301f81b0784c2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5353707ce25b907e21fa92bf30f4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084a91caf069422d50e59b3561a207a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e525bfe8e043525a0cec7987ed96a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9ff281f295e7dabde01650794eb23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c3b3c9e5354cbabd5327851af2e1a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830588929b0bc32b44cdb4af98cf179f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ada5f4831cdeaa99b4e5ba00591c31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b7a7bee7b8c68b4694b403991d0e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e675e6e507920a6bc8058a0dbbbc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3e57472323631b09b477ab41acf4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466a9b76070a1de104bdc8125e4cc1b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0caf9dcebadd9638013dbc27f63fa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fe18792f2868c7bc54e76ad479fb5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a0e655d59edfef1f9295b41f993c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471807dcd8c7b99ffa289ca8bff09a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab5c17726b1433cfe15fe416e121d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbfb1377c47600d4b13e7810149864719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d71931a85eded93190ae6e4099c39b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329e20db4f8f8d8c825884272d5a32a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabba9b4552a8fbd2df435c10ba25c02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbab9bdb63fcfe529c9803658f71318723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33b1a99719db300d60b758791f9525724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a8931c5d298a552bb2be017bbbcac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55944e8b2c6ba494728e7dbf01df2a33726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f025362f90d13b15924be3c807253eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff8fbd3ecfa3f98b7cef1e2f96dd40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34f803e72aa570e7a6c0c349feaa85729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af83c8891e97df4ab7734c2eddedea0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e4a3933971013e9138259a5bc936e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4020eee947c9a87254f9032f5d6f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2060e740b9c3363ee8390c4cbcf7ef2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727b0461f691da5d8484d85166d679734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93630ce2a5988f0ddcdcd433ad13e6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56f2974f3e3bf275c0bf6020c3c1b1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70631e1b1471927cef2cbf70c873700e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df6b82ca934d2fbaf7b42bc81c759738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be084a33f47b2f2f2a4efb9503020a41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b1d73384734fa85c401c17d08ea22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f11317be206202c45410344d1277f4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8b509025f81298e77cc0f318e7b77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b5463718c9bbbb399c8403a45ebd0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a861a0b31e8fe16ae2580163b89493744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ec6cbc7b4142f85ace387785251a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6988ec21f5aa5268b8eeb069ae7dc03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18c64c27bd4c0fea7b527c0b8bf87b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be604fa296129181baf48332d53b061a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b018900697cb1363d14b35645a13e8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09152984cbf93c488dc5af928235d81750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e8535d3f10b04c51f56f2cbe3553f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b522aef574a870da063bbf2982a365752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980825db55d94520398a9c1dc377567753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14977dea8152aaa77254f90dfac2a1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7339b73dc8252814421b497c44627ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df9e261e92cef1d0545429d03c1803756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ab900877a31b104dcb48dcc27b4dc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ca3a5755e82e2cb92094293ed3b74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b081fb98f479b01c5c75da5bc6b9dd2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cc4042c541835ecae4c490f91d5f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1c931635cf3e283988f8c6838663761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac238c3ffd7c0147ac5d9334c4a46d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9238efb697e6efcc52bfe69dc9f4a82763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181a3caafc2d73c2c3171bd1d2c9713764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d636a8a96b83217e1a0fc26e91530c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695932da9c9021b164f3939c565e7c4c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28145f1093ede4c28d6b3c5db707d7e1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cada85ac3eab11728f48f88a389b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a0015f84012eb6d12fc2472d689ee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e946ba1453cd5cb4c13f57bec78d3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21966c42296ba065b29b94fc5f471a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54127458a257c7b772f524328e2badb4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4b41a26f2005b32a79a8228c22bca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0002129c2cbe520ef8fccaf156744b8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e06c75170caaaa91d835472bd7a043775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43312fd84cb34abec2380efea9451266776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a82fe3212d7137c6c8fe79e5f93b70777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea1cb79811666612a5264d57cefbf5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cd778d40e8c690a11a7f5d483c1be779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276236ced0f2a08778d82d5874c6333f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0636b75173dbe8e57967847f688ed25781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bda05963bbb4d41c7f3d10d1731e36782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de30ac6700d2f48dd20a573f192b30b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b21be109adbae3a38e9b425756af9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2958a5a8854d14dfbee675d98b3b7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e24bc51d97d0d13682b7caa149c0cc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3703c324ba8e6ad9afc19e3c79dc62787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0278e17054d857665650d0f0b41652788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591e62f086b03538caf6f22bfbed344789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b06dacc3af0309a62daa4bdcb0128e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c257ffdf3b93130ae9177cb8418ec791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eecfc41b8433fc60a1e8923426c82a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74de8452f103e70defd54b68dbd2f25793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80e661e15de4985918d78219b1316c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981679ff7520b253469cc39300a0bad795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c712c22984228dc1ca80f5d455acda796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96e7f89a3e9e2f5b911f6c3f81b9c8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1052a1cf0c620d8e52e3af5a243f9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37534af6f4baeb66a38ee8ab3120ce23799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00abb40ebc739c504fe42683d7859f6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252901559004819cea6cba15e702467801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b04c61992358bda8630ed015ab9d2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15971ccb15a7d0cbbd9b9b1573d977c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726766b25383e7774c294e968461ca4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cfc3351f09bc1ca8027feb6a8b43d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ff28b61d4f3141706bd2985b512f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bf9993ffe3b7ccc88f92ab13dd044807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112049861c47d55d0c0a2961b7ccdf1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9d07723cba5e853226d769902a0f9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4e39672749de24bb25e81a979469a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59460505fa15346322ea04eb984fddb8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e10766ce6745130c03b69bc43fac5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2cd6fe640574f09933fbb83bd9f13813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c502563b8497a80e5ae1f5e0c601b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e15a2d3b07ee4832701b7b77b5628815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2311c571cf4e705dc14f902c5a04816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615ab2ebff2c35d13f17b356465432f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a2bb1258c409a7bafe66cecd18073818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be779553de69362a38d03b2470cdd2e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49727edbd9dac76a7a57d06a218396fa820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263dc975ecd96c15b800c8fbdb87562821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4546412d33f6355925c0c84f7fbd861822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c179b04189fbbdcd5db96dce9a18ec8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce547f571fd4f64bbae9eb860a02200824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d84a1c879feeb595aa2ecb2e01d05825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d28513b02cb250c44127603ee6b22d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf93ebe2740ec75ec35d4d4fc39bcc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac034d41d2c6dbfb4d0a3304fa1a35e8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae8805c1f9031b559cfd5a3246f942829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bba7b9654cee964a56235d121570b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6a8afe91f39c0220db699993a5f66831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e36694d37a52fa51120967b1d156df832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9292242569eeeb40be349744b100b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039326253aaf9b041ea3accedfb79743834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509a87d32a7f9f0c988636b15b0769a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5b751ea6f384a614ce52e1da8a48c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c33328478030ef78835dcac199f43d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9bca9d0e1886fbdfb9a5aaffb218b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0adbb67bc9020beecd03675cac2fd4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074061ef3573b2afd9a97dcd659d4e71840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354668d5369b3783015ef3e82531ddc9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b663430d161d418a3990c578b3bec14842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01150499fc0c1f1a102a968bc902e9b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e90eccc626a360d2220f06cfbae82844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168199f00428db656806c6ef0582ad2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a9dff0d6cda29c1635c69c06ca844846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d974712510f0a5874c04c9b9b4afa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668fdcc0e9d544f7b2d909f4988b9c9848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde73ed2e7e8d16649c8e0ea11cd0d9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f855901bd510f77be2a644c17984e6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce40165cc5d8a0b1486da2208b0f4ac851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fb550574b85831bcff9bcd67d2518852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ca695b195fc461c342c8f416fab7a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f68743bc9a9c0fe2132e62951c8d78854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddec6df4890baabb8318406cb96bddf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897eadfe86a01211a443d56b38c3f56856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de475d6ce8c2cbc2002d7e305213863857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97549e92f34dab375d6419cc128a721858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bac4dd992cc4e0bcb44ac25441c58859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aba114518208baf30a186c84f3696d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ca8bb3d608b9ac3fef7e6b9902cb9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620ae0a9f26c751df7c5cf49e2c3fce862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac466928a9b3a2d41f67e4e3186cd8b6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163024a8477877e41d9318e914fbf44864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3790aa894d28c6405328e92fa7b89865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c484042372ca30f9984c043a0c777866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa03cac971f9e7799e4a204c7a6d5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a2b585559c4b83506b9d1bccd5d53868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e13a93153bd61a778e49069c2ed09869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390111a50cae5403a221ef39833e20f1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9090b8c8aa2b48a13f4dbb0b0e84cb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392c3a6b32fac31ffda1cf577857d9c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279140ab7920b88075671c5f9a9585c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac1fc27e3c04174f446fb3840ea5f7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f7d9f00fc1b704dac10a2be354807875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d004e70977bb3982709e455e66399876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97494e7c58d05a94b2291a90e26059df877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd179e24e9afcc90e032c984880a7c3878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75631aa0f1e56e3f21b1e72a71ff61879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff389160cf21c6aeb52f076325bf5c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b85bd89f67d7e615533cae9552c64881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3c042445e2fc79364da4355119335882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770dd77d335c56c496d2175831c2fae883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf17b0f472efe7d2c9194a88b8ffb90884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11719047ff8e36956714c0b2e16d9bc0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e69b9b7b8d8cf4c446c7d474eb0ec886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d97f83de33d9c7065b71beb30e264f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4fe57ff2b0821ccc4e38001fc4b8d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c2b8493a1789787e0561ff6f97cb5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5e3ab5c21f8ffb92699c99fce6cf0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d73adbdfbef376b8885bd47c341ef891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe25746d745393ef934bc30f66c33f0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01399e91006d13c94f116fd00413fe0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1196332f734fe5ed337ab6d32b25e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26463308c8236e9e93548385040776d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4c4758f2219d81d2e256589bd30ce896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6bb86ce2e9bd2227935d42a7d4570897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414e4284ffb7c24d91188d2fa638043898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cf319bb5b590277005e2e22fc1d7c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f27410623b868debab9578a2605428900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3c0e34860edcc3d8a727974e99cd2901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb91d60fb2d2e363ee8640602992e2f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc3e5a02a4cb14ca3fbc7f7cec394a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785f380cd44c40555104c26c0636b6d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e628e4900c38935c5ac53d3f406d77905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccff56b96b77833950ebb3c74c431dd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a6a8aedc44a36ef7ad21fc8c85535907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733d4d4068f6bce083170f1f7248db3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1cb285cd2bb31000e2069dc0496bf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856b6a39d005361211825f1d7f164c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64161d67f8f1a2ee720cb36bf1130a7d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facda28e69a0fb030582e6312fb0f557912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47549809b1aab9a31ad7e380b80c35913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d55aa31cedb803d7955e3f88a9f7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae902c27951973a4fe7156251837d2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc8dff2845c21727c1ea84ca49968c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b167c10b7c53cdc5268a259b50a14cc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841afd9e25827c5332ad732f692bbbdd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128414292cec44ae45ef8b51ce12e4b7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90a39a9e0286ba1c3d7d288a22b430920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18832670b6954dd184f7c202cc0e30b8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bfdd1cc8d3eaac12764acc45e05963922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b997a4cb7648919cb4bbba5318a8e8c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e0147e1c82f53bf7f4ed9a417dd09924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5fec136998d61343b8a9c98dc088c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec54ab688d02655758d001393c0ae8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab2c8f72ef3c70e045777e94b12998927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618efdd8ea926cb8a5d03eed505c99b8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f32a2930da77714d7821d48375860929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d090a933619d812f991a0e7952ecdb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ece7cfdc6a25239644acab19dbb4b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13069ae0becce3509363a4f44f56c17932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15e1beff0af97c6fe7a7a599f6d15c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e83e587bca99bfbd767b3a08468eed934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaf4dd1ad71d5a2369341df9fa600d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a916568b6bb5c0eefb6f07100772c6d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab25c1a194fe40516af58a949781f3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec5cb8e6702080158b2abaf90f85d6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d81d13eb73de1805f5b68c06e721e4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761053a693f3809fa50849dc612916b2940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d63acc888594da6079e9129578910d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdbfe9c1fcf9854ac05fe67038e470942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936e647712ef942f046ba1eca44342d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477f4674c8f112c6daa314ea136d8a3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5bc03a44faf2ff3d430ebf24356ba945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eeccea5b8f14b3bec4e5fc2dde55d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a12132355532eeb9af838a8d9883e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773387a37b66dc1f11286a0ff7c3ae00948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfef21081a312445850612f4ee5522949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd6885ce243721f97579f70305e60b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e834f2fad9e378dd6d0bd36780944e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb99b618aebb84d39aa3460a4861fa952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0b874b068676c7a811ce462dc5fbf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96c0b5aa6c6e8f834a122df1802826954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981eea708cb67c5c8d8a3d95cd30443955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca10f0cafd7e7a9d127870d0bc80d12956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fc2f3a035511eebfd8947f14e8790957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb50be898587a13816451b2b0423152958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b07489b4ad63efd70c51920ae2961959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae233a3fcc3a7aae7c6551ebf1493f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ca4f94d7465a021b1991f417f97fb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a181567deb17b82194274ba7b7e032962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a6a6f533e5c8c40c61b3142bbe578963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc861e7179ad18ce9f2110af13c8b6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b0e4180c4a5b2fd5b018fd9ee8798965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fea3f3ec19cfb0e2ba69ec7f98032966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd076abde5518803fdf2929811a4c3bf967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909da8378864f702f2f7dc3d3b01c0b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0813d85dd5747cf4d7acb1166e0bf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df820825ec9522007230d3b857360c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff60ff55276be906e7f32c973b0ed92971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91038073ab0a0357d061b348c5f9afb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb67ca633df8079226197db75e9849f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f074c23f7e79a96390657981136ffb1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bccfb604412290284a510de062f21975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de418af9a3c2617abd1bea69165583f0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c8a5c611954816e4a1cbd7a0dddf0977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846eb50d4d0ec2c042f86c889293125c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d2b7fc420b8a660a8efbb9b5d9692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a1b0ae6f8ba01c378957d48ed8a5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed06a14013589f49a40940ad6555dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49287d2edc3304efb865c0f07f240c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca997c9ab93b3d82a2177f24918d6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d0f36d21e04159c94ac1e137255ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836d183b8adc9366a50066aa59be35d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83028868bc0ec18c189080a9707ffb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e058f12a1a66acd6c29d8f4b0bb05910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fef5f17acfa7d03dd8765f39ab0ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca919a28744a3fabd2c6c7557f94c34a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fcdbe55f6e407b0e767a0bea83e4013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c94b081c021387c8067ca2c8e83f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fbd2442e12d72984935ef38cef9ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181a06129a58212a145b31327222a6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2e0c0eb9a7b3b83b62fab651cb26117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a04d7fe4c7fb0e73f40a246451027318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7770ce59085fc24d183001067dc3b3219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572b56fef994e0a9f1ac370659e30c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b373ab6cd75c439bf8273884f014d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b3d5092187aaf5e23e0a1d801fd8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029219f30766c5b5d8e97286b69e63c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b35dcffedc7b5c3ca2deca7bf0cc1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329fa4f89b9d9b0320bae226a7f2bfe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809028fbb0b63b2f09d2ea11731bd5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324b2ae9fed6c057a71fe15a4e8901c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a42a4dc884ee878918654b2e27edc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d201fb83663b7e2e0ae69f8e23b76d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8241de6b7f588f17f190f1ba190b61230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb3e638dc9c7e2f31f086fb5990a6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c5f9aa1e6758bcc182aac002c247c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c225a12c597494a4c6b4b1e8c9c3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da82235042c85f956fced8a71b6a1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96632aa42a2cfee1b074bab339773d4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2114ed82e53ad198d0cdfbf49848336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2a6d69310916a8d6e4cc1f662a44237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb58a2047dab2b05d5882b03f6ca2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651dc8fedaa0c11d90ead18e7a97f4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e522b556042c0c946de9473870727c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cee82637cc2316a12a8249d55852141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4221b3754ca5904b22dc0d54453a4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63a1d07b4a3e146a50714f62b00ce443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc84eb2fad8dd33363c6fcd5cbeaea544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01001fca326b879d02c7a03dfd464c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64709fa90328ea28e0d77530c608aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fe4acbca26f491b6e101ae0e614ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8db88f37cb7db72ea663ad6cbd39748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006609c7f330af07fdaddef4627eaaa449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8642ba6911d1945b36dd8566300ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc8e7191d680b6df0767eca3f83e2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bfe79c3790adc6630771cf1ab9b8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc9d1621769cb9dfd0ebf5f011e6df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec9553e1625e0271c3da6b9ab862a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffaa98948b963ff91e5277e768725155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cfd03b778ba8df00823b8f5ceab6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e05b35d3c0b98065fdf8b1a2e6c1d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4428285b8190b7b51f2c5b75c679f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5d6a21d11a1b4a3ca456b024b8a0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0b4be23de76f104b3fe6d0a7fed8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f39f38d91bad48cf9de1c5e08ef99f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b51e25c9ba352f212b6b1c645b8e9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5324515b6e2e6e7a4d772fb1d9683863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b681bf0432a1004a2e5abe180e4b8664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cb3767811ee8dab7d0f9f218270b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778e03eac2dd7ff6a843fa8dfa3797c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f15c56e3f1338b996b4568de3ebfc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd8cbcb1c42325746c55c13b6fe83f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a3cdb88e392f8786447dcd42a396769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba55dc5fc2c43c3c19344fd6ab952970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603eece349d24c9fe60c05f95ee654971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced584945b3b04df4a60c66cd07d80d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ae71b6005fa72bae51a6d1ec6360c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a9a14db5ec71cc0f531d3cf4ffd9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058d2aec4391b26ef13f02a38a1b96375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d582092759c3e87f70429ba27f47e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe32132611d30775fda224c6d031c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca61af0879cafce0e81949d16be44178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b802d0258ed294feec8bd84a2ad079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88b56c284cb27e68ba98efb9bceeba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87f0cd8a823ab83e3fcf4cfb211e6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af13d5e8cef63dc9e9caee4174cbbb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3fca4354fa401a76926398e0f151683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec7684834ec5994038bd9484e2d1c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3dd79a13f93a1cfff8db1f20c310b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665834693ca751ca74d61343e5696f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdf26ed86c798cd3ad1b8c6b1f571087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fd35cdb897d8bd3f2d908fa668f3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f92907052894ed8126cc5eeb0de24889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc014c9b4e5003585bc4bb57f2e46bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2ecd45cae22ae55e94ac3e3879c1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f411b770e7220a2194aeba38cfa3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c39b740e611ab4d3cf4440cea181e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601522624b61ac4d68deb9d5ba120f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a70ca1c71367a5d165ce5cf0a88ce895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bbdc18b2b2c657a41b7cd81aaf45b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4db7d1356f2a042476447fd5c1a30097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63d448c303e0de4eedfc85973b062398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d175e4c95d945923bed4399e0bbce799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612c1a55e93825472a308ef5189f653100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6687e535bc4520015930473f2f9e7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b0051ac99d9a224c45e6357f0f672102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669492d62275487a98453500026cd7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86675787d30b8aabd3ba4bcb501d33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daad4d62edd2e490137f930243824a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6c7cd0608c68aee9eba87f09d4770106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f86ba3ce4d33a2a9bd837dac1cf88c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b686adbf901e2d70c54d84571d3390b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd878de71778b2cc4b63213e19151d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a5fd52398acba762f54d4d3c14213110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8730deab0973a7814c8b689b67420111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202f88b3e5083f8b57c4563dd9a582f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227d6fd143c162385870a2e1242018e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80227f02be6b00a374c06e8c66293368114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fef8eae659aff2c8070ddeb00bec3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62ac626a59d1392e25d93d2e92320c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c9a5f89f0f5ad4fa00678175bf5e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26393a8764cfb79e594c8435bfacf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361343aa9565432817f0f3f037eb067119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96994ff36819e52d2543733b7a65db3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc7973a10b6abb55779dcc10feb70f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f7f1feef829b7772886d6fbb3d2b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d90adde8297eb650bb6d3ce01bd279123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a87f56993770b010ba30011dfb4e47124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63eaa5e23c4836d05b2809f77e47c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6da3ed6aede93546637b40cffe8bf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8b350a7665355bdd9e017aabef803127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b269b28f2c7ef83f7ce47da5880e976128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e7f1d856c85fa2d3c554838962bb8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2caaec5f9deb0659222627002242d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522aa234e51ea551be9247f32f65e699131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d70513bd6803696ec936cf2763efc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547bf14c9a118c4843b4b85072c86b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a9122bcf43beacbc2600f9d94222134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0fd319646a5eec05090d197d48c34135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce722615dd451ad0d9608d3d76af79a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140eb91c0f66bbc22f15ca7f780bc3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc620050775428fa4ed97be40e435e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95cab60ced43effef29dc814ab617b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47877d30de56d276b1084f60d0fb6b8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de08e04a3c1cf37a35364cd4836de6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241acdfd6ce257a44b283ea38791e86a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756209fbd2cae5900147ad8d7cd9883143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f46a8353428d363d8fadaa848008f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242536d3f31d8571b021091e2e0db7ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9bfb35f2dd6ab5133f23b99e016db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1b91bef8a7b1519e43b71d9d770a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f69f7eb3f6b414c609791537ac673148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b676dc5d2e718cbb76a43c18ec7de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8008fd46b164cb72f0073e08fcc8c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac144e5b37720c56bf64f2a52af6385151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfeda1a64ab5b274dc1f860486d6c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7af45380c99aa9e7e3bb2b2a510c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb63a58b89c9517d29cc87209d75a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522cfa874fde53d01be28b3f30e5980155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc36d1a5bb9da41db3bb0aafee3b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcbc64475e902e561d611a830f29fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251436caf50a641c7898d16d88b3252158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82187bfd7553d5cd1172c6cfd322e87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c5143742fa2973e3fd4df6830005160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e1ff3d217b89a35202ddb72bfe4ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904480472d3b793ed6ee4721b17269fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60448abb4ed0bdb85f1d69193807d2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3686919118a1eeac9acda839c2b9e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ed8dbb543424d09d49aa0def8a54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e4929c9080e3d7cb0ae4f74650e05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031f66c20daff8fa52c57ca81e15766167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3d9d74163d1f408c50e54c5dadb7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9b321b4f22d4721de156adff70b19169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480d61b51cc97d80157f9c0e99ff448170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf00d3401a14a4096053b9018634949171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c7b1a439f9293d955b62da6af5167172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31645cc39ad73b6b8b08bfd20802b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33cc71f9110e5ab07a3cf3e2cc7271174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c18b695e50fb24a3b5b3824b6e87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8ad9e74bc18fedea7268629d5afe0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8636b8866348ffc915cc98b443a2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55610bea95df72bb840804402cfb16aa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d056cc6b67314dcddec5ee62713fac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07bd92e4f08bdb9d374d27f74ceca2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c4692401f1ea22ea933d87e67d1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884dde413ceef8386f277044b0df15b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f731c9ed3dead707d5e02448924f8cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313e72b3d2a04ff351c09ca96af266b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac48c57a45f526057bf19b542561ec9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f66715734979c78555bbfa68a948d8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29866070d1fcfd5754f83d816bc71e0c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b8b438b7c380790c9ffaf0950f483188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1cf04aa5ea0dcee1f4cdb4a82814189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac24ec599e133f036d3418e372a998190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05400948f418cf8cbc3fb0727c16015a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd3a6ee4cd1173c17b9b75f5d66bde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fa64793d563d6836d88c8c87085aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb16f7eea9056151d7a89913a6f44bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96447a62ccfb99f50a72d5cd25dccac1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb845bf1f57d710029188256dc6630196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506695e1a7f6a3a9e80eee35e2a57174197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f807b50d6519abfc9762e1da947ae78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355b2ad0efa736962d6f4477337ba0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcac5f4ec3187aee2f412bd3e1b33e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763626f3d1e57777ae73121309f6b6cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9b764714eebe85fc520ad3ef04f3a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f7c8fe58ecd57665bf7185d798fff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdb97b118ce664fdea5777785ab261204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cf7779bbec8cd8d09db61ffa4601f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b7345940ff226d7dd72878d247884206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6033208f652006e70d4c29e78866b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d33a8ace0366f807fbc4f22217c89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ce40dcfdd09b96150646f6c0a6a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c4e0bf5ef4c9120ea329455c2a8a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0d3835a59d07c27ac88f131455fa4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6704fb10f35bb4c7dd5cb5745c22a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0907e53a581f08510a297b97f59f970213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf6f654c0e2d0f2df9b403297a64cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c8a0166097a310cd6e1cb5a5878e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb23de7eaacc35df67880c16cb44d4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aae8d2ac6aea1a35d0a138ce5e6f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ebaadf4892caa7711d370c117714f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79601f96cb6a637e6a2b91fbb89222dc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606087d520e4369484cc68d619cd4060220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6efc0508327c93392fd291aaa323a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde5f893861d5118d2b74e8cd2f2b51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc04895777e81448eeda74bfbd0315223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5556eb211913ab30c0376a9a9855e43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41077c0983ddc1b9fae023a2ab2c4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac41081181f1bc5485b6a0901d663aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98302a4a904aaa3df8b0215b1d83212f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914f60915f773bc94b9818ba62b5abc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6f056a0c794b66be81ee3cd825784229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcfdaa8f4aaff2f770723c30a8c6ea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960480d2eb4e1c4cf5e83820b1788a1c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf36b60de03ec12a378899be5add2ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d10a0a4b8bbd6cb5ea7308c6a781f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567aee110d55d6211d68584abcecbf1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4b388f06362ad2def62be13a3d1df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d464fd4542d7e2addabcb22583d946a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5e098de6a81567b946440ef3016bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8340d7d0ac72bd4ffb908961dd0cf1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf769d85e84560b816da1d6b4650b48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a6fc3c02b6ed4aced2565ff202144240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406207f629292e615688ca36fcb1560241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc12bb812d40ad668f2fa297b9ccb5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a00135fa7632e728902e1ddad3464243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a99b21621cdc480aa5d60cb522ed9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7467b5a7ce9814e26a01b8cd4514d4a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8a1708e0531f4340a2d61dcff4077246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fc89cb98276b5c6ab50c9ecc4e37a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c6c402990658c2d40b21a01ea957b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3a44211597ff26de054f6ffb30f79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c3ba66c3a18c759908679607f649c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b0c04560c69eebf54f5ad991b3b19251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443bfcd6443cce7f7e410480fa8b900252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426347f5bd47f9221d75222fb0ad7c4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7f93d39697a71bec9cf4d8859137c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1d38db1b0883301646d5bad2ecd63255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b0e0b9acc724dbc42569572e1eeb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1f8b947e115b0f9d1f103484d41f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d117df62072aa40cdc473fdf41c75258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb965ad1e6d4f47fd0f3d0ab93924259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea075a574e2d817e94ea54ceb94cf2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210ba706e505354720788be5e6a920261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9b5c13b716f40d60612efaa93893f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e4857dd3d0ae6a55a0322306205ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ad8338351a739309a81f482d3d46d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9554a124df976d0c1134ffae545653265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3ec8c7ec128adc10dbdadc5ff3965266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a78e43724ad98a328b6415a4ba2af3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc93160cab66ceb7c9dbb18aae0da3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3e0c129e7b400131f33830ccf3d89269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbdc571e1db339091399508c7c57bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead145f8665d7ab9e3995a1d26e3e59c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4297fa4b407315d0d97c5cdba6472ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9120762aa8ddd85bc16e593c0064b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a57327730c5f4fd20fc54129266510274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d7fb495a75d96dece87eff4c85b1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018b8ab30e7ad1f24f7fd067f4ae882276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f702629136c4b9bd154699c9c39db3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8667be54d70f4a77dc5e96281cf96c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1086f40da742b7981f73a4e8e4d17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaf4b367510b0317505596c4c74b4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e0f225b4e3bbcea611f69bb0c49eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3668cb617669de18d5c854553573b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ac442dd86fa7104382d2226837d76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87984c2da2f9c91d2649d3906880894284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b6cc3fe7c57fb06b0cf59c2f520b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9276b04f60a36f8d538f32290eec4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ccf8cbcf54e3c71843b83a5187309287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a32f84b966b2ed5518e32b9d095a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a78b4f1a33622878f6ac990ca5b9b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42f474e687ee723df5f77aa3a3998b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6e4792badba823eae3e3bf49c45bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aa04a30dcbd84876361127af9f794292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f13ac505e6f852f9299463b6e9ad36293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a262ad7547b6fb9b4d0993821744da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18c4ecb26d677be759b8b329e808c2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab8f3fc4ff6de94a72fee4734951d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162324632e6ad6dbffb6b0a8b3944f95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcd68a80c04cb1718ad470531f7833298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ebdd19e9b74d739a8704dcb54ede0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3886f8a3c7b8793b93d84fef1326a0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29339d87005d1bfddba08b5a10a54cba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd2708cee0c4c8773cf414a4851cd7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758617bff961677cb0feb09ec6f59432303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74dd63d5e7dfacc2082a003f25ce17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271369a9f65dee79b9fa2b6c20f4de5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08ebc0ebce4b02f07ee818e4c6babd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c2dfe4cc48970732fd91a85b06b8f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade39011336f664ec26c2895a37ae019308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8412e3e86a87b8d5576314c995bc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f9b7b5d48a31cc10131fb3a1365d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0835ff6773cc71eaf47a9888bc4e2d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc241c9ff970f5f537b2de6b12ddda312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf961e5d9a84bef3a268521b9f42f33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f205353de07e5306877c4a80ce3ab1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9455b3b114c806bd48818de691c28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ddfe42ccc9abeb88d7f32eabdd2cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4a66bd2b2455015c46f659095ab49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21903971832ddb219a5f17ebe827488318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a516be21812f98621b711e89064277319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af066ff8c3dfe52343c9991cb03121320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439789c24ccaa91912b8ec4788356c48321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764dfd457c62d9a45a30ed782d63786322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd6a2bd5b18a0aef51d87c0d53683b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac0491a653e8e68bb35e2cf0d13a0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad750a31332c1a32a458b44b7124e752325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad96e617f0a6a0413faec1684c9392326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5c250bbb74c6f5db154ef4e21bc91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213b11baae390bc4bc6c3cc6f3f0b5b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4584832a2ad25d62c896e38115607c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893762c7dfff09a6f16c490329f282d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456921c15ca865cde41412b0651814b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fce149831c6da4984edcc4270993fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f0c7ab943a6dff8b6803ea47ff82d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470cd66faa2b1bbb3a1059bda7cca722334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1117448d4445554272b9f4ca3f28b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08082af99ea62162e9c620b564e2ffbe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7034421a478960e593c16db4d0b795337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33414047512b8e98b55f2f8bc91eb39d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf44b00f5014c007a5a060bb4f745df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36a2793c98ce730c2dcdde0b4dcc30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ef703424ea9b0a8fb725efec18a33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9500789c6facf9c8b4b0b4cf278b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab9bdc3e7d3035517692152ef9ac8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e255e109ec1b4f7a9e2b1d475089196344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06841c0ee20779f348d66921e1b4ef18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849fabfe30ec3154ea79accf2151262346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3542bcfd2d92c2b1c526cda95c058347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb746c1afd3365bc3a0b3fc37eb235c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c78e9da86e59acedd9d9fa720e15e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ade71c47cc359d0bbd8d424949d45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7285ae6ea3566e54fc1637d5d7be34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907c498e0493dbb6f0867bd5a68408352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560adf5a946171515266c8aac8a5697353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e07d14ae7ef716ccf5ca35fa6c6c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892037952bfa8227fd385751c7333dd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ac503cd311e3b7fb06877ee620553356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01b590f3edb40773aa62fb2cda6b1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a714e04207bc89d05d9ebe55ce16e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23923f8d6a79c0bb6bc803d00e68052c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8adb56e89966bea94018ca47c64a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ac74b11436b0b127de06114ad132a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b1f5075ad11027a6a8909bfe5960a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014afece4995c7a4403d64605227485363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512164a06b81e9cfe9c7d9ce729bd1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1bfdbb5adece20c803f046de28a41365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc946525665d9bf8d9a1366231997fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81cd9529da3265347250ba7657a5ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28fe92bd888e5e827cdbfb57576127368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e47b15051c7900f610ddaa46f898d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c16cf8e5888783dec2b3e3654c8d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d369a51f33980954f2abff6d86f09a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd2f99623fc5d4590be8b85a37c88d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4715a34da593632b0f383c1b8a982f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab8d86a98f27f43f2ae0f21b022ada374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2072ede6e3f60b49bf151ed868de7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99f449ee0c786f1f6cf05ef514da1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e754143c60ea6e43ac294ca924cf9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d539699e93a7c395fe5b84ae6554fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43c43de17206a2d060ff0da36d9e87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc53860b75f1ad3450f738d3a2c3dbb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eea29cb519b2b57b2c14e429b4002c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81136056042048ab0e449cc423abd28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2a908f1f5b3dc8cc09607d87b261b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4093d995008830f9cf09acdfcb3e79b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133811bc00203eabcee50dcd8328f8b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1566fd5281085501a1d08f57e9edc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff813bb848fd35658887595c1c99c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7dfff309a7c32cb52ba69e429d38a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d86234aba970c364aa1dc7f1b28dbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f56f9e339400b0c37b79605630521390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2251176ea989b6d50ef3dde13a31b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f84a6d89959e225fab921a3a9f9f5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dc14c2c10679be2e1fde45657ff95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b995372c451eedbbb7d9220746f45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b10675197cac9d2bbb52db76477b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e365e44e467835d3c601da4c4686ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428df2e7c7bffc5524db6e356cb503be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e870d76549e8a1ace1bceb38d3397f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e857172c09a7879c36a522f1a0689ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a314933e0a24f400a926dc12ba6a78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3832ad3faab4eefeb69c1643fa4da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e6bd99dc38cf5266d93331dd1845402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee38df8bf378d5098ea8c7fda79738403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc8b1b4bcccc1ff35d22bfa89d432d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e84f90a8a09dea9108fc5e06ea7a9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26710701973e54ae7dd6aa32da443a64406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651a8481b0c1456532d2facf1bfbc42407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d40e60a27125d75ddf3454ec45d32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf484b47aacb370f14915030765c1a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73e599ccc6b30615ecea77b141d728410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f13528d12731320092667425c40231411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db594dccc4a285e0eba345460a2e5efc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664534d83b0ef59a834f91211afebc38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a260df2de62db4e266b8b9e793ea5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d335283a43a0d8bc7f7b1f04bd1846d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123dcac7c47f68712eae199fe8ab7d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d61ffc73fd829ef54518e7fa71d91417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff443bb82088c0e58c4e212b14b7d6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea04ed98749ae1f22bebb6ab37009e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32c723cd72a5c22a29d453a51526d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cd1d0e504e142df72d92224e9c2d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642375a05f4440fa1644fdc5e9dfec7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35cee65a9a593fbfc69a30ee748d4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e57291452b5e8dc39bbf940eba637424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83d7c9c8faab57217bb2a7ec74d8b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720757cbf46a8ff8e6f9087d20fbb4e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a1bb7f640f4d4392cb9a1c8d1b3ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766a9f918ed1cbf933d8421b3e77492428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd401885caefccca37110df3b4ca9f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04c63667d3f31e60b0fcec760bfe39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a81a6dbfff9cfe77582ab028defeec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf62695c3923de0a8faf9209bee23d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75491518fea4103e9d1e76ccffb1f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe167f69215174ed41d623d02944308434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787c2884951af108b660c41a2add192435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03fa2cb93dfa4a155dcad74fd1dbf0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c012a228defca60ac4f6d130d8775437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908feca8a569aca4f5890e702d0230d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b259d35d6f204e6103080965b2e36f4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe333fd72c3862f827a9697226a82499440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e036349da2574f5ece81d20d88d418441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ac1e16efd121404fa9123f22cf012442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cc6e393d4788a8f36b6c19c93f63e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e050af14d60165df5ed460e92545e93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f563312ed16fb94dc985da6beebef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4370e82760a4c57320ad503dded2a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a171d74bf6bd123d72878f15b27aca7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e3ced07ba7655b811b3f9f94138fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a408b1eab0afe6af9f0fb08197577449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d47b6641c006f094aadb89704478d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f05d5192945c95e00ab4bbfce3045d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3895de68cb6e92e2f4336f1602ddbb7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf7b4551cb52f01807668887e7e97e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ed0c54762581a626b4e0ab8c32e7a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f93ba42d3e944f590e207f5a4e75f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445e47fdc6af91a40134a9210f51743456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b8b567bad4bafb27431038c7dbf06457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3697e68b71475352b16a1cddcd51b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea13aef6351e24eb0c28547df33cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2ba3b8c531e09664e288c7352a2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55478bb1c929e0e0a33acd46bde74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768a799ec3728c4dad5d0766a1157ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9ac0b0f10224890bf7e101fbf088d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed673acfc69e54dd3dbe4bcd003f48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de8abefb8d787e5a344416d0522c75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcc3ef8da74c025409e2e70fdc11bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536250a79b45f42d88eb68d1fefd218467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab8890ae51bb0b5df48a2a7cfaa0c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372e96c108f89d28e7de6222367e398469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a431f4a5936da94bc0ecec17742b9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b8e65e927ee07f036062716f81d9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb769023ac88ffd667db24885673a4a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fa6a06a45ce6e707ff6c350b2a844473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18b84ebf748a7e2b953f280e2ca75b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a03ba9065803d6557863364244df91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b646871b4fdb4bee1d412e522df678476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ba2df6177a4e52c2ab90fdc2e3714477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99281a4597c2a05e2d4780ced155734478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fa3298da8ca18c44f49f0981429d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e51d1426779350897c6879a632c62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3e07a6ba70d38a6e79822149b1f35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c3b90b407923d7c27fa14fcd0dcda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1dfb6a23045e86b708a142a2c287b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99662f95fb44970b799a19be581bc8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a3a8ab60f220a80bbef3f0320c515485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbef7fc209f29cec3c9fabd60aa9e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f71ca0d0d8b3c170886a7e4ba6515487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afdbbd30ef62b075469723e1175828488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca01e90eeca66588defdc7704cc214489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1dd33d9e4a5e550f53ed41e078bca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebe3ea69c6bc3c9fb9835ef002f64c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714daeb442ac3fbaf4c9631b23ffc09492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef35cc8b7fb8cc634512ea66b950b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26eae2ddff7ae0b5a767954ed58d94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a09e9ddd5d1ceb0e15e4484391290495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5f7a5944ccfabd4aad2a44feec63a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c3c1e565b5fae6fe02792771cde09497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abd55dac125a9667ea94fba22aeccd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82838f41183895b5c7edfe790cd1de88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f47fc2fd36b508a2b1052cac0bc2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e1258a6af94ddff501c525d0b8e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589e93e3d98b98f15a70e454caeefca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d671417f0cebf75f934acd399d61ddd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072517d61acd574b1531fd5b337a613504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52da9f882fe1ffe0e5e29f0f6f5e57d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021381a457313f7a72ea1f02346b160506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc210a78d7a4e45eddeb0cbd58dac24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e928517e52a75d4d7148b571977e4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd8e08618f1eb688badeba418bf159509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cef22acf8e1e797adbd2ee36eddf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ba040d4a797b689780022a3cd01b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa0a27fb1425b06ba1f90a17826d7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6f4aafbdc38ab05edf651afbe290f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04890c0d76b8ad94c6c820630ae28743514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45734cda3f07b9e0343ba5bca06f972b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cbf05c53be4ca49b5ded55618f779516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652813f9dcb2d91bbfd86e90e94c8bd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b345377b9dffcd52371d32ca16eaa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eeddc6a83c0016da85537e71e5756519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e7cad2d387897b46083a56e342e61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cd1f442762cf5dd28d2ceb200e711521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eae9df9f5a7c435bf51a183a8c7324522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9769fa47437d05c4f45cafc7bb7df0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0129eafc7ec0b6d1bc1cae9a6e963524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e34761a843dcd0cf69bd2bcc7aeb9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4263d660b4fdac7c3787606b893b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fa36ce5f23d39bd18a2b8421eb646527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c72748430fe0e3a86a840c68faa61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd454c750c622e3f4e35f6718b8c52529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0121774ab6ee2c9bb4415b6d2f1fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ea67dab08e40acb8cf9abf02f401d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec363befa61fe3dbd2ad08c681b643532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df1b1079e85a7d5be34bd13a3ac34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c36dfb0b5b3e01a7ca0823f90ef18b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975aca4c29bf01e5722a0f435f53cbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c190e418af13c2c500a1eb5a4116f38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92974d56e30f8f2bc3b8a4dd4798f6e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346000990e83a762a25e1a9f00c4e73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7943cbd5c4391c5188e3a68e557924539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7b58d1bcc7469678f1655180dada5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d1abd09b030045a8be596475e0810541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b19865ad9b94d73899589a5fab0e79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f72d62a151154ee9041cc0d74454f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f799c8c1201eafe8e8bf2e062f2cc7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e689eab5b63938cfb914c1820f5eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1394577f4432c1e1bdaf0e5e82923b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ea6c21bb2526fe8722e4bc2444d58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28d6205f70ef2defded262dcf7b8ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58ed72826adbd431a1dc899e3c26ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79643a10a34052aaa0a71c81b58adba1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29b9b1b13fe6baa3933c5a24681d72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b739ce30c7ff2bff27482adf4649b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be15b37b8e95eabbbd3a4c0c83e885553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b0edbec924deb41fb87630da8671b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872562bf96b1af2c729d979b9ad8a30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdf5e8fcecac69469d8942a26399f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348188e7c6b85dfa59d782c1d889deff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957000a7577c9addfba1576795280595558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1631020311c15bd413501e7b8d377a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed714eb17468953e1c990aa5b7db60c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133c694ab9bd9e000a2524fab08c8c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55301dd29b5f970ae129e86dd57e2eee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db7aedc4f825481f5af725844c1421563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18fbe3643ce7aadf346dfdbf97607e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc0cbe4bdd0c27656ce2d63d27afbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b57d812067363e9185e1e6c548736566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546968474b6f045eaa6f2d7400546a60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d4abfb84e0a5b04751855ce64f0bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4476b5514cce891587696fae75642569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f61342164c43dd75f08083ed23ac4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8da5b9685abdf649e15bf73e51788571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e9f07d8465bdc3e425aaf9ed6493572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9289c57d9d9b697f78759c577d947573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ebdf8a708e15cc0191cd4f0f100af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50acdcae3705b66509d06a81b9bf2e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b520f3d872e667f4536ed3ea2c16f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c874b4f3a059647ee3a40ac1e7e0e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57788b6ccb46456da2ebdea248ff12578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b79b00afcf516f2287ed52ae82a2bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d616306e0ea660720b089225e5be0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad8362e04f28fd80c28f50bb4b2db0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369aef065eecd00671bb94fbbcc410f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88316086fa19437be76c2e399340f08a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24772bea529678116c52603ffea0b3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462acdf9e8d4fe888dd22f42bc4ec02e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a28fb6dac74babc36f07d79471d3ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ab3df6e1d63d871ddaf9b49a8548a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4968d5d233302f9b8731f5e931d4e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bcb33bcdce02b783dfd0aede713e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baf7f6e67d405a44c3eba25814d58f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981e558f4bed1839add4f9ad58c7e0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149b6bcfbec305fbee3465976f68a2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219fa6a6d012226b3ab2f11528cbf5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c264821d43ec295ca16ab386807ead594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cbef874dce2f997bce7df9ea7149d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd9996117bed5bf52aa6b6a05746ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8b9384e16e6b5589742139d27d488597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49aefb23c471de1ab65fcc2655e8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3156c3ff3f0a0b492b5375875fd7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334c7e8f5a650b1fed81176b60e7316600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca086047e2f9a66b1ef7462edc1b01a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b862e6503773811ef34d643b487ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a24a19b71afc039c51878ce2126f30603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b53bd459ec55e24ebe6f07345659c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2623c4b36c4be8971c1c55600782d0e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b2bfccbc0a7953fa5b8166930a76f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b37ed2e3bc070ede05fba9efdf32607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0a2970336788e4e20fbbca6ba467e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55ad3f5c72f6e79f618322108bd910609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24b510e14a33022d6a3b2fd7a40d99610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c487d0d73812b9b591341a846f46534611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe354281bb82261b0e158aface362e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b2193ce992aae10eacde7b410ae0e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e99bca2299cefe8c3708661ce3d01c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff8cb663ca65faa8ebdbeb066d9f67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd9d52536d2b68b8b91cc5fa3b6366616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946541578b2c9794e3697a370791724617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d41d180b1634df5e957939934d9496618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da23b34ef3fdb68d7bcfbfa7e4932c2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c3e161cd429541824a3aee85f2f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338765aff2e816ebf8c1f737547e6fbf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41c20fe55826b351c4446282e3212622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca037d8da17d3e2fd9fac325d5a4a47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56003840d51fdcbe4e4fff988669ec89624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61198806ad966cffa4213ba417a139625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dd77869f5a8e01be760e1fc8f4632626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb8111208acb1e716f4c91b1a508b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4861daa4b72b7d080ee136ead89754628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705f52c7700334525844a86f33322bf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7ad7d2039c9110f8a3640fd11a030630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bab1eadad945abba67f82b219d6440631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74db03d7b7eb8e8857186ab613de3b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95778d2e74ee611a93ffdfdd9dbb17a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37cac1543b4d8cac2dc49d5a061499634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded016d07434d91c373bc6111c70a16c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db42053300c9b0497519ba04ca869636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852032c3f10696e4ddf2e3361c72493c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6c386d05fb91e20b8c2eda16c7d4d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69e6e8c39b27cc2cb74f2de6a5ba35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc57f7409219721f7db5b2994133b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4251596d26cb45eb644d2dbd173dea641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b601e11f6d42e6cc2690775a34925642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ebce5f1c5ca6b4d2c6fb56134421643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abd4d5a2aa844756ecb4db56de57b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff071a152c960629fa5ac80c49c9a64e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68de9ec39d3db71014976e52f3ada7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd320daa377115add5cda021b7056df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5f2347e12d82503303d2e365473fd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a742693973e1ba8cf5c40662ef824649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97841c62577b758b35b794ce57ff6a43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fab13ff64001f970a6ad35e698471651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2375e2a26d5f0ee10272f0bd0f205b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2af0efeda25e770ed8ccf66b02d5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f09b8d78e3b70c49e6bdba958f16f2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899660660a189565a107b2917d07715655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c38e45090237df6484284ec7ee2af8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41797cc196f3608e13a0f2a153c180f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692b47b84d0169c49136d0d446436b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff764c71848bdbb2bde2df12fa1905659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e57a4cb4eaf9b08dee564512d1d96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aa69089b29d5e949864380f54d706661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4008290fecd5b71139245bae0964c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f9f4f17584501bcd80e4b570511ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e890b7ec7afd45dde23a1f446a83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ad9ae1a88081c5c733aca422fbfbb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d82ab8d55379b11795d6c93001744666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad410dfc9e825be023d6583669bd76667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f96b1944f2bea6c0cc95ddfe4642af668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55454c31cc2d212330175e5dd3f888d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36fe5fdc38c670225125dd383af02c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e83684c6198a43a244f8347fbb2f99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ff92bdc492916180ac9023e82e15b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf279ab3a115a0ff0eef0da7977e1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541bfb87ad1e62fc3947814c4a2dad8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c617bf0dfb646b21a931b1d1a776ef0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be00ab3bbef03bbace3dfd928d1c8a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f3256f25162dfaabca29dc813af4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f1e78df768f9baa3891907b0a13c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51731851cf8498d03c0834c06efd380b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5fac617959a4d0e360a16de065277680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d0c609021678a9f7bfe83aec4fef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335793bacc900924dcb1846f017d21a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ff6f33e4857148b410afe518a60a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddbd33508543209a1187a6c090d6de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f677956e6aae4b28d75e9dc7547cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d884d203c8ee4b1fb681d8800a4b9bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba201f1270c33e31fe9f51b7680abb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13451d4f3340c89d86b02265d4c3717688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cbd4d5dc4d4d517f21ec90e66b66b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e937ecb1d12e24246469f0b711f14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee27ba4eacff04e7a827eae426119d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aab30cc8c998b682e0683dbb78bf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2230de6cc5a8f71cf0e8f92ad063e7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0aba1701d36bab64b597fc9777c5e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2703542b68877af1db397a658976f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe60654704002fa81c91c8efbd1c29696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e67d011a9f0642dd0f966dd4951889697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30156b164ebe3f26269c1dbdd3b1b19c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef13822c65d6a96d9d84488174870e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb382957cce3ee126cd395556f1e3e05700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f344aec581d6bcef913e021abefa38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eac6e37d274f53f1504a37e413f40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34765b421d215a15d85899d6e9d64e8f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a0fffda54d365cf78b682dd78f7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e386fa90283836b9c20ead52ea138e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b20a6f92cb49cc04ae14a733adb24e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c61c4a30cfe8b9f15d82106af8a373707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca68202490d003cf4274e999e4f3cfc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86292de25ff1e6365790d075e13a36c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e71a8f35b18d4df00880e70fb8dc36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff17079f8c6da18670e4b5902660270711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6089975c770b161d0fde92652ac419712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb7b0926f631965ad2faff39c105b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816386f6a924a9d49d02225069e0a1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33ed16203de930357fec749f5413ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59913f214d0db9e4c54574c566a440716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013ad7a52494634aa50117942eb383717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec63adc3c7cbc50247c50c51efdd42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e425b3de0aee8e9d37b835e38c5a81e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc3b30c5fbf2c4dabdac337581f719720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adfc1700e689e08d7d4b9b6e4417fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660f27fd87bce1319bd392d6358e905722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fdca8e180c2cd8aa0b08fc43b7e13723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78864da59ee5b76c2d9cbe3df270e02d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868dfcbe0fb2a0434a62d44a59c52c7d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b14a747f0e8890a48e5b9241cf6c8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d05470ce3aa4634f25fceb421f945727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4afbfbd3add356278d6fe18be7cf4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181f09c1a6c71f082f889adc77356ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aa6e2b18a6c6fca8ac037f9d89a60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf98a42a2abef5d448bc26a8f6222731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa29a1ac807cb5bf131f9eb593a959e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097713460694886cc1b91fe16ad16bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72d9671be0665e041dfcb6d7540524734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76394eaa3d39e93c86ae2664db67f5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218a8deec24b33d74042579965c45a8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aededb49423a9a3e696a8981a40d4b2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384734ca622425bb9f038d4b149a95d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccc16db278f614fdfd4615d3d4a081739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e216430265e95ad41b46069e471e5fad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803661d759024a16d9a1b4e68fd9217741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d9338d184e91e54380e1b8ee29ba6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2ea6b781f2bcb70071d0c5ba72e82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee37ccd712044afcfae1ec394442f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0113e44e63859b6b5a65aa6631ea9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a007a058820be8620110d4e393c0901746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05176fa1d838390ab42c36560c9dc88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a7d31dea61e2cf8e77e51f13231da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cea4fb132ade8cff43be3e7931448749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00180ec229ef8184e85d86e8ea0319750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1604243d43481999ce0438e5b6fdb5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b697c88ba69f9407514e0b57587c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae30104f1b588546709293bd77dece1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589f28018147972dabc18c99d14e2d3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c79764b1a57d9d7a5150e447f7754755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e8a5e01340176dfe920579cd57287756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ff5001df403147ed9af6af4b723f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251e10272dc2b6be4aacb3339deea33758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9b3da8d58f6d2bcf83888ecf9daf0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfe416c76c0074073b124645d334ef760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb0a02c588f22eb2d908b5076f5e6c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d368c67baadc1b2af9b7e9223381ead762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dd0b6c3d508cce6e431ce5cf4da47763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b1e42769614589f424e4c4f630789764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af51c40f99daa966a38db55a0cba3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c188a94297d742e9622f9021656d3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28007bf10b1c8da01432824acad689cb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd00a6c7d54d7f094006c792d8ebf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bafb052335f38e20ca0eea537c0fe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce3a10b3caf602c4e6ffef807849c5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f026381eeed73ed87e194d7116cedb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f9b3a2831cf538a50e75b4a1ceb86772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdde56c404b5f40d40d54fc1d36066773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787f1b9b098099185ec180c8a8d2381774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38145e9081adaaee55e6d04e3b9a5060775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571c36920a14682c0224c6b1b2d9a37776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90da41505eee91e203c3448bc24ae2e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b598c9abcd38aefe8c0908ae3a625778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3451ba066b4d9f91296857158c5d0c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228451b8139b0514dfe5a4581a718c61780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba75d1a923ab2a615befcf6a5b1a38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339e99cdb12c774b287f3cac01cb67782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2dcfd5d71bcfb42fa3e78e0407315783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb1fa04bd6319f45e0bab02782f338784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1fa183926485bc107a9a9d1549ad6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bc65c39d817053370675c94c2bd0d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83713bec1b640ed2257d5ce00f6bcc8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef6a380126775319f871435be3fb20788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b086111cd15d17c912adcb857681100789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24245ad01eff871ab5b8baf1d07c6a8b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23d30d27a7a8f6b58d5284d1757ffc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5838ac41382d1119d06881462248a1e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab5ef7b3530785bb1d829b421ac71f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0d2d0a094b0e5fcf04751eb7e1349794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b001060a4ae66a6bcb2ca37e4fa632795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8b5c03bc3733a1d2f5dcf8a58ec30796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c56f34ad46a4d65b53f51fc9fedae9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f97a11c782df55bcb942cdaecdb39798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120273e2e0b96b4e8461d21edced381f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544d3289a27c22342c5fd943d9d9ea0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36091043a6be6c4b3f12588cf71a8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b687e98a8cb85551f082a726b713a6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448614643fab365479017655ef0416e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee17b2670c97242b7d74cd186e00d6d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c18bfe7d69c60d522d390477fdddf805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac59c8e9677bdd3a21da6fb2ab7102806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa145b35687378ae8190b4817603d3f1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83c863c636b7ee47fc6f468e54309d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abc6645c519dc8975a9fa4b2a79ef2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b0c05283e83b868ebe78975c0555810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5019ce5b09d41edd9f1d2e90928f4c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73ed862fb942f19ed634138a756398812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9335912607a9304224ba2886de217813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b54a927e9ac09cd6e537f67ea4dba814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56eb1b6ec57c372562e214376ecbc8d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4639733727495a70d3afbe091272a7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f6a9c411d8983e110570a209ed642817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6bf8d14198a7d472c8bc2dd36f0b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8026f9c4bb6815f407950a593295945819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d357d3cacb8f4dab7f9ef943e1970b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb56148e000fe3c5158b432d44b8b7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e11f222dd066e43cc7ee1ab739180822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c3869da06c2f9d3f23026bd2355a6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec264c4c969cf59cea948dd7a3cc8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa83a253c020a8a2bfb26cfdb687059825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ad9b138d571552252d13b4e204839826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e790620bc8c2cabc891f57ad60aa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17de264421735b2d2d217d988d11fec828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f806193b7d56400f2d66b6693af602829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1a3d6c5d81ce9a8e04c064ecc01a0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e0ac8ee3504da5a6131ff712756fc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aa117108dd131c88a94efb306943f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1396728f3b81c74c2195a20045fc6d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2ded34653e10c1c54063a95354199834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74211d09ccc931f9e5b3cbb33cad646835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aade91ee96619a0d6d9b79b7c20e3d4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0391f8f24150c26f88d99a3983f8e9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee349d4d41d6a1ad6bc9aa839ced748a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30551e042fa91f98c9a347ea4a16a48839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3df8790048a4ed60290dd611beb030840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960b2b2d7aa89342e0926221176bc86841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aead7a7f1ab66f67497c2c33c58710842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e90caaa4c593b63eb71e38a178546d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335a7a04a621eb8b2c083186496e56844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060de8e46983cafaf22787c810fd9ca6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbadc750aa40b613f9df3ae14b6dd18846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f30d72665764d5011e62dfcd11cb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d33b4cd7cf1c1e77396c851706c1c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8145c42269dae6607d19854b98ec6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc4b61c5f87a07db6d5fc755ed3047850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8319e1ddeeb3dc48651946d2bcf5d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab37a3ccd3e0145c33e7a2dfd8c7d0e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5877a2013daa17769fa7119a0f88d7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756124a9605f0e70af9ef20419a759d8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f7137cc835f2bdac8e61d1754ec09855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75d0a1b09d974c5ac96ac6df19b2da856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b7a239d762b210e05ce5607730b30857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590190997a6e063ca8a1d2fe87beed8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586ad4182d5dc07f0e9e459f57f2019859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597be43e545b4e5bf422cb83a506a80860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f7e1c3441657236287f8eb4e78dcd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74585d4ee5fcbba02816d16d9623ba71862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2af8d5618aa1bb519f48000ffd004e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dbcf9eaa63dd1408484529377f1a3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41023a45863fbb0bb9ea77f4579371ab865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd377d9370f6762b8742bbcb6223e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e9f8168f21ba68f07055f0d9d993867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3b7c557bed8205d2ee99ffd5d6715868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a27a879fcac52e7edf691f6ccd1d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f55507688f0db2270a658dddc36081870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e619d141c261cb8ef2c914a5ef5a51f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9cee79dbb0ef62d5925e66506897d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7698fb79cb1218be49670bfda9e77873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9049c7d4359178608b412b058bf70b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438fd03cff20af4c3241bf70edfee20875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bc6f97bc8aaf9ca5ab9641702866f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d500e40de5e5d624000811d5cd9bd5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642a5805cc07b6ac7bc5e9b4dea65f0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996aef77802ccc678e57f88efd6495c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66041547ffcb0bc3fa16b5100d0938d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f11b58d18569a265e45fff29a041e7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb7426b09b386f7a4b28d8c2554809882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379683f89da0f607f04923d28e71d8d4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d69830ace440223d2abb80a29403f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2385b79bd962e153c7a6ae7dc6fab885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11810023baf693fffe8e6c2f7f8ecd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d244ce70822bdd685d6b016dc1d04e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56242ca85216f4af9f4dca846c4fb715888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d246b2b553150ac139f7e05886a74889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2f0fa7e2eba17f4d6c67a56e0fc19890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dda3d953fab12f1e788b61584f4ad891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1144151a2563ce0915bfb61646a51b8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72cadc240c38a01c5cda3c680e18b6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383a2cb4d9d19589d59b25285001044894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54615f6f6c83c29518fd3b61ce5838895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d99ab032d675db1ad9b1fdb50e4e3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9005069ca99a69cc4b6290e37aa8fa897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74ad1b9c1bda5bd8e030ccc1f06b8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fffc790f7283b8eb7aecdf22caa4c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f1b2875566596c377fd2724f9e344900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95eb1fbdc8af7de68552f57ebbbb9e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861258b852847e11d5d8c59b2a39b0e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd00678cf2b86efbd6c9753d3184a0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47341ac08fda9045cac682b83e4e7fa2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957b0b47e4fbd67d5e5fc2222ef707f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55112e4a9f7558415657653711686b83906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2d9e00bb0ce88f0149ad2744b0a5a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718301546c2f48de8818ac865a83bc3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7becf31aad5485b214d8ebf7abdda909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b67501b1856489e3277d6b5a3f6314910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf109c32c97807774755cf8860918cdd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b9ff9ed65ebee19a7a4d8e52e0685912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebdeed279b147d9456f83d54b0bc21913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ffd808683de7651c45b5948a1a1b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e41856b6961bd11f0819df8d4b26c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2121b290400c9fc9191b7bc8bd2ccf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8709ae3369294e439014f5e36b4207917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9f33324a3f385bff7128339b537c9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b66d9927d42a7535e1b7b4b1b2df0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc92182b82606e0d72296d873faf0d2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21462bb6117fc133fd7c4c280cbb68ce921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514bca327d25358cb13223718ebc645922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73d7aa0040fbea39d2f896a36696c3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c72567bb6155117d5a60e77f44b71924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304db75daf7b0fca0137fd301a539e9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b53704eef026a87fe51e32ff1c8af926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4306db808c9f43bb3b0c0bc5085325927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce3ed43ba88aabfbd5e184617c4b07928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f5537304b22942822a68ecddca5c3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590b0f5dc8d2fb3ee5cd26af68b318a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123437d44623734027183fba3f5be915931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b1e3043f82c57b02931090b7d837d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e214897925cb817583759f616fb22d2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb633a6c406ceb33e782c066f447ba81934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db45cc4795fb481973d7ad2ed74c0f0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d80672d3dbc793830f6119be12ef9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124b3289407751bcb66c27546ca2c91937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e9ee9651803cd4f8d14a5b26353a7938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f6616f84ac1e637f7d73f1e6ad6c9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6acc163598162c89d1083511be8208940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b430c3dabaff3ac54cef0de7f4df10941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befba40d4e8b624c99a95d26511201c2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6324cd7e52e5d18158f0443049b3ab9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ce5d90442c3b97c2455861d1fc4f2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8171304f7b6a41d93b2d05044ec7c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12199012fe9e8a08578ed94e47dace3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38b46d78a7f0fb93d568b56757bd97947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451fd2164e624cd9da5de88ddac8d069948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd711cae1d914d88241b2bcb51b6a4f2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04733462ca8b2a0651b9948182e8bfc1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88feaa04fd2c91a7d745b840cf626c1f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16226c8079063a16f1c61b7ee99a8f40952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bdd1beac2f6b487c4bb9aa24316dc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a931d2b21d0e11f00f0c3befdb6383954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baf84392d855df81bad59d9bbcc10a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae3bcd04ef74a9f77d3d1d35262789956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c0a1432928093a42f8c08628ca40957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2e0e1dc3b61cd798448a2db5a0c9f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3645ba4ba4be9851a7f621776766d83959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544aa536874c1945d1636d329482459960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c90f94e2438a73c81f88d67ac453d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de095c4c161b558b273e231f707a27e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a916d1514f6ec2a480410ef48ab2c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3edaa30bb76246ff9cebbed938266964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c1e3209b077fa148e3910d6ff6be3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404699741ad0670d5e2c6b7296c26c5c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a38da4704c360dc3b44b6bfe6c45967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1865a4cf07deb0f9facb87b762027d0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea7f8be116d5542fed34c777e98681969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd2c64c8d13e0af35f9d4f003911b6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cf381cfeaab330cd8f29d9e575fca971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726195f390f3b75b03e67d702752cab5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382949398e13718b7fbfeef47d97bdb1973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2f6cfba9f7149fb4d8c2b8ace15c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945a690cdf772a4d9a8150ac3b36327975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>