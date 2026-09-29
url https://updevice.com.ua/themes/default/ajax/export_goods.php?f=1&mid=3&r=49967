--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659da5b63f070b6289710dd482d86ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b5e33634589ed3619b62a8b7e99982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15df543aa7805cdc297da6945e8bfaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13507dfdb9f8ea10818d82f7e81a9b254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4aeb8b3ef4fc4ccab2e973c9894235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e136c2177cd17bfc67bff7275f8468e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66812ee31951b81aa1cfd4ceb3f5b62a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c5b70aa8150b2795cffb6105654fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc02fed188eef544b27a1a259f5a9c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb3ec857eb8e81112cf679c172d66310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd758a6f52a6afdf2fc71d81d2c5bedc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9db6e2bf606ee7809c3191f77b5ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20da5241ecf17d9e33f179fde80a55d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5a27bd03a679f3154ecb8424fdaed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5b4b5033951b689f37c26161c214d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d3c02e0a8284f21a9d3aa7a103e2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211612971d04feb4627e705e4af88d7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d00f6e0605d25478e46a7c564046c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184000345457576dac67d88ace4a329819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bab26d6bc9e6ceb7da7f81f81216520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f711a437f7948a5f0e9dc131c2e0aeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c1dc8005ea7feb5ebd6b46701905a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611537d07c6e30569cbbe21f95a423823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a03af2843a38cb4ab6cee7d6f4d70724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b8f0330c50ae005d06c72ea5167925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a1f2a6506eb5a8b954e38742eb55626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeaff1872a92aaa341171e6f686d5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3728fdf671e76bdbfd8d3847607a85228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a52b8ac810e42c68687e1b012d09029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c4388d27fc9c8cff000f3b70d65b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1003247b145fbc48c9cc1430ba1f0aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a205c1cf5d329cc9bf0114d1c4789ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73054fa9084f5b1da184406a7709d6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5030aa266cc099cb27b56e103cac79e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff887cd9cb99320b6dbc1f4b7cca071835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa68f898d3886e4a8ce61b3afbe273c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e5daa3916739a0d9ff33db6a5cac037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec98dbf268b7a68f889310541fb4b6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325406b4c9c17dd64ccda2fd784819e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82e4028b6246e7714abd8969cacc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303689567f0f6374aff3e5fb1ef3afd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9327d0d4b614fd0698b3327099a03342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42946de6feda8c602458bfd0d8cf06d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cf46021a4e95722f710af36bc1da744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3fad3eabbd7c37b11492c33e549d845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a921339b6feea7e087f773fe4d3ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23c7a52bbc827e3d128da3332c956d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62e8656c73c82611aad726904b491d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073793412e0d8accd553bb0931c1b4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed548d3ff68f72842b235479fd5c4e0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5213d87475f3acd96a229ba687d1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9ae2f2d9a8afac8135c1c87e6f93a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ec10d8a1eb3f4fb0e7e33074c9d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542065755df33156d0f44b68a753726854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f2a01523fd776dacf7364ba4a38a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d2c168af68b27ec63253500d86a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8c71567a2593447e8069b14499fe057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b27bd1dd89517e9a39bfaece1dce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83316c35c083e5462bbddf342113ed7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bac0abc0337d4ac139c987f438623a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a36ec72b4a4a23f6cde720c8e1e0ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe194cc5db3605aa3e69521d00258062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8153531ebc63d2cc78253948ef4b17763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54dc45f97f2d3a7441d9c69fb3884564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b2e118f89a9a8681dc71f407256d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ea0d958a905afe9e9dfc3f99b7c4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe14445442b602d8370dc6086b0a19467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c3e05e16746aac3b6565c1e8e359a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dda9f53289675b4f21352e448625469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb20a3bda9ef231ebd2547c980c834470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77773573ec656a79af715f2c50717d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397acf223c1795b66e7c113545af99672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ccbb023239a8a94f0be0ffdfbf48073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a66f65c8cecc6d63df3f30491e3dc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100e65537e40adf1a302886dd7f6de675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c26eb1c0e19bc65b17b7ae860669ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da056efc32c32865ce8594db9806177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6758c5175f5ad0bde678c41f7ac108f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd96f6f5e084f58db03e57534a3c97779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3743d1f9bfb4242635e02303bd4a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa455dcfbacab5b30442cb2521cf9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94473db3f7d2d557618163b83e8fc6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957ce3214e692817d2614cf8bcbae4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b539121f6605ce255d01a8042fc37884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32c9d0ade57fbb1a70215802e4415985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986de8e1f4ee073be3acd0d67c4a7b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3f56c41ab7911d08cb44451237d3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a767c7c86daa5ab5bd8c26c074f5fc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3f550447339f5b381e61dfc14535489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20fa8305064857a50d9417cc20186a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97622b76981710af003a0e25bdf90a2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b6f8117a28b2c651d04018a56a3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764e403f0d76825a8b3ca794a00a4b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caf3c5e343c130fbdf0dbe6aa7dc1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3f876227c9645c7b7aefe9a3f786a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab5c0696219f158e4461a563d89a2596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eb2f1a0ba8961230393dbeebd83a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48025be57d993ea638395869a6c97898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c11c7bf44a8a7319cd4898cd85b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24498df2b30cf918ed006f127905b015100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21cd2eefcf5ec86c0e362fd4a661a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5279c974515b8e4f2fb900a56492cdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492f8e5f9e5416f2036483f0c829aee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11f754446f517264dab8bf31b73444104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b5677a5d895e2bc47eb9e8e2c1723105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92795184395f4b1506e10fd7779791f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f77fa4129ff89be37455a45f0fb96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836d98dca0fd80d18703b6469a7886f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5efe3216d4c1ae6c2f6d0356a0c3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c52ae07b40d599e0b8107b11be600e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77862fc62e648ea8c67b798b4229606a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b60acfc1e198c97fb76547c2e4db7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ef0271f639a9cedcc2bcdb83a781a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ed0121bc26c68685d47c2d3e51606114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e3bba9ea3556e57a7195cbd4e83f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d8a0938f5c8076a0a62cbaa5e739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c150de9a0f9a001b260977f10212f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f55d44d3706201e51d2339a0ad496a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7d2a8684ce376eac7f9843f707cd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0203b2392322a438f4bbe036fc1c2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10386b4837115af6e4f494eb994a2d4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c9a0a77b673a92d8e0a4f197cf510122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990571cb90e4e40182c3f7e9067d7939123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c8cd688d13edfcefc6bee5b241f6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d09a28f0789c0ca64545ec08dc6475125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799316d1cc46a1a736e0e1827c955ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc71e0bd92ea971c5e0da2614eb9b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341e9b3c98f55128e6ab2f4f15904cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016de8e156b2776cdeb85bb3b02100ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299c5da42b907331b4787c8edf63af1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215cb6b2be8dc33d2d35130167c7937131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbcff59fb57f1199ee757d280694de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc78a57dd67457c2fab72c82861172133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b895afcbcdddbc923618c1aaf9735b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d388956c3dc5303883dbf80c5a7e8e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4b261a5ace33a43612068d06802a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af84db908d23f8c2d8a16f653e1dc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61953c38ad41ab28d3857b6295f45c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd438bd4c824ff10bf1c57a5bf89f2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49996266a8dd08ae85d3f2babaa8cd6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70012a95e9c8e7a13b22b0b39f756a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f34848347a30322f9d7ef477f2835142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4d75c187f7d1bcdc893d7cda719fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620d8c2469b768a07afe387f1ee982d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df901a43419d17e69cc00d6bcaaeba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9679533ea7fe859a4ece14243355c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5273f75b7f58d71bb3767032fdc538147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92908493ae9718d36d1cd4a180271e99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6040decb31cca9880ae6dd9caedd1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f713a9579c12c1e82fd2b3b44fae4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45695fb484d1f0bd62bafa3428a67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47185ab9cf1d70fc59f04f84e40cd3e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24681ad69aca7282795cd6b8c2c0ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf54d866436f8768683e75f09327cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329f7062ca0c0219c57629894dc628a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f33d0984f9523aef17191a4d2d0b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf93457c9e15e2f7231d6f4cdcf3960157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56fad613d690c8d18a27be54aed9b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2909fe42940fb0a4622dc133f61c00f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c1aae794affe877535dc14d39252a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed430a943be0d0b920e4e486b8523346161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e5f7c9d3daec8c80fb45e39731f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b71a5f9c40085f049874cf2795ba22163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba67baf21f6781ae9968c34f71144f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb835f17449ebf8ea8a929f1a5cf20a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472e8172b625904be7dc5a7f8d68f84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae7173924e0258478c2442f2301b32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499392a1c32bcefb3dd6f11914c1c25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd243e60d22371b84e0cbd9e839a90dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d953783a326251a34baf03cd121e1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9357c89deb19f460c85c89026a8315171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c7c1ff940ada109d3444e5c4cea84172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abe726eb763b7a2ddfc619a8327101173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313dca4ef5691586cdacd04eefd19dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c8f5ef10a0a3d48b06e8b2ad55032175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2db6fa9a0dfb7b42aaf60c09e2163176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978fa834d2ba8c57018949decf9f4fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768b34d31235e85fdb1d2f96e9b3863178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3548d8ccb5995121e08311d2fb29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d120d762942f017453312a7f1cce4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417fd6118f34ea6ba08c667f526ec29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bd7f7e1ab31702c76e71bd2fea446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e673065e399659fb00d371eab77b4e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6fb98b0808a35094166c650496560184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef7ff5d0a5c5ece8288a2c7a4db76e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecdbb674414da9cd41214880a0b2f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01600b9e90f39ef190ccfa57fe5179187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52789c7cbaecf8692ac9cb68a785c53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750baa8d6f36d8c5402f16d6a9931b6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dbbdd2a3044012838f6c75b9f596a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eef68502e3273bf47f4e6f58c6ab2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ab2e4bc13104dde58c9be2bd3caf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c46b29f12587e6ee1821e0e7af1fbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5998f5654153a3c5cd8114d14ede3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a03ee1529c579d09fb4f4b532df5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a376606c405e26af7547ebd3230d3c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79621ddac811f7e6db6601e4ba553475197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8cac881f5ec011fff3d28caebcbda198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ded33a678928fb8a6caa67c6650bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95995729f3c7fa56c7fb8c709b86c6de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba377a71a96f41d6f4e21958f8e970201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f661bcb642dbc0e5aee743d67581202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452369d6163375871e7742724b246f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92aff8e33a2c49144210c759e45cbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409b5ae255e400bf72be42658c8b740205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a37db6b98490467bdc5ffe2a4ed67a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3def64e24baee9056f2c7828e5eb06207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0cb7405c2e6b505b863a76dbe1d39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2d732af8f79505cc1adcb7351ebd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be54af62235782d7b756b5b57e3115210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f14c4dca1b9934f721742bf94e667a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ef122ef1410b3df5fe06d057a48fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf6c2abc933f7252bbc2419e284655213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18998a6bcb8b92d5d2a71cb7016e57f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e274f0819451f1cab12396ad40fbde5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa8c4d8c892c2ac0a1d33a31fec897216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba100fedb8cbabe6ff39011e16b7a18a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d7df71e4319849d53cc9c237c3951218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62917860ddf7737f0f87340e84971dc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223baa5fc6780eb3268fb5e7a2d9ec5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196a4483fd2091a52fccb048c0546b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e27f4919fc7b75779a3ec103728f26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391f93c47e8719c9e187007cece601d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeea5a3e987294d0eb22577e6ff56ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f56249a0f97f2e1b479090ad4ba68c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82652b0dd09091d303612a0b220a8f7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03991fcfb430adf816d4d62675c9b86f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ab67d2d41625382cbc9df12949d6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24465b5e4fb06d8d209694b0aa3ed6a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259fb284f9e0dd184f179a97a3d06ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b80ca565e60d216396dedd2e411cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ba7c6ab41d40467aeb82df317255232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383112a7742b048fcb3bd7104c8a6188233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c8e452e3baf12dd0f0d6c54c8b943234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec7bf6cbc7ae333bac349ecf2b616235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a68257741d04229194250bb6c7d7d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311387e9dee559cbbac73ae0f2702bde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4569cb3056756708370c9280d60113238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784cbe1058df66169238d785a4c51ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efe4b96147c5d9529e11bde6fc0b15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c762bfa32d304d0301f5adc96553a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5866a3ef20442b57ccf8fb466f187a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ebbdc22c6d584acf1141593b4dc1e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbdae9bdd2fc133452c44054352093244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde923a655b1ea0500eb70426ddf8e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d9dc6e9c9cec25c27222fd9f26e02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9f6092b0988b8a22c3e6d0591d396247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0829033014adca982600a7218ab99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4a4f5dacd6f988d1960c0b2bcaa43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8ec7ee691540014475ffd3ef43fe2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60365adabf226418347ddf200f6e0fba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfef1d9eefe612f3dae599c4b94efa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c50eedbe62eff47dbde084abf397fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96852808c3d8f1d1a3d11270986971254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fdd5f859c7463f0ba89d3b969cb18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587274ee486a85d0a1ee9311faa357e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d28a21e035b2948810308be74f6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76777f956e0ab0b60f2455fcfb6dea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f3e78d64ab38666d267790190ab9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ce2822e44122f251ed84dfa25659260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49355d41392734c896d301ab1adc372261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e5c0d423e8b679b05b0a87ad59f02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c1dc22cf620585abf9c6dad1e1052263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d54cf4aa30de67585ca4f21b11561c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cd173de5fc85f2494fb8d8739bdd0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e55b266b799127562fbe5a57b1ed0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419af7f84c06900cf2dd14b6f5b5f8a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb828bcc0fe456d9d8c03f90264c56d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da8d0f6786fba356b96a0c4d4407ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301e2ccaac02fe5ff1c97b8cb5df510270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed01e4c0b05181b454203f9afea8e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b29940f823e0f5b06a05dcbf787db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d239a5e5f14ee6559b421a74cdbd9de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538887fee7e3ae23e7eeac08ea74a2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a935c21f98a6225275d02ff36e5fde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99886da59e48ddc3fe32c8bc27b7df4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f01a7a183e8e5db95e7fce84e019a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e1fc8b4294c212eb294843eb69aad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0498c25b2644a10a714dc5fe8f9f7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb8d1f28c4703fd87d10b572768d48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361238145da455cbb9f56c2f1a5b16ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98dbc28aa107052b82adc1c21a8b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9d8ab12db52092695b0b3bc8fafb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60682f7302c70a5f0f4213aa55352d52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488bab702d2be2fe56f5e961388c8e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddc2bd058e315cd6533091fcded63c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefad1d3cda104232295feaf2c7e8c4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5bf48f79d055d3f55b6778c8a1930288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb37130d4bfc03dbd6c876dd5e56a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202532427236577289fa115232522bd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dee81d84242d6337e0bc69a00f14b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fbdfdcde6e80b61dd25c9f0483fe7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b25a7356c68ae7e935edc051eaf7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7d3f0a01b37b8e49d35e30c2f16ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7c23a8c0464cc92dc520ae809d287295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46443a564b5ed58a4029dbb1445656296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134337bd6faf8abdd0cf6adf3b940f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e1102e02ecd8273181b7c0ab0e6f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683ae7236fab12bcb5b8f3955c6cbe9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4892b3e7e8fea057fd8c86f3140f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162520c7204eb08cf1699b492d4c9c4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f882053a66aa4a64a43f7bf8ec525302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3d532881c2853eb601ed038ac13e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2ab2239d68bccb6ffe50cfc6ea481304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af5aebaaef91b33ef68c026da36a5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1938d109b0599d5ffc44540c63c398f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379d24b2fe6aec3203b330edd0ee52a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b68812d7d2386e1cfd14bcc950ef59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff554af764314c8b36bd768ec609b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8e933ec932b7f8af42d71b6f3444a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac607db341005035402d249e9f627c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39af5d55e8ceade2e2c34651a26907312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55b78a6982f16277e0505591dc4b46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ccef85b5cd22c5a93ae56dacfc48a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f4da4b559f4ea78761bfb24d08201315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b411181d1bf91f3988949cfd4119e25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cbe14a0c5c344ebe1f2f495103745317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d506a4f46900606115124e3f84e3d33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae7ebf8a1e1557530055c956e8d4c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4eac3674dc5db88d362c8e29a439d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3afa402a0fac872d9e8e24d01e36d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1c19f0795c216cd507cb5dccb3010322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4f82a85442a71ab5814a6249dc803323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881717c4a8e08e93336caa9e0eb5268324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f75522775286dc2e9861964d0f70c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2041cc3da0b8d12637442c46e4f5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23cc0e57277aab91a802c2822a62c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fa3d1affd54f8d5827df492db7e4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d85ba10118a200a679b83ee673f1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302bd967c1c37bc42c433ebe2f4137a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec1723984472b7e17dfac3259c3917331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068c6324fdf665bcd1dc684b2932f87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c7cdaf58225ca7974b75f3eafe1ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8716f835bac42f519f280ce243dfc9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9143d49ab1c1bd8261b718d33f684a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ffdfcf42cc8c4af2450beb91cb7d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63607b57b5b1affc677579dbc61e85be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1211024f9ad5e33da812458e791d2f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ce3bf48e1d1a15a32a642eb9bf82f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeebd82a8ad6154bdaec15e1077e30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871eb9e88b6071cdf0ed6af9a20d1e0c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac5eef3cecdced621af79831ded341342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde481b6fdb74560db11cbc84693faf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb87b4d916c2697a85ddda6337abb0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c5e1ba2edb7585f26d587eb5a2710345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5c37f60e54d18722284603ec0cba2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61192e4e39241c5a66697f16d99f4f92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e100bf97b01f0e5250b0bb5177bb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd01dd6e8ad6a28ae56fcb909165023349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca72bd6faa4cef8873d411bb311cbca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367fa843971b173a0f2023dc614da1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a7054b6e931bf0ea8e6e81a0ebcd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f2822c57f67d353f7a6f64e52d2df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7985a940b746502266ae98134defe6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7752665eeb536a8ab6614f20048b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e5c3eb2d1580490f5e308e2dbdd7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cba07d61af49b0c732dc7a56cf9b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9fc7f2ec0ceaac4f19d77ab63a03f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831fd46c3fc62b286816abf12a05b91359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d993c372aca686d97817955512a4a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f93a21fdd8050fcd4c59661e4f2840361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6537b6ab4fc8da8b66bb08ce774cc56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7f43cd71cb24360bd19ec178aadb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55995d121e7d05d610cbdf21a14c7134364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bcdbb4896d012033e2d3034d83dad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980366b6c39be956ca985e7e5664d274366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14547e612bd7546dcd80119be1aa0d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be94870298b0ec29c0bbc1e58bbb9b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d887192992d66f3fb71ddc36c8f19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8fe0bb0f7a3a61593a78cc64ed7b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb70b37aa86551961260943ae206e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179669b03eefc54d9a9b9b61773bedd1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689685ac42501e09cf73cedd42ea7063373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8e2c6b1bc526b27305468fbb62aa9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8da52cd88f7395ad668446109e310375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89784fa554ebb149a9d203997e26930f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1507c2a38d68de2142bc1332c15102377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd5578c626fdb4677578da0353ca03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112d6b4f0405893f2e17769e115efdd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a4b3434ebc965296fce85e2f615a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f9f406ea771c25abd56f0812d731f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf769843dc062f2d5cae2d03e4b880382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365c8a7b8e16a5a7f7c69ff87f92a1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8799d978c44f56db25e3ffea5aec139384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f664c71d79d7aa5876b42c025d9d73385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4c2e0c9c8ee479124b695950aafa4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48deea40847209b1c41a200099ccdd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bc243c18ca102cd850b7f78f3d692388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a362cc39ed746ba18ab3d6c58ed0e63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06186e2a8e7cf905dcdbc87a73fe9eab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eb9bc9abc9673e64890b485c3838d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ac3fdb0366a2c368867f8d4a85291392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346606356eccf3e44de564648a1daa0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026506dbae1dabd6037ff4ebe6c5684394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5787baa8c783f10d40ebbfc84ee65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57150fce5d67b3245c181b4c57a6a5c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfcd0ff856466612f494436914b16d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51894622b17821ffefb626e8791e3fc6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb227718ccedf35a5cee4c19b761af4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3f471e4d53c43efdddec583a7acdb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92465b77837c1d30b5d3b22eeb0307c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c981491ecfc4c4e2475d9c8df0efda4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad505089a251e89f61a507aa4ca9569e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4568a1ffc2621ba448fbf3f897b33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f45ce0fbafeac48aa8d7dcb5ec52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56472a2606a7b7c185700906f0064ccf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07140e876fa4c94ae0668c47ad8a35df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0d55dc993dbbf648c0f3dd56a12b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a60d705634dafb1e1da648ff4f7384409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61d41c4af5f9a574ee5a6d844976b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9c932ef28315c7afc90c47007eecc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc2ef4f306769469a83e777a11717e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b7a6c95e4cbee1bf929df69ce0da1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8231ba5ad95f13ffdc004eb7ad69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942146fe29ff4282b251d5ff3063cb55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f0a83adfaeacfe93b271f9c47366a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c5b9618987ddf2f9996922d43bb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9832b1dfbdc408fef0929efafebfd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879828ba2d8ee44e1bb8219270895dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30600ae760218881a9ddd4c14dfea8d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb264cf0f75b061e6a446609426b03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc7a5141311e6caf9cae41d6cbf7eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218715d1f0581791ff1889202aff84bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c0a7f028bff88ae3164e5695bbda6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a7eedac5ff2a2cc8eccca47f2f7dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b72966cf03caafa3516ba3333164c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38035dda433c64dcd034c20ad0f097fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d390209b33888b99205e100e2aff42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe5eacfa6a6f4818b000f6f1fb21d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15175366de022c01c7811741482190430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062ea9c7964c2d3ab19341625031e13431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb1439b256aef187b06e25b94a9e5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b177904e8b41f51036ddfd8a428d354433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c36cee0f7aab7fded01d37821674f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e7fffd6f60c4dfcdf2ec92bbfb231435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f40b4dac5cba572e2cc461d1d82e56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5f73a412895f63b4a438450174378437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69d74dd39ee57a6506e6581cb2e975438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c3444ee46ceb37ccb7be5744979e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee467467c78825db7cbe1d00566e8133440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc782072b84d8e23d5cf49719f24431d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ebdc9153af91e360b2757d8d2c728442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9faac3652d00a4a6b271dcb9000cb4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf757e4f74a99e527b4dee7461531a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8062b79a79f51ba447652b517aa8f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94771ef261ec72ba5928b8da5dd0556e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d075c672ee24182598173bfb611811447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd492fea016b68752df88b321b2d68bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216708f0ef5e3cd3f3593366e03d9db5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5902215edec61b1c4820117d4fe2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d61b0345d96105e5d19abbd3095691451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427f2364a29f8550184c9dfc705889a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1faad3e6168dcbb276bf1699c381e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933ccec9088858c467eba1c447fcb8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6adaff4d7f0fb8eabd42ffe9ae87c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983edd3b1f5577d5a7bc82e70688468456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24b0577cee207f476dcfb10a2b399b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5aa5e5f8d9c905289a400deac5f1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c25120903afb87b631f73aff0d4f09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e1133d50161df776bec6011a811b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51d969b1ce09b8f4310217e18ba480461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d68bfb9f12960b9b783c38981416e3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3326bf26648ea6b2221f52d8ea6d15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b0b411272cbbb5a384905026dc398464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a7dc95be32d58949647a90012bc79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c0f44ea3b8b591fe6865a1067f251466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156ac2942ad7656fc37f0b2a0e69530467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff2262fe854785737aa6c7e5414414468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b42480a64b69427179543a91efa8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10783c99b89026ff5613d37f73f2ee9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c1a38659ed6f5f3a46e46459dd23c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d0ef58c6a720897da7080a0d722fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848383bb4a2825abfe297e2715b85908473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014233e45b15c165971447abd78589d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f029830c5dbd148ae88c0a9cfd603e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ea129e00199a76f4a10e688d00130476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb852f89c8bef8cfec6af7ebf5c0e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b76a433d8e3305913ad84ec2fc6466478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6028a20929e4887f33afe36574fb2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff10ed067a06869bc0675a1d0aeddd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10905625d1af15a47db5cf24da49c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc350d2871cd0ecc67be154e9d7f3fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b361dce69e6f7dee0f54fda64ae597483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896583aed40f8e90f775787e490e16f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77e17c7c71bb5394bd6f23c8453706485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0065f0d63b5796085ab28594eeeef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f4d7078b50ca8e3c040eaeac61186487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf767db6b39432f8cb539a626e8a750488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a9bee721abbf493ac9c056784d8c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10392b2772a18aa8c45e8ff1ba4f99490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2dbc47afa2c31265488eff017b8c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1dda86d33e92c94dad26bf86d50e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4617bdbab251a026184d5f17eefe89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87e8e0cc069d74a94b1da5bb2782e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22418b09ceb6924e0145ef6b0c51eda9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb014d5bb89ebf41a0d0ec0138ffe1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49372c35a0583fa76c37e8ecc1c484497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff7397d26c76eb50e1e309b6faf60498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc6f53e1561247ec31a99c30f86e46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db10e6d30d041e0637b36a470a73b8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebed002cc29441c794c41c81fd681b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831646f824a92cfbd3db9a1491f2e66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f982277d86c4b1a04fd06dcfb04dbb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546e097b153f1637e12300a24eed49e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031cc27a66c296425433a3ae140f217505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790e1d8c31f0bee92ee6c64e6a6913506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fba97d173378ebdf88f1df36c3433507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cca81ffd49d8b5eb837526eb43774b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e9727535847c3540226a503a3d4a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2d30e90a5158d2a1e387aec881e75510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9440828c2298aa570cfd6fe8a6e21d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691dd27a0c20415f5a7e4bfa4b41ef8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b486af434c8b4e5686176804faa558513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f911359b8d831b9d8654f76a1576e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801a175e1d2daaaae7183976ca021a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba9a7439e8582af9f4be33062a3119516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324178b3b16b86321cf155568ffa70b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946365b2fcd8071b1a90188be8530aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddb7f3edc7c34367ad56ac23e00d33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aa28931f5dc8da112a4708c0f6805520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19dc78b3c8f6278c945aa6259a3fbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb58a307c48d8fb84dd5cd0d48caa9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22a086fe483e324f12e10c2d1436e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598393130eea1db0cc3aec1264d86837524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c11608724e3907d39b616c8a4f1c4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4f761c071de2807963c7e190ef4f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edb91e04f06dd29aeaf3a9424b4d63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8fc6e2dfcf1f15d95465a24f47364528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae274a9bf4b9029017bdade92023c52d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b34e7d1270f038c1464f8529c96870530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc9561907bc1d586e40c1563f91519531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ab28f13b98f51f558b73399d6f79f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07404f84b1dddd48df6027121ff6e2cb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788ea6b7e5b666c51ffd5489c218376534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcdbcba338e3d97ae61e70af15c87a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599943a966f69f81f53e52b6e04e4b31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef5325a0d8174236d8c10e55711ee6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33a38700b264c67c302985b8be826a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a818aeb3db33ea90536823a07a909a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bea88fc726288a1b8a20e957baba3d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a568e14de6208ef59a4659ae2b2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b307fb3650509aa1f1a484dd5a01fd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca19c9aa00cee077bf57dac4087fa91543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bce3b8e9a57494d963ed96b24b08f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c4637d0102dbaa37f72a9a6359b99545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77234ce87812c0d2587dd0dc8559c6b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807542575504b3703407b14eb6aeb211547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c0f9c36fdb1a3ab0b7488ba3dea39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63a032075f2c2ed3362ff544696019549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60f11c65c2c548793eb00b3ba23ba0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cae96689cd6272f9ca08d7a51f50f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eea36b6ff74fb5119ac1d364bdc389552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7073593dceb890469b0445ef69c1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2237fae40053351855365f80c0fce8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a9e2dc14a80deaf9a9f1a7f0908d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27dd069a6e21e761bee342758375b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d200d54f5490e258dceb18b8b0466557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0be5254565eba3dc41805851a8424558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362a40e4030cb84431ae9f6f49df391559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769c7f5a15db6da5ad498ef5687d8ca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8edf894a333bd132dfc7b4eefc5d4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24b0cc61240cb240684dde17b77e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b09ec077bb968d94c8b4dbbbbaed68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d554991878d376264ca9c7925cfbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2141245736502ed04596af740b64f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6920393de34f8e9f5fa0f26148b59566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c019ac777ba712e1aef6d61c7411419567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3763cbc35e4300b6d9dc220a5b5881568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25a8bf027f07d27ec7e2a0a4c52f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec75dfc15b74ef61edfe60823daf198570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f1d10060f69edd9ef5eeadff5d6c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6a85d8dd85a6e72379f413b431a39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060c131dd8bcf72cb4ec1b6d546bc59573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa2d681eebd826103d81166c7cc6c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45704bdd386f063d451fca8a23412e93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d172e400c051bebd511f0adf96261576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ea9f870a3d79ad9d295bdc2627fba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f4052b916b6ef4157806d24b84296578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbff0dbd3553fdfc2c7a318f2bee4d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b22bae477413abeb293586e760e32e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c45f96e8c7df3bc8bc7ecaaeb1a5dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850bb7d2e94f4ba4da1aa5979e13645582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521810605218d8f84200e74de54c387583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca369f9aeab364f3c13184a0afce6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b588ec7e24ab4022c111beedf8749d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed76eaeb58c3e711c2192bd5d0b8a93586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4e068a1b076b0e5f966152b9c6529587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeadbd4553eedda91be6225efc2856588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915217970966a618482bbc911dc9a95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cf2138bf48ebdf3d397f8a5b37c18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551dc06d6b24dded06771d970411af8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d246c448f81cad88afd4ee56a838e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7f84f0350479e26ae0a866760f26a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bf2aa4c2e35ac9c1894f0f1babe56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4b6661416eff418df59d660db8834595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c868993eb8266083014560744667ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa038b509c2c0490c1c5ac5175ddb00597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebe10bfe096cdf72c4043093e550c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e437411eb20673d3f5acd8e387704599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b37fd54e6b48753636520bf695c070600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44392065a487fec46b45098a234c3cc0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2519da44aeec8997cb871d1138898602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827fc375bc884082eddb37906b95ce4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0039934f52e7a23115d4d21e5a8ce09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274fd4fafc6a9039b1e0eb8e7d16b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823c567fc4d2bb3bb7f5090e10018dd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f6b1b6265553655f71937ea7afdb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e315ccf3f069ff89d3bff37d1297608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b7c602c39fee87fe24576ea9af5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f19f60879b29713ff023af4b14c93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ae99b60e98fa9c3b484bef63cb5f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55b39994d80e2aee7ac7605d9a2cfb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaaf425b7b664d10622e3ad4ced44c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302a5851ae71f88087d1a66584ea633614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de9954d76ee0bb5bbaa563f6f2d2e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ccabeb2fb1612000560e2336c608c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9c3b8261bdc30ac89b528bfe11501617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae61c600ab8a1fe8723d6667bc6be8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62e2d89f7d702006a3a3c6dfa9db22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38110445702c45fa0c02213c019c6223620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6fb6c73de08f0c4bd4a722bbb8033621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828f4db374e7a3427b0c5056cd7f08b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f39336a6a8972970cc309858ea02e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843227d6e4680205fd58b8d2bb881af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4df657516dce2a947075e94b069c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4b1e89abc50ad5d3d6171a7b13506626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800b6539eb07fe09d5cf23102c8f5c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f822acddc10a9590ee58452d710368628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a84ebcee8090937de4538b2fde005f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d2515c2f576a487b9bb81cd3a5720630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59e818e5e46ba4b198dcb391501a81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb668ea3b771c5ecb980c813eeac3e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d48e41644fed9e69c22286050f3161633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f50318e5a8fc74bf2237644d58c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da00d380113df9ab86c3b4dcb364402635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a3d3e483d6373cb14a4b439556a43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c66259bb5916dd6c546a73c643ffd4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112a2cdb46b127fbea672fb253f6232638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e6507d72fcd62a17476959fb510a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a8db549f7249fbd554168e6ccfb2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6f2099dd332af33fe159cef418b26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546545fa697fc4028cb50510cce74d89642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6446fe8d7d38960028ef15a4165ed2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8bb27f9bdd599ec299e6a936131ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a07ba3d9a65774310721ce38254af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd83268786eb0aa582daa0cb17790e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c052cf6d437a39a2b37d898dd5053647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b71d91af43e259ccdf784fb3279a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b777f7778a3e9b2d661e0a1e46bd78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac813e93e8a6a0b218f242bd856ecda650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7ebb0c4e8890e6bd20602aaede2f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903334178c74c70da492c79675ba486652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8813f66eb4178595284b2a6745063dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f85806be070cab6b370bccd52cde7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0b87173cdfd3c4173246c96845c2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d8c39af8475eb2b12b76aa2e4b9c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349ade57c941fa2b1ca29d8f0051fbc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ba636c6441f0b8e2cec49c6f61aba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0284aa86612601376f11cabc196a5bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527e87e87f27302e51385dbb92f7c97660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbbdf3ea3a176362ca7afdef3f2481661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef581d71c76e1c3bfbd0bb20a206903662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d939ff80dd11baa9387e9c0dff56ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9f65d65aa223be7b810f6014739d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b215fe18da73e6f43cfca2c7f1c5f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e51e4ced435c6258bdda3b84cf88e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b035a00b316badaae9c35e51a38aa9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26954fc632caab96ea30154a18cf1e74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14549ca5ae497fd2f04348ddcfe1d773669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b60bcb0678f52483aa072f1524d25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe9ac0fa0613d80bff652ab0739de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77c175cb745e0e904ab956c48b92d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b04f941645d7dbbad43814f1fc94673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b21505d3f692074811aa581b9564f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb70aecdd9472d13c5ec1728c4561b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc6960f2d45e8f068799deb8d0bdd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c623ffe1aecc489eeb5d229e58f02677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450cee873339c5d66074041ee68a44f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e52c47777d88556c93cbeeb8c59aaa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dc169e206f22a497f17c650827da6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e104898065702c930808ecd0fd5a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b821b0cb66f051248e22df380ca2a0a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86da9b06aac5c2188e2b6fd682e1feb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad6b30e66a8bed1775698212141fa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b950f9a5021a97b1f57d84c36b0a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca34196c5a53f2faab571633e101b7a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ca8a8a34cfe451785dfda4609cf60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0009fbfb0fb39e15e46d24513760582688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e0c342e2c11c0dcc9deba1d447190689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d912107e41a7f5164e0ef215f43b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ffb941119685d12aa1ad6add2efe6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fa894b35f47b5473ccbe59c5654d9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6947de48de1a816acfdbbc7071d2a4b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af531dbc0112452baaa2c45f09d814f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82651f877da61c2b9ac6bd38800eb8b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce6fe522be7bc983c6a5fb08396060696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78135329bd1b4b56cc6fd1636621a0c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6798f5fb3e62e8eb8dbd41a3e7bb35e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4b553e1d1b1b82875755b2b53c5e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1606b5a9c8579f1e6c4fa6565a6381700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc53861e9637473e096a570cf60e6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ede25f60202cb389259a4f0801452702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4d447cbba7d403ae8309f061bf3f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0d2e1f04e9bf1fb89ce50ddbb122f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4d6ff5c1a704732bdad579994b85a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35a936f8833dee7e26e94c2b8919c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106b80b795f8bf3d23661e9b46a84a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54715bab717bf14e28bae097c867c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443918bb21f2698d217505cb4e9f1d89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c65361eb89122d3b20f300d1905ac710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b89d0ecc0204f7ef7873b7f432b6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eb9d2b41327f05841d1eee2e60dd7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85a8325edc82e4b81073df148d22ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8fc356998e55bcf0b1865a45ecf99714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e809ad9202b2a4245edd46b2d7653e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2d200c751a570188ede7cc7af87c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b1025344f690c2afcaa3ff644b38c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199705b8499906b487e1cb0da7eb0088718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931383ce013d2c77ab4896be24bb93719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece35b64787fcac4baf7bdcdd47833bd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942fa76739522d27700fbc0ad402f53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ed02c094eee3d59193a4d0363a4fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6c10183c689b8b94e35be71309117723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d878a8f5a01e0442ac9b22b76a1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce3915ee170048cd41cedce80fb36e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32c5379cf12db358eae9a219838ad8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7197052e5c3428535a5ef31b11c3ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c232f8fb64d61d883543984c0728be1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d3d3a9586eae4c69c30cde0e0d8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee27aeaef60394d0a4b6afa9fc7558f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53966cb8c992582770f52aace7c442d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3028e89da15cd67974cacb53175a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec31cb27087bece474521f4ca09bc52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caca58f8ad1af157c8dffe9fbb46918734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22407830c5781bb10375170988febf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6312cb6b8d8e2ffc057449b125ec40736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c6effc0a06617912075177efc62b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f2f5dc8c2f749ec4d5ad2d13430e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c67036eb9acac86ab1d3063a7be6d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8ce2e7f064686588f7f3b8751813f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3b142d896ae2460c370f92605976d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b7e727933ecbf5546279160086e8f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610838b72d6ed7deee2fc5ebdd3337ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca3110bc9ff9e6dd1daa68f976892b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b5e6ace153353c2736af1c210a2e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039be3e5d622bda4fed0afee82cb59f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775a4c3b86f29bf01764f1cbdac1457747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfea0d21b2b9b86fbfba23ac9ee4c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0a5f9404bd9ed675a49818e05e9c5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728785a832627b615c9cef369853603f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335debaef1efb7184eb239f908cd0ad4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac01087b894a76859daa5cfd92a1c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ff7c4e9cc4eef4a08b4d2651d3a87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f402e6fae4a9edd7a6dc27c56f018754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30b0e3db462dcf8e975bf57a13cd7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6897719ee3501cc205ebfc1af57bb81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbfe8caec15c137cc19fbef0572125757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef36c6b4248a8536c4bf9e7cb0d1401758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe000ec8f6d38af9a564dc5867c0649e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02972764a1e0ef3b4d45ad8719b2fae760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174da78d8a8d2fb5207706324d65b58761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7ba77b6229599673d4a542a1d6b26762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9f86c02c453a6c9b58bf5cb2aad34763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733c53782902546e23f6c28d9c2263f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab09410ec3241b2d9651180df727a3f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ffdd7fac25d031ff4e77edbf415f3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141ed4e1b8922b7cb159877362f73cf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b1e1aa2529b8b0cb8e62c958459fb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb892af94f2df97c7690864104c4c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c92d2b79bf70f25b9c96824f9b568770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a31c7c3ee4a8dd5b8ec0a5bb0283b0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234cfea3e3f92badd90906834f4698772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675bb56b569fe1a1e3e9cb850a6bf40773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2ec7a2a7de11d1c93dac7706fc5c7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376137cffdf683ccbe292c1230513117775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881cc21d390d689eac12c1104c503d3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c52eaf6b3df1c057fb0527c447330777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337e7a94c10e5cf5a3125d27bf026b3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30344c27f7492598ecd2e37b10b7bc02779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658f864774b44105ad9881a324e5ec780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1ad72816916b4f723ab24191ea0c4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3222b5446e04414e660de22aade43a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b344d7b0c861029dca0fcea709ab207783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d51ad0e3e67c926e51b0ea8ab3113784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27d431a09850561f078623106b4339785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b6c1117cb00cd7802f3df04b2d957786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562405cb6a663244fb569352319dd1b1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aa6ac393c6aa5dd23667c0f66b902788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca79c16ea031ff1066042014b1872789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad079b7ac2f8f0b7c6599d6921416480790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d5ec466d55e6cf999eff1c2a392e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c220d01d05321928fa3b19dfbb20243792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1590cfc39dccc86136edae18d04d2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5dac127c744f36dd58965defb9677794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee04a7e990e07c89b576039cee64e4f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f68f55831522c9dd928991e0e2bd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504084045235ae4cd834947cedc32f7a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6236c353a5a7b32ddd253b98c22bbf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0e5606e9e879f6cd166c7b5519c2a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ac2ef48812f573173ed29c50e11c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e350c393497d5d9e2d749f6c2408801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe762b8da51c5297e729ba31b3c7ed8b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab93a316eb78886f5c119154c709a2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c73dd1448ea36f884f260c0c9f44b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef1e790f81c24b3f444abe49153a06805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b0b4b5d5dd193014ba0502eca9b34806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cdde9ccfe4b1b88edbb03765b7ea4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c55ecd3b538c9186f382d9c293083d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc145326bf2aa6e21b9aa8a1214ab4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a193e405479f904b8f52bdf2e4b4b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ba62d5ee0cb13c1fe9812ed7b0dc6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66558973d2e1c705a60430eaf867f0ea812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b53425fe174d07183f7c2f9e964c1b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37efe6ab800b25fc1ce8c9cb0f582a2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea6596b4f998203dcfdb3c2f94dff1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8bdae3683c25441da6b2adda47552816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f096d05f7d246e5c3ee6427fc61e66c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284c94162e612e2547f5d0c281e4692818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144383dc9908ab317ddc0a952f07259819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f070579ad7559d63a63f5802d61b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb66bbdf1f2ea97a6c89a03c41e348d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590fea8fe1e8de60f5e0f878efe66c4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d85aed57889f02d68d480aecdf2cf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092bd3e3baee3ff534439eecc54690824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf78490fb897168a634898aa0359e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da429840cf99f88c003d8a8257ea58826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae402ba081cd12d8aa378a803189440827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9af88390f1881b1b1fd959ed2d0d92828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb902f8590d7514c6be34aec817e2c3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e91bbe6ac21f90cbc425f7667881830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd947d3fe1e106563844db8306e22226831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770a70a44dd91c81dc7ab02b104bfe1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ca6f687ccac5237dea5e16f9e653e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9407708ba8c5febe3cbb00488abc16834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09efc3bf7a64e930e9ee88c4e179b66835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015d0a932a2bffe26ffbba25c6bdc98836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bce20d6f13c70b42b5a7a381d6fc7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1d8b316639ff680ade78e0ba11900838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484f0f2e59660a7be80491e20168aaa839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e093909297e1d60a0b43a8ef5d3a68f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b96aa89079bc236fa8d882330f7be841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa273081254933fd41ea53b43a0285842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0fba303f0eb02e093ddb0fc6bd3ea843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17a814721b9639cf32be4fd62e8a1f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6e1284763d79fd43f8bb8863f7b75845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fba06588a6b149da86ea4f49eacb3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dac794d51c87f789fbd81c9ed4f9c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677ae4d8059f0cd00c1ea3082d07516848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb1d14691e48fdb11b59e0fce9ee55849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8718b005ffb9b883b0bf1f54e8ec20850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51459477d5f823c21da47c23047df0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdc025edea9548599fea0e24387082852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a86e64cb421dba1523cb45484ca8c2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43671d455764f938044371d865311b8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079daece7f549fa668992f73ef969c78855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0f637140ccc685c3711896cdde420856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a6be4b3ab4833c69f804b1dcad63857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02a1e700d8304feb94a2b6ad13b986858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021a513d6ac85aca75f953876b24bb0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea3e8f4e5b081ac4609f95a8ac57d2860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc9cecb620aa705c4f792c1c65e9ea861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a53864cc6ddd83af12da12ed675b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf00677d0dc77aa122e9d1b69ce1805863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6962a6b8ef81f19be868339558506864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f99eca22866800dd2bdd159b0992865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb3418afcde4f291929ed04ab79e3d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaa1c1120471093439690671aefb19867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2064c609c4bbf21436d9244b1877db868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9558f441ab81fc7a3dd6068c2aff572869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deb7a99f248a259cce9360553c3751870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce19aba0d4c834791b459c7ed825ef6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2256c2662d060099707c5e65dd8f97f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a569afa00341521b45758a17b5134c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d712ecb1c45dec11fec40d4ffd717e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79cb0d11a2d2faea6ca0db0ed4f510875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d80e2e046b8979f7760492c7fab28876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26323e686d0f75236a4808392805cfb2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ae282ac1dcbf179c741b71a3f41f2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bba844e50f46f168d0aa9d61cf980879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c917336a338ea3fd1fb93abbea89f8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e61b2f1c870c4ad75cd93007ed5f9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadeb80319313dc1868941263050ab8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06357683ea8563e5608590bf826895883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1778c9637433bfc9573f62f21b239884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202581408281de209573e2b904240071885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debfd4bf08606201d750c2d22a858f1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67d9d0edafa3dcdd0dbcc3466a2715887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d15a07f209fe11d7668b83fa2eeb4b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1396bb9e22d1230a5955bc60fb428889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aa7fd388821591453cbe4f7058ff4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d219f5db97ea23bf5c97193a3a449e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecde1a2808b1780c259cfad7d09651892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c400042c6c13b3a66980dd3f6d2fc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67638fc63d967df0042217366de15b01894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916dc35c8899de7b3d5996b35e119160895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158a0cf3925134817dba03504e8b302896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deb2af5f69745a1d57506d5e3058b4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78693f28239ca3009fb13ffe4bd45050898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f565a3cd26389e52d80d103b9d8af899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb2a122821bdc6550edb778a80babd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933c0ca28c7606fc1c20dfd7d2f9dc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de29be38592cb03ef92c2faaa77637902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b864099cad28d672bd93c65b2f0735903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750079a94fa17b49add0082e1b58c59d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570c3157500cae2927cbabff5c358f4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215a2cc277b82bb5ea0ee6cd2a90da6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcc1a5dbd11b304747f6391aefc500907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80666bf5c7f1befc48aa3746ae1f632908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e639156ddafafb387a9930b5b17488909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed1e6967a9799b994a9d3c8b571739910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404140b34ed115c0d8a0dccdd2217f5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b64981594204f430edd3fd57e0a8e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e536c05c9a7af071919f4f13c3e31913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd16ab3a145675497b8f653a33fef2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87670b26d4969250fa2efbc2c77e4c5b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecd60064863935b5d645d5f441f190916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0713100df3fa6f7c35d2809458a73917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7e17474a9e46ad628ec56763c8dee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c753f57d1b969f2535f03cec15a06a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad537b704f276e6c2f87d5107da5b2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f448ebb8b2fc6a13c714e745b500bfc921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633e848fb904cf451595da58b17d70b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7becc275d915344b4c3a5afd54ad6f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1790f13a0b1700d7513708c91954bd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634fc935f9413709b03e022903b79ac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba020b03e8767831b18549d42eb857f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2d20df4bf74e39eed559249f63bb3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfbc25d1a8960485717e30fbe0728f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee23b6628cc6d055197d4c44a8c8ac929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da036f01a8258439953dae7fe90db4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab88344bb8df6fff49e4bbba59be6f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60f0e5190facfea2010c9eb547270d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6dc318d573ad3d0e27927bb8df662933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbaf600146a598d09870a5bb9d19de934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73e17564114e5442e65b508a12e01a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c084949dca0c180a140fca595756ea9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994c0fba5258b9fb280a3f9b78da15c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e946a0537c5d2917edd8aaac0d128938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284fa585809b29e3baf831f3ea3b81b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3676934bde92fc286f3952caadcbae5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdd265b0447344ce7378339279322f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0ffae15e4f3db7e6800af06b84538942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5805effcf0855f8037d83de031ea0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8880c9531f6603d50bb8655f8cb6b26944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357cf47d6e8d9c65dd630a738fff1ba945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b95e174ae5b2565583bf8ba110199d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1b76738a77a8d6fa67bdc131ecd08947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e042c67c4b55b428ba7f369089f6a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07c061c960c93cd014a460c1f9a3d1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d473f29dcc1cb26d6c8a25d405b32ab950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425863678a55d606a7018bb844f7d73951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870dfc4899270faaf624072fe5d7e59952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9b9d2d67e7a5706426275a66abde953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d861c2218bc11da8ee6775436537bd0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878c14d561af075b440756992ef9b42955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdc18f7db114004319803a95eda77c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2423edc266a65975c0c2322c160fb6a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029a1ba3431d3a905b45c9111540a17958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25cc308f3e3a8cddd7cc04d7f757be959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac87ed2ba9444f5a8d2376a31a83c4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551464a0e19042f21d57c1baf5aa4be4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fa3dce9abba5bdd87250e32cfccf0962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd43abc65932f2f7c7748487ffd5f1f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3748481d08e7329ffdd77f00cc8a5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83461caa99efd72cb39b4e652e2c8b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53978b23889af3e707eca083e2b7f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400d410750ce52e83eac4670412010967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4e892d5cc2ce42ac01d3b6b95f5f1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d913d944b0610ad05d7e1e336ea5698969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53925d7fc9397d38d7c94a6f722ddf4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28eea3df0346cb52cb55c3b7c1b2b8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230e1d9f990f35f102f887289a8ade8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc192e30cc403d62a6627f8b9e39b92973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf16cdd44c16beae628bebc9f0bbecd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0c36be6c7750b483b32e8013542b6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cfbb768f494b33ff7769967371a68976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c13407bed1390a8ee531a4f3eeb3e977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d532b3d05a11261423e36ae355afbf21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60543f9365b22883cad014a0895ae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b611cc43bd06d6f12cb7c9889404363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb31f53d82c77226b97033917762254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e23e9e40531ae7e45fcacb060fbda85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73605c81771e5aaae6a435d57a24746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01a3729506fb6a4bfed842e3adc60c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b082b641a1c6d80268174bd786fc48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304a0539df23e944064a72f645806909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa47bd15034842e92e5fea7dba0bc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6bd7b9061e827695ac16cc1c483fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f3b8e4e5707a835b57af06e5673bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de7e6ef83750323a2a5dd52c04b5ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f0c9f3dd277c43e3eeaca2d0472814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846cbbe9ec379e0075a54eabb588e1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf197e8a60024a459256b9d15b067c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0bfdf84274682845937bbfd5c52a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb62b249e49dc603939ee6a59ffdc4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535b016db5796e20ec91f1eb53e024419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff3283083c875255984006711b8c7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3a54caef5915aaf549752537c4cb121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043641d945482312c1f4105b81e1e97622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19886be3272cd092eb5a9c1b9276db2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f28926d7a4851861e5919b5a8135b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993fea1609b1e44a2513dfb0d79d25925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c1a46aa08bed70b869595a0ce8b9526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde31566d1997dd7c005756278a5e7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef54994a397a51975c35702494041a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d3a6a4366a02057301d8735e4e7b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd23792189e80fac5227f620a175ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef9c5b23ecf762fb12c0c388a5210431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd3d694512afb25fd3c9ba4f4e87332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db2fc0d9372d0a056945ac9f17f01133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451595dd8ce1f3138d7398225b2407034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fde6adc38149ed75d58d2ea86ed6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217c679936bf5a4d5139067fda340b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0abb90f83135ea1901882bfee0866f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db561b1a243f7aa8abc016fae4c6e38a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9327739415d090c40818f01e8156d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c604535c0f0e4bd256a23bc13088040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba42a887d5951ff8450de18c92be44e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bfd4645f1438344808ceb5fdba89242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d1fff24ce5af4beaa652a88cef3cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d6c2292de4d9b1f0b19944948d74544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87202460c67a0228e04ac34f5f1790b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46d3bcf8d1dfe08cc2873ea3bda23946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fa3f1e4666dd2c9880bb66355cbb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eab6dc7fd6bebf15fe14d90ec3cd2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a5bba4afb914c2e73e839dcd297ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95017e89ff03ef870c7ce1e2b8742450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02649b5147eb2b3c0f54d7ca0cf443151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78124b8da28b11a8e143a41bc5dce4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dc29f7c03bf14fc53e5f9076c827f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083924fddace0b5b124d72038be486e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889bff69807fdad9f567759f9f4a34055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beef4029057d871fb7498067b1682d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8594ddb4a6c48ddf71536e75004830357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b64889d44ec046e4ad640738ded3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7578f528edf9e620d89c95f40b377dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c05bdab0693c89660b46008963a19960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a200e1412ba6af774747620f3c4b161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab37b0dc5e65ed3c5644581af2b130e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cbf2656476b021336c3407c4f416663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1399b7ec836e946b4d4a29cfb3fdd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae2a390724b4ca006fb7572a7059c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fbab2f2c135f937ed67011931f57166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048fab666828a1d1e817fecef8abe2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69433359934a11626b56e02ce781e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd80ba659ec59ace7677e906e9f79369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffecd26336b0fab2d1fb1140dd772170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bce96f55b53815cd2364afc01f7a1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b331f88d69949954613c0d8f6a51db072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b080486273b31d4147c71facfdb8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be52f571ff0ab8d03769e47c2e734ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa57d911fb4befde47253bbdc8e61875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cc4f53d8a14361be188d2e74d0fe576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60c98d59be80435d4167cdfc2fc87677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75118afd7c255e2b46fbf3ed6b4ff5b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0407a1d569549ce87a715a24e9cb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98256377969688b741002ec7fa4842b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46896f7caa56aad13f077a0344db2ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5388c552abb93f2a244ee995463bff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f050252cb10cc115365f3b76c523683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc53f4ccc3767d54a5be7e732236fdc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86619eb22b40eed49d2df4b4227583bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeef7606bbb23516f7a02e2a66b976986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03ee7921d017981be27a3736faa35f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb0ab344beff560efd4ad0a0bc8f6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9fb22e97ec2e46e5f5c6a3ce8597789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c99ccf1c51db7e928e175716db37190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca531a9e2b67340a6d9154aba7cf091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f58fe8758e3e411c9848273a64f96d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18093db0aed1a053143a217d67690a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d339c3cb39c80615e3614095aff6f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b8879d42d6740da72548b8e8755f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dbf380e28ecf4066bbc32f401fa2996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016ca037a2a7113b2908482e281120497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfcc77b0d92475004cac372312fc8f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308703675f0f16213642e5bc0ad911199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961de522b504ababbfbfbc2342cb097a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60e2ea5321a131c3f7f5112e0540c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6378131db91e9eb229d923a44bd27102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89607b13410b07bd9c1a95b48580b0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815b0683cf7e992105e8f5ed8b1cc90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0743b57e2d1025c4877206944f09d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089cab893973bb73a72638856d01c31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983d9d21d5c0fbbcc13d0c2072d3388107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729915eba0e9b0f0e86dc4c08923101e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1690e12ec36fdb725754ca19351f0d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4212ef96f21917f7aefb89033de329b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec8c81359badb62a093593fedf828a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3a7389ea5c500224ccbd284e27880112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4225fe288cfdf35c82ba6db366568ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62122faa32688301397e3bfa0e2785114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6510f380e9e862f87cc6e6ea29e92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e0b11b030311f869c57267240b3cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75fd389c30dae491e995d4683dea0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10f5783411d43d8d88e1c018e2bc07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8e1135bbccde462df506a59acd98e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80aa64529f95754fcc6e95499a9f39120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2a325e3726162a1693c90ee408600121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb0a8540f40486d0dd2dd1ebded594122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e774f9665bc2edc75380d65eca8c213123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e122a76ede3e951ae42cc1b28870a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd04fec3d7bb5e889fb682ad51e298125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd1ed52fb1e4d9e9a6a814e52464fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9dbaf74b23293c5b1486498b3eb45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14af868c7556b333f2aa809f869c9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c28bbbd34db8365d864e22312230ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9dc36f44fc4df12aab39cdbdd820e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445d5f17b96c8d3f87811b6fe0f71a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843814a6f7fc79bab72d150b65bf6d29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c78e262d09291d11f868ce99a0728133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe31b4b7b7861545ddd1e9b86922bc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7353351ea0ed4d98aea74aec164fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ec74f8408a7903cf8f94ba3b03512136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55e5d9df2a180f8120894a80024bd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37554bdb36cabc44da90b1f42a7bc4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3ee96e0b92a8351dd0d7242dd3c64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9f6396fe466e6771e8a3eaf09d37e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d956d3db6fd4a3eee594aeea8cd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576646cf7a0328b3ae37fbe8e451831142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0da2c4af91c9aef1ce4558dc85e2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81315ef892dc7b28eb62699425267c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed04b3c72ebbf8d6fc411993df870b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908705d29623a5ca51980e40c9003502146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67768c3962242621ddec51254c2395147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f8d07546dc3ba043cc92f233e3d5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ed46cf16720a8c8f309a6de43b6f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494b6456c03196cabf8165eff0abc64150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084ea8b31de8413b8ab700d43e8043a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25044af4e2febcc3eed1d74778405e13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4964e1fababe69b2ffa4fb3cf0bb8e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c32747d404af045034667c8c3b434154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00790976b5b9eb5194ee101b8f4ee582155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d3bc716abe5ee5dca68bff83d675c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4649c726345212a29a1e314762b1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7996c0a75183d78126e743960c64c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4248ec27a60bc49b648eb8d3a935fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f743948e7b317f536f139e239402e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a2168495cf011b3fab737d8270ab6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720a84c9e11d227e04f1f87dfd5299162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cc4058fb59160ae45d25756c8ab9c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7725ad9a69ff99b6fee4f25110dd9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5682b45632c91e5c7b4b06ab873d1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5588a3e8195e5001b52a1445fd183166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93add31699f02136f80e2868093f1312167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddf772dfc45b570f4faac1b62c512b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6471a9233aafabe4a343ac20c0e257c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abdafed099dcdccdc4dff9e9daa26a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d9ead64a5d4504d6a698cb6d2e068171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8766de76122bcd74ef49494e40b212172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d968ffe9d0a00afbcac48ee5644a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7befb0f61c94280e3f4ba5164e03048174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97142d9a2d168232865a1b361706f74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5e63e983a7fb356e600fd587351fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024d39610ad2a1bf0bcdf782858f17e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb25e65762977f96c39f8885f89c7e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66c9efd950c4dcf9de2ab8866b076f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37828f68a9fdedac0420482c10602339180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dee4fcfadb1eb28ca7c682abcf54c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acda720f735432ebe84ecd771951dd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ba8ec6b46cb7cc9a19bc7ed7f16eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b255354120ab399ab979884fc98ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fe0c4ef5d547031ab96bd9658df8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f657f3bdeb378ad8574aaa46af6ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56e3ca49bfdc8b7cb26734761b7d4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7e190fe242f71b2dee41571388987188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf6567a118961cbf896acd88463ae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36c640b8498cc0c232b4f78049906d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec44c3690c7f67a39e3965e4436587191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120a7f77d876bdda1f7964cb99e23a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab141cfa0cf28447fe18857d92c25c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c26cca4d3a2411803d7b1ad29321af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9a207970f505c3ff6885bbdb68af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa1f74dee32c2dc9cbb162e8b413c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c70d518e344b07f906ceecd335dc7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f5e2042e46eab7170834818a943b4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915508ac5025f95dba7abfe2410d39d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78512097b188ee39a22a990d137182200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e35a1bd0def5b6c8b418cda65610201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2719e71f6e5975a13de8dd536d4c4e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519ebb7e22bc21bcde8a5a9b301a96f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6744539f277eb35078bba80ba6cd06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68857ffcb619565bbca4080d75adde4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe8cc7e0f325730246ebc9677fd514206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e415c66f6542b73f42a01ab93b0b16207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d95154a1d87c45ce3edb04fd99be7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd399cd5e8cad43f584d1d2d4c09da82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce79e8b256d56b472fbdfb82777295210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bccd72187191cf150dbc9b2d25a7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03fa7de7363a422f1c8635c01a7d64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded5141ebf91fd38868e70d60e6f7d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb87827aa751c1757c2224eeba4a6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc692ec5ea450357a347055411a8ebd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2ea28367b08d5a34cbc85a4c3719a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f43806d73b4e51b46d8aa1be78be4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b21ca191487f14840c4ea1894d0c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cdcc9855a33428ddb03ece73f1e97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b55715f6577a7b38291181d3028ed4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86485c3fcf6714e078b1ac555d7c5dff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127e7362fe4e9b29f658e44d3962f34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e189bf2a6048740224a0b27c63fb6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481873e6b9efc5615746b125d9f6910224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4034f20a50867def5b7935ad4a43784225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946ed3926989fe8f41e5ba43671ff7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944892dd8944ee5a7f01262c287f36a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72162ee17bfe0b08d110bd1efe87c6c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4cbf54f5ee6cb33ee21176aa7675b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ab43426a3d3b98c9677842d0e939230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51923974c7566a0f2d136bc2d50706231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed1f38d485716296aacf71d75ab62232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5205b428371c710d6ef90cb07660bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bad8c01d612e093704acccb9ad4e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c1501d5bf0342a5fbdda8eb9ac1e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef98753c505fc4c2849ffb11cc21ee8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa804f3c806e9ae40a04f2c10d16023b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399018596e3a84e893f0efa222207b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60248356da817a36ad7196ee2eb997f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31877f67b02c9bf0a516c2505e80dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b8332ffc1ca6725580c1ef06011c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91564029aa229f35c1faa5338379ab6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50972afcf37e3d9a56a63f7fa9c8a90243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbcabcf36a4fae45ef5f6577110d13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a172a47098d55c0b29f12327a878abb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fe4163fa107cb2e0090b50ec3c3bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ba9274b02b9d2760e407e562907f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee9a9a2f5a976c2a56d2bf2c031cbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac32aeca2c1f5d976dab44a6139233249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4694f1b8397f4ae54cb3381a928034250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d800cebf33a7751af9b54352227907251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aecaac161e1f90808d3410b93d13af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c304825737ef0fd17efb20597e7f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea454ac899bb9c3e7e9f12d305b712c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be308747b544f74cc8ba4dadd491f4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710adbc7fafeec7f079c5eeb31ac8c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5300680830f6001bcd989a239c4907257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b39be7993f532e66e6a60af465fa8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9241ac57039f4280f6a9ff5c349027259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a12ca2d7a27627a03a129eddcd4ea7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e98c279e5a552610dd88b6cacc249261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a35f43bdfae39c57c327aa12b17ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e2e6a18bed514771bf8a4f9fd7400263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1372c434390959f1733afad0a73259264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96264be7cfec28bd4634af747aeb65d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f74fbe6de78b47400e21ab532d0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03a6a0330d9d3c10d0218d2fb1a0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab8d88de1269755920258f594265f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e1f9f64aa16558f53f697d91b552e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454e23591c844dadd9f09c9889707d1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d350a7aa9f6345130c3030b865fe9b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241b3164ad5a95440a3c1635325122272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b904cfd5f475200f2a88ab3c9f008b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0db1d8304855d19b2f09594b95aa1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900bce2898fd8883bef154b714ea327275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a2b6d4aa4936467412a837b74a448276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14671d7d69df49b233db9cda3fa2abd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216d53b72cb2e99241eb90a1fc6aba5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a44a8cc5aa63ae4df9aca8c0c49563279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f835adc373c633c162f29f0d6b8f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a325b9467fb855467a8e5f67d2af164281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52634a799a66c018c238b3b037c98944282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898cb473896ba3ffc2e42f6d8b0dfcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34a387b954392b767606dfe84f90b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de065740edb0803571b2c5075d0b948285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334ec140a38dab25f76d13f19f3e798286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb82fc12684d9af55a4875912e831a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fe88e3fb43e55ca109cb74e63709b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594d73a3c4bac4195c01cf7264c17b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff3eddb8a536ca9a0514b2e9fe4d0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea799793362ad5b689e7240328a74d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2167e0f06d78367e1bc9dbb405099b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa92759f7fe29553e17e59667988cc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77f5adf795b9b95180edac4fe71825294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f295465a82e9110f351587b503b18c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baecacefc5873c4d3f9f9334b3e05a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1625d5e2c8b9239e4dfcbee82ed2009297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2d1f4d17dae06939b742e320f169f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3a90e6bfeb04adde620905f9547ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e75a7821f8df7cc071bbd2cbba8d2c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85566a8a960fd7afcf6b6230a74f03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3cda6edf025ef072a41a818b8018d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d23df3b44bb7f6ee4e5c791326b51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0f5dccdb4461f0157be20be57f3a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69548dc828f885367fcb47a805c9c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ad91223eb89a1cbeaa4dc9f1f5ade306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c89d8f6259dc2ab003e64b3813250307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c2a60d877e566f1727cc1e8b62a9b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51a1445db4590d1f43f18bb03e1602309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991a20fc3a4c1b9c9907952191bf4ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a433eaf4fccaab840d868840439de3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1e50e62808e2b166b1ac63cfbffe5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8275e3488bd381836cc4101a081a7e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05a5ff90576bc161e67d784989362c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f411a5f514faa06d5cdea4e20e6018b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d3223d651fa4c8c7eb5590a2563a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51708bb0bbb5c6d4724e3d0f44e13ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7378fdf8ea4a63ab0925c5eec0563e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5bf4bf2fba4d125dd41931c04e726319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72effe0b2b14f8ff4168d5826fbadc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc03647c765d5656200ab0c74a1320321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6beb435fa58191b345e07f209fe3ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3ac23357567df8e1c1103c9a94b14323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e3926d7ef9527937c432cd82bb3a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701de8453a37ebce698488fe528000dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0df0ff9f9ed377a43e6cd72fcffe6f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729640674d819f2ffa7584faad89f5e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee8908f7d6528f83b48354295e2d98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0220cb9d68f04afabec269069c98b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb917489376cce4689657361ea4b6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042977ee03a13687b07fd163ceb9de6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fb352f357bfa3817af731d7f74391332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086805ab52b90762ee937eb7bb6a7c8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a923512b93bd65738f2eb2db57d529a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa89643a75cf5e33681611b738b1af3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921be1046d6b9ae04c8d51a5f397d3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686e7edbdcff03d5f01c04e9cf7669a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1000f51ac5e890a2732715c04036b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bd580ad05f16d57b24d10a23d6aa0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f71754d720829e5ddc329f61238f1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc030e92d9c0d148f9279fd72b9e0d52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61028e949b9ea74da66f814c72463c50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1baccec59955b791c3f68dbe51453343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784bc6b9a593f72ddd4511512bec7e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351c904859c2dfc7c629061ac0e359c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38310b54ed4fc9a196b769ea36c0c9b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056be3617a9156236092258acfd4fc3d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d7ef61e0a5684e91b0f6fc88f678c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a422535c40951cb10794666e3b47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8d5a8e59573c7d3c7071f1861140d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb67e8d5d1181275f03eb916f50cbd5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c12b1aaf10527875bb81c3c12b9f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4a8d2bcc4543837aeadc5747352d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17e4520f42f8e3a7e2d43597d4e904354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa038ea11b2f5dbcd43615191f99648355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac5b2b39fcc4d0bdbb5c4f22a6f9dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ac139c8daf73143f882007418eacb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d361f3450ef84367ee5b3656a0908b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a9b6321846d16fe0368e49cf2087a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9f2d65661c32609858c59efcf2db7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b922695ec31ba994be1654d43e29c2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fced254d211b71f1585c08fcedb91a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663064a77e67f9b9f926f14c139181bd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da508374207b1a2e418907e66b29bdf3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc7dc10ce11b8a4f1f2027d808ed00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cdf5399f79eb233a25906f4717948366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d9732cdc3ed09d5283b24c5e308e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9483bac1e5d60e73bcedad09a47dd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526f5e6f473d79def6376d349d48882369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade1ec2e6de8ec1655867b9e6d1acb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfaa1b05f93c5f13c9850cefbdcfaf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff091680de13983316595c99273c49372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f44918949e5c18139630cfde5c37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c31df2e3246695ab2e5397a48bb21f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664909ac46b9e2c32354fe3f1be7452375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0c522ed5b2f20e4f681cbbbe7c4d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5de6cce08fb97d4b8a583c6bd2b42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70ad3c7ef84510d0d6895544c37ed8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0069132597dfe3b8f5e5b26f671bb25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3664fe627ce7d3d701a5e90bc8ede43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d5462773df4173178aac0b8e091c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79862d95037aeede2c40cc6ea7b329382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1a9090ec333d9a3a1e0befd533c55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a1584732182ea7ad740b5d06a5b4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc419440367205828b1087b943304c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6bacfcf1d5f35289c80c15ee0e986386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285baef64db3d446d3122aa69dbc940387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650390c790ebaf849f850a57e23ef34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa70380e1473225b0e64d31c7acf22389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b2d9bf101f23c5debab0f25ce16c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffde320c418123d5bbc1f03b58c40b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80b0b1c89cf68fcfa31f3bfaf0fea3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb65fd0ea18d5b4623b973d7d86a3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d20841aabfe8baa539f596812be47394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c5ba069fc42e43f0a9354b15ee5b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c9d437a5cf6a70cf947132a6446b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d442443e4ab395af32a01986ad3608397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992377a801cb9f6ac82610bb4df93367398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f00db2bdfcf79280fd9d307d316239399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de51bc7e259b16910bf23ef580508d2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07ee0605e194e652309f70a33cdde5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083bf5ce37f81c809819032fb26a2c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4b84bbcc746748fe414e6ec6d9852403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ab6d3720c86761e77665c4fc02728404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88d9486d2b74d64aef06420a291cb4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35b561cf3df88f0b15aef575f4cca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffdfaf6443a710d6e887afcb47ddfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661452e994b3b8cab7bada7aa16b6b35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fa4c0a1d5cb81f5b232925bf6e8a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f380d48f7e5282938c62f164ecbfd01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f424feeceae020358d696bafd5062411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f23e3c536a2b6e442415e9938c2f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28483846a3b040e263e35fc7ec38135f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12c0e822761387a117477de907e942414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669cd2dd78e3eb276ac6ccad9f4e8d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a3e8d7b475434c2076cfef6740e97416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8dc8c31276095f03cd3f2f921dd2b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf362ded4be5a4f710abf48c3c26f43e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebfeb3ea4127eba4e9d68d08cc41e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0f13a0badd1c9a7e484ac0e50e621420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d6dcd58d5e8aa6d4c2ecf330ca135421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb139edccd7e7e5f8de2ce67c6d017422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388599b1acbb25c7925dd0157634bb16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642ebc3c7bea8d304f951c501abe9ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44703b6b2bb98fef448973d13c3ce3d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccb7416a0cd1ff438336e417adf0dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2622534b580fa0c2a366ddef64e2a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0bb453d0a15697a24c9e8f9bbb1a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d005e487b57faa939b82db7db7e88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878c8b63d69505fa7ae3befed8bff1c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6c25f58b84d5209f224d52c07c9e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ce926cb0e51078c2e0c321edc040b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d767ab0bea5876cc642e9e5722f37fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855333755eb3a1dd063426ad985afd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44a50431761cb9f098a010df724114435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc1bd98e9bd5f23321913e7b140df0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090b7c8da366b4b9e595719c906a0fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb31946e30fb846d7b52433623609fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19bd5e461b2c93477d4bd211b32d36439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f9ce2304acdcba29e1d22479b9cd7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffa8ed70e582abd63bf90890ff9f20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788e96595acc5455274dac8df941a12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e6b5640d711dffbecd72ede61c54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a93263d7b47db1be7ae4c8c2dd63b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c12ef4247ec5e9f40e3f349988f92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdc5c8b63a15a562cb62feb103e177446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab6f5cde53d319a253d54369317ac7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4256fd28476cc2ac2ceaebac2d95e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b19e64b2639a55a5b1ffc49b9695d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127d4c7ee54446e40cb7c40f0e30f4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e8572d1eb30c8027b7416c71d7e64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9269bf086d61f1c6a7e7f59085146452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5302ecba5b0eef94708e5b58736b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c47b155876d9050cd87d6a27a794d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c869fa5940035827e1049f2e60e51d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3815040b5d3897ba5f6f66c718c66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03960d5552b03d9ad470fa1fb16fe01a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d72ae939b5b90acb2fedbdfd27638458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d272b548cacf2114602921a2a82fb85459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3f3ed280072650509ebb66abed615460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdae97de997be3a57b2739bd10f135f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9385743a32e94f6055f2bf5d986230462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73568103c059cd7044ae601066e81f9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b66c9fa6235ac4d8f669c0eed23221464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd90dfa156ca2a73fc8a5a156f614b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669d6820e2ebd9af5b6a5af26b796e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060beafd4c5227eaaee609358d1aec3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c40b049d5b66b19735e493686f36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe272b4380967d90db7f37970ab73826469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee2da125c55a66f8f11a61bcd2f316470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7175731bfce49877a8db33d196f7f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fca2d0fed4b72b31d5c5f13f756da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1857bffa4b753b4f043a11e37503667473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1130d8fd1d0f55cd81111509fce0a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c7bf29f2257fad197ab8cae1d9fcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8afa864fba29cbeb72b2221683f73b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d27a1674184df3d551e4c641ae7ea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2464a4456ad28a9566f8b3c7d43fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502770e3158f303882011a27fb2086b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366410283bb54dff1e5cc387bcbae742480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590de8abeca7a3e77f51fe95da5a958481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dab5e8a0092e922d6e5096c6554be2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8acdf4b9ce3b34b49130b84586910ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdd3af5707f181490369ad54c46e94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1261f12f53fe1013fc8aab56e2a10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544b4ac9ffa1aeec73158736eaccc12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba7e0706ba88936cb6d70cbf394d82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef506de1554827aaf40f2a5bc6cffcd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7bc44a63b2e87a0a99f6da9140e00489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647570f604d519a2ad3df28145de52d8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9351029d224eef53521a8f56f08a6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf52a0a6861b488aa3d5dad8d65563492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ab06d4e340435721ab0b84e0c72fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faceb58b8156fdcfa32066742aec27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76116dc206dae86c8aacd6af5fe6d53c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce84eee7f009cd820d08675c83966f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb300d04c6ada5360c1787945b1489497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ca4bacec36724128dc9266cd52cff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c076ec294154f85f691d6430e678d35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1dd47e7dea076e4db5b4c2cb07439500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7aa21dee4979f1b7fa1950c2a4d1af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd44e48ee68d7ca8c17712a341c748502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0824bdc5e7b249a48160a3feb92afdb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150984e0d9fe067c2b8ff8052bb7fd81504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434897d57eeade1bc1e55108624a590505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec2615345f7f997e5ed3e816d87585506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1f30c65b1afc617e332a1b43c98c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122a385ff95506fe3a9a756b20071bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd66a057d83136fb9a2e912c4d9744c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054fb91a1060f04475bdf08298aa7e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a0c66eeba31ce20394fc14f49aa6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be66b4d0d6c306975e0209cf62bba6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44fa88c5b7f51ac65f6320fc0c9e3e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41aadc5e523b6e498befae1313a2df7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe70c0d62ac289b548f588242a8ed9a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b70374d0903a4644785ed0dd228354516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2d398f5b025459adbf6bc45b7da9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e73bd7e3664fff7dd10e3e25f46d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609852d9b32879629b0bc59801cd228519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d3564b222b36364607bb84ef89031520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ed5464302af2b2475d44e56b8de37521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3fb2d3b0528c60c8642df8094451a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454e994794620dde21d5e4cb7d0fdbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a17284b8c806acf09b4a75be7fb3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f434339202baeb9ab0dd78249ddc8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfba08c4c14d02d446d0d459fcf37d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad784c7a3ace47d2917ed5aeba44b0d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c110080b1846e9a11d56961fea5484528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a654b810b1543fae90c71f6d543ed5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282031f52bb6e35082fab4af7e5cf8a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcc8736fd7a1ecc87adf2a6e238f99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e793caa1a1132f62e3d17d9d9cbb61532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002481942ba59f6888412fbfc0ed73ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b696b8d2fd820d0a876bc3641416a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3ed0f139669bb7d9c0707b73dd89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a306df64d7c7a80e5977ba36b6c8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24ae60d0d92b72cd558e95f011ff3c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668455078d6dd6a05bad73cb710b4f04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16defa18d19952949144d46add2f85e9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15453b1f83cd0c66b5223ae016558f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edab0ac68c4a0bb5bd8216929e64519541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c89d55537a2c3f8ac6e3e79859b2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeabd6f36e9623952e1879b47363efa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923262aff8f03e03f66c8dd08f637e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4b1765bec6466a13d8cecc1a13dbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a479fe9d70e1032f21cfa3518587546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571f76d24204f588057118944e19ed4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801a210e635caa705786911135d75d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946183fdfdc4d63aaf42803c8f3f17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a5678dad63dbffac8171bc1333b08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfada690f56d01ad27e5bea6e45ec5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7a075b77fbe5103b752c012f062f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc585df7cd2eec39ab4416e507277d36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1263897d9aa8cb8f47ef908866ab89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd71e5b38159709bb46811a90c685e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d83504cb3a64e7c4ca3208647bf8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888fc4540af82f6d65565ee4a74cc15557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7115add3e88b94498b535e32ed99c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c047cae4965c2caf5c6a18ab2f82b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822e7c90c4320b81047b5a5d184afd7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea3d236682dc7fb586a0c335b7601f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdda36861dc67eeaebaaacf5bc6fe9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e2a802111c4d2421e1aa9c1e489f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295cb1fb148760dae5ed27ed3094132564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b3cdc591f4cd306086959f43490f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04961998d78f1b46a481096ed3771f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435166a2da5cf84d228f142570f2567567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ca82254c10a7bfa89f8e963ae27e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5878e291518cf1191401fd0e2ae9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ec3d7e0084cee897a42621e766026570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87382d7d229ce3d2f4eed6959f3e8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016d3b290bcd34f4accb3efaa79ec26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244ba98a2a85b7e64670575e70756a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5512953ccfcde5ae8560638bbf235d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c5d285e4b8df53dfce7f62a4b567575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c20f9922cd7c17b535fad4bc6fd8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667789cc582ffc177086f2382a7e09d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1ed3ca8a8f3ca925e0c8bf0b8147d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039f209cd62e360ba2a5bfc587e1b5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eeb558beb9a9261be6ab0e5cf5c13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9749368c91bf079631f2d5fb9683634581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4346119cd1ac31af387f2b2a8f110582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643efd630a3d4525c080213904336070583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ef5c7617193ed87959e53f4365361584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca67094fdc632da3e01f366c363c22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2eb2fb37cd777792191378b671180586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874481a348274395dcc7d7ab5c6bf489587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd84bcb4ecf9105f449260ff8c5d2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d2144d263118ac81302b269b75bb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d028e6b0d54c58b4ebd7f0b8956443590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba9ef457d2c4cf2039c93284b16171591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4d5983ce8b9515577de520c6940a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7af319bde021a361b81b8784d5290593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641bb59329d7a2d42dcc11f9ac3c728594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d0535823d0c397dfc5ab4a5adc8ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff0d8f90823ef444c87334fa7b0e28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ed69284407bbdf217809b2e8983cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748be86f02ca57b94665c88fc71a952598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c525478c8a31cfe62620be3bbce7a1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a6d0d7948465a8e37261dc335c4a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d357b28362d652d29f4f053e0b39b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098997f4c0bfba8bff1a924cda5cd04602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47bf35be2af1019d6da85be11bcff5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914d761cb1159e85b7ea3dc5e7155e6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e400990e7b23bf40055f6a7fd4824605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578d0ac07608199b9f711bf42bab4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7b6ae3de92677ac38275dae964739607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b8f7432808fe9feac6bea67e65f2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df5d913c730c78565cba5322f9c6cb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dbd0617a1d431860880731043429a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a96978deda4d56ec65faac06c4ba6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dcdbbea66fd20f01ea80aceb77efe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4ee1af2a6188bc9085d44c864583613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad75b031312e15099215b108b5551e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e330888d1932a3906b41d3e6dcaa78615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7c76e97b0ab78c1b20118551f910e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32695fdd2f274fdd3935c2fb9ee487617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3ae1225066248d9a3d5af4574795e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd0f300c39697841f98f003be3cd5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f41712a5d832e32af582a0b293096620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f3fcd8fed4b64e14732ecdf58b39b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952b52bb469d36f682fb61b0de317f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b985a97985d060ae9efb39309b83b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddef5ea910bde1fb9af46553c52911624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a75659ea9af8045b72106073d4e299625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcaab10c90ec23ab93a8b7019e084a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b138929c7283ba1e42f70172240e5f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d186f499ba8d1909a02d475a5e41e1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516727939f59a3282cb42612913ec6f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00606f99f312fd4bddac8f7b2070e8b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bfc190354fbd8f588d8c9746cdc7f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc935de4f6718db3d2a8da9cf83d8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3173a5928bf5adf95654f608753ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8aa868737d22b2cc81d5ccc513d09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73283d3a9328f8524d7d88555aa5d4bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bffcad8475b428f8938524b7ac388636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0162b7c85592ccc288ae8104be9da6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549387f72685da7d00ac969fb5d462f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878da9a061e38310188bc6c3a271006639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b653ec99f84752750126b9fa1793d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f2a508d6b73500eb70b4388b6be03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d975a30cc727a6ccf17ef586f2f5e3e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44384ad19089b56a490fe9b58b9ea76643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff06b83a119f8021797128a1ddcbaf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691e406f93b67b179347ef37235070c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1979cd7fc51b8fb98c6468f09116f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c0b78067c0175976aa65f43a67d34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1677a754aaeae1af47a203eb2e950648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a1b15662da64a75e36e28c465c0e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a49a3141e4fa474893e5ae293ccdba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec6d42bc043b0b1806c3686c055668651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55a14998fffd75503d45c0e79a2923652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caa152ff1af9ce66b36ec7287fb0c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafce08484c962390395052b93378a48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ca6bf088b1ecb238c589c2825c156655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136769f126ed34b545d10c0924a24c3b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641df81260c1acdb98418ca375507e47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0391407c43dc13d34dc6d827f6ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1abbadbb1bbd8d75eb95eb19df702659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0401111764d98fcffd6bd7d287d31a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5404dd3d9045470c085e1d1933cc32d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49300cef9b745828299812a7461d84662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8c09d23f1ea873d31bbf6ff7e3ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d021b0f8bf9e0dacad90bcee62e9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aeb49b4b1fdcce4f815fcf83c2fbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5df280597fdbebf17a76fcb31b70dc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f758208637198b88302bfe29409f445667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f20c048c7a00eb33a24bb84dc1d14668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4b880535d5cd8c40a11a3f29c5d63669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140652d9d5ce497a6f8ca16cb3d298d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbdf7700b5998565200765d65022b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899e137490988dab68b21c21388c859672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7bb0b251387a53ef7793c3cee3ae7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b53c5616487978931debf44ea7c49a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b66a04faa4170ba1825e7f7f7e6c9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df202af2c8b1f12a19cb029efe22fee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403da036728fd4e8c0c95fb40bd935bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b150d5335bd5d2f2deb8c5cc49ecb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cff67ac91d01113c07777bfe7d01fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a81678bd2e61c9ac5c9fea1786be86680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754d5c06a2c6d7d5ae75e22480925ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bec44c171c31963ea38b341423ba8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21baf280710966d32e2109ffe018b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111c10b270396af23c7f3650a9ccd79684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae446955a0f00387c747daf60cb0687e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a855f852fc5e13199979db8e2db982686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4dba31847adf64fa58e56410d5ed1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d98e9d0817433d097825005efeb08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f31eec0ff5d285e51266ca3fb598f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9203520989e830994136064d24e4bd6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7a66c02d968a0d46a40c2082febbe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab838241c67efcdf9b6b2bba9aac620692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43983b1fcfba992fc43d65c2c78c8e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93802c50a75fd6607ca8c7bd354c67c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ff0192c49e64bbc904ce4c3ac4eb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52080f162059a6afc1bcdffa6fd9ef5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6decbea47977d3a9350fccdf2d519697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390a75f71f1fb3ae530cb1dd3785163698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e130a2b1cb95501ec2166de46ff926f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf290c0bee57e370d9ae8ea6939e25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaef76a69b491e36aaacf5e830995b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd6e71e90bf3dc26a4e8b2f99d0e9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4c07cdd98070f89a1307f4d232b2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9453ce742a5ed20a4c70b3bd8987b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49e93bd6b296b6b15f58c4185c6820705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5d8993a530fc520782919eba51e84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646cfec979715151faa940e8c1a44ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685ef1c8b443ab9c04be7cc9152ae6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99303405242468e1c4ac9035a32716c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52c16f12a671abc9889b121e6a13ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4823167f9dec955173cce0058bcf70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a719bb94c62594c5590f8a5a82f58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e1d28bf346f1dc6d7d45066ede6f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab3dc9834c6ca41dff67cea4f3c346714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfa84e5e9c1a62e56aec3a6f87aaa6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfec389a3724609d4507c4a0288b017716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f539593a2459fc1d97a0d3ecf625dc2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f2b39b9b8b6542e7b42cc7fe35024718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff14aa53eabccfea759d739abf9761719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc19969ed2a8df665c5c5e4ac2428720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb831e12011cc6c825f5d8a1bcbfc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cf5baf7e4a16480ec48123f9d530d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002508d1ad99577185bdd32c637712d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864859e62acc5959fbe947f0d39d034724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27419da9020c1576489b7082a0adbfd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239a8723804089202d00c840e3dd378726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a4250d8e46da3ad7470662026a3dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd78fb98b9231c4527629be3ecb3754728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac0142085df5707866b96ad224f79729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cd43858d838ce22acaa83210143e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb3df271b083b17a853f1276ab29b6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3bd627da50bfe495751262c409cefb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8236fe70d7e809952c719d8f29321733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57536cd95e98ff172aa72e39f53a7cce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bef55931f5612c9d3e4495ea6ad4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921940271ce23f2c708ef02590596725736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55046a7dc109b99ec38b9290d352e49e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96ba3a24628a5260e2ada8ac25a0b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11181a8a7303cf7fe224294d50212724739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90568f52d56209e231c3c074cf0918a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f079ca8673946643accf1d01ade707741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510619f387e827964fb2e7ab0565e6ef742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2b92a115a656e4e249bdac14aba11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e217928dfa797c97b1f5ac43d75f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60e12e64ded27adc13659cb841ec03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67639106197fa8a9499da2d8a3b9e03746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b99680551b99edfc38ee4df5eccbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad71f294682553549f61fedd02bb994748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a63f816f79c4f1ac2aa55be935dcf5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897fd8ee16a9f9beef96e1faea1ef29750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4ee4311a0504a9a1c9f6ab0fc0d62751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4942ed01435329e922fc7d0f8a097752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468acfdaee607bf43f2a2e7f41d59a7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a9bdee813e1470702f1c9b8ab90b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc2285e55c1bb652dd20ab16670a26755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a68c400826198aa49dfc9e29af392a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750711066310867fc6163e89264cb0b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ec9750eec6fdd432b7ea775e640bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcc97d52702b13e3988c11fb48cabe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfec47bae811757c83ab00aed22c37760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68799e8cb57729af10c35bcb800160e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7d83f16549d147047b1a4d1f5596a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b6f71e18173bc08c002ac1618fc57763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13fec48ce62bd3acdf617561ad741a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef048dbbfd4bb0f684ed0f15bcf60765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d783e9292272bb8c2860420f4e569766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67257f60df205823e04fb513336178767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e86561057534d38fbfaabc6908155768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230303c1c5de4b2d3256c728d68d3e8e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e852edf126b51335d73f83db548a6ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec73c10a3182e17b55b32ecea17f6f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6c7879352f8807a97f13cb1574ce0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb61f313971a035e943dc6cf4a534a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839a9e677266d40736e9276563aace7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb636f004fe047b76cab9af216f5c824775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a64cb54fb2b3c38fb3e13b4c83460776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259f66dd65017ca29039adc869cba5f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bee246cc1ffc6d5aa723fec61df13778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9b0afcffaa363502e8e3bfe73d233779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012d14cc1fd6c009bff1f7dd7a2dc5f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0594ac662fd0a262795fd0d300372f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc5baf571b2130abb003e0544dab57782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e8b38723d70db1ad96fa4d070b79a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98452f949caa8551e18773d571aeb41d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09755f9c6b07d231b2574644c93c7e28785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c389f085bb1927411273b8981be2df9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1212f973e7294a9ea5d4df3721303787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728098f0c92933984c701fa845dd33b8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc10486334262f49580de11fb79219789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d1bf246e5823f9d5a8ee9338d6fb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3b9bfd3531d760bd58dc5a8613694791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d10ea3614936e4004f928f01d1a567792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5728dd03e1eefcb1717a9bc6d2e5d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97458570885a933971a99588a4713920794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2125b821ad2dd265e3d93cde8a23396795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418690a6b0b2478662b6616df950ef8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ddf11f8f5116aeb1033ec87ae666c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a575fb7b176939a1a995f7c6c8941798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26903f3b384300eb5eafc28dead2a3b0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dad163780053ae0b12965837ea80bb800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f40d0300dae3bd149105b6c3540fc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808be3373f070c3379b25b18de65d651802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e28b6682bbfbeb97242c69172a5b5e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0be5fc2092e7805be17b474a95a20804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d35960fef580617bf7b8a3ae393ce5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27668370117eb2222323986dac1d3f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df0f5fad8ab0054a240632c59f8445807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af48acf7b0175065e0b8c4adc5dbde808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ba2cb658b3e36cf6d570b1e6064b1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6470ff3084273124a610197f5d28fc0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e998c18a170b96d93cf8e610942ed88811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49280ba5abbc533f7ddb412d2c7870be812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d657813d4763867347e58ab223116813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ba01830568e40c70fd2ceee0d7678814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e15a8740d0edee1e9e112d16879ecc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b04b2341eee650b552af8f428691b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883976f49cf86695137cc946d1360a9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cdc5c0e8960731217cfc0a2a6a1f5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f967f34d9c4ffda693b082b01737839819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3499b1e343432184b295345b11df6cd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9073625118837a2066629f9556e91c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc82326a75ba8a4c5693827a634fc2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07783210d56bb5fe662b040c44bfe467823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465fcb267cc865b49e61376d101a9da824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab0575aba1b18a5109ad637dd37c82825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757250453fd876227b1211449cf1608826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4410dcc382d375875fdfb489757480b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d36c3d0ea03004eae0c8f9c0d2566828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2756987aea09f3051f009068a44f6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eff9784dfb315ad8c03d2ecaf0c89830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c180066c59a9e6f09b20e2171121be1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff03877283ff66f7061f4717ea406f9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d3958d7d0193235b5fa12339d107833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c2a247ad4c579ffd378b809476c88834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5a1d07e981e113cde4ba3a2b5e998835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef57cdb997709d5a2a92c120ff12beb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437060025c4c84cad57d29501deea9a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a74851b163f2860f28b38cb16bee0f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa149b4047961c02e665a62807cdb2ec839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7557509f791f07c8fe597d304c0e3a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83f2e21518cde0685b566bc61310a3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cd2eab38a40429cdbb55706a75703842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5ce2a6ed14e101bc8947e1bbdeb02843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9e43f813545b77a71b44c3d7c5ca0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7193bb305155541272fc6f9b1f70dd3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0ee86bf29e53c572be4c924364fdc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9c750a313fa4b070b2b9f37cdd4c0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfed16778a5e4693d8f0fbcc4a878d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d018a05900b78292c257446d3fc3d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab896766fb2761d2a09c8e3877e98ab0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b225121be0f49ed11004459ff75926851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ea7a9b4ed1dc1a50c548b3a5367bd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206fa0825e02c00d4f1edd7090f6444853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd2c0f6507d9cd916dbbf30d4de8f9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff48cdc7312eace2536fcbee20b835855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266ecafc2708038641273dce37108ee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b21886644563d4c24ae67c2745c80857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79f832a7bb820a64281370b4790ead858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44469cbc063773bb6d40b78181df41eb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388a9383ff03da9122cb4d4fbed8acf860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff268595fafd746c191a59cbd443445861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b360590f78fdc62213e23f83a83f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc3ef8be8d1709bf27cc9b876b6dc5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc995f29e40f26f101202ec5bcfb2722864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1bff5c4e3f92d11b745461f6cd5f8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0da17364b0db7235a437bd58784be1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f0f4757b749bee0019abb15001c03867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f82c70055616da29f46ab61f9ffb81868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea47e44f7ff2e3b6c3843907daf00c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741ca154183af4147debb4bf9d1abb8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821899d9f074d6e05ed9a183aa1f8be871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d269e8f477790c4d7cf0a2892302b3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1092c6886a627da62815f17c16fb2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c212b9d20991723fcc51b7857165a92874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d671f378442dff5ef815ece625498875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128887a5e9e14d6d70961930f83bf046876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667471bfe24d72b884c0aae4add30150877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76513d5e16f0bbc76b01a3a27eae40e2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f9aa8d574c992f51a8e239008cd40879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d733a9dcad4e2c899af0108eb459a3f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4152a355bad1808d4f6fd9db2f701d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee1697abc37615f64f0332b509b514882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcf45ef7176eb259ebd14345377a93883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591009e662e119fcd674afe40d3161e7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695922fd8d15770d46d8501d5c892f8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7c567b1f059a9cc9f1c7025ff6a07886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d1b90dcda3c0c9ab546ac1effe033887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe1d5776dbfdc4f11edfbd50209ca4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c51bb379d0d501f8b1a5aaf0567d4c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db6ab12b6ea8d1f80c033653897c0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916060f4a5633e11156447a2da1a5d7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef102b99e586b8ee8582634bd0050e3a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184401ca06c92ed3ce67bfb04fa848eb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47c269d4a19cd263fed2ec8e471786894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620357e1c483c316fc0d716e53cb36a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ca79556ac66d2128ae1efa5b81ad896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5e57767a5cb7d0b275512ae3dac58897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025f8e9c87884a1afbccb84fea2e4d8898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05c9176a1e0e0155225f37e76f8ae5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30cbf8596c3a03f83f869fa49911ce900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595b10852a33efb4235fbd396d91d1d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f4ff5999a6a9490bf964988cf47ca902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa7d5df5f13d0672de51ef573baf49903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be9bb13f42599536eaf0323e704264904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59477474f0657f1190303c129ff58905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c74b2af0edfc88b2c2f07e7dce943906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cb086e1c3f20ba1fcdc7d68a9ec8f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1395f842c1e7a6c3fcec828e8ad2f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1aaaaee70b43fd8307e296aa23509909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3203b00f468c421552444d27b41c2a1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc90175f9b10043eb1e00dd040d823911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a9410422064a51b4544dbacdfcaa8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6145dd3aed9031024334034c412307913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dba599e92960fad1767a889164180a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9912d3b86e4abeede3f50e5db316d5d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f5b08eb5075df23e0a65a510e18d9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02270ac4c455f7109b1fad4243b1e200917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe251eedfcb31dc26e074eaf6abf56e7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98c98691e4f0b20613f955496420ee919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc91329baa4be81158ac3926e3297c5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845a4a4002bd5aa1b9c9089d012b047921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c23950488db0effe832623240081fd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f213f21666703d7e8c96d11f445c12923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc607bb5373ccfa8d2ff603b8e8203924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba65400be42931f4164f6ca56e8600925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00285d5c2ce3e0be57be613811bd58c4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13591b4551271cedf6902df8a773b2d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f80705d2180e16575828b047be1a47928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a79694019fda95c8d7eb302df9fb5c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ecbf18e45bc77f2266b55467e5373930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ac077d2bac3988d862470221d49c5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e9aa39607abd5fd5134ea7828ae37932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cda0d388d62183a510b870d3377906933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553e11f7e415ee598709bd736de19ba934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a372fa9d5f603fe7ca49bd154d28bd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e38f575276c110ca185234b8ed1e10936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae6199baf6663abd57d5a809169904937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7fc7dc0cf9e82659a4e8827a26bb3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a91b9b4fa4e1ddb6e4a7c724f0da9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad2fb66a08fc64c68756bcb50f639e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494e58870a45c99d507cc067bf9e387941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039f5159a93b3d5b39bc2d81e8e72da942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e361ff043f38e2c6fd429bf03201e2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98616a5dcba5cfdb03d388383076f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e89dae04ae4527db419966448c42ac945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241777e8af0d9842bb21bbbcbeda8b0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc06f96e88d8e85d66f785a603cbd43947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dba34268784a2d043cf953e4cb3be2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769438da28d1c626dd8bfc01cdc76aaa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b882df434a9a2665cb778cae323175d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af44fe530989f8d2d9452d5438e7d9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859932a47fcb3456a1c4590bd7a820d9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076304526bb6529d3741ce21c80edea9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aab27927409ba1529a00c4f16915a5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f191439fe3e484096ce70d52750720955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1c5bd5d410daee509ffab367b6788956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bb1063a8b86e2344c4badbe135ae7b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af401d049ff9a3663d44865059a6977958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5ce5c4b1076694febfefe911113e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62468adf497305b4ca1893762efc8ce5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634dd303799436a6a7f8407889f4464961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ec5340c64390fbac732155d61ad88962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d857d024d81e2eee04254b8bdd2f92963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4c0cfd892472175827af37a27473c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62282994d95f87c189de5fb9ff9ee9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4736921e2992013cc960e30999517966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb001331806414b5037242db5cae04967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595b0b59cda7037d2b33878033ebc1d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce697c634ff5e9bbe96e7b09ea43f9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723f728dd85484182d872e18ca054e3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d576e171c1f85f67e5e397731f8fd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9264e568e868f3b50dc754f12e58a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d103ede6df64065254e39fba11b8b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dbd60562e61d235f13b523fd6b5b3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e06022bf78946c53eb3257c00bca22975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>