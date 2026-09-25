--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dc8c5543a3ead82b4374c37473c5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289e08a3a1188cbf90e65cd95a3c40c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96966eda5815d69639319f4a0baaa4dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25dc01350bd2020af417b5e54f7e854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52421abd4875bc87ecd830f58fa9015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c835a94c79701e52f1e82157c8871a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e90c8816a5b913ff522354676122627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d402b988a9e1039ef8ca075c739e178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681669b096ed6334c3de7ae702d584159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c610849e0008ff44ef5739d02ab8e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8430365beffdea76b77755494c101511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d530f5515b068f82d17da255ee19a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a242fa90726431b9fa854a533c8dff913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be1379a26f672374a68fa2ffa385e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de88057aa80afc8023b3ea22407a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd2861900d0bc7b666c756b89d912116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e4f3e6f3f6aaa3e48cfc15a8c693117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf695aecfbcd4094be5e5451ec301bb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e1da5df09e876375b5c02f6f90a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3b37467a36a2b2f1843457b1bda0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412f53dbc039a683455efe2d113e5d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ac792b4db6313ef44fac4779e6f1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db64458f4f68c017cf9d3fde73b9c2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7adb7abd23965505c5d2dfaf337abf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070133cdb393511b5b0f10dae462fab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b14d7dc599315b9de290fe157dd27526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd24eed983426533368bcd1d3395e8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f42b4209a93d601fbcc90bfc6a75128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57695485b772e49d79b9ce38679a4a8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31d3f8681e3698d09423f9eefc45c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58715626633245448bdbc62888b8cee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f257ed3970684aa790e2c557c48aa7e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0843da4671ca022014e8a816476b53f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae506e5cb70277108a0edd473f061e6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa2ae2f6a10a91c2ece148cc1b4d5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d87dd096f91394434ce8fafccefc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005db925c1cb1cc629b626152acce1f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49124d6a2693aa4665042b1bb5743e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d944ea9b707cd41a1ba3db895fc40d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9981959d108cee3bda8dc2980583d140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a219e5ff69d454829df94c285286e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04195f94fc6807054098e94e46819c2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda899d26ff7e4c8e2d84939149f85543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363a0261115ab0fea1d015921a551ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a76423430ed4fd1ec29b2b715106445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281be372beea7aa1866d9ac50909a5a846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c2ec337c226723bc34950032be47147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26948df99070250c446cd6b323dca2f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068234c51b14476d06a47ce54a38029a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897d88cef2ccdcda605832320d99e4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3f13027452d001affa0966fbd6f4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df4d19cd17f067f11a6c26ccfe1af452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391d2b5f79a048a37a67b96268187853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2866b2e022e9d21efa45e930d197454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3a9d9d762c5a9567a8e29ec6bc47055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e0a98ac36f05008467802f5e8e1b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd1a44725d4bcae073fb1b524a414257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b1abdbd7f60d57b14eb96eb3b6b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963878c46e92da958a85fe8a81362af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3e3eea296169967311fa21869325060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ee8a82a8f90892617bfdf42d34f5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bf82786a907810b74f8aed8b54bec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255971aabc277cf3a38659751ce8f54563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67461e328fb7a711c06e5890fb479a1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c766d78cad2401e6c5465144c9b2a3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b5bae2fed54998cb17b232af77d766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4505fb477de73df75735aa1550dd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1bb686d071bfec907f40acc50731568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7982c4eb46e4bbe33f53c928df4ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd9c667fcd8ecd4259ab5818f3ec5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110af0fa1c156bde04c1ccb0fc58edab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7f43db98a10c3a875ea3df4dd40f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eda0bc3f3bdbd64cf7f98d7432ae3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887caf48d99e1870e946f66f05d38ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb8dec2cb21058a76a33301400ae6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46a62b3b4ee371a5625efdadc0012676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca2728cd5fb12e93695c811e26f2ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb03237b8f576a28306268ab538d7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a11b242761c17868688f4b3a22dea679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015587aa6975d0f603cd6dc06a9e8fac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c44069bcd7bbcb7b05402b769426c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f15b847e2c9ee0b1b823164f57ca582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66968ab4b08bdba62bc8b05c5d286d9983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201ee16995fe1a9d443dd0a7aaaefb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17a1438f04bfd34a16d15ae8a6f0df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7f3ef4b061d89bf492222bca0adee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7a134f3c67914882394c9dcbb653e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27d944975db4b1ce429ad7eb3a21e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5ccf89ab13c096e3cae3617c7b43589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45ddad97eb8d1d279b623a761e5ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b9eeb99d236324d8760f8c81148e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e2c7a0b1a1f0a8a3f07817cc54b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca8bb2884c1402832d65686def5a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2575303691270ee58c7dfce98e78a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76b9241de59f5cb5c71fdeafc6b3a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1efcec75d420a97ea799100ccc96396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ce2e6e2bce2cc8ff3b9c13887d7e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6627df75831189408fa9821bbb84f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e349c537828ec8999fde6e5b0646799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831844f5e008ffc2187f029fad99351e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0ab80dd60594ebd46605689d07ef8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2f6abed8c43a2133915c92b239f5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53372f66c64688ec770acbdd9bbc0f30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0d7620255d29942614853b7a84dad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbcefdf619b9bc450cd48d97611902105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f085770afadfcfc58353d011f382b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e024a6ca921d8be065d03495606b1f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8d700b02fe5334ae58a79707d0493108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ca207e8e31365ea70c0483e879a8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137422c134613037b24fc4ca47b2b770110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f7130f6d2079189eb5ca2562ab3f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fd5f0a2b445b1b9af8835cc90d595112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19662637491e15a5dd43cbedb08ab6ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ae914892fdcef812bb37aa36e095a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aec346a4e4021d937686e05cbb1da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bdcca10973f9e3370c0090c8a2840116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885bdac8363fecd486c2f197f332f01117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ebc0928423a4fba0d67c4cdcc13f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a25f0f9d921c4b384460922b2184e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bb3bead3ed60a5dda00bec04511e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2a5e7fa59993ddd10930fdfe464d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3ee81cb5d575eedfa79ce63dae8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2938f7d618c7f86b8e448f598cbcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de96460999a203c9802152fa4f156124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71510333528690f3c3c6f606813d72b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f329ebf39431f7e04d8f558276fc37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65e3cf568e321c5d4016c20f8ac7ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0141789465fb6caefb21693fe758c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a9f5ab26589af2a6b8e41967e0a94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea756a427c422c21122fea6c621a22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b183df044c6cc5ae30ad468c38dc065131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07cee6728a038794601cf5c6c9155a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d332062e9c829ad05ba913bdba8bf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a2d08d7a0e90dfc8893f755058b91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9f69b5fd12ef12d89dd4d3f875fba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962376d16bdd0f294f038d27f7e09b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2019fd560752d4ec2a6c4a203c8d88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8d975f7a1ad164ecce5d578563e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e562f75c4a44e9ea60de913b2167c20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a3aeb5276ce1cd0fa7f765a0c8db5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045801fec2955f7d6a3ff623bd94c11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b99573ccf0ea85e58d3587129d26c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b448ee52ce1175d6a0a6ee10d81876143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517caa96bc7f7e1b060333b230f4e44c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e37da7db210faa764fa04dd2df1d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0111472eaec034507b5fda1eda2b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278674bea94f8f927b03603a486c4a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4030ee659cc6a5e63b79a7bf158d1fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162523a7bc4a121887d17ab767372bbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb83d6bff826d0a76dbee0cee02088150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0af34a84b96fcad38d4c9325e3bbf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657666cb6fe7539930b1bc1da41c3a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4371873bd228d12342f63275b42d6c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00988a31747758ff724f5958cf8d222154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487e69893f075931f885bb502f03c9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c7711aff39ddbe68b796f8bcbbbb4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f417c26bc62a3cb193b344e11236803157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e53f7db55a30fccb1a69841ca6a5fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42642db17a6ea5e0ad354253f62adbd2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f98d73eb4d605a09815a774411ca8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dbc592aae7df21ccb2b5dfba40823161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9cfa92abe12cff61549c4e5d84a96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f196facf1d39a553bd32de0fa431b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ca25c5c695a3a46db73ade6e19aef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90014efdb65d4fc269bcb99a369060cc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ab4300af9df278d202dae49cc0496166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66140467aedfc5130f063e8521979f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ad0f56be24b430b718f795494db5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1261658804fe614d2353fef116678169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc9b02c78a4cea8bb9e76b7b362b32170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106988fc6e30898ca0eba6d3a0aebbcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae916840258d604606aa143ef37108f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4ceeb8cc55599d733c884fb04a61a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498b0850e8d21457cbd310a6408693f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d352f5f430b4ed290b3e629c9558d99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5136e301850ef654b277a5ef3996fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c6d586aa816d4511bab520c495d70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98489003ddaaaca528c3f98e868c14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d108ff41ab497d346f18241fcf722f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a19109ca4c494b24c665ce8519f5bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb213614909f727c14ea8b2b264ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ae7ca8105eabc46296a517104d00d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f27b3712eab708365ba6d3eceecb8a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5116db8e203073bb31978fbeb15e57184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cfca1145d4ac9c4a9bc8ae3db0691185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73118d9ea4ae96fa768f20212de0df186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c321642f0a1af0ebec95c20c28c40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af4fd8c00772ab088ef6f725aaca7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061c258e092f8c9c4ec5fb112a3a7c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93aacfa576977f5880d316964fa531190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ffe108ba50f40518f110b3bec2691191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6edaf6d1145a1d1fa807d8d6f3ab3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e42a60cabc439f0c34757a2a004e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbbdac3d52c901a453b34d01c0c42c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b23a36a63f8df1b07d790e1cd62463195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca4686f9d2408783c072de11acf72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3870ef7edd5d8293d7344ebc05968197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a65c7836c88c2d57e9b6b92fbe16a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d9991657820cc8b1412a8005c5d31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8006b9ecfe9d9f33301b4b8a8de60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81238e45d9f892166618496fd5d68bab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ef022ca115fe472be7c065e916253202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94669cf9c0f421a7cf3d0b5d36a6c83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edf1ca50f0d957d81706965b354f72204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306390b35264907fdb9f678166ba4358205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93543b21fe6819c75d7d94914c0d5fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dfa72f419b4fef08ca7d92f96a942207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab945979ad7a2c2deecfe3561d12180208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e173489a4aa7fd2073b6792dddf57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed512e714bc8d391dc5f8233322da37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd087f8eeb327f19fb4f6126b022431b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e3e29aff3d443e410078563e1c33e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fd35dbe4bf33c9c429509d0cb2d60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b0a2c1041129664b90bd212f5c000214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5bf53b8abd350d5459e8a02a6fd3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17682429f13cf6753fe7cc6dd0a3667216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f876cbc6986a64d8839b912453293217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bd39083c24db9d0cbea507ebb8034218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba968e23b322376a5ce7b6189e3c8cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9fa109ba4f9d35f4de70c60a5ce40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead205652e736a1f19ac14f04030e5c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5665f982251239961e1f465e5c738222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4d7934b6b481848f8747aa7b349b7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed166a7e129b558d730952a827fa75c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61abb93d262f13a768b43fcbb5523fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd5800910a4eaf989ba64f248bec06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd532c6eb89d40c24134844ebf2446e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eb53c58aa883824856e4d49082d89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360308cff3f34845effc2993f31668d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff032d21468e32bddb8cc116cd74f3d4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b509af88465e2fa20619c0b679d2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63defdb12783f14f15c92acbc99e7a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317657f67999796902303ca661badb25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988468442e68e84b57fc4a50671c54e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd93fd46362e1706adda0313bbb69e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721cc77d0bb35b86f0c7f494897558236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad189c8eed924b4722d4afc264abfc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b03ba53bca52a9238319a5ac01fe10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d02883d55b3f2ee61a96d52dd4805a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181d1f2c2dbca1a2d069422bad69b46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a5774cf1c1efd1a3aa1e8ff95d1ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b897f6b3ba72f997df31cbbc52bf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839732faccee20399b338a9d4b77166243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72611feff0c4c2ee63ebf72409217e05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040360ebc451c5e097bf033033ef62b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc33b8f02cab2ad9fad63bf0f44c17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcdf15c12ebe6a340f6489c4474c3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364278fa4648c3f3655df5d6628e3ef4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62b255027ed825a4f9331d5c645432249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fb4928dbefaad3631faa4b6b66b40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5f4708265221ec69705383f4330f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f19e1b7b8fd82ff1b7afd8e4e6dd7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271faff98dbfa21e8fd46b51eba9276253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398f63b41fd8c9f0138d54bc02d303b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6434e9670d9908d7451c5e1fe041d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc378c15c15fc1a85489ba326b0764256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fef225cba0edd97683af5184ec20d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c411cbb0ccfcfa6753bbd9fad64772258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca39f7b043befe6a20679f179ce2b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b975fa4f27b4b21405f1647245fd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdeb57494c44db49d7772fdb60367d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7303c2e4fd9bfbb007239327a9d0f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3552a45589d9e340073fb67ce1594d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8e8410ffd620e069a7180df1d5307264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a75c8d107e37df7b424c7075e31dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82d60b4a87753915fbe16adf32b712266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e057de816ef1556a6e7c2db3892f77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9db3753738f98619b19b738fd4d84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cf924d83097e1551e3aad397838c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffca23fcb12536f07fca2d1c52f5f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a368870b87de73145ce03934a4150c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed710cb9952013eaab6d5a1a0b1598272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe905b20522c1b8b5e9f1c57665103f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c141e8c6b23598f674272f10dcc4cf6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f87f63b700a1f4b6b11963dc45992275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b271df31140dc1e2457fd1b11b269276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4ff03a78574070592172ed27dde65277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d856d4ccc5cc59dcd2ca9cb25f58bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a5f7e9bfba123470bc5f37b656445279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6c937964d84ca4fee187c982f0213280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170857c6707e45ce9a11eaf1520cb60d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e1f7d48138c98a4a4a79149205e54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254bd12d08b0784880bd07ce1f9afb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d410b397601a57ddb3a82d9ff43f495284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63048973368fddcd5019f29a08257b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88adcb1a0c49277a348e5f00650ec65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4ea79c0a6f7e4b2725cfac4f67551287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33d118003bff566b95c797f3f0e9d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f368552bffd75935e731077aea537289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3561e518bbdf6fbd60fab9962d8ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc929e3d6d8b45f21451607d75cf27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814481e2eca5684632ffbbd8523b4a78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9c813d03c97d8b5ab70b336e0f94f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d1f6b59d77bfac5dfebf78a764de4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8799566a38ed89061c69d047f014de7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9379ecbb86486263a18e067b4caf94b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94f695ba4e59898e64646ab5914c46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17eb1bff777525a6bb5b7cece89c26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28a6ae76671b5d2e81b229c2e018a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79027345895b557f1e42c02fa8328a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287ee230d2b58dc457586fd1c2531cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be63d9f4a4435f42db271d4b9e67fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca283257ae36bcb09ffb4541da4505b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26079b81c98e476caae4e250592c5a9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64e34a3f81828db0741087799f828f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288657a8614a66e6cad910f6ad30c796306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09172ac5932f43644925ef3008da56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9121e1d62b945328124418629fc13308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a5a5e208dec401633c512418d0bd6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14e963de77046ae13657f5940db651310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987f9407fb74746fa1ebdcd384c2815311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d74bc5d0216ea1875cf34143e6d6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b3370f9f472c9e5d23bd70b74e528313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bf27e1cec02cd2bea80ca4b1412c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380476bc1330a16a93682f653c7cf6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2c6ec4a8f62953e3b85b7a85f64ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f85855dc1326f3627665c9aa8b7ad8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc68baa54f142e8a0ff5c93e527e20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53c563eb7cd84de2085d75f33e57a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f466d4d5414e3a704805c828a25388320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde2653cd6a81f7f0ff57168b108025321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6b6b25ebf1f537caa2b3b1090182b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b30450870b2bb443d97bd368996092323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52186552ce5a467af1fb588426bc9539324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41461d5bd7ffafb16779683ea0f3114325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d5622b8919a17ec50b10968a8207d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4eb84c4e5b65b4c6941d2cb22e3b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170b0806873fa2e6b19ba9d1d2a3356328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c9702e048aebecbc28450df7d6c0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54e3c429a674ef8c7fc18cc2967b57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0e093dbea1232bb4f60268d43b209331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17970b23d57a96870f9bb1834a42ce3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b92531a5f322dce4c36d0ba9f317333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe4ce7fcf234421e1ba54b1cc2f0de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5d1cc6252d2f2e774a8d361ea973b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee3c23c5457adc643956f3aa6fe6eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56269b6191a0d598a81b6e08ee09b502337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ee81e76a53d11c77bd4d269c8adc5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4e549a4389257bcd4f859dd562cc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188204c24221c9b949b5a49dd753211340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d50a2ceafe51f216262dd5534b94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4178cd59f873c8610ba57607ed0f6eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1382cddfa46ae4c544944d2815e50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8af7ed61f463eac5b97f2ec45919a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602a69bfc1938bfe21aa708514bd8ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d9b7df5896f72190f652d9151bfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d56fc1f9ed2ecdabdf867b1f70728347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d6962496a10d99750246f347d8c77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018803e3bacac91dbf711c990a5b6ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d6237379b7e6f4d00a1d98a3426de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9754a447951d2f6407a32eb4f3843d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6a7008ea0eb45fd9ed0b441e1f15c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f5b1b79bc8ed04a4be9c642d2ddb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555c70a47e0b3431af4a18ae6819b76354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205c125fcb16d7f478d3aa55ac6559a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b915aa3a9a24668aef52a9625c9ac5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d75ce02a32631deeb44d09a833590357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09366b957547adb521130673b61fdb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f351a36dd74bcb8c89a4fc1a3127359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadb11896dfe6a02a129c7e4d62bed7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fac790ad8ff000a821ab6e0cf15e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9fac34aa8df9c8e30edd9dc5061f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb6bd7d03d9dc3320d2c1f84a4a98e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575bd4cd4404a31396bf9e76eec4383364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f96fd97ff66e05c98849a72f006ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8315cd992c83432b62ecfbfde940f72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b7d42ede18977f9dc7eb1b797388367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140743f5a8dc4a5749248ef7ca4468e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ea2a87bf94a30af846eed30db643369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a681657d058a70a21efc7d491a5d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b824c71ce26c0b1212226c7b913465371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4f98ab4fadb7a55ed2003d588f716372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19c4d8fde2a8ec22bdc2fc9034b198373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa22798e0179555112c484dd5ec717374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed76751bbebb84d531c1b8fb7e75db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c18f9e3c4034f7e4c1bc6ecdd7a16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708560f36d8f9eeda6ab0cba78849c80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c5424e63b55c47cf3c3bedb2f8349378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d58056dabdf45e96a6463a2a93b2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cbf7eae331f97d9979377860f9bf5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebfd41495a558bea9c2204fe235d1a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9427bc59e47ab0f9a9b4cc2de1e46d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a707f29d8308032ae33f6952615d38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b20d4194c1c0ab51a304f66bb3f54384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539d21a43474c478ba1816f0bf88415385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f409ddcf8d47f2efd4f694e5aae26f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2846d3878fe2e7ecee53a1a6bf6e760387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb96c526876ce129fd50f356e786f9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7353d17650416b8f8b754715b898c70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6b625af4a3d57a8c9036c7983c041390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf205ae4ca80c88bd43d279dbc83a05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1602cf3e68bb2413602d960314839c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd02cb0fda9ab3a6c67aace8e7051d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef43bf877f876a6a67f89e24330c40394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6f8cd48e4c9e492ceafafa7fed9e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35eb3b9da5be8bb9a41e8f7aa8cdf1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408049a724c085ae58ec294890782c7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558cdd77afa8e38b82a70d04cf99f37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0d3d48a7d8df2e909f48e05412448399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a37a425e022d88d95d845ba27f586400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ef605875ea5ad427390430cd01ba0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8757994982b2a33b84b2ded35c5d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c91b1bdf55bb9066d788fb127e62e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaff47338b673313f3c004dd47990e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5234953f2a7fd684c6c9c452eda2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700bd76d17c60b2d2fada42aab5e997406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409b74f2c40d1305a0483b5d864d2f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0260fc3d04d8fdfcd46a7a86ae15cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab5dce4a6d19285b252a24656ed585409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a00ccca0f61a284d79f6792b8bfc44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc1b69e52e4465747ad553b20ded6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24cea012f5874aeec6cfbd5b42f933412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5960d8a51b10712db18ebb5590d7054413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f350b0dcbe066e8546e47bee9dd950c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef03bf38875c3ebb5330a013293925f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9dbf3b4424c3bf0473fdfde3d97fb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb54deeec91e3d07aa1f9c3fa0c2eb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfe7c447f9eab97bba5c5a75482975418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e77b1c4f1dcc234852da5c7d7ac99419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cd87889e03b25a7db32bcd35ca166420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd84ac5fec485bf4c998aa19938b56b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053f668effea4b4f0425cb4af8b2ef9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390935499fe371abef32cff8b69fb0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd535634a0c63f6348e0245730f4e9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4f65fb9a831dedfe654b92f376040425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e7700fa202309b213f5db755b7658426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180db1ed32efa3e83661152d25207e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d092ce1da7c26cfb38c1ba00fcb603428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aac1edff8e47eac240483884d3603f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b893553f89a5995a529719e72ac91e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825740c66f7dbaa3d393f53752ca043431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1725d54eb69d4bc1dac7233745c081432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda4c8f55fdaa07b221a1e18923f4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd14a75e4c10f588c00692080e138f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42a99d64a61c53bfa15a403e332a8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f556c039f9a598b26ecbc04a1eaa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d65941c3bca3666138551f654b7c0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aac35eae8e32fdd4e1ea0747a6134438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e7b5cbac221f2170a2147a48beea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ae3f2ffaa4a1de72401c0237dd2c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f9836c56fa527d5afb7b6377005e8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdecb8439f51407fe65427341c32aaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22316fbb7e2766fe3f573596ea6ed575443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca2b771dc18353a42e244a7215fd10444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb30988a96321152ac17b54c22d6dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c128bc10c7d0bbf4999faeb4104e0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900408416296253756fbbdfee08dea6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d593efb5b4cb13905b7d68d08d274d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca76412bd76db2ef5ca00c37755005449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f199f11fbc0d1b14be7577608e0a6ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31025e60e538867453cc25b23f4930d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ce1b253f36270674d8d40ba2b8f76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc74792d84d047993fe78e6852755a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8469857cf4fc6f11332d7970a20b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3383430abf8695cdb4b65c4600479455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db663bf4168371bebf4d7e1a5e9a114c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f46a362e0625853f5d8db45709da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbf62246f605470c3b17b5e6af9257458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ac48f135a68b39fe405bba71aaadc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aa6ef645367e8f34e595a39345205460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c5cd6eb22dee7a5e162b45d74410f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002db4aec422ce9313b481bf1d44b84462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cbefecf85604d901268ab9e189200463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0054317decd03d021741a83516e2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddccd48215c6b752f794903cd5f24e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71749916e7070d12d29bc7a281ead8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6e1561c22fd21d6f06270b6ed7bd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed7a2fc36fb5780d71d17792149b80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e27f8a4b21d2887fbc8fb9ceae0caf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45776846d77fc5b6b54e1ca9871eed0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213dfcd3b7a7c8abb380eb85567543a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289622e4dbf8b26e1d9700deb3f49c68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799193a94b85622dd4dc40122bef640473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825c68ec36314adcd982bd3066c29c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94841e90781f2624d0155eafcd987d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e04dc9976c196a05e8ffc9fe76fe2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94890b7f3d50fde48a2fcb9b4d9f32b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92326be12ceba41a34c5f341e1280da1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4104f9fabe586f87c0ad9371c2843479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe84b61b73cda0fcf84561f6bdd955d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe4bebe2bd88dca227c142e270dd52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68013c6cf6b7dea8bfaad0c425c00d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8372ab13d2944e8b73e36f17e88b9fe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd2d36e0d545fcc4c2e45f281661ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d20790655979566f8bf5a4da1ffdab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b738871af10d156c338a4202199f07d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc5e8571ad1bb3806a8e58e5b50069487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9331416660f83201ad15d03d79d56e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c388d4aa88c5a0199a7e3c074f598489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9591c0ed88a40b2e9951307e151b8ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b06a7e083ea9539a61aa1f7f820ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd89018e62ef33db1de6d989a18517d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a8636a378cd062576fec57c1e308493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bdc2a9027ada4f40d232ab8291514494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7493fbad7cffd18464f7b6574321906495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e6d89b690776e54633ea1ac13f86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16e313b396e17708cc0a8799914b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f20b5a9ff52ffe89244d273eafd6e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832c6abba5712fd8f9637ade7e80dc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b94492f5492b9023092ae484c87b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38063c471a780897262d8e37e7ceab91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2e906f59cfe82f56c70a3928748a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2131553c8415be9de86b8f2d3358186503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ed5f78bde47a235626e9e15729b48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12185984f46c495af46b4a0c446ed50b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b31aeab477fed3d41ff8ecce7e3c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e5e84ae8dbe40b5e6825703651a87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b752d3053153c3673cb43b3837e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb68d2a38499e567dec73525671940f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327ad1a5120eb8b4ebcd39a1cb45793510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1cc4d25af3b741cc0961b4525c70d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b50fca6616bc05a1e3e2ffa396716512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6ec2c5bd00418617e150f3c2fc172513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a792de2bc092d91dc60c90ec1021010514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902cdbc9367dfac8d95917cd69e89a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff01b41f755852120d70fd8c8befbe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41759df1b1cec861f7022ac5dfe5991517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc7f48573e1d2a6b93b7ff6333983e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dfce3992d85356cb2d7c8a702128a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6cbfe4d52c24978be2d02774172db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a71e8bfa4726a31c7035c394fe03bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8620b96366da08be7fd9be2c002c6eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c164686382480108d464304d72ba60e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae55686ef489c61888bc74a4ffe7025524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637bb1b9773d96a9a0909b905a4c0a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263ae653b3993923b822eab8c45a7ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738f8930c54bd769850d4238aea313e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f5b2ae215f5973c85c5fa2aaca838528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b06f70f1f8f526c4e1e28117179d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f3b05fc8515803b4c509acb012f3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb9f6910e39e0638dfc5b6442f7b44531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ca745bd5ad5030a6c85609d1e4cd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360b8188b99150dbc67a2ee8362212f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bff97c5af095b6344731e9352e96b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad1b28ed0da3fbdaba36e55ad7cdad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176269438b9a04fda3aec5fbabe49d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180ea8d5e25e8a9299f31dd34b32a2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e74139cc946a4d3b6eda2b78f9280538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45d5932a5cfab811634751b761b84b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31a03560064060ed96c2c2bab80ac5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b0e6a5e9a824e3436f658f462a20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53be9ac66dd9d5274172ef6f521483542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37614279ddf0feed438611f8b070ea30543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95b96a250d47be4dd5e044264e7a7d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96336680f97f496c66b88df6270a2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f9e928ef961da5f6794f85357c6f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00889b7a973c6b075a3dac8fac4b29a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05903dbc62d35322b6c91b1e8dc45cd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906aa8dbea0e5967491b02137c69fe9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90204feeec0550674d42c1b65beb04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9552f3e180c0e17c5094e4136247a4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb6ddbb5a457e4a58f598d65536e84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad5164597828746c57df5388b92a81553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6c23cb1d97d4c84186f9f87b3b577554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c11776d648dca9cf2eeaed064a0ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee39d9ca93499090a0deebbbfce9f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b9a09b7fc20c2c6fbc1c205fca2f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234652cc5512f0d10b5b34ad5e3feef1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ec71980cf63ccbc6e62d1e059a71f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca061c1bbfc1ed1b11cc2081e8f82fd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b58f0e6a657ea692aeba4807d7b95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f087ca506a68eba6a23af49fb545e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456cf1fd2fb4a82383b2aaddcbafcf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a9b0b552b9346f6d7d31ef364b6b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb11ca64b6b0102f6ce56cf70528f3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decad1c9470384ab0adf7f811c031f35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c81c4ac19d4e7c0cb314fea832811567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87bca05beacd166f2645192a51a022568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b44f05d72ecd84a22f36a71b82244569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948c788041b13a5471ca54fb3043f6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ba31f4e17454e09568b12898a6608571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dcc14fa4072cd6efd9a26ef4b6665572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69abf6a5b4acb4a579f89d86048f27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b17363b6a3d05a13ff7127d7d06673574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342192f5d097bcc1809e79905fd3c9e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d131ac00fadc74d26b92f80b1222610576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca61a3bc01da7b11fe5171fe9034165577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de8729e3ee043f3b1af7e5e0cbf4e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe40d90c3e051f17d27890983f9648579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacccf97a4dfd8bd35f04283599a1de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f955d0445c82f8973e1938b72ade1bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05373ac12636ca319ab2ec101ce79548582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322d702ae33afed68e2fb66f6676cee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4edbf3b116c6276d6ae873c1966f2f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa9c9dd3b4e2029aca3d5ca51d96fc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa0222dec92aa1fef33b691fd871cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581be7ff173bfe4287fbdbd6fe27cb1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a4a6dd49bb9e0dd9d22f6c7294f75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c9527001d056b8a413c7138fcdb64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3686aeec6bf42f944bb68c433571b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbec629d1a5d75ab0362e29bb9fc74a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f5e27124e793833b13c37776b4e3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8343e926ce142786199b080e1fd63ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80335e2ad0090c328049576f4909dab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442aa4d0a17ce946e7d734b286f5a08595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a85f624d0794aca4e8b1a8f7cf81596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039258f6101292f0aeed2a82b31df7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167166a2c754e82a705baca4828e80c8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a70a3374e158f3f254335763e61750599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09c6295e92e8e769646c4ddfb70244600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be104b6ea8902cfb3456e98506406c4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a3f4eafbe02e40b9ace561f3c0d2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c97b999b24c08f3cd113e55341f6ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99ff093f820b7087f44032bb48b672604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a09318b357d32f7ec4987cbd45b348605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f63610bf6cb05727cf3349a904dd35606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38717d57e18e376875c0c6bb2d10947a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df125fb7a3e93ddae587663a2756c43c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e28067444ec0fac0b7efec59076a79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a039bcff73fb9420f6dc1e773f23e7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad80b973b1ed0149c6ff951ce12ed2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac4b8fc67b7bdbe69d7eca1dd23188612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a89bcb0dffc4b2bc9ec28fabdadf9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17456e3541c0f720869e322af58e3485614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c9d9a720586d18fcfdd49902f79e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c10fcc897b79377347066496f6891b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffebcda7a46a55c0a296c7e38d98687617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36121e078c35a2a6cc89afaaa1c219ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd079e862370991cb0ba7442577ef47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891be41080674914722fded31bd0751620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296d01938a17cfc9ba1bbf9b491f689621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfebb79b3d5de4704931617e35a316e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d322d914ed690de29863c070f45ab4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb989e1b0b496b398826db99f779aed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61127e2d207fce6a16c112378403e71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b677100c6b9967c72493abdd2155792626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae180aa8c949d76d5eee077bd7fc65627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741643ea7ab7f92e34d982b653e4674628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c387d937b516136db7e70348a953d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e513ce59b5361bfa6c19cd9a18990dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63906c58434c929f9ff3111925ad3ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addc4bd9cab649126a54fdad575a0fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b515a0c66d869761d8ce11d05c0dfd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554312f79b454378be80c6a86e8cffa3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bda957b4d76c20b85f99666097682635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235062b646a146b47f13d56bd93e6c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c1da081bb95b91ab2c4f36217f253637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c5b38819fce87fa2fe3665b9e20ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74828e76fda3b8dfea5a4ee11954e7ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085e8ddc0227c2487a4136195aaea7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd38cf85d371173ca93d9baa59b0452641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610597e701e85f932b37ebaa8ee4f7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934a1f60a5b2f9d25713b2f83eb962e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227141851136323ddc6ec7ba5ad2a96644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e37ff4fea1eb82cef9cea340fc53e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba682019476705fa5d96c8701816a0b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5930cb758e511a3dfe7cd7176a28e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae7d665951496839c8ef50e39f4d78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ab8a3b5d32f30afb318aaae1e5235649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3720938523c4185688440a4828a7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cfb507d9952e19baa284fe88f84f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a4aca2ad570a35fd95da3bee8804a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ca73e5fbc54272c3fc9f0dc46ef1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6872d14f79a9d3b56855c0618a27a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6762cdab3eadb3defd524fb8fc3dd8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f99170e97b26ca856ff9506f11ca7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b988f7c0953c514f354e01fdbe4e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6441c0b59f409dfcee63bfa2d91886658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b7e106d3d453d101daf6dfa0927d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6bb3084d0354af967c9fcede0f9c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e2f80e3c91d30a91d8a0d86b30c24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772b906ea797be45b860ef0d77583aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b566555eb9d5c373d43f9eb9d7736663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f94637a6ec57989efa866f35dafe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec8370d41ef1e2cf870fc7caf398ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8520f7d4cd67870a1068ec1499d8354666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e12d5e7eda1e1ca43584528a7fe3e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be4516729c08ba9ded5a63f0799f6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975101edec0d4a92c134924922c4487669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97232c0e887996966ef48cd4a499d12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356638b8c6dea1a87bcacb6d07bc3a92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c241dccad34731ac6eb90b1b306a80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf8265437e95595d4b7bdc26e65a64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f095ea59142c58e56bb1ac3895a7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc68ec6690599e2d8466f5c6a690ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1725916bfb446811878ab8d799caf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff19caa7b9f58a48bb9d12b5c5f2837677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586800044ba7e9275bcd418418b6665678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6bfaaa28a3ff704a43450b24bcf48679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f505b7d8d8ce8ae9d43ca43733a492680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf79413d60455764163b7d58a72492f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3d124d7e322d14ba92feb34c51ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb105945003fc57ed23ff09334d99c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dc690a021338cfaabfcd4a32646e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaf7158aa67e7cd6cabef2836e42b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d8fc217acfbe32b1d0cb1d1cb1ec2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdad332caecd0d4cabba067b19d745687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0f678b21b1b3d53478ec9e15e31dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56fbea47f8457f2840042a141be8bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3c1d79574ad42ff89d1975c5ed385690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085f44a85efafee520d402400aee55e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f28af63070e5d614128d66e1d7414692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218b8873f6758fa08ad09f7933852d3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9d0bd54271a83e6eb1c3718967516694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982177994c02e6bc2be538d39e6fa23c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93be6a8928e29676915e5681e42845696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ee66ced460e6c80237bad280e8202697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be5de93a2ea57bf16352bb661c69b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d53cf85cd39b91a117fdc9ac1836bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e463eb82f625a037b47abbf92cb28fd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c422e7001c443e9b1f4544ed546b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372290cd56759dcfe57956398edce184702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7520ba96788c84ec50f38f269d9e43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e957857011ab43ec5f975e99cd9591704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088d59083ef911dd7caf0ceae1ccc5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f0f4c64a0a992006d5af35e440e36706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394039a7a4c688a632d9f1a819bdf3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217e7fec96d05b50c7e7bfc64ad7af5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b760223c4987aa986499825e76452e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc74f805d2ea77e39b272d2a78ba47b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9e49e3918730f80e8be7efc2712c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84721be6f8bba0b01c23570730311a11712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038b6755963ccd60ac1cf5062feb00e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de3210335f7e8acca755fadf661270714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f080692ac8ec58aa719a3714a72522715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9e59ad9232809a2b3aa04180eb959716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d06141ce5dc47fe7bbfca0faf5de9f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc022535fa321a828fc2d3f45efd26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d2cf5a2337e0dc6300a391ab4b62a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f567a603d93e613a32c1877790da3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9546ac1b7f412e52224189cd7cbc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ea9f51af33a310444386441ca27a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d6821cde9e82e2a6f3841c384f5d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4920e6a0ad96d061be63c9bfa49bcdf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce35d5371d54a555f65dce651862fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f5eceaf0ecdd9ae23ed31f3c2dca6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7fc344d756c35988b982ec28eb917727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5ee20bdb64592f455c6d35f97cad8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe389306da000053f97fd13281a2fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616925167fa3c39975b1d37e84a17b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4ad77e49e306fa241a9b66a46abdc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd6000318cfcc3f8a090be650d60cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e6f684cdf852e18b8c9b3747ef303733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a759a116479d57ba369c9cc93bd128734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcd40278afe00f75d39a01cded346b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634635047eaaa44f5b3b9ebf94ded25b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac37cb1062b693222fe0fba60f4aee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be5a2964a1891a178494247bcc4760738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70241ee2d3599e0af6a41f273f6ac5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a41dd9a2d354384474c8ad3fc808740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62365f6cf240b4a5cf216a25e0d1d1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8eeadb3d33e7399a018534fe3a6a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d650de28cf8d716939ecc1ef63eef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd62268c980e16f74bed7c72a47ae11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06653c6f510b66f85265b6ee9072b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec623fab42b1d531e1c3a0571483a6b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c8d301cca070a2c00f0c2942e5727747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd18c3031c94972792de79b5368d51748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8c0e6cdbd887d1aadb626b8f34fe5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13959eda55179aee7dafb6bef94a43b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab742d0f6a74abc10a8386eb7b9de3fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75121a69765866d31af9509527746691752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fed1cb912cc8dff11edc9b91c41b99753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3f56721235eee89d27e3b813c730754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c78e853146876a5cfa1949b8dd99c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbe87157d9a9e322f36e1251d7aa6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa2b9ca964a95dc6ab123c7ac31145757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96ffba2afffeb470d33a2a5c0ddf74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63187220417ab85761ca29c940d9e043759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c0930a3c281c401a6c26d01f17608760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ed90508667557c138217ab73258aa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d2b8bdc6feb5fed6ed3638d380858762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b5a68fa9b0ac1b40c1f89fcd2ff94763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732e994747cfe94f28a37f25f7d1050764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47145bf4605e358cba1a6ff2997bdeed765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74734d0afde5aaf026def185ab1ad71a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45b6faa3f2f101d746968984fe0f4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38beb7493c52b9f05624ba7a4d52525768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7273058e2fe430949c82751129077db769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365c4e10d15a7ffde14624547ad68ac770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73c85f3b99412a516f7d31ef631517771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f739256be71936e6c4684278c205772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52be2ba4c08f0480010327b4ed0d55773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efc11e528fe94cd96f100adf0ccd99774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c234dd5a7c2c9694eca3306c79b7f5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a6da39b69c3f6acf341b445472625776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af0e698d6ce62b3d152bed03ba3076777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11317cf2a11a3d42ec435e05584bf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894045c759cf7368a5bfca7fad48fae779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d88d6a358697d120bc61df23907905780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78476f342a20048697c3d7e851b44791781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bac1e457439df0026c5c13d9f78d5a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e950afcc47b3a2be6cc69d940399e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e250a310069018e4d95f635bcddf75784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2670b7ea9f16b3e5c317380646b20785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eb0887bb2887e6749e49b36784497786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9459b8214f17923440ffbb59e66eae1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231687e3fa1aef4de1262b35a317735788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74886d3d4c0b99560f94bc4ed2de838789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c592e81287236eec517709ded7be8f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090cdcc39881df027cf2a6fcbe11095791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b1afbc28b9a69dfe33f8fd24c9c89792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752319733e70e2de44dce75d8c02134793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ccc30286c5c73743c20e2c37f8df1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffedceefb3f97d0d91d977788dc648795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1681ae29ea0c2bafbb6bd8908c6385796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8506cd06bb3fb5705f30bbc6658cb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b69133ae7b6405f56e93dbfcf79df798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75177133d9d100ca0f104aeff64f030c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e01a965d0473d2397a2416888d69d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccedafa19078fff27344107e2be959e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d013d14589bbb2a57991449664e93802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7942f59585faf225421abae504eae803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9d63800813f10fb857cc33dc5f65f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec988f1a84ea5a5a922c1fad5d63df805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df491cc6ce56cf47db5b0a67524576d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9b7489ae5ab7135101604281946ad807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226448f855de0392c081a265367c70f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705168b259ff450e8115e9ae724f17c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc658ed38d9514baab95682e0e993f3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1920273cf46688278f410a6dbb16602811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b09d53e4f9a415497b6ac250dfda75812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3668612d68df4ba59f33a5aa76cb5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164b0609b23d729acd51d66bc867048814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440c92297de6a7747039eb24abfe630815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c21a2023170b25f6a4b6433a4879d6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d04fc46a1704522e25542abbeb922817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc796a6dc01610c6eb97aa395619fae818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b722ea490f78f6525e0f1379700009819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2cbfa8c7c59fd1cef9a2c29e56d5b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b7414896b256fb266615e011a5a0d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d73cea69f056563eb2be4ffce73c77822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371853a4afbe985605a93b3300cd0e7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e77d331e6f6189584b3bfdb9ddd5cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70e6082dd9e0595c85791a9d0b801b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4716ddf15fd1e5c21729e63e59ff826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af656bf347e9e9aa961d804e94bffcd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c687fb98a422c690344e97161ee096d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7016434ae18b67974012c0c296f07829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36264317a0015fbe0db2f3ddc524eb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bf39f78b82293deb621f04c22e59b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276237da88140e34db3e1aafd0a357b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861adc73fcd847196b5552d578cc0087833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008be125bde10d7b580b8953d82b7fa834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea1affa7076f0a63a21ae94641497835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f1f6b378032678a19ecfff392df8e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f89a94383e54f28a217f858eee5f4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac1c859adcca6cc0404e38a634da11838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe400d4ef4dafb1549c7bd90020a971839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0e5c81e2a69a6f07b1b9e84b73da1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06555866ca0ea42ba2d576add37bdea9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d21de7baf7e634f4784b3dda3948842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e00762e121c9be174c8b24c55bef0a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcfe1a33345b3d0c0e242b8a9a4dda844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f31ec6175d4d9f19feb0a91839f1e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441187e87dea682653b50d0506f179c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf07c387f470b2b6d881df1de1798b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e4554c5f3774cafd675375513cd39848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b5751f08129ec4bc342ee79e022e2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87913dfa36c877847a29deda25e42fb9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327cbbaa03532d66c34955cdd8ba6fc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69836eb9f44fb1d8d437031d6bd19a03852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23f477853d1d2c8ed089ef1acfe425853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a750533346b3ef321fba77e7b50841854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367836a6df118246ac2ce9ad9c1fabc6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b21c349702312002b3c942cada130856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707232469cef9ff1443990c1b8f8566857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc165929396334d1ac68e3e8ee2d1b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78205707d772f415e5789e24bc017ab859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626096507e3dbf3b6b60e239a523171860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c47abf83fc44a60d0c810be2d2076861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f10e4f3b12d7eb05b7e33212c71c2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b874392b9427a1be585f5ef52f0d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0076a6906802606749e63921241f296864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02617a2611cab4269d45f6654e17f7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e860bde29702313b9a6b31d9645d22866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b5e08ff6dc821b94d36da69c74399867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e421f2126d3ef1c4a33084296a0854868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b83c538c7acda720633aa4c6758a22869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79424954a09f794375021e822b096f6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b664974aa01f6a71a8de7b95f35d4f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2725ed1b562f837000212f15c9ef77872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76269cde0e99c75e62be5d1a757299873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ab365e6b4247645b708c65fd81975874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fff5e0bef9d8320dfbdddbf7ddba64875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73097cb006eacd6f0d919659341066876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac668e22520686ab1bcee347fa94bf877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fd7ee0ae8768fff6d9d79bd7bb810878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc729f83f80dda2776a8193a10225b8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9314756b1fc01adba7ece01281c156880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003385c077e3ff4b7a0cd666d38b8d8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14ed61ff1cf53a2dbb666c22552f98882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5705fe4fd0c6f2ff8fa989f178bd7b9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd12da74d45b3e52bf64e16f0ff4f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d09e4d0d390e7c45e99704f946fe90885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf93d2d5b5e18c3b1982000b87de5c5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37986b309833caafaf45031e189f596887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c737325a11d51a50c8f6668a92526888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8eba93232fa9443e5a2603612d41889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b979d94d0080dd41bb84fe1572dbc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4b5f3746be865885e020051b2cb56891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c99354166bdfc5bd6be580d66274c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d4aa21dcb060a111523c468c7403893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db38361f0412a0c63385d1fa5579e3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d214e581d22f5c1c7505d7fb3b28895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5bdb2e4765fc435af3d500466b490896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2864455ab882ab98da801fe180ec25897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807089fdc8e4bec89bfc2430dbf15a65898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7cea3dda86996cf9a4747c913ff9de899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8dec63dd608420d3896366492dfa7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba15135b2924d8c8323dafdf0b9ee2f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01793466b08cda2f9ddf3d85eb7720902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596bd59c78f13e92a4984c9566c5957903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669bfab2c3cda43098b01e61d288d71904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa1969e037c63171c74a01f6709859905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff20fd3166a8b1656357ad8ef454e32906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef53eea651195ab32d15c0d5c7d4ff2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29dd731693c507fc8e61ec341674b3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5c91eacb0ca2332db4704731fc54c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507632c5223e28a6f69c01dd6b573d73910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972573739bd2dc2db271dcf2b440923911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa992b2c67b7b049864ea81a0ec963912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2877292ef0a2a330329b4c6daa64500913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40ac9790aa43db24052313925f60fa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c6f109c9446c548156986cd0034a7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3186e110f188dceb393b0463fc4e39916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733035a92e2554a9d762e2433d1a5f67917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be07c5b68ff65b7ff4c896587118e73918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d174af157606a0b15d3fae2667ad2919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a43986fcbbb636c94097355cbc32a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e00f96ba99e73d56df53962add9f35921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db8105e55fc613b32034010271d180922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694f3c21c5f8690bec8d0c38be95712923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15335872ff69ce30b77c4e74f6594d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b42eb6cb3fd120c9ed2303f48e72b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c06ecfe47982aa278f6fb36a6f5be3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abdc1b167e08c0e5549aab1ececdb3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a20b613bf1c19c99685d9842e16b88928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d739add905eab99fd59d0d30502d9c4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90918e660a2fade42078955758558f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc986f1c7bf418ee85526e449050fbc6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98999da4eba2309aab5a742c1be9722d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7d88ac22ac606c99ef67de2a6c60c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447f6ef22f600a16af4e872f1fb099a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b68ee458b4383afc1a1504df4676c3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4e0367b28d1049085d4d374b2aadb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd841209105d83c0470dc2fda1effd5e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5766e15f4be2ec5a9536b47cad96b0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484092e6656f57411ca1c847e415b0a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b95f710b0d2c700b0ce10f9b6d782a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca7f48c90b1984c485b611b63fcda2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ef90669decb407dac5db9785eadbd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072e1582562d0e123858e336d49c76d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160611212ba0e68ac13ec10f2d3c346f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda0f2b8ce8a70dfe07612d58a7f1ac945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9bc88902e76e969e9d1b090d6fe1b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4922b7b79e662eafabf3b6be78a33947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d44fcd5927a33a61853ae553dd3835948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c448337eb60fd864ab362604e9047949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e018beecfde9fb9e2a668aba956080950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5677a58ad271fc0ed7ccf0453d5a26951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2622d3c33a874c140e694f416ae57952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d55e04f7142debddd87e36371f7a0953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb844b26b378ae651fbfa286632541a7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643f297acd6c4eef3742dd27b7603d8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6a98d598be40e0b302320714d6e57956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e9dcbc1cc32e160edc2e772e35d53957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e76296309833455806dcacb5c4341f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa5d433aed41f5988516a5e554417a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d37f12438e3d5118c75c56531e5ba2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783d708d9a084291f4a6887b4a40825961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2776c660825211d8690c6dfdfbba9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc5362cfeef87cf6dfc11be9e95e40963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929070e3c61c5f26ff933a4e6eb550a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb31ec787b36bc2500d2cf673b6e8b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d45ef6c4aecd37e3af333227696a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a875d6557af2f81b90bb66e973a4b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a12092fee5a4f77a6d0edddc82b0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195a45f2d5ffa3eb837f775d1d42df8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b743466fad0929b5d00ab6888b024970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704cb1c523b434c3e1f4e8ecaa3c6c8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ef7ae9044b85a9e30aa16beb90a02972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610c09a7cd181a15170740900def51f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b727d1a9f95a725297230dc3c3c54974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f672e11b78ca9569e40e632cbc1a8cc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f830f3221e50fc9146ea169da997247976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e3079b8aa4546e96776ed6aeecc38977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899995328578bc3f004f230efb53f8dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c019f40bd131f2b2a9a8a159492b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577fe1b6fc15f29e1b9cc8f66357fa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c84e52268dcb23be08ee16ac195054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9a83b81a71d1a5dad74298959cb045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258491f9ea494dba85edf347896069d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131715bfeeb1e1d1b9b777387c328c8a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5436002bf9c5eb65f5c584aeb3361d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ba5719398f47559d2d955f00878ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214a400b27a0bdb98bf373b96886dc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965768d2392242f6fceae03bd29121e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6653198a3e562267eaf9528f4c20c9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505e14c63f9966c96d23042fe06353813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9b56385a6eb1afd36ffe4ad3c43f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d689594fedfaa37ec3be0297015f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1161fe09afe3a13b23fdfad5536ff016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54a382b7fca2cfe10a8c01d12070c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88df88753935eab4f760dc5368dd32318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671dadfdade160ec5a9225a0870852819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94c4e285e52594b55fe566aca44c0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78865f315cb8f2a88ca711a72f04ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f3aa673a85dcf1887c5739843858e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d1053a9e957acd70f4fdb8167215223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933314d641f7fa960f19537cb6b327624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffe745d708a729dc6a9f679c0acce925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a120c4e189ea8a2696a914eaddd0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838be155c12b3c29862774002bd4940427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa8c1f8511da8f031915b56a2a670b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46659020faeb9dbafead576014668cf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fd0a5f7cf0d26b9d6de7fa6985b8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664615660b8f6df0c58235c8022074b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40439fa37ba79efc26260520b9ad966b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcc08cc2044b4bcf65c7983418bfcc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a15270f017e4c38010904d75895b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd0e1c4409f1f11e663f18cab28e5535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb3fb16bf3f6d6012cf9b852520b5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f3a70e87747e5017a22a6d6691ff737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7745e46b29787080c3ac7188333348738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1008cb9225622e41ec1d864e17a176a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599572efa901c8f139eb7b7959c41bcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b4f61a056c9ac516c2823ae7369b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be180ca31e4f2a411a6803e50174709e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2a816d7e1e7c5da52783f290a5cc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5ef21be3d14fd4f9f3288d64e28ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace5f16bba4643d94babb44093f121945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaec014d4823951e843deb984f3bc5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a73db1326e0dad649c1db0736762747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1079db35e56c45bd2eac193d726d2ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501929667d30767bde557ff2489417849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cead2172b233aa613fb1c834b5e991f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b68960c0d33ca2261bd69bb3a7dd1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72528df35bd4322ce8f0bb7a390152552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba086683f3f3a89b4fd229d0be71ec453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2e09d401a49ad83d5b0196ccfc67654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a4e9978e92ebd5c20f3382be5aee955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80048d4c91578b874352330cfe8bab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89fa2e35ea9a16dd730628e2e18c7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93874a30ea67d9707c68c7b3150f8cc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85699307cb6bc2e7ae92c6773974778e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab2bb38ca11912b4d393043b28a11660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cbbfa0b83e361d311e4eb5f45d73661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56b2ccfee77b5e277c168c49efd81062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96a6d001c9a4e5fb986677ba9496163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394dd5f6b3ee807344958d7a5c508a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc423ac62a984795967693dfd689af865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8350e0f57c6ae53a544a91285c8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025985496e9fcbd1c992114bb3b79a2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce524e899a1e378bdd79096c356a0f7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8ddae7b7c661a1d24757adcf5594669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113365408ce60fcee5999f83ee58007c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa44bd8d560075605a5516022906c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b5a28bd018e9d57061f8d6fd838fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1984eca136524c0c8e14e8dc0d0dac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c64a82095f38ae0570b6a530b4a6f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c562dd41025257ad1851855615324875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca9be984fe7dbe970d5832a91c37676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51de2fa7cafba3858c5293df7c7b7d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc3b538a530dbc55a6fc38b5debff478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be6df6f4fb49c26922da652a9d794c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254982217de4663b9325b093323c7ec380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc8abbd39a52e5a95bca2f2d1dbff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85217d244d7a98500aab7383787e2fd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d27e1b21dd4711f8ce1232dde50cbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55241b63a28cd22dbe50cae03bce387b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f1dcde334192f57106e330fa0fc8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59628b4a9310b07f2ef3a158b2fab10e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26595beb712de4e784e87e3b03a4a1e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0b7805665bd7aa53a449f3a7178e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dad10d9e7cb07c1f36302d14df21d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db406bdb56955d518551eaf277131d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6cf36cc30864f3c423c85886a623391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475b81218fa90e919204237cebc4dc692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ec0d21618e0580c372050ed17b24f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615e4c57464fe87309cfb0ebed034bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ec7e639f9b9ce5e374272fffed2e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416d840c6ec843355bfb16f3353ac5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105543415f21abdab9696f0d80820c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4d1856a743c269d343b67fbe1bd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a817a60b4f58e1186ced0edb85a10899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9826b20bff22f9258f08fb26ca260a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807314d90e35c7e3f8f80079472b7f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0f1285cf2e5edf1caa3fb3b186bda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c6bc38137a50ae1564fa233c7eb56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815c409e38b430f0929bcf11973d31a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2380f621ec538b8f11fea68344d100105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc94addf88a229a84b52bab4d89cf4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ff61732a609ce90cc87d7da360e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce716b56c19cbb274b18f6ee8b98df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a874167f8f112a38567ae3cc07837109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e6e32a92069a4ca37a65f6e7f3705110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0131bbf5854ca9c9328de90f244677111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f05ba34b8b483521a5ac108c6c404112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1e59b80ad29aa78bb9a85edb02794113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903beaab0344154982db76d62cd668d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0260ac4c7e50c43fe607f41cf6a490115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bcb6ab2c577860b98dc4c37191ab4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb48651e9bd6edc443ceabc9c4d0aa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab02eac5e08c2819f6df7fa895875118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8a10450273bc22693feaa1d0e324c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d39a32778358f6ab36008ee4a7e2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79a738493961db1c756a08db2a01da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba87ed2f0fcc86ec426017469cdaced122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1468f5e8f833fbe41632ce7c68c7ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a0770bc63191a1e6a5dc54d5b6f0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7b8b94e50e6170dd9575aa4610738125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcff0a33c063e5c0704650b9f0ef7bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1e025cec1cfc6cf0aba3d01f7b36b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f69a96f0d37fa3e1fb81a541f887c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410abb98f6d6b508e632b02dad715645129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a0728057f057e803ceb387f523cd8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325555d78ba5aa77a765761838b14a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc223202a7dcff5433dd5439d9e3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd4ffa6fed64581a4b8625bc9ae448133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f99a87c846f82a34c64907d9f65ec9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d28b91d22619991b4e204aaaa0d68a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf733ff70fe1e9182eb7fb8affb59c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f86a6c0d1b4df78adbb35f4581a47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7047947bc120be9b08a9938785b59f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18f6e2acc1b1c6fe6511c2e2ad65c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817d2eb1cae87b14182bf550d70fc93140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd96dee18646f1c0a633222491c5d36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46576738c8cff75fe506ba1045aab590142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a51f0b075e02dc824d034a6282ad64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac188735a183cb2b0fc1cdb32e64fd39144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e72b37bf49ae0f6bde0bc84303c668145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81ad357f5ce4d6313502ac663a3d7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa7fa9c12d2230a0f2ad7a35017ab8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e8bed9978bc1f514bca9543f4da85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced6fcb5c5877bf71faeeec6ea0cefb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099cfb67ef57a140a0667f6d6a95318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179498517725756ad093cc32c764d34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26f63adf66c04cfcce60c6ab5b2655152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea05dbc3369811ddcf6ff467471fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acfc15569c1cc9508e68d624a240a6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fab102fb38f7bb5973372d3b3fd8dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5948080a574db4a191a9dac831a410156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21776c163e266c24bf5c9cbc671e0b14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd666686d31c3a88cfde3d2c87777372158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4858b0536b10b8f58b2e8c1b641d0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf212ad16270d4efc9f911890ed553160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c17de042d012192c0d4198bb75d693161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e1d23bb512db3983b4d63874d3623162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a944e744de91ddb9616f20251e521163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a989969a5513c1f5f04e9df8f4c91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8840dfcb8521f448941fd52eee1dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3710e0673d43dfd4b00b45f87f4189166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4ff22c5dcb9ea3099b434202b5b53167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac45221fe4ef33f23043e611cca0b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4be1f5857e6ac454bf989d594ded2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2369b59d2ebd1b219b8452ece65bd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd62119ff6a096d8cd92ef979c2ec63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7c5f23f6172426f348f4bc289e773172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279424bbd10c1245c769b88230dddfee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e8909cf503433f54ade0023e258ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1922393f8db7f655c55a5a0a47b1c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ff248ec15c6634db90cc434f8474e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afb12c1434bc2421a3c8338cbcc112177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032831d4180eac832fdd595bea8a965178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72d4a5535da23566d9d3edebe5cc33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215de817eebb1dc8a8b804726cb8cc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6e6847f6e1853c18403ac924585ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e8f00a44cb45a99f352570dd09207182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1c6bfd52343b5a8f5a743058c54d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a1ff5096aed7214424c0f03e63aa4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be6948c64994721640abfffcc4022f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197dd8ec23faade6d4bb06b6b8d34954186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc8dc54c8a0fd17ec3630c276a5c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2336eadb5f68df113da93bf343d905f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfa4e87b776ba48e00f8bb6669651b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911830e7d7ed7a205b75f3d049e6688190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a2a1265b74eedb344db510c060a64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52f282fcf986927615baf984872e10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39049486bd442862b5fa763ac8aa3e09193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecf033825d483b96a9b6cd8d78b5f8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76749e78f4bbe42d3825e167659ebd8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe330d49c78fa0c4e6b4b4119e43f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e48d32b0e9545e01e5fb4404833aa7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccf7740e9b8b177a8d560eaf7c651d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ab3a8fa83bbe0aa43270961f2929c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd2131c6d5850dc9a5d6607fa37c04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c977775fd2bc8be43fa7f7805c6c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19f22fb48e9eceb197676fdc84f816202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c088c272bff6101618ba17c65f087203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856636ca3d995d2124c6166dab6a9145204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cf89a9908118e643b0f57ee0d4f41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2873d49e544c6096c84b9616bf6a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095acd09dda95939cc1bee368a869412207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d891e343e1cf2cbe4184ffd49a2efea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61495387033564d71e9baabb8dabf4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b37551ca7b6d6fadf2c1ed44666de6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86a0fca920e17c169cf817b346e2d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbb35bb710516b60caf1aa229240ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf46c7c49fb2d3f0bdacb4605acd79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda54e67c859e0aeb8725dfc0d961615214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc19dfeb4138c5733a18895864b948215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e46bee0c5c451da8d5384633a252a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541197b94cc2f8306713b0331220a5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a4ade0174f845abb6a428d10d7754218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399f73e72370c8282cd11ee004dce81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952a6115cc21c66f93c68d7521c7ae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef248caed717ed53fb4ea9e3491da6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ab08e45d2e974be19469b2be509b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d13d390a0fb5845e7acde3d528d23d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c6be25b34dc0d30fd28d95a037200224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe013e61fea26deecf5bc847b792477225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ed19cf5b186b0d2d7fd58338544c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a442dda08cdd1786ea25efbffb04503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97d14e63c8741238313982452c7cbe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904830c44adb80ab5b37fabb29adcb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67dded9ca68ba0fc7a91c7f8c5f0f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50ea01d810766000cb9a0c8e3e21f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d896121fe0b9325b4b1caa7f81eec29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a4d041fd1d77e28085667deba015a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacf6745506b02e2c9e6643ffcab4a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ecf703e11335a50e6426c352c42b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9085cf6c0e4e7b23c3c6fd27a6fa13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fc8716714699608889f11f4777c4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb0fb932fea5255962219750789574238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a63e354bdd4012464a22143eb47f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a901a40156ddd9b7b29c465c5bf75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde10549601225acfc1fc932ccefc47241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fc2745824ad5bac6c9a03e7763dc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55b75d375f54b4c3aab987569075cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78860e6f5a762fbe1accfb2f5050066244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36445dfff2ae5dac16f3471d38e00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae54748269eaccb32fc49b7b744dba8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218de206f94f96d740e8847ef357b1ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d6848b36044aeb7815949b375a05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a7bcd6ba23a55f713179468f8a83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63db62d590d257b5585f29ff66a06ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1975d4d0fbb2f2312a4b44ea45a9621251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629248f4ee5835af78c88113d4762db0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce6456322acce3c2dd0ca6124a34c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2dd1c4b2e79fc51f2e3ca9eefd7bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26566c0976893961b388aa56c0577d4f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69acebeed1c965d8c6789c287304621256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bdc593196547990f737b6e4b5f128257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87aa428aecb66e3c749ceaa64e6a47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c1f3f8e1e01e45933104bd01a3eab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eccfb7e447b18553da879b464b96dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19976985951ad3ba9cf87b464d2363ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db019c8faf31a1c394c4c34eba07fafb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00391ec6c2b31b8f1522c2669dc1c8e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8efb04ac21096da995cf6be96ea77264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858be7165ac56a2be9cbb4054053ac3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86730d6e4bb448b654ab7e07b5c205f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251208da5ada1594c9e44924f21bfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29601970227cf9e503a49fee588f8194268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae4faf8ad352944d7d082f356fd54e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb26f2422ce4b9c8f3490238ef1fc2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df23728b8083fc7341ce2a8173f44f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e4e118c7ba5a7c18fff31a2d3153272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597759e6a5b50d7d454d88a5bbe8387c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a232912966d10581b2a3679ff7fe1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e9b4c428fb05fd4e94ec4acb4ce52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579ee1323f630244ff611277c089b50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803fece6f04de8fd74d00d909805fbb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5d5c22eba743d60a2eb222167106d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccdc357c0627cee27dd575eb40ad7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd9985e210a16d84ede6d4955493e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c85f2ceb7c174381ec1d7fe832e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcef5611a59eda6edb5335da0b5bd54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b31759c92c0ad27e6c9f5a1db53810283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a7d973f036f7ef85465c026f6c544284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd223306306bec588482570c3b641143285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1846830d9d13ba6dabc39e02a809d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910625d64e24018c391a43bf2ab360b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae03fd4b8cb3c144699e392c3ede4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dbea7597eaaa26803c535a462617a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fca41ca916f8aa3fd1483af9fa6e55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a99b0de447de81f3e130bf33711f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c172c4a8c1c98bab204ee558e4b878292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f860c5231b99f0ee491697294754a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e037d4f1a8c6cff1434dbb8a269ddf5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cfda7b28ec089b9305c4bd4c42934295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625ee3fa6d3eae6d8e03fe3143ad8c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6447843f6cc5f0a8b64c2ef0acb93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcd70311a64c8ffc2cc46553c89ac1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72253e9873f6d003be1a892aa7a60398299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778677d79befe01eba5ac5ca67c6502300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c861dac9b007ab52a78a7ecfd2837301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc6109a72516bcf456f432e9b60688302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dac464b6b9167aec43100401b689c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e46f22e91448ccc62394d956ae4f7c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2616a6f84b7d35b1849b106f0e68d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e6ca25c3c73743b94ebaede06ce55306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b668bfda5c261c3b3510eb06308498307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c8de51ab14425618618739681ab52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b70b1398faee8f2e534cf49a49073a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb29e5beeed046ccaa5381bef0063e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d98f9d1ab8224d52caa12278bc1ed7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8648a2d7901d8188d7d5219ee75362312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7d5b78c1a2709805a6f56175c7570313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353d3bdbe6204a584c6101c9df4710314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f6cc4743082f1a714be33c3d6e960315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccd0771300f15bc9aac61a4047527f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee0ad2da4be1e15c4f0b417af462c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff800b9a2bd0031623f13f5cff84f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbe3c680d4ea12a3f9e024ef0c5fe0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632a019ac974f43ae395d3b2bbc0ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f031edf689678bf455d752e378a0d00321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e84ca08af27d7daf7d3dff955ec94f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25731c3efe2f70f616122c8452c314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd588a566c7e3dadfb7d02c82c270f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd172eeb4d95f1f82b83c9d0940c7a5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d63fabbb8a59230b03f0671214c79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55944aa8afb171cf5f632428679eb63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d75b4542935b95cb4ccb8e0063606328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c41713d436a032510f2730c5618eb9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2a6a93d8cb4d2c1e26550cc1cfada330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c9522fd7317be76193349281ac1b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a366ffa2eb308e6af2ce07fbd3259bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258093c8f8f9446157dff88ff34ab862333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaddc3e731b4f469143be98ea58216c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0127c072b077f0edae1d15c121eee0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a004ee6922abfdfece6e373d77f8a17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e5a18816678ccd26ca6a46fb9678337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb7b4ed67dcfec86ae7c15df7746a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c27efafc6911284ed241156bbb37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9a84186f56d6bd419d41b12feeef3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd75884afaac3c0691b69c62b936694341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cf41db48497dfd2c79f060ca6672f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e6ca7ab22535c7ee6c9c1a279437f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575b40240febf880e76e7b58f123a32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe5340b87d70e36f416dd834f2d8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069361df44fbe2767732730473f0ee1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9aed6f521d004674618ebd474f2f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489890c7d32900a81002b84e87eae50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32339e436c138b6a28fb6f7c348059349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61b5299305de3ddedec5b1d502d9a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78913b75d8feaba102b667fc7eb3ea4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15ef200de98c74e85912ca64ac0810352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30498d7e7d056b6a1ce9c1bc6108a7c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc9b3ed6ede9c95ad45b380692d85b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9326af486b0d340ce07a1c164b83fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8e9781bc75bba6abfe3cb04fd2b16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b7a4173601249394c819892a9dbd0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc1e4c29d6d993a687d39e30d41d2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24932200306811e3cfaa83b550aafbfa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f969debd8255188ef43ff82e99a533360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24542e1e22bc5da7f96ecc7bec7289361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb605dbd9a09a9a0a3851988889a59362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa42e5ab52dc7a7ae950b2ac1684a87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971dc620d1657d032b9da3abb180f38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390c03fbb5a580d2fe830076d503423365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a9f71522de1181c1466a50fb9482366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad1501f296bef02b6c7bdf5cd08ff8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc853dc2fbd3423ee910c82d760a5e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcee800b7946c5c5ec96319fc790a0d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beebeb05b6061ad8720358f03a94ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bf332ac0cffcb1a7459fe47a897c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7efe4dab2e2b2d135c0bc0cdfdca7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc420e086e6a7ffd17ab8a75a1f9ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3978f984ac25634204e03664aac7992374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9e818b32d751240d9af3061d52790375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7154be9925c67c8b3c90b0df82364376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb92ea8d8bbcc0ce2099e15a162e3c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150aed8347f160aa821936522c4f176378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb28f8de7f2266a4c9b38ca66c6fdf1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc31efbb01c1daeb7759219e8e954db380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaff08b3b5c096d50166ebcba8b415381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7890798a574b2f58cfd87f7d7969f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d8c2414d14051e7e005b1189d5247383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf50d096a74450189efe1f777d3463384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196481229d9c5249268545d23eab1fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf16234320290cf334b6d87c5ee86c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ed525fc28b2d5309bb5b1c9ca538e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43738a70d7e7810c530eafdf39bcb4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696a8261fce4fd42a8bac43f843ca33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd504ba9f0bd9758e5b9e15438c404a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2304524847a7e322f17dce17070cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579333b3c9384f6d7ba71c5f31f6b91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939c46eeb22621e67a589d9df7f5681393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3642b652ad6a7bc4e781377d3d017a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818000f2a18288456973e467a14433a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e457a8aacb9403bf66fab8516a4cf6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44429ae0acce132ac0eea0c4d3ce6e23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14b910878d9e7ce8d746ce90b96b21398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffb5619dc4c8872bf491ef497a6603399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d157f2f0dc5f74068c74ef50a7cf3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314251f8cc8b8f078db11d67d07423f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3c0d55b21f6b57c9c20ea35800d4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5633c8a6192184de70d41d1aa09fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e08d435709c0d2d2262d6803dbfd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d0131ed3f70a925fdd37bf719279b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d608dff97732fb5905edce2c6b6851b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae47617e60f474e11e2bdf433b2dae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee67626683e65dbe360d69fe236130408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1494d2fb09a59480fbb5cb09845004409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2263b98dc2daf3173e420dd05ace5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa175d7948c5f1bec8ca34f99de312411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb26ca1a9da71aeb9e9bebb551263c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95672df7d75eedd6ab7c75358ec68c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085d5ef9b4a1164eda1940336fff51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022de77f68b73803fae5491bb9f5aa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be67556b798abb6383f2d7b6660ed1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44137d6d58f1d28ff02b689d672bab8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ab255d6dc9bca35714f396b8a30d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973836f0b75e2201f8b1d914964c4f7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1bf86766202184eebfa89701472e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e2984e58a10cc9a99275812515cc8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a7200c84a24a94cd3057080442c14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcab8c17c331a8068ce8ec4a77c092423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478da4cba1d14bd210a6c555f4359dd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0d2ec9b1ef15a58e7f61304401cd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea380be26808eca69818b3a12c6d98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf94874a63f702febc5344fb46a0c65427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593201e933d14db406f770eb036153d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7eb3b4364077ed68ff43312a4a7ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f9347b8857dce9200ec78d4973032430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3e143c69b2e14775ecfcd340c50cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ee45c70596739d497a687fb6f5de3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44d77e90f298b85c203b0774100f42433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39cc822b4a3dacd0c7adb65738ae2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d39b7f95076a49b962a3c6cac55490435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513021456cfe018546816ac8ab8e523436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863427b8e7cdf40c950cb505248834f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb3ebda31e8717b8a1470e435afed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a1f8f5235a99032ff152b3ff676e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7de262c4e1c7c66ae87ab891ece6fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a056d53a52645817df42b2f80062e61441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d382f58879cf6ad1ad246e41c2c23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369c499125502e5f9626cf9b274bceb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e98d3e1d51259dd2c2251b554d2b5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10af81dad27f23c6cfff1339b5bee5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479de0f8f14d79f6334311ef6a17dc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262b2a40e7ece41d75def06d3bba657447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd572436127b659dc659c01250b22c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92216e206e2f9f5674f122f4f2039ff0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f4756c6945f02e5314ceb6819ccf9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011e763a3b3e93d374985dbc25c5bed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065c5eadff2beb230c2c50f1a696e32452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0246f3ae2bd69965683f360aaa7ca9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847e6e4177fc4f7a06e09469ff6f984454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90d37c8fa3032d3988f89430e677de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2c2924fc47e4f474bba6b241a17ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1473ee78da2f342d1077f13d3a47c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20602546097bbfe55fa49c4b7b986bfe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6993b2cd468a803c127e0afd4d5fe0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c85a7d78ea75240b2acdaac6e206d7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb2c95ee95a6cd07fa1d617107acc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30636a9c8578475dd3b8cd151d630c6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddb831930f2b13ad92275c4c1ea3e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bacadbd8c246f6b4f78ccbfa30221464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063990678f7efd655b47701d719ade4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897280974ed66871e2fdda43fe4cd26466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7027d5b14890d4c0f673ab49411430467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ddaf8d97f75fcf3cdf195fe1ef0dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8a8327e95ce6233f0ef30bed6bdab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c81761fc04ddb46609a0b553e34562470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac05d0461e47a701037d5129734ecad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43eef61025f60ad66741b0247a11bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81405773b67a757c2ac6a7fda2b16a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775038818a500df2e7db8d612ea6a46e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba512db7aca2d02e07517e74c0a7b7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ceb8c89e1924527342916511c038d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d24b6ffdad0883231ad1771a1d6a3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ead2973a374e5cdbbfa5b8e24994ac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e730fd36e3653ec8d72f60bc046f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07edf85111c552b2d2e62bf8209fe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6568bb3549e367269925eedcfae8bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cbc1464ffe9b554cc1146adeb02a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b630b6537073acb0d80ee8b47826f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605564564d5e25d62151f182b6aebfab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e3620e3b2ad8c17e5145843f7a708485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfad2323a523b61a2c157169ff1814486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791ff63467608e2ecde377c1acec58d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593d760f3d4149cd21a946438f5c4e6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fc71cea69f8b9e58df503bb19ab4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a35e5a5b0265572daf38834480ef7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d117d31336529f7b17101e94089d95b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc95ce6dce78a4f416aeff77db2cc8e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19760ad7182ddbed8ac128020d902b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bc9be01891aa76fc28ebe0080f74d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013587a3ff493e9eb15dc1fd0c6deb88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3bd24cde7a245fa47ee23ebfd31e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e5d9b0b9b36ba5b21906093b85023497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abee2db524bf56365d05315a75805a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24eda6d9b96e8229c5a2100e6fcfb9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21813c8c8935026c65c0aeb710db4aa5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe7fa3e8106f6b1ae8e2615ba04af3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78730420eb3da4e0aacae4fd2c667421502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865daa157814fdd528594ea43f271e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89104d003f5e398eca39cb7524e14193504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a1d1881c51a33780d860cab497c7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b297953973de035582b09a7909ffcc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fff591f810c984eaa4fc568197d8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358acaef9a3e0a67e7f0cb246d03a22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012b5566bb84fa02ede3741921fa368509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fcd55ee8274f4986aecb297d4ca8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9b60756e1b3d22f7d27d0f622055a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6f0ceecb782843f4b10dbaef73839512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883934cd25e93c98790b116b872d634513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4823b68b6a9f66e2e3d4d68bbee373514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557efb72793a41cdde7c1a553d70337515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c770d46b12cfdf9be0752f191b6d03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb73167d8ca2109645d1501341e9f5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a77595273f5ae20671d5e94d1ecdba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a0e9a6810a64366ec6db976a89df5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c69b32db5c6d335a1d9fd596be314520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288b887b4955fde1709964f88d16156521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907af66a695eda997f26eb39ff282f21522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb67ece0523953ba3565bbc794540d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320d89af66af6738ff69ca2bb6caaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25299b489d6b04471e93672e124c599b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac889ca261fe17c1beff4d102fe31f4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e440edd277a5a9c4848b95f7fccce1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18337b586bd74f941d066d8e592f91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c57eebbb46dd8ce641b4737147c24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7bbf51ab6376d2623be502246ef72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e65e95060c1ae6f35e4ee723b76bf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cae50a61025c9cf5fb6008abb726a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77778313bf0367f4cdaa17f71f7e4e61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4776676913cd46e9c6875ae42fc38534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e1fdc450a33a03841746156986b24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20008e4604a1ec3e7ffb76dff72b244536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171df34a21cc59ab3fe237bafb8c07b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef8f3d8af8d36f1acbdc93b4b7033d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60715aa97dbb0ddb0c06c1a378c2ed26539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fde1201a2d84475a67ad5d26409e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c24c4ab7118773826d0fd7b9c8fc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf238eb618691c37c5c9e9d6a5fa1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce974f02b2a9d67f83dfa050f27870bd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2657979e166121b75a5766ea5eae2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3dd9bc5e872a2bf07cadff4feb786545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e6241bfac17c812f3b6bd3514c9e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc339cb50dc7abdbb075ddf064025dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fa1a7f266f0c08c4b1a8632f8d1aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d4f4c2a5c8c460ad9bb187de22633549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06356c2975ab57f76a3fbd24c244ce75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f155eb94fe3803ed8863d7b64acf09551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e5d4c210df3ab73448cbc99d0a5d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c1dc7b4f4aa4690c9540db996c178553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c92d74730db2bd26f6bb63bf9ae34c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac4540e172d4c5a6f105a1a4488fd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7a54546ac977bca69476a0aac4638556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7515fb25994baa1122621764e7a1397557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fb6daef92b0d9eb94f7a47110af3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbef539e5cd29a098fe670c1b0a0a42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af783a854ae1aac9d25433f27c43a330560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b43d0ad0d89c60582e59f5e4570364561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b247951f044c2495aaa089aa88da74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ca58db96cf990f7208056867f1796563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00716f83a393d27f9400357457e0d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce8cfc811a433649727d2dcafe3b72565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3adbec18fd8a9466f12eabd0685e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86301b18640d50c38e8af0baf693f5e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e918b45fbc7000d3e3f69b7db2c9f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096e4faf5e4608aaaede1243c15803a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f4d93b4f3ce9e0ccdd0d02e3629c5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853f4fb656f856c251805aef155c6a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b036632d3f46d82abd10bc8e31c525572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f863f970d744c4580d09bd0f803280a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437299a309a85f0da3b5dcb3372003a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ec63c0154af592091d904c946c9da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c33c4c4d5afec2d4558257e299561576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888357bb86f34bb978e5eab557f4c30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc15a2b9034fe761e547e1ecd9376a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e1b34fe82702ace8fc6bb179efeab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f0430bfc63f9bbf783f1469b6893d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533e09964907fec30d8013b380b9354581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4d16a1ad045756896bb755d680b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727626014754d9208b9df3b70b8597db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d1353d068c5b892aa8b7e129185f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d36ce50e2e9c87d9ce73dcf9327190585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86b4035ff7a8e9b6210a67de05ec38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56146b2edffeab878ea7bc442b31310e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0dd17e374360bf1ed92a64469db9e2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce4abb4c1d5b6376e0754da3ff5e48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9af47d52e77e83f0879392ed9121bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def51f8a5cc0f8318e603e1c617e92d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ee25ba4d3ea090d199af3ca47d36e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559367b766cf4d44d784d45fc7764a91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f02daa357dd6300d96416b5163c594594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7a5a5dab62b87f50c22b24897ab9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d702979b44d056a5ca726b1ef6edf4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf24491e0e81e10b0286c2a55cd08f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25a14a4c2bdb04ea5974ad7f6b09ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1631d6e7b18a24dde160dd91c7267599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a827a800b1cab96f7d426058a8294600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216cbadbc8450cdc630426e65f4eb3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d464b5484078fc23de6e7b04c347c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba366682bd26591937c766b20b237121603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424c358854ac494e599610a69990f24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166c77dee454f69d2b8a66a05c37812605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a14b69209d4ea10d77b373721d3ecb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b64dea157afc63d78f24fc1556948607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0113eaff1f8f71ce02b906e09e5ca4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf8d4ef1982369fa05c234f34fd4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6636d7f4734e4719c1d5e8393abd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62fe8b347d0c6e09fec517f7f73ba64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25de4fb676ff92aaa23afba2518cc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541a02b8eaa6e1fbb4ff95698c5c60c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc17dd90c6dcdcd1a8480f486c53505614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5b429a61889c3c48b5a6cf1ea58ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586e99a5e6a9ed1bedcee024cc96a2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e361bbd67daecbc777fec066cc7f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a4d9e57b39dc393b3f2e0b2b869f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc691c845a0620bec77cee32ea7edcb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6fcaadff39d67842bb1ab80a56268620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9031949148908e83a05fbdf378541a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9429a37e9355e18c38a14827d6170622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31524c252685e814c1a5754ec9d428fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79dca1f609f772e6cf77f1ee068016624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524b749ac55fb08b6605963314a03b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadc4f046b2c25f6c6e013a9f4917b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe217a0ac05fdd762912f7ecf9578c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fd5f7314948f3c774b183a798f488628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf4decc69bab11fd93315def215afe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce195180f00970c9de86cf62cccbc0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b5f6599fd9e3792fb55679958bdae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68168176cb1f2da8a9467bf29b092193632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492a361b6cf95f525f7ad94325980d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f5ebdd116e32289bbd380e1a69503634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b4377d2246608a94cdd4dfb0886c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d6e9e952981ad9bb947608b43eb05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c5d0f6bef26039f3b33c412187b4f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d96eb940ddb9d03b5f59d79d2d22f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d3f39b7dec641015d290439eba967639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb30e9de6998b3e9cbe1557abad1ab6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99795af66d4723f1436a52b84dec88b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abe352d10d957a375efc8b44461f7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066922155627ea009cdc8c348d2b44a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6fdd61f267dcedf08786b8cae2a19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6245ddc9c181be3c17016d9c91faf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe6945a61f68a4fad56c668f4b10d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988659703e9bcf0126b2d348ff3639b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492de8e78ef7af06eae502f2e87081b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694e2bf7a748ebf0ca4bcd38b44e74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b379a96efeacb7af706d77cf23c1643650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d744e2acb125f00255443b1260d0c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219b62c9978683903b4f1f41016e480652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595e17928c2a3ba6e940838f09e30d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a7fa1ecad51db65ac4d0dcda068bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b052d0a6557924adbed91650eb83c98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d282da1c8675269b97af108525683656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64304d4f74d1080ae99240cdab0e97dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9e7ec8647422508187990d094fd1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23291f77da5e28274bce0282f75b649f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c440ba860bdf9f351b7f5cde23a427660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc053ebc98153c9dacdc854577a09bc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f0aed4d39e8f025b82ff98af599e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82d5827f662635fc2aa086d25ccf03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd160d41aadc36d6d15d11a006eaa45a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56ceeb870c34c74e0876cdd757b44d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f979b115f43758f8024c48ea291ef8a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b19cd27f6e8b5784dbdee396be5840667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85ad5f22b461ce702856976b74d902668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8ebc523686a89714b0f6419bd132c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678c1f5a947f4ea5d9d92127f932b4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4beb83bf92e829961fefe5eaee11341671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa6950acf7c5b83ca9c70737e0aa35672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e733ff1f3670dd6af05f3dffddb434c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf8c94b32bd29728bb3084f15f3f27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36af71d4c4ee0ee0dd08d2cbe8ad13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6bfd176bae59062a70be937e4433a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4d55e6d59644a6eef4c1a4e298c9b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b95a01a573862d3a943c38994f7a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fbf8f494541da1d4eaf8d443e5fa0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4eed816266211da0c85092765bc22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79e4fb763f73b6447c05cb3d67ab66681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56c921acd2e80257f1bba711ea749b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53101d9f9c453f8537c869e6dd2c59683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf248b4f50cf7a4806c268eb26e494a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc5938946ae03553a31e6f5ba7141c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d93571e2fa0883479f9dc666d00f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52009b8980a63b0a21bb5847979ff485687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6542d76d356bca47bcc797e408284f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10978d3f7ec62d94611ce77024572745689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd3f653f7c1f83acfb63ce9cbb1ea3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51bc07d6d9015e1b8b39886c751001691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bda68e58b19b34a751125d9c2a3b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d1780a30e10770cae11c2d5036b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66837d10ebd4b524a335f692b74cd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90363a96640feece73156836edae5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b7cb24b99dc1f9da95bfe6d0a245696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee58ad957d8d9a2e0445238934512a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9606231ccb92067ee74b8bffb48ca16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d54e7832ff89e548cd780fce1160e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4ab627466ac1504a9dd6863ddeb53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0157038295b9a51e174486d8751f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68121fb894cafaaac64f97e85ea78e0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557521193ea042ff1cc0850d42cbf05703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1009e35ae600b3cf51c000c1f250f4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacfe19db5f506d3c9b48de3c0c255d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0cbd784f26f174e8115f902e6055d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f61fae326f95de0b466bb85367ced707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570587c60c9c99f93c35f9303855abb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9508c20e0c208d2581db4d3d63c48a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f2637f8acd46dbe3326fa6cd45b2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57b487588c16803804d0a02726aafd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da120959d2f4761642691fe01049def4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09a8c462c0e0b18b13c30f495deea6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75079715db04de02d44fc1682cb1b5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4852de5739e5292f98f945fb1ceab4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff278306c418355f6028f81782199f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2c0cf0bc7a1cb7e928e0ef947c16b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af070219c558efa663a2b87225f472718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e5ae4a320b98b5a58d3055dc3a2e6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbe327cc642c640328f1fdee11b32b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84b104306f64c4065301edba954f22721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6f65d1c4d43ce8fc2a747f5eda43d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5b0d61812f8a198e6a138733f0c95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c60736561c79f32c9568d5a8f0f8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aeca2ad7403ac90fb49ca9336e7327725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d9ddde54e0e782e26f5471b56f800726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad2902dbafe2ddd933420161c3bdfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a41eb93eabf492f93e62a55dbfa75c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fea533138ba4ea619e6aad7d404e07729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdbf2edf682824336a0d4b5143c8fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55760d3233fe67f7e1b0c7d647d6a9d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54271128626a36c6f5f5861bfdabc8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf851dac960774a88a0dadea70638d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d033a61ea3c614f4eec54dd246e8e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a43431e468c420996abb364ce9703735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a8aaf6eaaffdc0f0efcaa88a18724736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b7dd0bd23b31fb25f8fa5cee8470737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545e3988404e437f2bab457ff92f60a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34510b888ac67bfbe0e03f209c18852739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9458348147b49113decdbc2769dfb46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c97918c0f7b672e62f5c01dc94f555741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fca6217d1a31a83233f13bd9ec6a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f65a53a7fb05d9a75a4d0a4e2f1eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f734c7b13350c915e16c7fe394238e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c1f96d30b6c2cacd28d4090797434745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9899657279d9ce775a740e718780417746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c1561ff9d42e5d18c054b64792ef2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b768272b4fbeaec5fde11c9461cb226748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d73fa4e914cd817523f83152b9db3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c24d8cf6f624b8d10ac4e4eebf86a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d82cdff34ca16be6c20081b854f71b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaabb6306ac3a95e7fa64a20f2edd1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1272891afba6097473c0bc2f177b751753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f58dad23016f7da075a290caac225754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc655f938754493ea2379d3b78c522e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4d72fe8f1d9f5628c05c3a2d45672756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fefb07877e6dee1c2ee925ed3b3398757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd70cbe75f1109b49069945e9b7404758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1f326a57fed172765fd297eb0bf2d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4c3a80181a34483cac16482bec42a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0c889a1e9935ad55158fc0fb2826f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf06e7a3018c47338fd611858d0506c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835490d75e753589cd17f4eb1123498d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eac926467ee690ee1d76f6d0b88f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23c810c0f67fc79a22bfc4b2dd6b1a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc37cdab64dc2e01d346aa2cf164c87766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05ec00c2d1b5ee02e5aa1fc4f3a45c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a9aaec2f770c36c343e2433a88d22768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0e0f07ea76ca2e1de1a7f3b6a41ab769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da779d12219a6ec528f3fa6be86cd56770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f85c5c9452522a0c0eefe3f6e6367771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3ffcdef236e7a470564258ff05731772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfec8d7cfa9f4096be62cbb6c197db773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20a37340da61a625ab33cfc2ce11fe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831884794fef78bf557ad5dbe3ed927775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e632357c0ea7bc113f14bcdafd3ecb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7455e9e211848209c9187d3dee150777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a1e6810a38eed531c04b0e22af4fe778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0acd30ea7086370b7c69da76410ee779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa92070dac3d25abe879fd3e6e7648780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517da3cf65b4ef978df2ccb34e45449781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf11ed97894c7d0211d8b5f23fea69782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0b232116e4b76a6666fcbcb5a81bc783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d487c5d04f2ba17a32765549218ebc7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693e5b0e0e40f3ebb0e543d133344fa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cb2996186ac4307c68e2a159bd60e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88f523e41ec832fb8640d7bde5994e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2deae01d3072c3b8321bd555ddb703788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77a1c5ffaa2cdd5240a6c3450b93c4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea64692a25f45065030e8fb2778628790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24114678d3c9123bc050573e12dcc1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c9d36347ea8486b14a3716f61ab3c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72521fe38444b544a39c75b9bd42fb0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5facd4fce32ce2139625f2b5c59ad9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf9931661f5ebc93c20bec035df10795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc199842a66d6b790b48d251d49db7ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d8ea3f3af38d34b72ca3375c39199797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f471936909afb328bc6fec811575a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d385b2c3afe49263aa3c9a0838c0172799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e1a60ddc976cda2c3623895f711d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeb45bc730fb11301b068892f439e2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43466456b17e4f4d9c7668402ad40f9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb34f5126851ece8dbda5debb25abbd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e34e899433369f59529952307341ca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46895acfda9b0cf2c681cc9e090dc2c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4532274069d1253b24d93e9ca39ff22806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d4b11a48fd8ea5811b345d4b8168807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae243d3c28392981ecc904ca4bbdc89808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5165f0e91f95511c13f97856211c7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e0b565debc50f9bc7ad3c10800c4b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd5a96b8b646987c88b7b5789f6c07811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290e3ee755286d8ca777d3c51e2de69812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345c4472375eb87ed8d5730204def4b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47aa6ccd500fd235b191dc736bbae3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da85be445eb584e10ae15bc9328f19815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ea1338b4cbe64b4be68246209a36816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38791b057e54d5570cb129de39f9b598817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d67a6f6723324714b0e43066bd45e2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12aee6f390052ef6c9f4ad57837627b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d4f07988eae9c64b1ade8664a989b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301cfde47af716cc011bd1d53b91630821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611ce32841ac6d4269a42d191f7626b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccb0e0114cb60860e27fa07ad69c98823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1967f39e53eff59078f4124d837d1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882f98f8964e0540defc486d7ba415825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10751e19e0f1e8a09f56d81efc5442cf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cae25efbdc66cad0d0fc38939c9d29827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e636a50a5bc3f71150db1f66bd464828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405122a6ba1cfe8c93638fab6e904f9a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4b128aafbc85c1570c0997873ab36830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ce89077f70f20ed5f29de0ea2b10a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1dc3fafe7c463e02b059c4d6d48f1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07149519e8d61a52e87852513dafc55833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e704abbc4550075c6f54615179c1bd8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ef05b1067de89d17ccbfff8cc7b1a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f60ce9cb81f1d390fb23ca40b69752836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58534070355c80d712c62d37af9a41b4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0f6eca0767fe98637876c1be63cb5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e9810dfca39bf66f83bfc056367ff839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef056f20116ac706fb5b409c2910e04840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4340e9e38e80c0e2afc20cfa26ad480841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f297b5c57f0dc0b1522af7a118632842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506b32d9488b7035c827e6f2a7200b5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e89e5270da192fcf163d4e0e5279c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b20e142aec7a86bf431e150ec755f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5063e04773b1318308bc701a1ae6ee846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f295e65bcdbeda27244e97034e13f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae43e4322e652872099d8a6d46a0e30848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bcf702830372c6d8fb27cf7faaa1d3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e25847d8d6b62caaff23f0c20e6dd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf8e3f92dd6cc644d19e766983a5a3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72768051a39a02cc153a668cd92f4b28852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b0ae0d809089edb0997bae668085853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e5504c3bda64ae752ad90d2f03375854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e8e41601528724165ca54006d861d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde09ba2332c9abdb069a32de9e95f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cd12044c5e833b533543fc687ddae857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e696810d7ef1f09f148e8bdbfc4da9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6829185371f422e8ae46ad311965237859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492482a85c3155b62059f94bd2b45c9860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bae55fb443a6456c50d385934007d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0c488c096d29b8121871ef409ec7c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0e1d25d565e90f5f2a32f15c370f0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541344452e2020f48c52dcb47efd636f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e963958574c825f242b687efa9dbe865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f2f2f96637267e70e2471fabfc8a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c863d398d30a8d90d493802bb845d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1966f3d417b76ea5cff4f0efa7fe1e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2beb3335851a0707782944057e49ed869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745c13fdcb7cd36de0f4ca53e5a8a5e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9d927823ea1d8372155873681bc96871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b2c88ebc4438e049111d67a7c6608872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6897cfc542af4cf9d76fe5a076ef062873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd1356186080e1ad3448574b67189874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29b3c6252cc8a8715fc5a62f668c5e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8697b586f1f911eb0e54460159e781876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204f61711cbb0536223d1b40c4d8dc8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8034c5be60401d78d2bc62ac71d59e6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fb145be98c886e2cca05745a862ff879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5a1779623fa0fc57a405ea94fb649880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f182137d40589ee81c3355d5c2e1c1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb537fd18b31cdeed1ce805a4965b870882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab5775d3257e709db49b41c7a1d37b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd204043e33709ac5a993c594f5901884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f084cf2709766e306e2be2abc56841885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ea152048c0cc25cced64619da6c8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4f9f28e386c02e54f1fb2b9fed82b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b0adc77d26e10e0c566328dd27dab888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44807252f90befcc871394a73c473322889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b08feaba7f8ee3d1be0279876a9ee890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd4986ef6acf2feb5e347a048c73d7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a3a2a37a9c9ff7b2850744ca4279b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249d8d1bd7cd499d602d3ff4b6b7a98893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7de266cb0210b068ffc7cebe26272d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6e51bf8d3f072082e04261f5b1f4c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247243414f800d17e397e51fb6e2df2a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ea30241423ee0c981eef747890d43897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbd780d9ccc7ec029ec8c928889d74898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f45b6f889305f4e68e5426ed10a9ba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7d873c3178808761db9a32a9f1394900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a880f0f1db3f5da5408edf0194713901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705556e59f9af1228abb69c3309d6c39902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631ee5bcd518238fe4822ef043213cd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea8c9f23ffb32d3d570b8c3d45ffc7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194661caf7bc402e7768d0434e627341905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608637afc5f4b25717060653ced68c97906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61723ecbb07325ea5d85f6d55c1429b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3221b3f332c625b2c5e6309a6c251b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648251fcd7d38082521a70258e272a0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bec92a1612fab8a75fcaaf55a0a54910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5cb20636aec5cf5dc80abb6e12a7c0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e51f9cae41eeaddcabbc6df9e841f1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d50104d4453c34cb8bfc671e04f825913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bded0988390f40eda756e6dcd335d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c600336b00e2d73e350d2f02600ab915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab92971afc58f582db049dead9e7d62916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4df2311a4d47200ed36e6daa7dea5a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95de993b53bb1f0ca829109330060d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8dd13bc3e72e3ca42fae8a43c9408919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f09d7c7e6dd5025b694c10b0cc98b8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764e401e84895383d19e92b06c13ff7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e8aa25833bf15d63356ebad475458922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a23014b7eb1526f24b57add65a9b8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d08ed8e35bc972a03201087efa7f8a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdcbc5ab8e61c451f4abf4a6228bd0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cebf0b739253cc457f1ea109e535cf926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3f58128ee5c3958a26c453d3f9896927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2b5da4156d050589216abd5968a78928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103d68a98f16fc573b8b2d3d55a8e24929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb0e0d839f95a48d2171a7a421949b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798948ad11fed61236b7baf67c5d885931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77201f2c88736793ae9cda7b8ae32338932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa34682b22a2ebc266065fb1080ae8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a5f221dfc905613c120e3bd5e77e9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ddd605cb493426aa5cb474644e634935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112774e9d81295d42023a734dfcd94ed936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cc86ca733c138091525ebdf16478d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc245a15ac059a36ad0365c6641a0bc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c277787db8d73df3f019f68cda312939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8c22677d189ad13f7562890aff939940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9020980b06bb34992d2a3c3d814c1f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f51af3e6f5aa4de41e166ae464b6e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3ad71ff9423067a418e159b9298dd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96605d29603fdaf0dcc64335be115906944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe0e4cfefb835e01a0b4a13574578945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aca444e24715bec1ae041fd95a5420946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeb41b0d4d2ccdd0e38d214101aee5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f113db3950e5cfcec83ffa5024814948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d2b62a386400cd79456a6b7626a96949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2ba34c384fa200eec7ff10b6b462950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d05d9ff70c68874953f7365c4807c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7533fcb323379f3f7a1282c5535bc5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428da5d4fcc3aa600e14c856b832666b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f28f05b4638f87ae5d641a3077ce9a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79b4575add824c0aa3d4fab0a56304955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b63c2cc5fab69d49705186d694912956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf4d561fab14afdb33320b281c617957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e47b036e2a81a01fdf43549b6bcc3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd759689900fc8418c2e0d9f79f64f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f74e1e95a371d85c894078c0a7a0c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa064e48dd240084aa8ce723557a1ec961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bb4c9e8a12548a4607ce400bfefeb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5d078827564567876d9740ab3fde4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836ceb1713f31b08f8f7c7f8e693f38964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658785fff09cf99a89fb5825b06c0431965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34436aef9db2bec0cba527cfa6e3324966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5007dd203538fc1aabae846a9015f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57568ad3bc44de3384d222ba08370c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2c60a5efa680ffde3cf8f72b4ea76969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b28bdf465756b1121261aa6955005d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898846f56dfa380630614943efc72b29971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fdad61a35d69c6c36991b5f53c18c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4efbbc7b19664578cc5da35ef38a5f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6d0276303433b1e9aae7f199a3a6e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e0f256624127a563e1af0d77c2156975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262bf2904b1754ac967191c0dacbcfe976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc1bcff012d9732f3e8947e815ef35977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>