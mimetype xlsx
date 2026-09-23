--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fceb08f256201d8d1ea85dcbf0ac51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692778aba041f468c0afa4845e2c17f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7454ceb9a1b2d17d46acf7a2920233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b597f20c618a3be2a9e684f0553ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930de26a3228001d1f5403b4a980a5895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9163ce4c4f12e9d5dcb56e9344d06806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266811952e8cb4ce2d606ee148a90aa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ed5d3ff84555362df9b9fe4c2d1c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bbf58f953ce3b2b5f5f6f333413ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f76d42775bfbbf5fe3c1401a8861f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3789e67681c55bd549684ef378b55711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece195b3ac3325ac0c645846050dc3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82373ff44e65ace1ca0b3eb9b5f6f3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273cfdb1ddea65c72e176b591d8716e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6469fd798328d651aedb10feb946e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3376cf5c176b2d2f212ee74901a5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187de6b520afb41a7048da06b0ddae4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222be949abd0877822e684b33e1d3af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a64167da0cd55e24815aafeb12cf0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718991659d38d8f5a17461f3e2997d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abce341c975f85624794a3a935e081221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e620d0c58feab94c7db06785a54cae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c58e498d7e5e04433f2a9eac69369723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cf67717ec4018ab19e4b408ea04cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40b2636ddcc05e2913a8eff9d44bbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8dc7b8bff4bd42acfe09a464fa7b4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904327e18de3634266d0726286b3f0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7cdc3792d37b69c3028c987b7114128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe253aac73592acd92b4ddbf9218e5cb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75538a35f5338c0695ca71649d1e566e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c44e48030f72216b306df43c1657c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66c7ff4a1dcaa80d7f7b0cdecca74632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb1a066760ecffc77c15ed8927ceff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d083a5a49522be4335d6d8b27c1db4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c599b9106b8593f6273c8485f070435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905fe83925657f8026a8a6ac56d268236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d53a6b60c376e5599e7285b739b9d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee2fab2e4a59cf7c99c13b48ecf84f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a1e515c66fd904aed1c95453ac7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40340fa6cd2f2255ba00a787c464e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b313fe345cd4a96ab46a7cdc7e1b94b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7563ed8e35e5b6767d505d7f00facbb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8250586a22c106df8a5fdf13862d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f26ab115c9c1a8d2215ec1e2a5d2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19153ab6450cf7f07e227948a2f23345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a06e08708c78d7d05b3bcf913b574e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a22e75fc0d2e0ecfca945a115f9cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7210b032088468ea6cb6d259491de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f00e22eb20f455ee67216a39c8d3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d44edff23559d5660cd6a8accdc80c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ecd1f9684c1391db79595d3e2fd5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21408d701b3c50dd9eab4fbd760588f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1df1e49e857f20bc6e60d7577c147553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffa256c8c57912fea9a87643dd8d9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ebb8f004350bc7a2545f6f091304955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c41851f7bb31f7dc2946bf06fab7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb50f32da8d75e563c4b5e9370bbdf857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642d745d80da0f1ce2a4181f248f48058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c32f494a4baab24124310aa0ddad459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565550abc2e79f040aa28ea0dfb290a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e789206433c77b3ab7c43ec2f7288e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b0db2c6a291492a9b0198820b3bbb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a5f98df375da44185eb3ad61c554f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897edfc52764f5b60ca431991c6041864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac7aa6423a2cd3d9a1459463f0fa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea26d7edcee31a4a4a39002a5df91466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccb8ef56d8de54be634e7ddf0f6b1267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0938b542b8e4e400b9c3bdf27176b2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86320c90391006972ca3b5088d11a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd60ebe6d5fe200db18e9a74c83ff370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd3f53a50879671c3e86779675f7c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e020b095a19daef8493c8134437c4e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdd716308f59f0e37e58cc55fb371673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47108722de96e565d2faac7c62e2f73a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf8f9d5c2bb7953a7d7fb5dd51ade275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90de55130a90cca30911c62c81f64076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d429e7ede93c171766bce4e20c9ec377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac17c812eeb9685d9b46d53475e757578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e4a598b4f311a49130e471fb147979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531f673d42beae0c400353d9e0fa54d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3b5f3e91b605b487dfdfba84f592c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8649512685c994c7c6824602d12bd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c0b30cc73cdc0f4b0f46e797a7e6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283bd37f52e1a0ac7bb198bda91ef0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdfee7edb35b35ca909fa94862d29885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ba915b324b05c00e687858d902f7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36e00be0636ad19ee0d4ac800259fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbf4a38ea3b0773073a7d9313c7b5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d7626ad8843ba4ffba37a18ecf3c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667394cece86d775e358021d4f1cf81890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cd906e1829ebe25130594b723b25591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901414139fa8b72543331ed6f4758ee692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206104d3fa4d2dcbc3935641ea0e33593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e66e091632c5a8b315b1df5665a9ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5299e2db01de8e5ef2aed34b46c0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bde4c3772ac5e9a97df4eb5afa1e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b968b4112c00a15e567b399409ccb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ce1055238a90d14bfd06805fd84ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3224d60eb87dcd58e393d873715f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae919e9656ae219d2fd865620fdf07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2604bf097056b39d3bbce56a25728101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a41fc1eddb37b3a0b7cb7292fefe08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968f18d0269405d1d5d8f23f5807a67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecdbfcd3d0ad08b09ea4db6c78799d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aff0b2aa6308d99341e6d80fb00b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43504f11c0f56c8f99cbfac0553c33f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030fd2dc3ba6cc42c20f28f6cbb3fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587dd1a45501100708cb0e559f07d17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a2f0c09e157b8c729fe095b1fa9c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765e467facfdfbbc44f7e6c40fd9db7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642295090087fc0cac55d866f5a5fb4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af7a0a2de7bdec37927260844c35ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe0c13fbfbb9fe6450ef70fcd9b01c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97a0b917f74c4a623076eef0fd50a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c41de4b654658c18fbd8aa2da260d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2073eef29e21349eccb289d49a203116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccedc1dc6004da5b6235c7d609f17a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc1a739f8fb1bb71db20cf8f126ea7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d3b58d1a5968990c02ba9aa225b36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d134c6e75ad9a6a642fc166f5cfa1d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a7eca3f7c24d1ac80efb1ac76b16d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeebbd6b3a1d663db0fbaaff4f975b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274b95b5678c4f07b0f4e95fd8d6092123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4124d22481937c299f1200aaa7e3299124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6bb83c44b79cfc80889e1c6a33069125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908a9980e2dab42d45ed5df66aa3c16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcff14d9baf4bd0ddc8bfa1aa19099127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8245de6a8d521956df1c5fa17c6379128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583ca9b0b4a0a7ab8a97cd4ba21896b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62297e2f55198ef99ce5e1ed3e2c45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd01901b1e237b1de1de7433685bb13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b949e381316825fa85cd7c9ea7930eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6544d19804cdc988fd9e278e46ab20c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1ea30ca843a4c6c8b56e0fc26724b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f09ddd331a182e7e0af172c7d53681135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dda18770bdc1904fb33086cef7deb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f871b7146ae4db606424a1fd0b3b45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceed8610ee35501a6c8d7bf239549a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f8482d679977d8b9e9c3704a6176e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55f79b0eff9562fef6767b6c7c19f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf72597d5f45bb749e99a3ffa3332c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a524574f046a5b5f90ff969661b7e5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5870100589dde01ab415d85ee266143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf479f74e324a1eb1581a31d5264dc73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554b2655b0a7468d1da9d909b3f886145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672291df42606b341c8641bd497f2e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eaa989758e9d87a56abb13034691ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc53ce7c6fd35bb58d0c21c115729d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8686112359cd0a5b4d7d074c95094149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbbb04afe68f5577760d69925b84bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4559d7ec8c0bf76eddfde6002952d15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bf9fbd4e0da6b9aab639f3869a967152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2504625519764cf3d3ec10b38db8b9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288c24200b2043661fefb2d9824a0d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a00f76698c9d8793ed2d6e08231a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907947c5f86b467b98142f0240542835156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce575fc0a7ce527cbff493c1620b41157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e299a1fec945a2aac4b4648a380f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea176e3c9ab78c34998e84317d57b2f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d08d9a7d6fc8d8b0802fdf5bee376160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f3af178a9f0e2b380e2681fd8d323161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4905aecdc3cc6fd40bab581a8d579162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678783f838bf61bf0a132c79031f7ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e75fb28360f382d58586e3fbed40c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f9cef32d1747fef2bbe38698980f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cc072d9c8b9b01c1f04eca3b3a431166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407d49c3573fc509228a4049dd23740167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0421514398ef2f079631e2aee68a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7f20a156f901c04eedeeef2db8adf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35991cef9ed5ef387492489e2d56b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2525b219460aac67f1753c76d24c6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784027de52b77dfc30c9c7c26c88580172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1eaf8b78cb9f88e95402c2bdd420d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6410fcc245fa503dffc1f3a00fd72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43162d2f717806db88c077ee0f885dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2ebcbe5cb2ebf125aad53726b3aa4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c8f4cb6f5cfc1400fe77167aaa87c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f045ee0ed161bf25e625ed1b8b3304178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f23a518084abdd6c6e0f5ebe055b06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618c0d6982faa2ee20b0cda4937d247180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806f089f7a53b0b6d0b1b031faff7a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eec05cefc1b08b0181ba961f3d8bc1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2306942cb373aaf56056c08b7d72e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb6b97f82471e6b7d22bc5ceba0f97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a759631b906b5b52fb18fa80f37e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da209885f3923956e64aaceb1a438d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0897473a4f3a7a221317fe6d64076187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea55225fb8e85d958e398a687ce4477188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eae97221eed7abe3bea30e2c5eba9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8a7e99547432d183f207be72787a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c9027778b8030cc5d397d64691265191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8ad8e1c281aa1841bc4c81808372e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d231ac910b562c10ce01df801f3c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb5240c6683b7cff5f9ba62418a042194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dc663bad3740da6cf9622653740cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e3cd93e45bd85ca96b6560a7ef6c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66f6013ae52199d7c4862c2b3ff46d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5f624bb949ba79f78bc8ef782f7f0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c52eb7dc42e9ee88322e173ea4a55a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34dca0bb0ff1f5c7fa58691c19fa2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286d1216dd8dae153818c987403d9ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b951932069fe3f949394ed6093f97e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dec89803e0740da11985bb6c4437b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac75b26c3c0b5b083758bf546ea9c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb823b80d7d682eee4b2ee9af8b1c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe811747add8aa364ff4a4d45a825f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb4ef51b0bf83e09e0131c128b60bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a4d656a2eb7e644cd2d7a9027a4fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae5533b8711d4ea028d9ef8a6c88eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57270f7c48f29e1a21bf62cd49b220f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd908562670b7b528df46d2f3926ff1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197986696767adac92c5df8ba3278b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2388e66c789ee562ac8b042a1bbd6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea138c36a48ff34637c7a6ad94fbafb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70739276721bde082a948bd189b745b3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db510b2d8b319b120fde431aff6e39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3ac49f6d35cdcda942795c68d69c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1116f732b43dba30a8ad48433bbd5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee0209ff0e3e201d8414c98eb7181219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d3b89cee4880f3b43b639aa0a20ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921141c78c38af17891974ad7a0e0d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9a8f337bd921e72dad1fbabe28d63222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26745b22df473d55b11079a459171760223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aab117633e2e17909dad0451fe1ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0285c62af6604fed3cc3c53e8b123225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab893547d8c1db833c8829733a3d869226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7eaae24064271caf44f4dc75bf08ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e260805a46271c6b41cb3dcfb457228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb28f2ed7a4e5a845159418d29cafb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858f2e748bfb8924c65c9abcfe7b6e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa54f974816e1f87955da3eb83c443231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eef2a82b04a8cd2656af79384aa05232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa6319ab2b04004b2921ba6018c69d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80771f0fd02c1c115e2c2aa758c72c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ed2402c447690aebcab4cbef2c675235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e35d992f3bfb93f806cf118f3ae5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c3698f84c3865aab7dc0e5f7d7294237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b4b54f4502fdb4e21a2edb0ad0389238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ec90957726f5d821d0b6214e9e828239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f15ea062f23f1ac34a5cca8d0f761240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae25a0be6332503a8cca8628f3b4c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84094bb0e6cd5d8000ce5bb3cb963f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616f052d315ff2627324eb2a52d7d94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd40d4e5b8bbf352074050a59eb6cb1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555c085d344ec034db4a1b7cbe826ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146eacc2a974765a321af8c1dadde0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77060609dfb33a3878ec7c6022412a3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476920ef58d027c8274bb98dded533e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7066b264450ba50cb7451a0110a94f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41a5acc983c6ecd2a2b02ffac57eac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4e4cbe6bec297afd9e3c93a4d2418251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf18ba555b3a5cb4cb950ec6df10d53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8505e9d033066e1f83683855defec1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e9b470a000682559277cb913e745254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ec1a33dd47211d452a16b2e0054b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64c4dbe9ee259a8b2171214beafc93256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d32974f3f37c9d89b46801dfa0d55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534faa1f7678c25367f06436cdc40c49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f604b5a196dd64327a20c79ddf2fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75df074c5c24260580149f7aed1647260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473188fbc0c2f0a6fc2842cd9550e124261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591e64c049d46877b9fd5477c33538b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c16e554abbc12f2ed90444041dd29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2205e157261a154b84b62f927bd0a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e5327b2bd32b9f31e7effbfeb8d44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914ce2b82879da568522f173b1024ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea8a1c5c9597841af578c8afd11413267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e9335ea45eab159cee523e47bb659268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc23c4a1e623a26729b89dcccacb8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba671247cb850a0e599b11c69417e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5a6340a3cadd1d508e7fd98efde64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d68ec8f9c5d2e02eaefe305a253686272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29258c1539006a7e0eb2eb89db3ca95e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda070d4bc75d88749291a18303885b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3007ec7390ed20e7924bfbee488bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4ab838ab79677c2d9f224e7dfb2b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d22907b56bcb65a060d30c4d012ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb813d0c0a468c241ffb34f187dd66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b93b69f6faaeed1d45540ba1916a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a194f770ff1495be21280256eaa9c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695665ffccb6437ceeba82c73e9ea25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e008045a1918ff979c153b5a955b2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1e74e92367e7ca69b8b3ed4e6b199283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16e87cc7989faa0bce5b0903d87782284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672d6e28d22a80e7a242479608d6b2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1622236872371936960378a7f6e17286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40b6b3f901180b9cd504d8c3cbfadf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dacb9ab19ec7cec0366c3e4174352288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f136fd6bb142da4fdeea633aa512e66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e73be519a6913ce900aed83308b983290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf98c1ab70c36e6465a5af171d5508291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755777cbcde44442eb079002bda6f8b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bfc642a4172d75a2752086205440f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1f7f1abe3f7f12463045d032a13ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76eebc3272863549899e48f290dcbb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745f95fe93020ffb055eaf8365e0daa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3741d3bbed3eb6c449d1b0db6b4ed8e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5153f9c467c44fc8b3143bb3b4dd6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af780c900cf0f0099ac5ea01456708299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52ae502c77d7c9f158ac5af7bc743c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b764854867bdfd518dd859b7f8cd5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f9dd067048a2c80825e726e8ce67a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaa706c72d7b8bedf571426c0f9f2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4b56833bbde4f02c256e9ac1e1083304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169f218a2284dae9e0317b4e07cd7ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd0912a58228690cbf2916298633a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db60e623177c50cb58557e3a00f6e68307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2115075c495881d50bb26fae9fe4368308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d4030d1b1ff878861825007d7d9d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9827b1d69ffa1aa7601e8da9fade0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e669cb6b0e221ba3cb8f6787646a55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1dcbe36a9ed84adbfee223625e826312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29948ec9d979a85f5f5ab387dc252be9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31024211dedd430cdd2f321a17ab5f23314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fa093f5aebf04f7b261d9e5ba5cb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e39b72f28c01c8e3391122d605fa37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a041bb49884566c5b08050cf173a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8927865133a792de9a9bc6ef2f789de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917c5826dd44915ad069f151e66a4d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28bd2075c65f46eb9ba48db07329f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab8910e214c8a421004dcd2f8eac11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38b7657e1fdecef0449ab117f6f5e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053db25e5a3373c9e7a77689720ca52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bf13a4843046889aedee566f82739324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19425e4727fb57d7d1d2a5f68f0923325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70712822ada7fb0a8aa16526b86eaec8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353a55dc887dc70f6c06b663c0790b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654a852b382b73e39677fe69cee178e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22199dd36c6b873ff3110b94402aaeb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e0a968265a6079623580b427dafa0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d9a4f4741c2a8f6771e1325e8aa31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc62b437ef62e30f17ce4722d36e89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975188f5624cf67fd517a0ad5d0016f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed5cf1aca89482ef999591e72f0180334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c01d325a4733d2c2d3e951a3aad35e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bf9b74e99d5067e9118b86c50e189336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebffdeb73be4ec325a970b8d92be38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d920366e2b9d9ac9bde8becdf366d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb3ded6caccd7b286a5712f9f72d53339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be5a98a39278efe6482a141e880434340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e715915e3a848a08a62d5299204dd44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b379855239fd3c4e51f1ed47e684342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e006a980996383f85e8886a99d3c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb9a3dec9313dcf6f5e4d244992ec3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95c1c7a4b553c6fe61fcdc8cd70de3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc7672aee01aa1cad2303365cbe882346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f57b0de8b78b1ad2236bd58a6c460347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780317413dae3b0e0fccb5d82ba43ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d223540a88734a2f4921c63891070349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99d5188eb3020a37ffbb8a7bbf366a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114e23a79c588e898c2a17aaaed38f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d594a011ed71cd061aa80f86fccc9d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737503dc9740724dfcf813ef9a3faea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d314d997626391de26c064d2bcb5674354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227e89fa97e5ede75a935b9f194d3f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997f74326859eb1c5b6efc21029712d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b662aa0e54d19d79e15b15514d775ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e10577d9d3f464d0f9595e37805e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b687ae2894a9c9da0998b5eba3f5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72ca1fef6c86b9dbddc6c9a8705f5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237663892f709331a333ad2cae40cdc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7eed8c969a8db51259a6f98177a91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cac8fa6a2b974f575ae413dda49c98363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84794c642c104c8b1c64217ddcbd039b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc42cfc5fa9aad4b3964691984f61b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b671df18efe6709ec3e427d952c3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f9c1f6358c1bae88156ddf603fb88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72c53eb878871c795ed2783f2447a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f887d9f8a1ad1f7483cb828110f05a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778958bd3899109c557f889b11ab8a87370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f5eefdaff9a2afd009770a4db2a8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef960a9c009f31139e8f60e92cd9e3b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868297158bb39f24fc3588af5f6a158373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7acd7982d931914ad3ce2e34d41ebd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705552110061f260b840f89619c072a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65eca890759f3ec9b1e10f5c6a1f38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bccfbb373c8c92ba33b7e2621990b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d6e40edaf6f9a4e69bd142bbeb63b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28583e29932bbf3f0b5fa36ef891a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599451634f59ccba8b1ff4211caac8e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7cfb305300df6bfe319a203730bb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b811f8b596a786a328dc369361225382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b8b94b1a3f1fb275b0f7b4afd0a54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38c83c479226d4a465235692fa2360384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12779aa80d3c7d125efba5e6e93279d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58040cbc90e07e39c10c8513c687fa17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aaa5055f3164b3f0226f5e117921ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c8b8bedbe53b373e25829afe42e24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cf11267c4172ae302c1d88b51e837389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9aa82807dd024860b89cfc3b080c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1764565370aa134f0550d61dcbe0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac8565596be56c7aeaebe0a2fc137f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc86d39cae6f5bb98a59c6b3b480b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ce82a791a0259916d7a7a40768658394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44073462002706536938aa85c0a50f75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c31527b3d1dfe534efd64a72d0083396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ec0c1cab6f0bb77384bc0e64615aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb19114c63fe88b427b3cb11e268edb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad60245ae707575ee9c0fdb1d56d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c760914e1f7f936273194a9750fe84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49cb1acf04c8c04930c78cd2f1f25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2842775f39014088b46b1032f6f5eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb059364ee70e44cdf7c7ac05ef031403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36200ae192a5b516678f684fae64b3e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a80f52845c519059b2b37555bb5b9a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f02466c7e35caa9dd5cb5543660232406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ece4275ae1314fe9ff182a99c868f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa5b7da55f34b4ea8e2894e80fc7cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0151a932cc5364e2abd7144d8683f0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4f4a033b8f5c85445209626e93f7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c112bf9834cef0d96c3d1702c99248411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebc61eae8acb54da31c7fe9c16bfff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2456b92724334fe69ae988ac62bec1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9b89a5b2fc6fe3e665ffcb336d0ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1e0a716de25ce7c91a77f1449d1e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01d8deab6885aebfe1bab21271eef9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeb9a1408234791f2f660e614262a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31b3664e7768ca8df2ce68cecd2790418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedea1817451b765a4f4195e3263dee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd72e34f24caa7d2c3f1f5ab81b0d1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9791d5cde43bef1f456fc80ed60afd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4a678a7e099f5e07f6450986b1cc4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386211f21db9aafa1f4c914e74f9f5e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3084ab1489e054257f100ca8c8cc92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bbf73db65fe361dc99d11fcc8aa74425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad919a5817b94a0d7b316633728b91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edf131c6fd2df5e7ea1fa1882d25c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f74a285956e74b49e1af199ab510c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84f0a6b6d898c7d45e87e05c099334429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ad5767b8a571edadeb154909a7168430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c2576970001511617251332cfe80c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f2fd3231a13fb746625c8f4d52e7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a2d6ca3d73b6f8d38fe55ae563885433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab245bf9b83dd9c19b8d40223501e134434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ed406a55477884fbd1e638c02c90a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d3b74c29e947bd1cdfbd6980282b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ed14867addc704503eb11244cb119437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726b48f226b43ee43069338a100ac30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e93a61439d09bae1c0f580e2c795439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0625c534ed77243e1f4899ea004758440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2aad9dcdbf258cbeef679b09f5e86441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10371d04389af2d9c822bec3bcabcc03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324359b31972f1087560a101bd9e9a65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9e1a78dba24289506f8ba67f16789444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbba75029dd1473defc3a6d824371eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12efc4a88074f469011cad601f8bbf9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e31803def087ee52756b422378e759447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abd6ea4ab24d291366875ee833ecd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f32ac91646780113cc9bd93544e6bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb3c33f08d90ca71d4dacf2214257e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01170184259795c63c61a8ec61c33411451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345403cea7b08ccf7dd37ae9c1dfcbff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3a1d164688967314aed54aea48237453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf692324845c254648aaa08246e1fe0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31fca90d51353ce2f16a02348d7e07d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74555a6aaef7f8d70f07f649bf85d630456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176b1197cca792a5b49fb615f735e5c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691a0800f4fcc28fb23b9fffdcf2499458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64bed1c8711030c1f76c14eaaba83c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cebc8a69ed868f9e1075070bc524284460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da140b38de81fd6537b4bcee159a0b1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc8f3e386c66a7b8d2b08599887791462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547c46160b929ba0fb6421b7a1cf184463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809e21ca2b4b469ae4bae0186fc624b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a783544a92f5142c1743876a59b3a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e361e8d028d40b94b1310816e97da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e722383fb451f528504e9aa52f4ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779551e5c00bde2ff02f579af324969468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2dbec7da854f86f5b4d9e9e22b742469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11738911a9cfc72f744407a3fb20ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b50667866c728daae19940b8bf9168471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195060e5c66cb8721518d12690efcc07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac65929fa4d1edf5eca9e0264a062c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c12e2f6c0eab86b5755dbd5a8ed5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3bc6c658000eccc765d50a35d5ccd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9969ee2297353fc05136973641a59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbd3825d817fb365f2c17042b50d7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13954cc4a7222d0babbe16f4ccca82f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ae7e3c4492921a34989c9d813e1ee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d00672af4150c7a110d78cdf5e423d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4eb52f3afa8a9d7a759d71257106f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba80440c8b1576c03f821c04e14cd9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48f537fbfa888777f53c9c83cda57f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb097940752945485809289e8513a32d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86b51b06ff24e7fc741eb2781fdab2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb8a0689f3087ca7c3066e6173fdf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18894db52c1afe772e9e70971d074871487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df4b1fd7e02ba6a7ddfbea07d97c09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978accbe68e3334993aa69779544b7ce489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671c6b4ee3b4704705b915e929f7b6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949d9b3c4bfca824153fc9535fcea22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fb0ceab2033359ac0ade09e91e9a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee41c39e9ec04f1d478edacd3edeaaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a8d137fc8a403467a8131d722e7d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5496da3a9c4873a98520889e65e9e25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e715b7801ad1a777812a960e1cc34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d107e4f2d13a682e09f4227bacbcd1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722b6e46833987131fa5c44d1be4b1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9de995a27f9c227e4d5b157613647499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8602c92e0bbaa0e55082afad9c989500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acc3e451a20f4ec46cbbad3ee0be2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb115c057466985025b007cfb303158502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852577788008808f7eaf09574ce84df1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c8c3f2ff86e6b5334769f3269d998504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863aca8b2ec1369b279908ef6a487ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7cb149d1daae27df8d2be45540126506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74887f36fd725d79fb448298db38c753507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed0d924ca5b095c7216727ff80513f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd25cd1ae1199b07cf5d9f199b54e44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e882548440769767181000d59024ce4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe4d8924b85758669ad768a914269a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af06c735d1dee8d2fb232b315350e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84f67941d8387958032373073ee15c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64859bdab942548951cc65a186e7df35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e31e35bf84554551202bd12cfaaa3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fd622ac00f43f185ad003862fcf84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19694d5c6167fd5375c0e127af18797e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3773702016238f749c672266c17e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244c56578273371d670a5e398f8eece519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad173356d1c79ae7eac5d69c7436409520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83791e24fb3b6a1aade70161e9808239521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689598ba2438c0137b52d0f92cf327e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb1a87fdb5242efee8b78753ebae8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6496a10c330f2d8dcd6081846a2bf72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2744d173b140e47a38df66ab67e295525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87a55b9386a4db5cd06f40d52e5fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640add3e50ff946c39d138084635eb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17131ebd16402171987325ec10acf5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7a5955bdd32f96044ddc8224335f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e331a6e3a21f0695b8f2884a6f0bc12530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c38fa5993daf840234e03d7c02b9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598fa9e2f2104d3300ba14022b38fda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cb33a9dc205f269df0042b99f8b52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf3adc1fbed988b10ac4f66beb24c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623789b681acc4dde9234ba05144a642535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c99e3c6fd0845d28ecae72338b1b17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160913491b6e378c4f1bc3e439c03d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba424854743ab0b57ea9ef49fd22fb0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a15b17d32283d8c614bf58197ac79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c251aef0ebc131afdd2ac79dd412540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d01842da1dd4ff397207a9bbdfece6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fc907c06c5fa275c1a1e7fb0ce973542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffdfc0c3548ef63c561448159b3bfa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454f6420d0d2da86cdc8eeed5d932c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fa36213bfe21d36c716eb2c7abcf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84741c3580d51a24c8409c335af48a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c611f99513bd9c523da40bf94924a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b69749bc5f6c161edb15ff44b84655548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d731f67ab346301e2719f9c24e9ea0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d0b6c3d9ba7451b2c39be2b27ba6a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c30a341faf033b2bec5f8e98b5294551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bd91dea63bb01e07ba4be8c7ccddf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ae13cce7e6fc50df2553a8ae37d3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5993d2d30e13010b8671c258b77c133554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2246618c508df783a236a1dc86af80b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3b5fe9f2aecbfc3b0d06e61d0eb35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36539b7c5bed9f455c4e1d8ecbd25d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f16f5edc4391e345d3e5f9842cb7de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a28dfc66045dfaee16c348989afc2b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108835714954e2baf187df226cdf6693560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ce8afa5ec9d257d7678d99f2ed669561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735a1a1b098ebd418f10ff583519278562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a0c67ed7663369fa36ab7253e7087563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242992d0c24fd1a9e7da4105b5daff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc11d249f85a2bd84d6d233c7be699565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff4f71973dbc8155a9404a89b4dbbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b524a44a20d70bcaa610ab9d2559d2d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab3132a621221ebaad18e666a7577b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a4bd9502d97a40745cdec3da9b8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63f753490fd703f7e91cd38d2496e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de03fce4b37236c2e034b560057cef9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a5e0a95d93af770206a45b2b054cd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75afdf228b90a02bad1e714d8bb664573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549610ef810239b76c778262703d32aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3ac4bfcaf545253866849242a238c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623d667fc5bd80fa40b18ce8fea70b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2637598bdde4a32f0b61e4d616e440577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc81fd05a8636141a2f0421fbc093c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbaf68e45a1530f80f58581da42cbb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc77074bfb445f729c2471fe100327580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073edaa4743f06876d2cec93a334976a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd923682519fcab7b6b85845ed58ba3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf82383bb1fc1e2c7cc09c5cf0d8dbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b969b6e30da2f75b8d8720852a848bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c298021af954b40c87ad1c3a2b963585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e9ef15bedc511ee80840fbbf5fb54586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed65120f5ae49f2ce4d23454ef7d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be165aaf9132412583f48c9e58e3522588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d519a22c6da46a93386da59952ab7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526791549c6a70f7732ed83951f49d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f3abc337a820c3bb2127f5daad56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711154fc1a24e673fcdebf01d35b5e2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfa696fafa20525e9252cc916bbcf3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202de377cab735dbca91dea800b99ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d6b541fd0c753d0e449d965384e83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1021745ac1b925e9aeab73dfb798bff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32fed7fe42ee40d32054d61f490557597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdea0d170091ad5f9b06290f80be541598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6583a6ba5ddfda9ba8ea3e5d23d977b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6293cea6fdc37670e32fd3548fb5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb96a74706b067fc35ceaee32b479ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5224835ec724f8332f090c92bcdaf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c731c49e95b44c776444bee54a399ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c6fa067775c02dac96d58dd0f8851604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f92dae26569cfa852b622643415eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3c455faae998fcb1a833d40754e28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb6a3d64b73a6835ee2a6f435b3417607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ebfddc56db6c0b5decd6c6ff34a05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b423312411e21f64e8e221d3dad9e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d636f89959b7f4f634f73fdc44195610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9de808fc29d8e0430ade2ee25fa75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ef0d1da7e34fb2805b2e838923892612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2d338120811538a9ec46063c57216613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb431cf61c3d4e656fc49e73f84731a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fb9f4287b6228345d94bdac8a0567615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff7c8b7b277d2b3b6e583ca934de0c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0d405e4cab608d83533210c8d9fc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f69f999dc42aa17eae6909afb0ef8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd0d5e10117950933978b35903f848619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad25cdb704be7d5af00da16999c9b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ccc4d6305facbc65413548bc373a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01307cbfeac6431b80bf5efd983b69e5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab1a3a9d93107d35d568dd903674b7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca839376ff67b0a67ad9fc2019cb3bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff44a55bdcdcf8c5a6ec2d29b5c2376625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a924bdcb65e5eb6a4200d4fc09fc953626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75d44f4932c6284f1e2ed26e60f650627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb214fdd38918513c58822abca45c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50d4c1c58355cea1c130dfa6fe60f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2171cd7118d78efde21bfee9eb9df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665369307b3c35fede9de333ac04124a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc72fd9a7770c45c8195ee81bb0394632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802d2643497a8fd2959fe82e33dcbd5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80febe737e296732fb566e47aedfd6e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11743a5f6ffdf033820c3b14bc6c506635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeb01e1b78d149e3129817bb009711636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8bed33c9d2496655eb218960cc252637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3284bda25df682f03a3838777608224638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa2fa1bded414ab4032694695cc1c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97ac4bda5fd574dc83c37fc3a9ea16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9341a105236405b2498e190a1d510fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39afc4b8b8c6ab463fb7e956aaef90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f86cb44df168a607af5b1e3bb346b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26db25cb2340808ec04cc6ca7f37ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98992d83bff1110dcf55e4d64332a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff2e0bbb197e08ad36d9788abf68d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca86093c2624c53209f28094479d3fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112626435087acc8402fc0e6994217e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d5e54d27bb9f13fb1f34c424828b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56263ef5e9003d4024cb8e15d9694c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4757f3159e429db17337f92d3cc9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922ec472c97523ce5d8ff0542770fbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d35bebb6de0e9c223134ab4f080a7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60776c6a6e72e9c29015b06d460b7a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e6959cbca5d7d9e9228a709521b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6043a121694230c5e2fc61bcdf12bb6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d33d150a8f33b7f31d32a5c2e15b6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b15e23e7720537c29d8a0a44e14e63658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627be55281f79dff83abd1899eccb68659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fd0f86bd3fd221ec9e7fa8a5c27c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcd5cf8c1bb4061d5bc6fe1e3530d3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd3e65604ce779330fde3107b5f449662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e173d86b53d70d7e26690759a5f6c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86760a3d3ef3a405f308783c58b698d0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983044d8dcd91594e2f5716930d349d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca433b471020767fa03256a0d28a985666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7b1fe97acfb002366867dd88b16f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94ef9278e968f038c18762b310d9c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ce5b1ba708cc1d713285454ddc00669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb748d3fb070dba7ecb74636f4bd6b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b723050fb32920cbb08edf0299f956671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca745fcdd39822021cff76176402bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a196f0d86febbb013e27dfec80ed3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbbaa1d74c6c40305d13afc3cdf692674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314ecf8bdc0e3f759108ddb8a9183c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f146184004f9705b7d5ad14865ba8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec4829f3e25fe38549bc1ee9fd5387677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52220a394fdd3e2515e6c47475c43998678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dffa64596e291e4562eb98e8c921bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5966bf0794711491ecfd4f7646b01680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65ad725fa7ca7f137109c852d85ff9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c86e2c52408e16157479e0ca27c40682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af929b697e4312b6c215c7a51ae69679683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148b1354b1b9c6707b1e7c3099f736c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c1088af1d5e218b181d7bb75bd4ff685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e68e1e166d1e694f14d4be3d8e34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0803b0222defa4d28fdbd96fe5eba1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85992adacdbba6077fce21edace4083b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda72c7ed1ffcf986079c284a87a2ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b940dfdf081250f7613eae718537d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42ae3b09907ebdf377119d6766ebe2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74a638783c9070bfd98e022c4c87f0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40882cb6efece7ddca6fc3b952971693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df119b847cadf86f371dbf63d88733e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764c3214bb4e584642cedf1581a9740695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c950e5faf99262bda8a8e9409e163f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b490162994fe5c58ea73cf4e93894d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd3fe95fe7720d5a2de529077c5e06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb356af6fa226374fdd1e216cca372699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb50081224e5da08f6c28106391ccaf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac7d91fde62c07c369690ae716d09b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4738cd957f295b9fce2e25ca0773f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284e6255e6e4fa0c493e3beea1e7c37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a04543e1554dff7f421ecef80248f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffaf4c86ebc364714c3eb825b74481705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ed1326d3d4692cf6e434538e551aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9417ed22c67fdb9435b24e94f8b055707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba688e2391335f94a7c964ec97c28120708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af71d7f36c586763aad2f0c10dcbb1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51201f007f20efa347f58abff4e4025b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39bcdffa2d2dc014837b2715e896ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d686907b27e0f2b06a6b98ed6dadc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c636dda6684e8f2f45c9b26c0d8183d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f705488a7c56f049570ae3fc484695714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130851814a3ef54161b7e260e7c570c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512ecb16d371e3e4c1898bc86f1dd63716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb9f239bfb0a38947f3dd20d306773717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccbc4ef61b12e16a29a328b7190797718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24812014689c6d12da9c9ff4888b9d23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c7592fed300df683a08ec49c6fc73720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9c50a87a9e7266008f37be224f010721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec5cff15140862963fefb22c0f4103722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faece2f4c2855405be656c9e48f22ef0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58ccc09d427691bfa1dd2d8e1e4100724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7dfa97620ae0f257876bcc231c563725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275c883ba4f44dc633ff0eb4beeafdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aff2fa388af6ed433e5b989ff4e3a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7c48ff31d940c859fcaad0c601d4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496bfa467fc1c488212a9e3ebafb78c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30c4c1c56a143af13fc75d3d75c9d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ee70b0d6b1a05b421b547697f4c54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6b1c214c9c984d07acce3c0c4ad34732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad731a23219fd6db21cd45403553f14e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08673cd7dc95d9c7d654bf16e51cc2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceb8b5df2cdd2805bd61e1ac332569735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af5c4502380a83634e7e7c5705872736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f4482c6f58e4656004695b1a436ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad0a3b854baf26087e62fe09c4b90738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0bf9e5632b16045bca7388c4eb106739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a2d4a0e3849c2af908a948044bea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188317fb06c063892ba93dd45910d1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df537e02b51920914df1e0be67a466742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad957c9f39a8348c25ba3e50615f2ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab291f1b5666019678807aa5e2384e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027505fd9d079716f5c3b0805d46932745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af916005355d585d3d3a5ec14d859e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5b291917abd5e8cdc349d7044143a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce685069fac7aac31cfb7b20ae8804748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990611030ca3aad84e289c708febbe9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67535a4dd83e1c74ef911d50ed9189e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4c138d45ccf38f1f5ca3a76720c85751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1a5150e7f4cb016fd0c6287bd340752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6cddb61a698f673c46c1bc78e0ab2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab9636d1621cf01c181027e575c71e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54483f34c100f2b0ea3fce29009277c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc948a36dc1e189d35dfe091cbf89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3d4baa7f9d5d076b488cc97112253757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d86c7857863aecb05035c0917461d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b86b956e90017ae15a66be5da0254f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3c56a2d89af6149f341ece78e6f95760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af1ed9f81f04e7362115f54d73daa0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694a13b215c973e82a3f60f896795db762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd3243f907745a8cbf64d74acfa0d7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed15b2d533b40f1f644969278be747764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a2e140b44ec6fa35a3b371d7d745c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373dd01bb838ac94a1911ca96f5b5a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376725831daab60a1c5311f80cf3705767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f016dfe4a5477b49b4577d1d2a0c5bf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072f160e5d9410f122951ddcca6a0be769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe7781b9bf11d1c90022007c0b6bed770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac22c3300c390bcbbddec9fd86ca576771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017c2650a7880f3c28df2ab2ff54e5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da6227275956825eacf63cc8428f77773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdb582fce9eb62fcd3c8a50176ed73774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc080ac103ee08cc6de72663cf7fbb1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb9a828e857075c199c7a2c11209fb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246c9f23f9af4ff51f8d2472a7efdd9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e478a27e8f161640bbb5eb4c5278e4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff021ec69fd5875cdc037fdfc17c3063779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a56ed37737abddc0d5e54c28082b0d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317d12f8cc3b6c9ce24c62e21e04dce781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1869a55da9b76d2ce430bf1dd85649782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bdc2607baf36e1e78ceed3336faab783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353312e44e51881dbb153f97f54e56ff784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643b6825390ebd8f882c1b56296ad1f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f955f15de208bd319c48eab917c0360786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a59e5821cb5f1c1983efd7eef8163787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4a918a4c57a79c52e5c860a451740788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a70ca1e8413d2bccebd1c686e816e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af5ce6e0bf6be98f7b492b9b68060790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4254fde75ab3e366432bf35ad30c70791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c7ab34e71ef4a4e323f813e25535792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b67fab0c68591c10fde9fc18fe6f10793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db6ce2a6a2a80bf0c9250f3e5929ae794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef3e85de0a56cf9c147a45980d80c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721688f46a9fd163a4e2aa2b45169935796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5bcc0c30a0001b78b988ec3ee0ad3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077730c861f6c50af2174f2c9dae7dae798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb9ed3e74e71baee0f58d44ed20c3f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04382a126c937d561814aaed364fb72800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc7567668b527942c59f488a01a03f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a302fbaabdb9fe4f709298b1bed124d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4ddd8a6f48f8579f523609e15a15f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c9dc3affc1564fc1946645e0dae4a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e33ee89a65ca35446cee8dede988b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f4506e4748c80000def8a1411bde0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f11f7025dabda3af904d1efaa71301807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb7bbc71d24f1587c0e435c3d60e02808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97e7479217b51ac14d851180c224d3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1356bf0f57de3d7fd8ad4954717892810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930b7a72d6290709dc1484e6656281a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da735ed0617b8d76671ea19e31f9672e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f513592f472628f20ef09c688157a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e5d6aa3d9af7ab931afd0ba7637b0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5197a5fb6c05a2fff7beebef2da1b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd78a855632ce17df6339f539eb886816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0332d579231cc473b74861055fc38817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a102e6980e566bb69894a415b47357818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd48debf9aa8985974b162e8742b0fd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952c87b9ed5a0ea3e88ffbd94ed41cb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b6780f986906cae2e4dcb23f53a63821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba908dce623e1b6a800a4602dee8df8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a19c8227dd289589ed7d5e6986ac19823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b988ffbb41cc99ff8a0e78559bc89824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a9207c0ed7a3573df5176c3be49f2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c65761316f08e1089481e5fdb8171a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d3d118e7f9a5f61153363d6a4b419827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906822e82c6c5c9a0ab925125fb1b5a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c70f6c14bb83b8644a72973e467d2c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b90ee381ac98e14ad652b06ed5636c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f50146d49f6ddff8f0e6d2e2ae1765831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26238baaec70c36ce7f9ce418cf72832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fbca0dd40c183c789b633e181cd1d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298ef183e86b96b65e832e07bb4eb92834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fc644f297a819535d32f19b4b63cf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7d5ae1664a67a7d30dba7b6a23f2b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bb414efda14bca8edb470b896fa52837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626565a8d500640a134ca7081c5f9620838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9432e12b8b74b261687e6b4f67267a5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8a690d136428368977b0e298a5ad3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af8015807d2f6ee61d0c3f9eacf328841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097a9debf22adfa3aa1e44513056ca4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df248d5c89792bebb8db0db2b53a51ef843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c376602d09a4c99897b0ac20bb10fd6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27159eb14d871893baa2ad906d94c95845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e25dd42df186d042bd8a6c0399e91846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3fb8c7e49de9d67d8664f0945f6c5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd11010741d1184bd1c96ae741acae0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933d2fcf24a8c058be8531c28fcdd4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e84fd5612d0f26e9281b00e882e4c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b737d542979d15afaae76f018637fd7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a4a11041914fda635832c46af37bb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069aab4e20b3a40827735b21fa5c172853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fd3cad2ef8bcc4354e8e5e31913c5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca95ac621e6e9e0635522f2caf7669855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd96d92c3519b774648921b74022a20856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77677e2fc21892aa0888934e9de9b9d2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808d72b4868a057c35d13097147f103858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48b55466b269fd2e2e38d8f1302cb9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e59bfd95bd5c988e552a111d86e6d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363d66d4bc130d7ec242d4b4df4cbc6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce090845acb03b03891421a4362bf9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7deb16b1a884d2b903eb1d1b156acc863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b229408a182f4a7fdf8c53b2f17f73864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f07fd36b70ef3156492ef79d8cadbf865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f480115d944de4600189ca5d1f61ff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54627e8e2e395850b3761bf19e368f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b56224efab07eca6017767d1e55ffb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677a5c38384cb98eaaa755f7dcd598c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c40f1fea00307d85e2419df64ce4cf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bc3c53542e29247f4c04b911f9824871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583eaa126d47e098806c967fac400a0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3613a76a7e30df61e9af182048bf0df873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06772225c07c0994af069bf08f65a96f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8251f7dc737902dee539089bc77f1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccbd413c95db9ddb5f0bf165ad1a65876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84253fd9036f4af63b57336300f925877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bc365e196162ab4531ae8c54cd31b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd491622e0e68913f6c4f957211e7c4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a921844b21a5aadb7cfa5a4cd65c9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af8f6332e5cbb3a080001fe5e6aa44881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0fe545ec6bfd4baee050c5acdb9dd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563e184aff2460baec5d296cce9a80a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be9df14a75751b4e50203c8ac1bb8d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf488e85de61578883b1ad4f4a52b9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d3388dc3c139fa33f80cd9622b732886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc193ec4ca2ea45ea77e75b8f815b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ec95cdb40a4a7ede0c2e4625d163c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5312dee08e7cfb54ee036a176fcc7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cd5ea4e91836f7e1e003bb4212206890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483581065718dc4d9d3d1a149be6dc4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177181501b843c3eefe92a338b4ea2d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601e253036f562bf19ed19a4427653d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daff9dd9a532d022202b4b20aae0c4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2b16be731810291704c198c05f14e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9a865fb8195ebd525a174cf8cfa96896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342d636002538bb4033cf1a72734311897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594708c3544e21a0f28fb5bd5fdc3b69898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a126135028e0b45813cf4b66061b94899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ac2df63f04912e9cd8cf69411e8d8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52095f42357fa773930baafa9495d6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0e67455c6e8b1636c9ac2be4f640c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098961608446609e1d39db982e8f04ca903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf55c84f0c26412a6e60dafd2323560904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f29696b1dd873aef2efe178f73e20905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc67863986bdf590b9f7e103c58c0c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81c4cc0ca29f60e06671b932aa86e7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc0a1ecaf09ad5e9dba487ef7131ba908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343de02e6a89987cd08d58bd1ce79603909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdb50d65056aed62960f8334d228eb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c816d18319d3d0316eca56705f0f48911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862b6a50e30abe91bdaed1e72c13811912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e573dd0f26225fa4585b7bfcefe05913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e62c53b9d22d7963a1014911052098914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd05d40e11ac4e152d46d58d86be435915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52dd2bfd348299dfa05f6cfda680c5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cccd9691676103989da5d201a655f2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e5b51537e7016e701c8cf71b32283918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb21f58a90bff893bc84eb2fdd0e66c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdb8702f647da9374c3fe644f09bf1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab062ff2bc91d2712940cc6e55b6d1a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c59b17e23e0bc90c25b510686f81e6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ceb72d009a256932c7c84d0f49551923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64531ae313ea00d89526c9a50d5caa3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347b959e01746fcc4da0cb8a344e04b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f915e2ace4ef119156b363d87d70af926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119863b0b4dfefd03d25669ff22a9db927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea6d7ce5797fde71d7fffc717c8cf6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2e0bb0b403bc62f8c3b910e4166b8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf722dea78fb5b3c84ab1a2a860b83d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba9034ee20423258f6cda38f219e0f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a5af027e0e397eb740f0bab6b2e36932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c12d5de5966965f32294777210fe5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3c53415bd77e81861328329c63d0b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd8cfed5384edf7af94ab2aabc5d1e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff69a49e6abf543031d090cca25fb6b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994daa7b7f6fde2d7672506100f2a7da937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc5c8becedc239ae7334355aed579e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1cf7ec9f9c619b8e0ad2adc962561939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f0f483eafbc0ffccf195edb82d0a3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4faa000d4aa4e7c7e0b108424db50941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcd13cc1a403bc0fc88593fbb09955942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b338ed107a3789447cb0d62ee50ef5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0e0fee738c6ebd4eaa1f46ae6f6ab944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111000ee901768e36fab9ddd1ae77e0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19a52ffce8bfa69a43b1ada318e63a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe1ae413117a8c3d901444a8f921f6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d649980b9ed852a62226ba5c4e42f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d816a5520d3a5757d23671ac1a157d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f51e1489076420fd20edffefcfcf5950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720fcb5d9ffe1d945c7e1085844319e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f6ca06b398367851b320d437ebeb1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfbe86eadda4e21fd44f41338e2ab6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dadaf59a3fd4047e4361667fcd3af954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509080cb4b93b9930ef28420080d0a9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5eeb840aa1d1a36cb721bdba92bef956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474ab5ec886838f3227b1cba4e67f22957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a437335e1ef6bbfceffef5dc256f1ac958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe9e273799498339bebe106fb83e0a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa7651a7fa32c672d5d1951a3b564d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c27f578842beac92bc242ba104f59961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882ce920e8781da61149cca29afb469962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b02826e97ed035ae34ae41eed6cf23963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83138a804b8715a1b54bd4282c879e9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a611d82697150272852df00d5a5b0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849912efe2358b88b9142b3cf5b441dd966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52e9a1e1eef06eb6fdf517913e81a3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd7066fbfd96c75adfd35a86fc62a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb078c28577990c7ce0c94686f6c6869969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a5b0b58fd42745af9a89e7b9dc97b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06403dee089b8bd1567ae3a8bd4e13971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019ed1294e3ce0341f2c6c0bf36919972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1b9a272f3ec603b404d22fb5c550f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca0fc4532f7e88550ff820ba4877b1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc9b0b3528341632a3e6db74214469975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ee5ee1c060ef0a4c436e59ea1444d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ec8e375351a03907068e818188018977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c02c64e7fd69709f723aee8b46a041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4412be6ee9ce6ee7378263fe40967b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d06eaf00aac003f56d9898be390873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b5377e0e4777a3df7d33d18e9e2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764759a09395abe1c56aa5764ba6ecd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ffecc9d430636be48cfa1fb9cd15a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91017d1f6375d04a0bb3251c731f3977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5713de0bf3c042c9d728a7bfa5cb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104bf3e4911bc667814f20b1af96db219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cceebe57c7105a6eca280faa066cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9a7a71fcf5db9dd564c8ae5c7d99411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837a33bbc0d9a6f3b6504f7dd1c1ab712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcb3b73034d5047cffd053bed11fd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390756718ff0343c599e8ffcf0f7787014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f66223bbb838c4cde33c1f4146d16d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26665c08554e2876fe374ca4d464cb1a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9833b63cd34529cb6a27a479c3aad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f4ef3e3af408949f18ecd8364393e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38026b991e85587709dad5041af68b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b611a96c79bd26ad6fa8538690630c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf6dd6888ee2ac9f60c11bfea7a07521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d557d84b6c4cd5eecef129c759b5cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa953fc465d25d898f508fc324a34623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f32f6c7352b4d578ee63ed626df4a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353aa25092c3452ca7e97b744b643f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe4d37b397591d606caf3a1f32b59026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba24b78d665d9fde811c245a1a1854c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b3d9a4ac2cce45539b0436450319728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c35675799e7f7c1e1906e275a5f55229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534790f45d5c960c67da70f8f74cbba930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a4eb0f1e246b1774f9d244fd08d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49ed099f7b717deed9cdef88545fe832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff73a3f842f1d892ece250a262c9fec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc8cd33f057d796783381fe944048d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a67602365073e9d60c06cc652138235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3210e3d5b4a9746174a3a8a16266c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb783d1b43cdb797523c0018b77ea6937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2c7f36fedb7e263313668e1712ab938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f57d48684eb7ebd682282258354d3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e8a36132ff89ae6c71f45054584db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83580f973aff4309cf8514a8a5f4de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db09dcfa3228a77833172fee96e6db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e34214423b02e62227c7c5f36b0ce143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2064f18632be035afbda06759ed570a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc4aa00ca15ed3e0aa1104fe897fb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c9541aa8169709b350dbfad95400c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465d6d823f4300b445d030ab2b7af7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28594231a8551d10425b6aab6cc0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f72891bee43571a6b7cdc4546b170049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e24bbbef8f1c5da831d278967c286350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9c9f82a430ff6f9ece08bcfd5939b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106e32b99f78171dd8ea43c23e8b08252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fc191f2d6d78d28c9260bf23345f553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fa6a17acc00b7548f5142a1d5944054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f505f4d4855da857af93be9c91569355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac0677e9390f703983e622f0a5e9e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e449893d12edc3a9d1c17fc0ee1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cecd4bdd5bb14878180983ac6afe0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f159dbe70674d0cf4b5d21833698c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0830757f37a535f50c3c76626175c7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23023a59b53bba8786adc21f248df13e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404ad78f7a9f4cb1db55700e533075f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15595381c30dd515abf9dabe04e3ac463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae6eca083399cdca096567a7bd8b3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867d15e04a756c7bd3bc8c3b7b04edd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8834e124acc3372ccd8968a1dcb000c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e79889d52fb57d951c10cb4ce7dcd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac659c3f61ab8448e6d6cd8063de9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e442d9450d2232bb5fc4ccca4041069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0e298fbcd186a12b0e18b5d038d8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a055d8f5355c15ecb3804e1cbf12a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e83a83e02f88668e59f43ab7f788272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7a39bd4fa9ff99f7f5a887cda76b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb894f2c22c86eafc97fce8c5f064f9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80478004303294525bc17b6a75867375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72c1bbeef6e178091937024922437876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ced4d6d2dd062a386d5414a00094b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c961404d3f69109dd6d3cd507f41fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257c6009df76247853dd63ccd101c5b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ca6175177f0c1c8e63d983579210580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e8a15d6b313ce34b40d14721ca2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc9bec4ab9e23b25388888d71a4ca882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39b0cd8f1672c66139809822ca8d2183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69b369b9c36f1d10a6070acb90b97284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a1dd60ce19787c125e0d7c457c0da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df325922b875dbedc3db7d11c8800ac786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8aa112cdec70bb7817e87097ab807a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4f2b686184ec9e4261645acec7a7188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aeb79d7a923cdf93192253e5d964ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551feeee737bf8dba077562c13b392890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5679d1d78593c1a0ffd84dc07397991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127919c1b9fc77275d147a4356c4017692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac93332de67dcbec9ea18d39957c293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d157cebdd36ebbcd27a1e08b1f30794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e681a56772d9109ee68210552090c2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976318ff28ba0421018324880d7c3c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473fdd73c1d134111219772f1120ce897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff5259378e8b24f0e4417df06b9e4498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0501db116ab59ea2fd2ec872d9cc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c1001016b8aebbae0426a61a1dbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae8d54c0d48727ca886fde0d89d432101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967f435e48fc16b60897de094d37a7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11eeb45590ce3fc2fdff86411f30f9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c13164b94f46f2e9aa37b0f506daa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a3c2cc2b673f949403783853b39ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c56dc6bc966b3691bc98a0e675bd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d971ef598042ac95f2e54d8c7de5be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab1c2c1b5b379ff40bf632772c43d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac80314dd37b45f68ce3f21ec3e8da7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1c7391706a21f8af03f712dbd2b3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2780ed534c16af56cb0d1df186f86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccced6729413c5c505d6a3d6de602bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffb34c2679624f351452bb649f9e06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d65b039eccc5d226ffd9ec17c873c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91c0f8f9b14d2eb005713a468eeb2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c511a49606f02eefaaa320f2a9d6ce6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02c5abb521a8ab5ea7ceaf77f96b48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3646fc1fe7ce0909286254d51d893118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23fd4538bb622ae56175436e5095ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50ccfecb40be77f27316d3b1485412120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332ad5761a5bb781b8de8b0b44a49e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91ac37ce762ff3e0ddf9699e80a487122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc17b470557962ba95bb87664c79f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c87c6080e28239b7e2dbb99a29cd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122714407deb2b2362e123ca1e81b48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b29bc60e8314ac42b254e3e7c73fe3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81c1ec151baf7c4e8f02ddca3bec75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ed5feaff0f34dd393ab0184d5f849128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9f429f082c6f497522f3b0fffc5da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90aa7ce4407072c3bdac07b5898071d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128368274594a8eff14c514f020b99c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de18f0ea27a97ca20d4a92cbcb7de75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aa295adbf53d64740f54724a116ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52083ecba5c93178b1ffd1807240684d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47077f3392003dd0d239c1eede9d831135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e045f583af31bd7fcd10fcee3b6a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360edd5f838e3b433e51d3dbc4a7045137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733c24f50a91aebb877db6af47425bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60166ad8719f2f4f122251eb7933d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc328e79eb3a3b10369f6fbb276f6105140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1b8fc0f2c386eecfbbb06a481d0fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f5c71bdb3446ce380b78ffe6a2225142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3dc9edd05e9a5135976e5db901861143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33fb07937cf3873f29a06010a52360144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f066201d763b7e166915cf5b218883145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6b8531d189dd8e4c15bbbb25b2273146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa751c6914fcdea45839ee8179b99a17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8468111cdd11b01a15c5ace2a83ebbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec7fc045260788088749d97738fc44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9abc816ceabee037c54c630e6fe94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03494b004b69649dba8214a1ef96fee3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00dd3378e5c9915f7d729f48e352bc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dae19634de22c6018ae807658a2ce1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d16a4c1f01fe2dd6d6afd765da2f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aca27a30962cd9fe1eeb77044b223155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0df9eee8fd04b3aa4c5ae4bc05693156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf910d806036303a230fe7c0db0923aa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff66629fd02b3890a902e7a2a2b885e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0ef297c4af1ae3719f0e1f25ae971159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e4457b6062bc0458c7d30b69e4747160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee565c3775ac82b7367e380e3835cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed62163792c0d0db032a1924de569162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64567b6723f00114a4c1361a139683d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa754d0f5e32eba6d875a65b91ce4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b67839a0f12a1aa1636b28d79f35e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbe81d85f11155ea829c2ec8c5646a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed30adcc989071453248c69daaad7b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa60a9d7c7585efc7a5c8e4bdd978d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ed95d07854b2ec64ec8d7feaead3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8899a6ffcbed0badaf7edb275cc9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398dcb2ded265160f707d02210f567d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0104b9c9ffe675670e8f2dab233ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f624f0d717542bdd1e37e21252b2f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06238c3b4c4b1df7a25901bc5ab9e794174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8293e64b570074b6cfb071e44fefa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15633ab9e9f4285081e4b4e37d648d47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71947ef22ad4454dd9c279abb8a2a7e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc72a2df2ab9cd7afd6db2f4953177178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463e973883a1832e4618e56f13f8c5d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9227237a8c6c0588a90a9cd923c8ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a54ebcb295ac32f5ef6e8bb8624dbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff228a839172fd0c62f2aec7f589912182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3511b06a2742a296de2524ee447b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370983a3c4571d36ea3d7fb14b090fc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5247dda5521ca74b9872227d20f96d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e4c251b5c3cb357cc541f3727cb61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d8735ac9278c94a8475fe2045b3ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a95df4297e441a0402706b027237e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d48bf49a0993fd0a96b29d8dc9a58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f5dd19621f4353a42b42d49ee509190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ea1d4b711b84868cff5584d1b351c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b8638f8e8baeccf50394b9908f065192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838241b0da2bf714a7438bb39ab8b899193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0100fb9204a852f94baa8c7a75fd3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02f62513dd67cd0ff70b59ab1d18eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872676b0efa30b2e1ceec5be0eb447d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf54b0d2ca0367ba133fe4305a6200197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6f68054b32eb298f0628965a0a451198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80488011391c1ea7d33a2e48c35d03f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b19df21439aa59da97fb164538b75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab99eda028c68e9b1b5017460898a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709c27bae6758665eff8f8ba1e79f7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d8e2c1dd0c131c9991c52033a1b1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ef03b21b33b0dbafa8559b5df50f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c042960aba99a4963f757b91377534205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0c26bd3166a53dc5cad0cd7380cbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee005e7cca016594c384ca6066a415f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e7b1c3881b00f72168bc33191aaf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667da7ba758c0b59ab6156184bb0626209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438af3e81c24a0209f18ad99b1dfb90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299a146c0dc1b4191b381d4a94903ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f5e0a4643642e46fb6807b961400212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb3939b656c23e5f4af28ccd0f9fcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dba0012062df7c2104bf0c83d816b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360580533429c4044bc19095a6a6895215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dcf6bb2bb62f8f3bedad6e46c2011216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e267a6484b3c340f970d8b1ce789412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46e1092326f11e2d3a733cb8d7d37d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1337aa4fc9749f4ff5d112072fe3183219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419665e2f7fb6c48d080420b3126600e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b114f5b108e1b6ead983f267c5e1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213330174f4fbd0e33b413c101bd7bf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e20468de7e7707a96f17136625985d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cec108a9f92dc8a9c1ccf63ea9f197224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373598984a84b32fc6a4b8a629f765c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6acf782cd76b9b86395706cf2fbc2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fe55c6a8e1fcdf1cb00135db326a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a81e2adb8e3e07d1dd91af2dbb41e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b542b44e3cee8a69685d91f96dc71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b52b1bf1f3502d285abd3782c6574230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afaefb115dff58c117c22a40bf28d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8650db00e2f188ee91bdf96dd6823232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae7f63c673ef1121851c5f33e821b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e079fe354149dac748fb1a864286a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c86c471cac47f282328933d5acb41235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9287eb369393a6226a189731bbf20d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee132835cd8ee5363c75b7951ea8a00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f134f4a0d30c9994027da69cef6c52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ca948438a82397c8813d7cee0a08d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085ae904da617db916ade6eea3d6d76240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533ae051991ebcc2ea62da3d2f73d57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abe82d1c034a1870f49399bc26f7e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ab2d59c69d2e45c5c6bfa941e0c8a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b1f55ba6a2ea64cb9c8076ad7f0bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a39307b26122df55c9ace30ff80493245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60347dc5dee14d3d1682760133b96565246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652670f2b49b0f854899d63fddf81e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97804d608a44f86ee80825424dc290d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c4d79c5fffc1f053dcfe1528c4e3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc08fae2571f1021b749696462b9c94250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99af492566bac311a4fd0b8599c8443251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca07ab343bbbbc9092f51cde524013252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe1a76db8ff838b8a91c1e9fc18a2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1006c45ba3ac697eac926c1d2f4ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d18b1affe093f704ca5cae6b1a96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cd304dfa3a57fa223266dad1c08fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7cf4322d98fe994846d1af99b9257257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323820c0f4087a7a08b5bbb1e2ef1104258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aafb36a2d2fbe9930ec7f0e9b89df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3af4f1647aabd6be4c7803c9c5237b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ce6bb2dc7a91f7e710a38b9323c9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701957a8a92e451cb0f1417253fb4f2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0d81fb62f4d947b07e22e6796269a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3367cf6e8ed000981c2f2d27982023264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bccd827c7f058b564ad4bcc3ee987265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a51ed099dc887cdc5162d22c3dde88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d40c910d270fa2c8066e3510e1b48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3e0af12858eea30c32f7a73fd2685268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedb100d9994171d88ca9da6f3ea41d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcafa6a09e996867e24f4a3d423e41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cfa812de114c1404cf44b668fd9e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aba531e59989dcc938afb5d1ed950a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c61050bedf6754c20570253a7584d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a356c00ba3295a7b5ce24db45673085274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a497cb5f636298be432bf14ce09d6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68cae5a44e46e65290c8e4aa8aa05b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660aa4607f0bf2aacfa26dceb412e00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07c6be16a2d1c1344acfbd0e8f1e7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce384c37fd655a51a6b05e1b8c928039279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66343fc23addf1088c55f7d8fcb719280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c6e20b52875cedfe9c46aecb5f45a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b2f0335c3b2f76f609168fbb24f4d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2718315a635b6cc67ba2fa8b903514283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047c3ffa73e758c577c2c08a88a60c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077b8243b885aebde6eed437a3170c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d0fa38af3011be8f0b502b67d62b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f334b3c4b1052d521d68ec603d920287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c64a73635a12b6142a4e3d832ac570288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59cf3838fe4676c267f0f9ff5160c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d531ae27d733ea050c628253424da9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b12b7e0312066f7f81f6678e64f0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7d3e6ea32607ddc181cbb44907d7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb23d1174fb2347ab221cbbdc27120293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3966037af7464bc1ea2a229cbc7a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da71c5478381cccffdb73586fa427f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf1b900f14af12f33455b02a07fd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da10657d08a720d1c0e2ef6b032bbb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd257d35dfd75be00be94f4f8966163298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29f2176a4f47dac28907220102e24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03dc41a8918c67151a50ad8e74ea5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675592635fa454e87e579e1dbc58d72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca786f51b1281fb0df3b9397c780cc0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71819932c08b1e8c9af0d9a03c31d243303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9b64d167501041e7ad6bcd3ce15b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f57669fd77aacabe9c2ce4a4b81961305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aab54a0c35a5f4b1c54d0f4cc53e04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0df3f04b743dd6c7424dbc4cd81e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c27ebf78ee51bdcac4987e7092f12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659a5d0e29b1d4a3f068dd8d8381367309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e7c59007115d11daf6d8c8200a7a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2d56ccd8b0d813cdc083fac14d59c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f031164d8b89b4e9f965f2f39122a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcae520e6b9cba9fb9fde704843d94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5a0db48a6cb436eed05a4f924c7c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6923ef36f4661db3916760f851680d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee71026a58ac803c5301a606a2fbc45316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef15c4cf599d59a5b24529b3a309c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af9e50785207e3dac57c9b73e39beb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9d7c83af9375317cc6584bc191e5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edd4c48b8ee7d15532c50f87b0c16d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7725f491cc28a0cfda8dfe46b1b9907321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630c78c654f589fe1b28c38046b9ef1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65617db9c727396099227766d10984323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a303e56bb66a076ca3b876a3c44dd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daaa33cba6ec44681cb08b576f5817325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d0f3941baba5666c13f515d6886a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea1bcf6a347abc496b4f6eaf83a9d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987af08ea6180a72ef950d3e798eecf2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8a05c2379be528ed1f4a19298450d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3df80dd7549fd597425095c05f822330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f11cca346800f049912ead40abbba3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37111d38d7b2f0c81f6fb174cb520484332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd1fc61446119ad88546530b42532d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0779d9198f5ac5623b84aaeffe661c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baae020797292a74d8a202065204fa0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee07cc9d5a72dd2852ecf86a241cb32336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86419925d26fa25737cc408dbddffd69337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209a9982f8040c57b0365767a1cde2a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca09ebda392a8800a815b652f114d41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62729caaa3aadeb513f34dd43fdadc6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cad956fba5965a07ef482ec13c7744341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a43917caa7c30c5e67286075d301a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9289e31c04e1726cc98180912d2c30b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dbfbf2032cd53f3c8042beaafa1cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d86ac0ad7c16e5fe12c328091f505345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ae0a27b22419ef674ae1c4ae2b678346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30265fc91699057525c89a229c52178347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceca7e07bd14c1adefb471ef9cb10b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200de17abf8e4a37b2e464dfd9b8959e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282454930155bdde75b1d2284863218350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986ceb99d12bf87244123cd72557393351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791634ddee2ca167803ad9e5e33632ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b91b49d903d0940b73b51dc6a8e225353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4005502832f0e180344f6ff8b7dc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10416d7152e729761cdbf786bb6aff9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8cb7ae0f52cd9038040c004ff577e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eda6c56a9e33e31eb5a6756786221357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd925dfc01035cc86c628c53c6a0a1f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68af30e2a7c1506b2db8f31d38cb4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf15c9e0baa5fc728651b3f1f390a90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d8332862acc291e6a1050974424e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115adb026e5d671721b9f5dc2aaa290362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7495a2c63ee074b76db142a865281363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234834c8cf87f5a1bc42a40e6b19f479364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dc22df865c864c4479b45e4f893bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a44dacd8c8c10621ca5711fb2902af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315946fce89b9cb7a333136f5fb20f12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29e9b50bebec8b5de49dc9a391a545368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bf120f08752d768b93b1dd1b1a71d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce97f4e2632b5a1a7d4c50825afdbd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3df7d4f83600154860a63323b5bc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dbf42c684fb02d5152e95cb2a5684372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652edff2b5350f9a94064ecbe7514e16373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784ab2f9f481c4b1d4b483b8939c03c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe4ef0e4666ad888da10d41a6ae2d7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce9e0aa7e3b612eeb59502ebf435ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361addef1c1ff6e2f175aefc10617851377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990538e3be4ebcdd43673cef0682681378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df818bb81372d6a6dabd087d634e9929379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3fb5d0b089d1d14b3ecb09fbefd1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede0ad16fb1c3a8e4c2134da9d05e40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450da3d18567fe37b4e98c871bccae7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c205425da20aaffbd10ce0a4bf28a92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2e63061344b2c31f977d5dfc22f44384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ccb4123815ce6c790bc0da96a1203385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab9e57619bd2a1418ac7b3d53d60dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d83e2afde387c097e5d0c5f78a6f55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386d85deaf2511aeb04347775df1d3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61587d47ffdaf7894d2aae7e305699389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db8337485f87fc41d374c289b32049390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8865bd8a3b66204a4aebd9a656dd17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48435ccd5d6b4d788b72ab26daf0a47c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713df5e2e52762404ef6ee7dc1f99214393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e4ac5fd6aaf7f8b959f1ce9e30be3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55d5801dda6aed30f3b4ea8fa6158b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de619f6ae22bd4499ba4909f7063e8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68ef0c590cfa3f602404220d19f5c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66831142097236c0bfacf03eeac48e18398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5184cd64a2996189f28315bce82e86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1a32ec646fdbe94bf1cc9feaf1e6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2564295d020b1f64c3f0e2a3779ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e860c5e4e543af2ae95565df4e7062b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38de528b7269ba84b3475fdb069440403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe776c81711b1bfe19fb18c62bc7aa6a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bf84c346754533fec9d483fda4779405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7255e84e1ae6af150588c00cc77cbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a97e91f95c60bba43a69e2fd18da9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eceedaf5fed45b49118d029d4d4cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed856e1894e1b9fd0a381ca87570a2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592d673e1190e43dab8f2b3ccd31bad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3e6f8e7804a91ad522e9b6467cd2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bb68d876b02e1b2059a610da31454412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8638c0b843797d201c7cce0d91f34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e0e5a8ccd9bbee1fdb15ac1a5f5f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52bef2faf241f9a26241bae2da6fcb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d5e49ec41dd2be0d0f0ec8a1016f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d268a1d21f815f1348fdfc039288770417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8caeaaff6cf2baea8f0a68cd9df49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d483767022ab2f245e8772b4ad1ca3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a3746ef587f799af15426068e5bc4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff693f4545382b12fdb142695ee86b96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1158ee6b87ba1f37c6a16398c4c292422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea54e7e72fc3dc0d54223e8a287e54b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfd4df6732693a91b6f7632b26f88f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a5a5992fc93cc6c944dcb171bfb00425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9594bea814562daabd59234196fb44426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de606c7bda584c3013ee0afcd07cea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc16aceee102f398dc8d180a61c2d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabb48ab3e60629374312ce9735f95f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faa20f7e34ae124abd1dcb817242c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb98850d640970f39419cc11b4447a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae31df4afde13f3747d106bd30595432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38f4a107a53b9736635bd6e92e02a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef120bb874b6ee2222c2b7b294dac7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db938f7dff9511fc8dcb965d72dadc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411b0f367e4b1cac31f1c3b77288297436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bae95386e456891b1f0106008783b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f497c5cb1586e33e5bf304a9a5eb0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829c7b9922bd5c6c4221162ff07812e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b69ced71b0b295dd48414524235284440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c06292963a04e4f3037eb1ba9d34f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4da23dcb20a08fc29db91be8bd3016442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e32a1154327a6060f3614f8eca7425443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ec8e701eb60be98a2bd2f6c5b9665444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed215901ba9af673a7ee9b8f7d16c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36655e5b8d269ff733df72fc71a7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433548a7d18d4ce8cd4c9e8906ebe51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672342d52eb5eb5c45a795d023c13aff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8e0b5c053671e0c430fc2d380aa61449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8609ae56b81406e2eb457224407ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e22351008d24f79cd83d9e1582921451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd3541a63601cfb84062fe2db58490452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56c6ffab0f705b94af9f00d44f303c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aaea9e9179eb8b027c2454f67d032454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16483fe192554bb6f6a2d2c8b279019455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de299096c4758f40e84392292746a26e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a0a2a88c08ab024696cd926c4e18f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d4a6b849f663fb47a2099882d4000458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f8adefc077689b1d52791284b505a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85535abdc7b8627c2d1a0810187c2e16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cc3fd443e395ee761c33a3e1fa34c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dbf0f1698a0a7931a31bf10af3759462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff5d22b5a21ae2ed068c7a1ab0bbfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102ff4733bc96119799edd6eb483537464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06a4c81526e02e6377e4eef7d747b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c46f2f0307c0c737152af390a253cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f64bcf54383c3223639f3da3dec89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90848a1d9dce18b86a7fc39c3f7e4e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f7d28d0170371c06bc3b933333c9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6de250ede261d646bf6c641cd4668f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f672fb829f1bdff1a7228b6c824976471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825839c976193286ad9661930a60b9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f481eac5a7093d04d4fdf22218a50b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8954c6d995fcf4f8572c3e063fa39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb587f3ae096c3b94f8684a467501387475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd058e861583789816a69059cdc736476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406455f183ee461f678ef310b128f53a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634f9ba6f3131848266f5e05990a255478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d57da5c1abee9d51bfc770ff902195479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6618b7d412753130f0e44f534d04bc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce8b78c196b40df8113575d933a0c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51360a9b914c0c7f8242a7ef9290650d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce716594a35f4d092da1b1cf3d95bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc4beea7ddc4962ce3eac23a06d49c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91d5ba102e145234976d71ba2813d1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d77083b2684833252a1c0d4be12d2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc955a359c1eb1e96000698c4b7deb13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d431029d8a865c31e894bc33d73b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37624863cac4d9844bcc36b57e669e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508445b4395f4371778f5dc450527b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179f327919adfc32b9671960968d047491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3e1bfb8736512db9f2f2e6f504323492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58168427b4bff17638353545f57ea993493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438118190a9b2543ccf3bceda78e925494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8cd5f71c5df2f4fd41899e56cc18d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79244d03346710b508d38db2a9fedd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d534ce811af194f44ef4adebb718ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b823f617390bda2d6b1d4034604fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410c4e133198f7e3795ef3a967243bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29039debf0a828c5eb42fddaf6e900500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214321e9c3066e1d0f8b31fde0b9dbc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dbca7d13b1c9de577718842e71e2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e3b58fea1947867f2bb0b8346345b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a035a95261a88c90eadbe03e56ff1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074bbab5f03cbe0c01d840fcf21a88b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96370b5c18e5362b3e47131f2fce37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b998e84d03ee08847b5f6d9aef08ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ce4615d70e8271960b3c7368082b8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca29d04006680cfce432158e863a25b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc33e44d7476ab4a7c87c42cbda5b54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daafff9aac3695da793e172356ffa4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43181029a48174ee63c49c642b5a8832512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379eaa607ebed562d64d856e135dd1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6431c122c294271e379e31dcfa27f6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767928270e95e92468ab46a57888a78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1ffe0535fdf17c572ebea088cabfa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacaa9cf1661001d8693eecdbfcfdd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506a03fcc567a901ab24d64ff5fb4f0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bc7073f7fe0e86068797ea1be42d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ed3d26d566fbb089703f128bea709520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931ba260388943f2efbb29ef37f5aa2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feaad77a8ababba8fa9739dedae1aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ca222601b93f9d6de8d0956d58c50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf71b0ef56d9c0acbdfb7317fbcdc6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06da011d2675056f076c25c78f2a11525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd48908af28f7878e99277ddace71e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c8011485ba4b620336f79310d9ac3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee603d69f2805e8004a5c4f6106b3df5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4febb8ff5fc6b38ecf2e6f648e6db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617b2a4e3104cba0aa21525a8e74317530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d54be1b0445f5f3e218d949cec3ea4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63523df4520baf16ab402704d7ff6b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b528c53cb34fa548ccacb06760d66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6d3d8dc825ef28c7f3a6b27c489f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519c10503a215b65893f25fa7a2e3c3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2826ddef9f0fff8c9e4ad6d54a64f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07495cf1c7b5f22dda17c963d4f7e8db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558b9c23d6ea90760b5e39c58ba5257538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21fc865d23b9453d83616abb4ac7a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c345b0e708049997cba40449a1e214540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957f84362d6b7db65db960b0961b0c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d22e7916ad46bea6f976e4438cf974542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70469131a7edbbbcd0b3cad110600ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff98ab97e20cf7715b23982a190e413544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd298906278ec2646b763865312538e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707f21219d61c45b50985bc5d0490d8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8481bfb849456c6af163b5f0dc20ecd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaa51dbef89e22365a9b7afd61f565548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21571181bb3ae48b20951845bdf5c2d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae5836fe0cf03007b7ee89e385f6e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60857debec9305804b5bbec6d6a64fde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee70e851b29636b6b068f45f75ec94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab246ac59af1f144f58fd3eefb79258553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2450ec5d2ed565d11c901a5f371f77554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315e9972132fafadb8728a7b9b2c667555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0035a71bfa4d4c1b78a0d9d3780f5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f021bf03fe56b4b5c277a30b4e8d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f09f6a1b69b8bb5fc9c47c13f27cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c5286996c1a86f6ae23cbf2124384559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf6ccf19a82748fd65aaed611bf7b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b432bfdd4e8649c6bb386bfc0e84ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e542421013d66288da4346ede80d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c3b9423468aaf29aaee55da33d2a4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205f8844bd13166097d73ee08656be8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1323c42afa563ebc31bf80f2b08dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b8bd09b365dd57f6af9010bde94ea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66fbda5d1f8dc4d37931648f3a0c6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbb66ca15148e045ea9af038425214568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31100844897717eed42dd7ff33654533569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b89eb8bf546d7fe042115e30208f33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbc856d565f192ad351f33b749aa9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d65f9aacabcf2e44455cbdac5968a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786de8d4e4ad40dd6946cf7ff9daa083573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb3c69728f4d0e5d94cb95af278e06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46c1cc7148cd363f9ca001f2ced494575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b906f2cb3204d5626e9c2fbd1e6e83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03d08a80af93bc0e15b42282e4a770577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ee3504cea630de7437e7cf8282aa4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8e544764c41a5390595da9642e41f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fc635c99851c9573b94f7a0b49f41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a53e15e630c70d8bbc653eac03af3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6ab9037717b08d6bed5a1afa69fcd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7bba56b30109cd74d576b2af632c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60332d295cd4d3192c0b72b1f40725a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff60a7411e35cc9d69931213a0bf4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4508dae73a9e9ddc44b9f05239ad466586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d566865d89a3a93b514b1a45ee765b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca5d734abc7684cc5e0cf58b388da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba58435dd0f6d1393cb7c50eaa11626589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b579c805f0f90f97d4147587b4023590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f799439c57ae33e104c810ff72bcfdf5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86ec81d9957e16892edfd760162b00592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6bb10d3667e06d49334f7331ce28a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc536792958c3cc188dc741e74afe36f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d022b9ffd5c76ed0647e4f755ce90595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b4b9f43dde8b428b7ff67155f2e9a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f9d8cfdbf9837217d2a74621477c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b0ae8d50f299875827c100b885294598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9faceb5cef1ae9bf5757424f5af37599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6beffe7469117c73ac1d8eec84537600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed26fa0aaec620ab497be93afe2c54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3963a6d8d9e218b42c676b63fdb1fdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88fc577dc0343f362ae426505a601e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7c83144dd08c1b351639707a02ad1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cb28c5a06df2c8fc4b97a05a2350a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34afa8f759dc8cbe303f655a4e86134606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf928f816aba2c96c07b5dca5805a00607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b1afbcc9979e9b2ee7635293cb073608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3c766b08a70d248e4520459cc05d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e39d71f021bc1a032118546717cb32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fdcadb0e12fae14ce007cb7831b84611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b297f323a7d73810c901ddb4d8e5179612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcadf78a2df6d5b91250d08f6daf57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d877703addd261e2adc48336c439fb0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fdcf820485a57d468a23f36954cc3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889548a49d5b236d5a809221a560040616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bcb0de6e575b9606c4a82875acffd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65325bf91cda60fba60976778c705789618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96de3f11238f87d8ef7f216421b08a5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278847726c0e4a7486ba974502353218620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009aa2c38ce3ba9acfe6162ba9fecea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0b9e274039664cda2cefd40730c2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f3663fdb01dd0687c03773fda8382623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80c55c48b17b787ef5db29cf18a1ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c8877b8b0818708d04c620fb7a478625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f1b5638fade9fb4d8e583291b7dc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9b4cd4584a949f3fc9fe8b276ee72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e5502436d7577fe5b8e935bba7906628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af617ddb2d36400f4817a13bd05b5f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35599917eb8d63f294ba12b99675e53b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d006e2f21076c97ff97ba1146f7c093631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5914acf8991a7dc3946c0f41cffaf99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d2229804305edd24c9edd8b79449c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf6e0c02cde4aeab0970d6c904b0d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd7d0cf0c03edb8d2340e022befd40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b57c78982d11dcec1fefdaec9e363636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c247cc138bd208ec81f320c22ec36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b92adf9b914b1168382a74f5c89c05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9754bb05a3a7a7083b38d65d57494a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e307e07c146b31b93e279b60bee795640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777aba840ff07ff470485b4d94939a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a361150f8efdbca5575ce945e8911642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524799b9babcfdfbb7a74b30a6f9e3a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c776c7ad38cb92bfffb3640d83620b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af25d3c8f352b5c40a6f2fa6e6ab41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db0264c42678704d20c7c191b6f3bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33782904eaeffd009404bded604a9e70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d58a05c27a584a8c5693f2c87adb7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690b886bbcf668c04aea9165356b25e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a475e08d3cf644c10eca00bc99845650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f785453e88fd4dfc73a0e4aace1d9b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915d5ff32002fb159c73408d6513fad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f752b504ad912b923c9e25733b330b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710ff51f49e9c9b90175c0a69b31860654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2cee5061651d571a916831efdde6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f878746dd0e5bca31ec27e09138951b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6853ee76a0383dc07672c12605192657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a2208b6caa894b91dc2e390c74eb9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af72e50ad089d0e519febc1dd0f69e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04816086b1cb9a5b8c4dba1c0bc98dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cde2ca4cf8f2cf4d0a8ce2e1e9483661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014ccf284d3409b77596e67e8b0e5de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701fdbddcef9de883af4322d8f62dea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f9710774959d6e09e6a285579a10d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a84bf4bafa139698d4a311186ae5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1a20d9e5dcb13ec4980e868372ae4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d73e96313254aad98fe28619e75c38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9d122af38fef9bc1501abbc843f12668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565274992c66123ef212adc52309632669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74ee6fe71a56efaf4e707039070170670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26c52e451eb0be1dd1eee5a84dd1f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb06f3df317a547068a74d554739cc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81c05a3298b31ada2e03e15465a48f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb82921cb3d8d728fce7d3e2dfb5a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b20f074567fa93c8be1cf40ad2b0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2b0794ec3bca5d3b9b1e1a2536cf1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861cd6a8a77a000329d2ce2738fd59b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6c8fdd2c8bc0106fd051beeb1f3f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c046b51d8b87aa6f225b23e76339b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1490e29fd84e02a56a16e535b023b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386337a15ecd69c45b5e9eb0deb44811681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8949ac9238c44b72c74c769e4514a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351bab3be6751422155261f7adeae1e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba11420d4d691bd470a57d71ebc6e54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d249f1bc979b9666a189730b88df067685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3a93b4322a8f57dbce18caa3e00b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ea19bb44e41b87e669ce5322b7827687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42e6fa4c2e5baca5ccb8695670dd89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e1a39ffaae323b241c5aea9c14a11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6cdfa9af8b115bb38890f7ee023f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5861bf2a62a550d6b79f449df62b9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83df7a52f88b9fd8b5329044872df1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaf1ebc6b868f8592e87df2ea4ced6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c200d73af974a78202160bb7df5bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a9273a6d56ec1d55856cbb7b8332e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad06f8fd3b93ef3cff380c086a9f3b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afe552b793392a3a07ce8873db9322697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769a54506cb418e0792d5ac7c870861698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133237acd2be423ddce2dec1b7263582699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157618b504c35c3166c0e855bc3c22a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2db1615ed9e1753f50e58b1fa86b25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12576e7aa0bc6bbaef9296de887e0d67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b959d36063e699103e364437561d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cce0c161c000669770fc86a77fc91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90021ef10c30d566aeafcf5bcbe70fab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96031699044b6194fa434645c17f1d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa8a71481898454087087eaa06db6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72e258ec4db0f867fe5107e4d91e9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464eb256c0badd8fa1c74f7d3f0cd15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e56dba34d99f23e739d776a13877710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b100d8bb5762dfeaeaf951b68889c6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7b20e38c2ec90dd72c1bbfb529864712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f1c86242743c2e5a2075028a437be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f2ce41a861b3a030d11b746069a4d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f87727ad5cf83b8e582533ee2fd606715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652173186c413499aeff7ea4385818a4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4d1e57edae1a68c9a52ceebda4253717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a82350f3da4bfaf2040935c32c839b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885707092a166f1a501bbc0e1d606b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450b9388e4631f67e8440352c8e458f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e53711afd526de101c895267097dbd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51339d60a8b8bb902f91d020a2f7c21d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d3eeb5f03f28d3dc9da9c92c62311723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c216de8909ce4859a325e52c0eb29724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e328d4f06a600e5ee4d08552efd1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044eb05e37edcce1a007ddc57b0ad0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359c7263bd935a61cf267b6ff2f1d44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79499de5aef85dbf160e981c63cb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834415f4ebeedd818560fd6bd1f1bc4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35537fe5cea8332f778633b491dd65e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f8ee02e01f2bb205e0b325dbe6d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca560e9f0b7a05d7edf70ab1ce6fa8a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4c1e86c04e4fecd32bf5b0d556f79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0db5e685ff640c519b32825bc6963734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6168a9f65eeb0ac94c16c66df5f4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad17d45907add07d96128483e0f553736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db732bb798c93441dacdbac4a6fe1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c42f6e6dd8eff81ca84102c645bdcc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8d4b7a4d42c575d982934f726c865739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff8d42597097cd62877e9a6a5f014d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a88d293d8344721a2495c31adeaac6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9138ba31184278b0d27e90a9f08e3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023c98bfbb956ff058192fc6fa50548743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bdf4d39cfd02e0bc6f474cd46fac7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c034cae8de73e0aa3d8efccd8a16d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098da8917a432d02e7a6ec21c56923b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f80f4dd76c2b54043f9a33b91138e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cc0feee7bede69a82c0fcd63f5b41748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c86dbd8a6336772417f120b869619749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fba26196c5135288388b3197c7e11750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112a14253c7f58623c80bdd88367528751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf136f42702a415f53282a32a673fb1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fc84d6a310e24a72cd263f7dd5fb4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5c655e639eb3bc848b5df1712707d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da09df720507b2f722062ef3923f135755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7ce333377855d08fa8912bbd7dbf5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b5d209adbc3cfc7a6bc7d58d77e8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae6863d5a50f258eb089c81fb04af5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f61b87a10cc700a17259f40d3eec54759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b13339529da4ea6d19cd0d2f820c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29d6d931341b4525495d7d060f0629761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775507c79a306a76547d4c4f4778a5d9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc268b50b9997b7314578d0d9870461763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843ccf0a1ce3e7478b1839f2e4c8f3a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575d5fc1d6685a2086fc25e8f6fbb55765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68b258e204203dec5d95b554472485766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94189a3e7930b9c0f39158689b579a5c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f044ecb6ac7ec16b783c3bfb0d4f9a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1c845113684a9b8781cb5ef00f7ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0479cb1446dc8559d288a138345cae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577177adb9b60a3e6f7dd5951dbb2d5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6964616a2b4d0c6bd55998605b5a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a359f791b9eef2234298bff16670491773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081c3b51ba55ad3cab8ecb6bd7fe37e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dac8d78c24b7a84f8b2fb871028749775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11441f1d557930362086419a8e0a6a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf562db63f95a4334964a84f204d64777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883e751fb31116ffa0a637864c68824778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e34d8391858855dd2e26a8179818a5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760fd0bb5a704000e1a120d606db0c5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adec0ec143f634a7d837aea81e2e41781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3b4bc0aae75d6572bacab7d6a9161782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c04f5267bda79c07bc307453733098783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06cbd2130f3bee0ad6e86ee9c79894784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5dc85a1df695723389c369469d6c7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec493af423da4fa716a048d48487423a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff38e2158d9e3a0ca743c2a63534dd5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7de922b63de7d0ea89ff8575ebf26788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029ea9f9a8a82ac93f24a8c9b6ad22a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086a7ad003d1f38adc424c8c9d06300790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f95999bc2f9685a70f0219c22a9f3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d824858e6aa6e92ff870a94b615052792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151359b845edfd58e82edaf538bf3162793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8269bc8f0e08f791553abd1e8ddbb3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acec258a412530ea2ac4e4153fbde9f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab356cfc0ff315dc418608c04147ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcffcf3f22c58a19220532e965c55b5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84017e743402b169a26469a78e57c0b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2148136c0b9bdc00561f7e70953fe5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925740cd0c0b4567382b937dfa5ecd77800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067015d43a4fed0e709b860a3f87e98c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64b5ed41c2a0aa1059804a3462c333802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c93632b892317a7886a9744ee2c4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478aaeb7e2f50c5437afb066d1c4fc8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911d85476f601338fc0950860dfd00c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b0ae900fc258c2ed13e4e26488151806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c78a4682f26133816fce8d3912e7a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5e04990f28b12a78a21a568d7e96d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeb3fda047b2714cc34717e12b9e0f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf8de35479500143c97bd5e47a09c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e667d9a7d9a1f916e135d1c80620ad811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d5109d7f6e68d2ef925dc4564488c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9c7808a63381d13dee859157e8626813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0207f177a1081687c4f3d631b93f20814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a21d66b0be015b5ca925c7a0bb7c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c1bc5068b1c61ffd018d4e4ca26a6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c90eeb7084f01d9848d36e9cde8eb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a6ce679b458123fb4ac3060e3b82818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caca85849a37d9f085fd66d6592b4c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad54335fc486f681c1d63dc010a9fad820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde52dd2583d1c2f5e567759a9003b75821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd88649302216b1df5b55b95fb81477822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043cdb77fc4a064c2b6dfcd1b1acd20823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665692830c22eceb9ff95220a46e8d3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c705256cd9a45a37fb459ffd74199f2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f02f0770665dea9c653165078e602826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d903792fb8001b85cf823ba73ee3f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaea57855f5452e447fabd7da78cc3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ee09a140c906b9907764c5027b3fd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3ff97aa363d62040c2ae41a28f2fc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff58847ab1ba1fe2d1f30995b3d007f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcffa5f19432470ee5377c45b8c655832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a45e0f89c8609fc7789a94ea5f6891833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792285f2145d61bae650b81bf1ea2ca834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5184cc3d275ac48c510d14a47f2fef835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd43fc8490d14da96204851c83ae96836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756ec27ab863a29418b49dd3c5e961f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007b4aafd69285c8e1690f97116704a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17738dbd6bc7a14a759162ef5847bd37839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce48faa5293020678e9afa65aa628840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272e73890ffde5388f69d4aaeb1674f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37987430e446ee967536dfd06c8319c6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6214036e2f3a7a4e811f6a1d0b9c7c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b3d738585bed7410a97a91b930e00844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75160a37537fe53360dbbb39b03660845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787884d5c2f63dc25410cee2b0cd643846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91edc17a23e145da54bb5e48f02aa5b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23621e223f8e04999124c5e44fe5541b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0cdd8e5dc5e70adffe24acea75dc1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6943f22404b8c4fafdc07ee8f39c147850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fee6b6084209851b5fb31803d88982851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2562890903a05fd7b075c01409134852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f95443b55a3463e51a9c004b5af72853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4b8af9692f98f03f1525eb6023b4f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9865335c2460b2d4178cb4d6ec9f9d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022cdc0a1b4733f4b2a1bfc99c7ac8d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5325efa0df3a0ae308a7972917d893f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ead7509669d05cd1b42621f2cef35858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa490b1f5fe72551aa296a7bad8397b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46069eb1411aad9574fb8e702ec90186860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eee23b601d83935ffd4b6df878c41861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac9d81502f6e915b94c445de8ece0c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4258e0baef5f4790b9fda084e9ec5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac277b96e32e114e3b4f5bde9d841864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c92c8818379ad3d08c0c5351b5cc19865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ddc661e872d156d033909fb72bb8e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82893ee8612a70266e76736a120ef79a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3627293f4f45a1207783493abdde12868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299097a69fcb8bc4c08876e10ba2e231869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08078db97d8cdd2d269eeb531a4bfcc0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d377c7717ac61df4931159618576871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501f68f83a0395cd714ed11733c0491872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab3cbcbd871bb4f40e7425201e4eb2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4a0fdbfe3d70335e9adbcf5adc50a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8a71f294cf38983241a68ddb0fbc1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01182972c20f9a28b74355209234f6a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30516776907d631e4705549030ba7c5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c57bf8cb08b8750fd2ffe4340421b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d79b408dce76e8992b93a30c4bf8c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8ef917316878f41a07dc56cdc0231880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5b8795a2d444c32f313ac5499dd68881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589bf354024eedf806aebb712f440c1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c12dc839dc2fbd070a026ef85da95883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f138341824411be7210d686469b09d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7012f5c94edf152d1833a7af63f3c4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc7955cb50024f8311ce45a29963e5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7280b98b4db3ab4020cc555121060b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048f71731f7e70bcfadc50e42163c25888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86aeb12fe57b6686071515debf6a78889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17719995ff688f9d4fedf2864445a897890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bf2f66f5a9a024a2c29b86b5d179d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c70caef93c6a8d23b30ac5b24c2ee892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d6864a6caa77a6afd5b2643a194df893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308c811e5ae97b846820fcfb0aebe5b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923c70c87471c6317ee5ea8dead9685895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63a209bf4625c155c3bb7f864fc4f3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d545d3d647297e4ecaf38645393cce7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de41bfc825a738010f1e0f46fb8df1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae546db2613c65336d2ceda0f10cb96899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee465ff0631fc9a697e8cbbddd450f5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687978b7cf8db3df1854cf8adceed0a1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96c586f3af9d8a97436abd54e9b6a2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801036d7bb456f49cbd2eac70cd7175903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0edfa37a5454076f60c254ebb4e7eb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63fa7be69e4f4abbb05c11968d563c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3861a89a26049b1f25326f02ebcf1906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1ce19e71628f4fa8b900ab613769c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049e9ad0ffd82d7e5c7bf4c21d21c70908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5bf44e8aefb817ab538940febba3b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9669ab33bf86b5d73c6a1246981de8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf4fbaa0fa2d7cd9d4a86dd16cf643911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153907dcf53949b0ebc74195fa87eda912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeef5f80970830b7368fe521b5ae54f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca39c972c3e600c94b456f201ce58c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6ea3cc150b25cdc63433cca7657e7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036238aeb427416bd3b1bef6e79faabf916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc902f53bd0312ac37cc24f13fc557917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390efadce4b5934c3edf672a5f7628c7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680a2f69a18d4722a3f186f07b2d83b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c251980762cb11bed91ec40fb2353920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c5b0427a62a8871130b8ead1eb58921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6708a3f73be86de151bc684353ca2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7f195e0c86390bec8abb9c1253404923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f9406432e59232841c4d7bd373894924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc3f92e8792a2d9060359bb8d0a97c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656ac927397b9c57e80db96714ef6d9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf5428378878235aa14efb982afefc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb10b0b8275e713c75cd9d0f9a97ee8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f21e73c7de26004ffa1cc881c56bcb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d86744a63afdecbd43475fa351b5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719ff9ca7201a213f7b0da084f6068d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fef1419927bebe1a8a058adacc6ac932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec654696f31b780b94f01d1afe8a6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078000e731a354896f822379b79df6a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79519a3e8dcd57db2e60cc12ddc8d488935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe24e8cf55d3ef477f5aeaa63026b41936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53323778ad06b6e78d7efc0eb6a0a00937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93de3a1a6fdba8d322d7ba4783768c4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf09a60ec267f313bbbf1ec426b156939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9738335b868efe55a05dacd0cc29d8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747cd03c28a396df3dc4efdd9644101941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae813524f763e239d929072b78ef67942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deda8df590d10b772f7ecfa3d76fcc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1b9bf295dd8c6d7292939896cd4e7944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8140b950750ce9975aa757810d3d068945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ea63350652d6100d4449c6151e52a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfac2e6b7f770c98667408ffafb3bf4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98de1a7c33255b14e0b102b45e0982948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c640e328a32ff1e681bd7f7faedcb5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54ed7d8b2965cbe5eae4cd77a8d9b1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a9af8b3e8ee18a53ef19667d9dac1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b292f03728b0c31e37aa26ebb4db30952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837b9447fa0bfccc8fbf55e4fd8fc2e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b93c093b980cc36a8001e6adbea1d8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae73718cf0b81335e2fc71ea436ac1b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2cc13438da9b4f3cde26d23505c65956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635d7ad53a64778fe0ff24e111180aa957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c344ee7dfd28f6642c35211c5e8fbc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58856b888200967beb9ae180b15056959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88572fb9292b30d24073b74ad795e379960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b926645f6d3bec9667f5d7c9d8eb23961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07a83264f001de5f8f1a4c5b921dda962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0e8c3d8b22532cf47a850333d107963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f161939d0a905220a3273ab908cd7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bd03566a47ca1a1a8fb5aaf51c709965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb74853810fcd8502db978e54818d47966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6776360863cdf8ef1f946e7917b01967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c80979cb697de3240449133a15011968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1603ec4ed910700afc1e8156d6849969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541907162fda6b88bde779515c2550970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8224f280e7e53e88bedf709c9ec7e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6099dc86c1b23b40430549dda82af972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a79980c7bafe5fdde530f57f6c483973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b73e07e5c56ef8a63f30013482a8e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d5d8f3f0ad24d859a98a710d16fdf975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7bbad56c62507549699fb6e481a03a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be9622f7cfd30bfa1852aeb10fc42977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>