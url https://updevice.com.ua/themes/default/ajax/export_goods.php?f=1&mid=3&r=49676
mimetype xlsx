--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618636f7dedeb21daa0774a1caae890b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d25f240c08073e59dc231fc29e74b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a21d57bfd3a4c7bd1b87790caba8913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab57ebf6319df5678fa1eeede168ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3e2c10799c2991c59a8c52e346f8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a78c770ecb717eac144ede32ab8236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bd7505b04f89c44437f88c36a29827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e37557a31f94dd654c77edd3668238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaffede1ea762414def91c82b52630a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a062da577d93daa35fb1d76d097da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645384b912f393bd33089dee43ceeaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50549e0ebb8a9a49eb6931169d2a2ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c6929dc4c657222f267ef32aaa64f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad98292b1a71d35181d661acf787e8214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042b675c24fd86aae916b1638abb94615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4a37715fadc47c79bf18916447ffd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424f37469049b1210678f370de63e7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90cc940544e8e695555cd418545d3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e561090304aff3006e10e62c3e44a0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2a8eebbb79d5c7783c7ee039c546c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f99246ac36e98c15c40ce5f6b7cb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803efa7f33d67dd8cea25057742874c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee57240fc4cc502956f7178d3a847f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe302ce90c6c7645ffb6b97f77c41224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e355b8523f47ae3d3add2973c8f0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9306c315a18bb5674228e6426ea4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67141f3b6761ff0874f7dd9c42897e8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e4e533ccce1e788b69bbbc12bbc1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5897c32fa56c6d942098b1ab442f31129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22db5b27ce007018efe670c03913f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aac51e6183389f61d270ea0c266e6d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a31e8e53cd2cfd375ef4c42048e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d15059b9f6dac41614083b006d24c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f11d270955e499f8edc390d089d3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fc1196695be3efda0e1a1bbe8b03e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b677b92849e7ec9b9e9756cabe6b4f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d80208a4de098057a628a6e517258437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c13b4a1b6fe6e80f89e29c3b7645838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2ee7e739d5e1eed40c87ca44673a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff818de4517fc7f945a71147ec65af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a1353a8d092c3ae314f5f8314bf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ef97222a6a884def7c9195ba8c8b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d986c84bbedba3aecd40a47b4a40c3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5575f8a7094f3438f54b508d001ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d416ec27b13b22a59679c8a8ac890345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ad364c2badfd577a722e618bce9846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae497133aeeee4a9152b273df9f84af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcce5ed755fa12257746d753d78ab4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17babe958208b752f91bb06271cf2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7665754aa6ff755e55a155d4d33ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176fd94f6d1d75ae920bd430e56013451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea204132a74b6664a610d1199e808252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41192a826fd8c3a75b49699ad45878253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e613b926b2015cf9490d185c8cd3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33582dbe697a38e604e5faa47801fe655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaf057b75df814cdd71c08f4e9d6a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52424a9c890a0679022408d34e4744d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c65ac9154f910619061480b3e9901658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368e76b865d5b8ad7f06e17fb2c3f2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd33d87ea4a03b85e9b78714745db260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591c6e2dbfc21b38a135e468611509561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1db62a4a7363adf214b9c38b10932b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430a69a452c54373ddb6b4ad172c20463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be31c236059bdd89c1e0595d63199a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3e544af1e3127603606d278c13a3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f75a09382986f00c898bafa76cf1b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57b7838a24f5610d5adb014a69496b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba8faeda9f598720920612baafa7968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f6d01686482b17e478fb9c1a282c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf88e2eb644e3da4b18951f3c0c67870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd479f54fc851c5be1f754d4378e804471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc27c8b2dae94e7a24bd8c9d0733e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e74bb67fea1e4fa486551563ea89d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ee0fdf25e099fc5e4bb3bf76bf7e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8ed0d9eaf2ab1c969870dc651327275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7b46a57e7177c211be4321742e92376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7dfa4aaa01d668b370f705b453d7f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b08cdc2fc7b78b67690dfd20ae8f1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db57418839437723ce95690a9f7538379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0120953c8b9837bdbf14e8b8b6901180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843536a6296c110a5595bd4a8b9bb5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c0f5e95c3de62dc1637b3cfabdfec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6844ddacd479223549dafb29fde16183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7d31b08c20a511719d3db2bb8f05e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad661cc17074f438de1afce0a0292a8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c541f2229ae1ae2402407332f771986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310a6fff74ee438d5e456ae010eb5b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96fe1c94c18418bdd61c4448a0499f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c0af07415c3dab1b4c06ad8f7b5cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76701bffec484eef5f978bfad22b70f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e3000c2c9c9c0b95e7ad29c2e573691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc6091df6cf388c9da01461181596792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea748e3d441ae2cd70f3a15506afc4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5d89e4789ac7672f28bf642e3253794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cf7f17cff6577225d7c624bc583f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db45a67ef8197efe33394ec3c6a4a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba6607715e0ae8c258ccbf5766c4ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2cf6f22ea5a061db9c993391f4b5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0566caea0e288d04dd79c730ead09e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62fd8b35d6f57193bc0b3b3c3e09a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89125de8f055573d03d332acebbf3b4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d501af78e0e62bb1ccfe0d1394d1ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01b3fe9ae762b2ff7426d5c94de558103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1236e4727cab7f57455d51ec51e70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584c3693b211398980ad7a49287264c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ffc0fc5be6450c1e90275a786a6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546fa3b99178cc01fd496f5d2097d63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b26efc7e1c65bdc92b5bc12a9eee50108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395dcb893b0c68d94347c8c51e9e9d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b3fec5a29429e4a05976ae711f164110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68038bf5b9ec787dd3891e9068ca75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636526ede6afe30175a3cdea6f5d8c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04114e8ff8552f388e14abeaae6e0a41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fbc14c4320ff2194a5d26c992467b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8e220798e25b1825b8d8e92546761115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6157da2c1e2f0fa17eabe830b16c81d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f736fde5be78dffc613ea19ac4b27c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1604519863c34e03c855133758b44d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e805cff2a9aceef061b9cefb8bac6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad490c341d1766744a8f61440a1c81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a632a36ea872073dc44b09800dfeeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a14d28a72d55a1957568bf2023af6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead420272e12281a36776317b09e5825123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b4aa4d434c33c219c71e16988f7a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56abdc70f1e8b6fa96d9b6992ff753c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafabb706498918bbbe9b607d1509630126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd93d4a3e1eaf0c0354e4388489986f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1423464c9be7f71c42c82f7d51686128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a31d1024bf6240e27cfd640384f268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0224bb2d7d85024b20d6cb3c466278130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51636a3af337b3c3e6c3a10569ee788b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2d2153d9dddb5a727b7edfcda3771132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674cdfe8d3ddc00e96075b76fbaacfa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa66c331fa97097cfe15aefd0fb3d59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d77d4e79fd8d574da28e70236fb264135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484a0fd6db7531564dbb72a6ebfab76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e0d223a26c2458d43372461d9526c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d08c56f88ea99d2056e589d183aa8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71706a6d785b1deba875d94d17276971139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed135b4eaca66fd6664ba49556887a39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91f2c977bfe4bfef2bb2d09d9387f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e986162373c4d7839d3e94b1adb593142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b233f39bedc8bc6a2e7c4b635509b65143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c359fe4b422f28c4ac93277be6736f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044a91369a44f5b64ac27b472b11df9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944de50ec02b61852438622dd663c8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e57e6a7ed5ed5cffd85946ecb175d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b801d4e8f5769da2ebcd3cb4f9d19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d107af547e4d42f31760e043cc717149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73fef725c8cd72c4623554d337dae4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b025e312d23b8021af7eefbf3a39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dc4ef4b56836231164188e120eb15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446110e58b65df2b6fc9a820cd37e0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6cc8d2d3025800441c0c807e321e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca267ddf2666ba980a12851160dfe5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3857131118e8909bc16fc2289a5aae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0173b1d22e5bc654acc3cd0876765157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d0ec8f6595fd939f7fec595116e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e50fc3e6927c6cc19bbfa56b024286159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf41589fcae3103008154f585424a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae481ccaba9eab3f9e9bb2b4590ec8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58573a6bc44717d7c4a4097970d65248162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3f5605a384c343937c250343994bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab70569b32431c49131aee8daa450164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59748bb39e4c7039fa1471a59d9c941d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5cd0da61456a942985b00a93352d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b4eb6a8145fa1b3e019287dd81b44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cba6d011104c6ddcac0a0ac854b7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aa315849cedb4de18ebf9f1dc0190169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64032fb9485dc524833d6e64695f0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c512b98df865252903ec810279e8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8d82a7a35d4e4c8a1f3cb57f70c98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779337faf0509eb00f563f758c5f16e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0c22159d19925ccb694766134c78d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e60e4aed5d867ec5482a9a2baa750175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193688e07c9efce19afc0e0730964492176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40019326e19116f41be862cf31b1e59a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02c19cb96c9642b6c449c8a10f63f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b02e5a89d7b18150bb0ed9cefafcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173acf4d84e4a2ea9e2155e0207d41a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0121caf9b619e9e53dadd085d1e32181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746131fcd651a3389c1235d9674a4015182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56bf6b7e2dabe6e01ce39d6f2187fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a293a7bbe406bca202fb33e02da76ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38906078ed9a6e67834a4517558961e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9907a2fbc3a2e76a2d6963c345e03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213c43c94fbc6fae2fd9b43d175d32a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec06f7621bcff5cd714ad6009345d17188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aeb96dcb3e403fecab2737328c00a9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73da8227fb70101354a5c4cd8a098190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97596665148746afe14195dc1470c7a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8a3e8c22549e956675498559b690e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0aa668eb404a8817097ecdc7aac18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd9977ed0416184e4460d7af318369194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b6088dbe44217e388264d174c2a3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a4897b08e697fefce4d30360e6dd1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f189d74aad8303c2f42eaeeceb35f4a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae412d2db3b98781ffa677443ee37adf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b7e7e75d609163ed0cdda8575f547199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d714371c0e50a4fe35c2f3f11b75e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc3023bb74011cfb39b9011bfe485201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9628bbcc44c5abaa966da7ad802de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd33733e511d3f2b08ef8ccc98a268203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26cf5a0004d6d332a9cc0c4097dfac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9869d8ad001b4104a82b476af3091205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280fdd4978c789bec6c8bb8c5222b96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5174ea74cea163cfa9c96d18ceeebd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04bbd0b4ec98208293f0ac659b2d66208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e61ad433467ca6cb07a609ac4adb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ad1478b49f0f1904e4189694a48bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646442cf858eb98cccecfe7b347ebd55211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e292e17e23618b4e8b5267aa955d2ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3284bbbe7ee2ffe6e542ac905ff8967213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585aa688d57ce79ee2ba18a3c44cb7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739763940f860298f042b983793a3a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee7bbe5acd505c1469802c2fa328a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eaaf33c671f031e8b12bd79417ea1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48fb84587d183b959c057da02bb4e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70495e9e780c809ea425f989a1c2a893219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8da288a6d39e610eed142bb4892aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037a02f46fa80f60a0f8150ccc61dec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f11f8ee4ec113b240bfb58c209cde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503547b3bd86b46b046fb4d924e7bb96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0db24fae2301114a1d9d009f1c422224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d279b1450e2dde6394f2ba2ce7d1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe878afec7ef44075f66d59059ca49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c5e06dd16a4a238fc7cf51500288e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff37759567505ce848820ee892fd4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82ebea71efadd101cab250652a5324229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4d64b1b274d5edf89e0f49e920cb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42243b41c5ac11ebb422c44b3d688e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c735bcebd4c5265cb74af2ebf8b601e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d72ace0edd47aeb0cce5d853e8b13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63dd4dc7cfd3ac68c3ae2a9463b8cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232dbd9e03536e5bb13b55d85fe7e79235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6b51f62b5d229ddc89aa332f553e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26b98f6236f5be962ab8251ddab95237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d81468415b5c633d1838e5095cf4f1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942fd1137c2df8887b076d0bb1f30b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484aef83b3d3330e795d8ab1d095ec9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96062be8df2c119ab8cae6f0e24b7c77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900630d80c001a29eaf0deee694c14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7826b9bd80155d70b3428d5b544642243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95f05100cb2fba88dc73956b8ba253244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38de8aa131b2c21533f1506e9e5037245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af2e277d12e4a34a60f23713f4582c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f694504feaa873b934f9813ce133d05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd7db65b64a756b79a12305d0fe6c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a964093e3a2fc0b018bb5c08f90ccbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb9cb4199e5dba7b345d927eae9811250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114ddf0bc05d9f8afb2630126bebfcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2145d72cb30529a3bc4a4df03815f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207348fd434687f5c80ad514f5fb07cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3891bed1665249ceca737649be23c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f68348e25ea8f1db7ede01fe02a1e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e642412efabbb71d6a7452b24b6d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5c1a8aad267af7fea8c31f2576926257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259de851fdd0d605cfb6ec5a06fbdc5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faede32ecedec1c808c21beb84cbe9a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1a41bb88b3ea04dd2734a06182a15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789223acbcaeb6c6aa75e7cd967cece261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af5f2585a0251c4d7d422a2fc7627262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba65d4b0110cca7fb52d62cdfa2e36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5cd711d0747c762e113fa5feb6593264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636e440a37862e1d4b828b8effe319a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a0ad51a58edb7144791f18026ab04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785308502de3da77a6e966f161286512267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7105440972e8608bc4b9c16f4f3fadc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699ceaba59346a20fea5348968212e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45561c0619e896dddbdab2ad1f555ef6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428b5e455fdc414feec34057df86a01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd1897002de860a09af8e9aefe9ad7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9c7ccce0d7b8ca9db653ca546b7e0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dc38c13dac5b5ffeac79357e30a32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc3bf48dba8e597759e9460837fc19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d74d0a827cf37081267dc52a1628276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7e0f17f44d72c8d18511f6491add7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d872a47d65b189f9af9466427246e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e36b16ef7fdfdf729129fa0c74b125279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e7d39caf103c1b22381bdccfd4a4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f9fca28e17f7ebeda95d228263a7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b6107b38519deb7b2b30034cab105282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d90666036bcf1f0a4fbf5fcc6906c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448b78d139cf1f8b3314f33a96d0cd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d83beed8dbfa1f57f5b6bf7229f427285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054470d202cc6e640e49328c31de20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c0b3f47480c358021f3013ed0a237287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8833a0db13a62bdd1b1a06501d9e9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da82ffc18e47a6e95771cff9b5b006289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afae10b2b81b3cc493161bf5fa127e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba08895bde3ad9e62102c446fa84df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1320f1e55544dd2f5f62183d10696292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edfe9d2f4f19e7e7346218d0268666293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fecc39d9d051eabfb28d2385ffbc3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb261f6c2ef6a9fd76a44bf92baea2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b22074791a71df6d3a7f2f61811e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad0e0aee85f4c87629eefb65eaa926297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef796d646bf59f4d3bbc9f11b26cbb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed63ef8e8b6a296535c5f99bb65d0b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dc6559e45b2e851aa0cdcff830398300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d4da98cec67cc2e5b201366c5a917301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540af0c359bb990254eaafc1f455d63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6cecbf864dda7ca2491679b96fc5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad49d3de5ea168e56e128fdff05d3cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc21487b55975bd62fe7c46d8207a6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7827e27857422504cddef4a4796f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66227d6e3d11667a364a5cb74491629307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a3f35b2126072a43c06f74bdbf27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f4f0a6ede1fedfb8c5d044d23c7bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588709083a2639a4862377adbeb6e53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcd43a3a557e251d30b5cf39f47ece311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e5500461781ce75a832d93228fffb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05069cf7a83a381e4169423cd91db918313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743ca7a33f24414fce7d80191e09894314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cec79ac5444fdda7837e4357185ed7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57eec3b8d782371f6c2f8ec3b0cdd42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3290a31b023d0b2c454e86b492762317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7c3d40c7849a472f34946c8df5cd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91f42daf1d6070010c93335db54836319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106e0c47bd50a90120520e077a9e3ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada79101e49c3110e2d7b99e30eee438321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79f11f13a2ba1f99a4cc3b1cc2b4c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd47747cc50fd63f8e244a736c84e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fded60b013920dba8ccddfe42c3f7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca315fe68471865aa167bd0eac02edaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7414bd56e65bac580c4983bae4e7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39da8db3b60eb5e21dbc7661f24b45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc9b5f67b534a2b20c6d768dbfff37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484ea8867959b5c90a5640c0252e507329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dd58208d150fc983be8f5a40c1b95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82e7aca99a50efdbbda6f53e471e45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee290c1b60618303defecb09047ff00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273600f8627b16f4d0281c366f18c56333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5fa8d39e1c785c2dbdbf437a7bb41334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe45c86fe8825c664010dcb3672c505335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c192ac91f03c0bea67a9b04e0c72a9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca770c18c2cac9173e5c37ff23d9e80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ac9c08b3acfb26605f458fbd20622338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22607da02d5455ba183f29bc9b7500ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d47680d12d3dabf41525a12a8e80f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174312af04918c759e1a0aa15148182341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10bc284ccda26bc1c2cf0cdd169ef4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc83c092cb392f584c8da6f36c7c2e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8b63d11b47e815d91f43708aecb0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b93d860d525d5377b0ad95ddf6ce51345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba46ccf1a599a9d745767a5b5d3369346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeeb3ab258b7df40d3a438ec5a9a41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02927d571b0af95fc553d4f0ec36788f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c14a9fbff129561d754a686d50564349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630947d4f4fb66a13df5e15a1e396bb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a2312e81ca5bfde0f4c40d1523cd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33160a3b46b552f7da105709f9a4779c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce050ff7cd83b358e0e1f1727bd616353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061be88a8f5b7a4116e0079abf82242354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25408dde03d2cdfbdfeff6bbdb7eae1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515ac75fe48cd952386aea013e6e0f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d74c280deaf8736993321f9deaada357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252718644752450354d87643afa9419358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad392e5726eccde61062bf0677b02b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2467171a263f3c839a21da5e2d49d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6be86ca8f7543e27625e03b1037e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38986b9fd992a5a373a551a088b48340362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deab21f1c642c45bf3751a273e9a4ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ad839ecc641f133f8a82b38f6255f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0c913dda92456d720641c321f3417365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c23d35a09d6103d59a77f04c1ca0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b86486cfa5669ab451f66a7e6ff37367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c52a44c07636385e1603d85edaed7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa398be3c1a3644a6f635261ea07e598369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dea7e6ea71c8dcbe6936fff425dd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4d34b4ad7f9deaf775d8db8ad6516371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a2e72b169fd16171a77f7d6a1fee5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd9d43b1663231f64673b4aab99cb8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d0684288a3ad2fe3ef9ff310d0f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2fa4a0559aaa701e766fa6f8cc5ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f68fab9922588c5bc9450bc133640376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9450d96ba435653e1d6cf414cb0438377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ec3143cbb81c0ca32a24bf9bd45dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb7dfd2797eefadb4936080f46f298379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2ba14772cc64f5d56b6687eb20c72380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038e656a14a6824f8fcf5262663b4e8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3adf153dfbe02f7a78e55df7ca948c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a288e912172f8ff1af4d0a6dcb508383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a55cb829398195cf83b7cf81d6f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be3d955920379103462d731b752352385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa20c7527d8078894c22364cbfb0cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82d217860a73cb7d3423020ff09ee8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d97735a394dbf6d96bbc00c36c0232388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72165d2ac9bd5c1423996a7686c977c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bcfd720935199773553772a04734c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff967bd58a42140e35ec4e85de2829391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72593676c30d2f7362b35b8e3b47a39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebafb6583ed0c36e9b93ade93f95ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c85272827eed2861a4563669f0c15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002dada7eada7978b94a17cf736ab12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020b6c4df528c29822c4b46a5e4c238396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824103776a18a1835ead75917d21645a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eea7aea548db3bd024712eefc443c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96323233d5a8d194e5d8f6bf556fce1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781f79e100a7ce2d1e10f8a77bd9502400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891758bb980d74d3775307a5784fa1ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09088833f0e6366249a689e30562eaa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254043e58ace4e7d9117bd471220ecfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39102780e9bc3c7611d9fe59a475ee7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45dc885d98a4be2cf48004f9068482405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feaacfa3fb421366748811506d1d5f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03bb36cc25fa3db18ccb24d43da8dd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf49ae6b18674685f61390c9ccfd0d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138db65cb415549a08c189aed44befc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1fe50b5fe5882cc363d185c42ce80410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f4944e41b665e1605e9c58bcd5151411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab4928d252dc3042f45848fe27446e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae280c523ba18d415a9eddfac09f94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e31ed2059cd52b0f174bb6a6d696414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a28c025deb93dfb29a9187974240f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f54d2a4f1bc79e79393b6a6f93548416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51243652875f295e30804b24b674ce6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06cbbd1c384e9bc9b426acbc9b7b66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e00111ab22fbca7a93bba096db162419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f9eaf86aee14600e16243d2a6f3b0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d4b0c5ddbe3eb0923a2cbedd72465421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cbb278ffc9f76b6f986fba7cbf821422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdbff635cb8ef0253548a27950abcd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2531e82e94410feccf65d10a258a4a6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed360b75a4eafc23155ba86b68279955425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28c16a1b15299f0c6ea2992f1f2409426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490d62e70d011557f09f9506d5c8f06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b614623f69a269df85fa6cbf6c9c64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032726d00b23b5178ac5678d5154746429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6f320736f86ba7b7c1dde67180140430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233a9201e34256233d7ee503506c93f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0516e3ac79cca2dc33e7ea1e5283df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0d687f8d4b71a16210877a9c12c14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b978ea4b90c1124765e877328ce11f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598438998130db178335f3051467dc1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad486ca22a9c3e890eebab82749f4b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129ae61b07e240514c8d1ba4464d0fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b79f36695ef0358825a0696d83e815438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3a6a34c5f7baa65827e4802826948439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd29783ec3ca5bb3d44789001905419440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0521aac964bb4ce83c310a0944471441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1b698adbfb7d261fcba341d9b750c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bd39f8946461e4e115eea8b3902e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d80259daafc524b819adec46c90e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f960fddbcd2e5d229baf25a946fa29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52b8e862314a7b9f1953cb6d60522c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d5a12f36098db7d68e808df375254447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684876bcb92b22ad1603c72a10684d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711534529f706b77bdbc0a842ab0a656449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e75bd4c13c69054ba63d3b52a08f16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697274fc544b9d9b730f8cb6a0ea566e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872874eb05db9e3093c91997e902868b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5606e761bdc1d52357deddc9aa23d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63434f753703ab616e08187b1d3bf1fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022ddce403b8c95c2d9b111c1debe5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17472ad0dc8427f4865188344b2b05c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219c72fcd81db93b25b5b679d75ffeb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a3387f4ad7c220429624097b254a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2eb2df22ec55ea3390ac9dcf56d146459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d189fcf12143f21ecfa810328df80460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e0327c876c3704144b2159fa6f570461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05dd6d83189f39c1cbbf549495fe44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902f1f12b7e0fa65ff3f34ac4dbe7da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9006f3b4f4a9222178a14ffd9a84432464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0fb5a5421eac52a247d8ea49dc8ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47622dcb274ad377a6ffac6859f820eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5ec0c1275948e299874e3bdba539f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bf67afcb4ae12239454ede1eae2f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0d75b32042070de3713cfc4139b9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f413a7acfd95fb336709b9898040fcc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2be903f63bcc43c8690462f6e4d10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871e3f89cdb4f12a0797b1de7638f93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec52b325611c98ac25b9bc53dbccb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11a42f56a4b5246554cd5dede15e68474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16735346e9d47579a2aa758e3c87c9df475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67459c3d9bc5333b76cb372eaec3b52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b3bb621772dad550a42268416fbdd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2da36fb9cc7ef0e78f953955205a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db54187fc398bc35be6c0f8e2bc5ffe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c2aa7a074e3665e901231d2997329480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f857bc4b08e98d8ac198e9a28169dbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2435629c16ff72f2b86f7652a9980482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498b39ca34dd21042156ca4ffa581b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b4e99856d0e76ab05fe51da90fcf4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ee44f79df05217ff29c6982febadc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b97468d6f7a1732ea91c2ad480af8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed0a15f824ba714017840f49062efb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd42f84177c529824e89ed7a827309488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab534276a028be6aa79692429a0fa57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f55278586fa2cbf8de8e9df085287490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d55e939dac4171e18d39ca6ce8b841491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1ad79c86d50895797a3a3f561f260492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bcaf889a16dc5a9b30b3995e7c363493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea40588a9107e9c982163cfc6de64fd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956a8aea0433586fb4031685c2db944495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0cab1922120bcc63d28fb3a5cfa824496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a37407f9f5bfcf0e8556504cc49e19497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2486b923b329ab0fea59b7fe5b3b56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7d6d2bca223d5d6ae8057dd3fb35b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd861958dc3b7ced2a3758976742a77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7ff35524532276f491d6de5257774501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cbb180187dec3e988349653ccb7b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036a27936f170539d9919c4ff62490a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e4fe1cf5fb35f1a337116dceba51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e0e44cfe1bf924d03b6a256fbeb88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb40262a2143a7c34bb84a436c1d88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50753c82897b328e9beae9a9a8edfb0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce75ca35c6778e64524d9476e70ca68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa96c6e97ad7b3ee072ed628de362e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e0c6738b6507d54278b357ca56586510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8b3966bebb36bd988e408e3cc2944511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775a8a3e5c550dcd97b2fa63a84bfb1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c24c306543074d277ecb018530baa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9b131821fe1a073ad0c257e856362514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d3dd90fd6370e7b6a237a94f9c508515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6a78f8a59f696508a314200b763b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775ee058865e73c0738b61309956b73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e97f8208e4987db44fa2aed1060e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e318bab3bececc740933a2fb577b5e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48e0618e02a323aaec791a4072cebb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6935cb0ac71cc97fd357ba9b6dbf04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d468526cdb329b56ae4e98c94388d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a7115b4455b0f36879bb149d06ead523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfed5551eaadeacb0985d816e67bdc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806abff824d4896e92c03f5e29288e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247093dd610abb522a38de73812c3f4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa41a2115ccde597b066be186b21a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a704c3130b32b44f2dc4e76a10f821528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7afcbb74aad529750659898a01a76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b597a08858d9f1b8e225763f1969e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6aef0a5ac301d683825363547e24e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3b8777d9f1d0c4061554394017a1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9a97cde115ecf997f9879938c0891533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661313532a2cd32c335f267a564968c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162252f340cf1940f85bff5d61129a91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1606128eb1700f66a148d79b94c49f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74e8263c845ab808544e0a91891bd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ef6218700a1d00439ef1917173796538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cfbe0621608ef7c860ea32ba4e604539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef646e87d2bc735317deceed3ef23c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42f1b2392215f136a99d72e350eeec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf8be22eb8c1b04aafa294379d62ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13377d8cfbe2a7e6222f22eac535e5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4126c8e11ad8325a61c111535212457544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3da3192052b21552d3cb3fc455abf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e692842df8da3f7d8e699d39d0d1dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95255112b0f034b64eb294fed257aa8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e7ab336b06aed7f6503485ad76c52548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ad81509f4200ac70fbf708add285c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8664b81eacef7bde456b2a6c2cfe2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d53e95402cafbd6bd59c9741883c6c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d0e33c6b5da217b4fc8fd0bdda0c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8f6b9a1dce705f8b001985798ae45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a37e8951ab66d3a56e5a057e24a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216aaab394152db6326ca1e752a68ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4de787ed88228e6d32567f21a4c79556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ed0df7973510b5bb00d6e724baa48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216e74351df8b64f6dbc94d764ce173558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b05145cc4ad0040de79f8f4efbd8c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd80e0245f91707651ab512165eb71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a807f43118810704562c0f5f79f5a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473c3d24d757efd4690e6f3ac27b8ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffd71e9e3e779153ce4816875d2757563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c11d48e97af5e8beeb001bcfb60724564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21ea4f88103ff8b82ff8b2c11d042e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77840aa220163907f5211d75578551da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c517e6e62d625b8d0517cc573fd533a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de812f084889db5a48b0e430d3fc506568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940b878ef913d6fbeb642fad5cf42ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9e2c515ebce31a7d725f8228cf9f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0883e4ae91a0d123b0ee5dd6ed9a8d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b41a670cbc37f0ac836c47f892671f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dab7afbb8bd6d52318f834b7a7d0c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936afb3b8f793337332c34442690717574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731faf2f5b80e249940e74ba37192b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df125cb7d0e5eba1a76285ed8f2d69f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c00581cc0b41d4a2e8f6e84d451b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2904aafe6d324134e654efc61fc8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c92c936e0f334a2690f5f62b5f4b3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178eeff6d7c829e438e0bd9e0ee92c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803945e46e111a90c5803db2c6211db1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d49145bb5d58b688d21a2ddcff66f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73f18e57d9198523bf4113808aff35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84faab7b3c00d662a64f49f7605a7a3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344da35e607025c56c5d6a27a95fabb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92e9b2a26a35049e945d4cc06d4d3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36ce9f624261d2118fb72711b62d3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba514171813003e745532c972bffaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222b857beba097965bab7a28cea496f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404820e0ed2dadf52282ba4dd8d5885590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f7268b6c53bcd473be01c1e6535d2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b14cafabb2f57a80b6f83fa6c45a2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ca1d7da3362ee3f7b7992e2fb26cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84be09c2f0f877569e7810813f39692594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f850a80c66d3245c1196744bc64a7e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a427254b649dbba283aeb2181556c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc061985cef778b92019c2cb524785597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733e600ff2a3c7baf43bbada594501598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160318615a5b39555a1150b3f0e128599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef4df9eb5dffea46cc13a89810db0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d68e05fb44e16621ae0a1aa616c2c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb0a491a404e28677d7df25e8c1614602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ac5db310106284c6ea56ad3c4607603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25f09fefc29ce295f5320b16b26ddd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a56fd8c44821e6efe982a07503cb26605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e3918bfe410cdadfbd255cf4feb22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47031c041c58d081c7f09231dfdef59607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb00cdd961655d07acf24181c3af48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58597a0b5e02ea5c111a372be19e46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca50672d69fa8a1792d980a8357a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322f5f3f39216c57a2cb43283a78529611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d867da409ed3e20b13a3fa3f19c54612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08415827d621c55dc40d7fb715efce97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae84915b02e3d06ce30f9f4ad55b28614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebbd1f29dacb1227612130174dfada615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cec237f6e434b0a7545ba193a192d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d0881ce261f6437865e616c4ee7dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb78446c54e1cb42d4ba5cd1e19bbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5141b6865f79b8b09c5c2eb06bf59f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88318ddc0ba54fe0ff273e0e902fc050620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8832d56d3eba2c68e14e55ba4f648d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493df648674729fb229011df4bbb5057622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3546e80c68b4ad1756ecd424f1b00623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e27e1a103b7c256fe1acf71a6bee1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82d38c6c308922a8a535535a89fcef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6387a2e5b376f4446d517033ce9420626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdcc7fc50355ee8a89130330cced34627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afafa0a50a3b9c17a17559eb4c920cd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071cf672a09d2fcbb6bc0d80e2dd291629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fa57b237ff69d57ff6535f2cb6310630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9337fb1a6bc4b562a4ddb8d78cd64631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464827217eb81241d091a9469e893dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8d5ee1f79a2b5c28d636283fb42de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efa381ef51208e4c50c8ba6aec4a7c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c162f5212b16def7bb21673ed3a39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0626c0b9962f5b51ac4b163ffae990636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06260816cac43b1ee6746008106edaa8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbe28d23adde4914e10a0822ca51fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a2e83457a3456c1142f00c8dbace6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97504f439b53649ffadeda465beab7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd2fb8dd1691820e95b3f2bf9ed23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a81de48d09af9fab065279546cf589642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005da2c9b3c82d39393785dc8cc1998643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac2cd909a182b1df9ca02113220373644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7490b3b67ed5abc43df2b3809592f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2dd2266ea8d320903fca0f77eda4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66dd8d61f61a6fc52cf8594167d7b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f2de8cd82e28674c4982e86f9df82648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ce1274bd45a529988d91c164f0ca7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570f7c0ac19ad708281e47872b90737650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8460dab7185b10de82714bfb38d96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fcea6514637ed3ce61ce4820890c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6839cf789209c2183dcdac170ce9ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eeee2abe33b572ae8e672914d3ae9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaa204390712439894208132bdb571655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ff77671bc03bea514740242f438a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22d6606ec867f8c2292ec49daccff6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469c08ddc1d75e7397a8cd6b2acac69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e124f1a18e2a4c8e668d39acf5fb696659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbbd5d5318aff2adb7e0b3c654621b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee18ed1cf9eae2923158d58c1ad78e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a4c404cd5d75d2f52413e49147e7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc6d63d2ddfa9abc71270d4487346f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89106e151ddff4d29d2d1d67505a0bf6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdf1ac0b9ade11d35bfbd9f3683389665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd52431816e4dfa15630a2db67a07d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b90ab0c37e0018bb748a0fa4a83e5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adca43831f5191d62cf7bc96aaa3ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a543c54ff05b2a5fe83f5a5361e26a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133519f182c9fea3e966b56b1279a649670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f764ca278d80d59c69ed96d2f86691671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b648312487927267ae8fcb32561ddc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226cbc2701aaaa4081eb97d93ca63ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f37ae0ad6af3e6893f07fddeb4d87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a512d835ab95a3105071c6c5208d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ab4cb8a6f1a1cabab697a49ad64ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c39c1ceb8732a4208627f6122d294677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de04e5135f17ccee9256c2e92070e3b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718ea95af8d4539372ef7b44b16c83f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201cf0101ad8f4dbf381debc223f2c32680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5a0c5726e8d78bbe02730b37fa793681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f27886b4d9c65f1449d587e36a2baf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e933bd1bace41cfa7ad3fd407c28e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21e98464f8cbf2421fbbda1a6f65e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a86614756d4eff3baa786046859b71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd31d6c69f2a33127c82517140368d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e30aefe7010d33c960e769607edd22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563efbc7c4a8c49525604434e664fa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842070c18a2d08e978faf61c1c1dcf87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bbc1211e7a756f8d072b66c8695be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23126c0ab21c16a3171a9991a728832d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a360221ab840aa1160737985b638ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e7daa0176b31632afa38088dfd8d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a57a247fbd9152710c4eaec4b60371694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7f3f55df5b3bc747a2b76264b0225695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa8ea4e95a7a6ef216beb8ea3d5e08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc16ba80353408ba99c2ab2c5829a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f89237906a3bb7a9161a75db4e109c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b15c7a6d85f043c6444401b9f6b8b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a62897b23589fa55dd4601ddb8099700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc258f3a9f94858dc5a08fe48ffc99b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73997699b0c91ec600ccc92b63a64c4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681847e8410bfa325c3f0c9fab9af421703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e650879ce93ca1ba4721e77666622d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f456e6f7bf419b0003c4a291fe97d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b1ec7ca9651d5bd1a4da1773c434706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265979c35816dc1509ebbb3b8e6c76b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4002f5562f4a70df2c1e3cdf39dd1d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccf21b5bbff8b68410fb82919d03df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a8bd5247663edf79b5e7c039aa4c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc828b1481a2cf977c469398e2bdbd69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504906f041201059d582d58fc3f9da1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3f6903483a66a25cacf5e45ee7196713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994607bcf9ebe6bf45a1041ee14bdb6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d01dc3d09b5c0f8361868766681895715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a2a88b640b5771a6c776f6c37ef94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f23eaba446910458fda0f55a6437c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06eed9aefb8bfa647d902034b8151b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2023585f88e27bf630d8ee213990bc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0dd9e10d56ab2f848c8b57c9d9609720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b51ca9daea5c38f6d075ae531298d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f51102bf5a77cd4d86b6e2643f255722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12c908516c9da0f149d4d23459085d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b810cd87c3a37b80518008b00513cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc248eb4f5e82b0174a74254bbe73b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec5570509f8e710d8a0c43304f0811726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575c4a900dbf0986bbfa4177ebea5e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd16caaba6433e7afd1d5977e088cac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b5764e14416b28e92a429656a623729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c257a376ef579b04f6feb781b729730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff5efe77f06b95e86ac339b2bad1b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a71d59ef249706576ed762a106f9d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a42dbb65fd18fab305377fc2fa39c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be89fe2f08e7e77b96bfd0a845e5dc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812c0b121b52155cbdf1dd8842760f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de374d8c14e09a7e393387aeae355736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c02cda776ea6cdcc3ce4f25365acf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ec72d9fbe1933d783cc1976ebd3c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b42049ef00dd6a22aed3f98c5a200739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13582ecd162959cbd62246f6b37f7d87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bff58ad825e7b45ff6b7e147b793f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54e08273c6eb1669077ab6135517c0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321572e5f8fd40ba3f64cd1221418ec2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dc0136e8c4b3032ac489189a939ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a029b0372a1336b40b9fcab4c4cfa1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9221588d0c410532817ea6bdd72865746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e015ea6c49779d6131ff173af5940747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf401ca2b90b8cb2d0e8f5d0ecad5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc24f55fc35471e5497e3e7b3bd494749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ba9547b0528bbd6ca66e1c9a1a5aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e15d0ca927e274ce99a2e9a5d819751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28590b47d235039c78725670cfa5a1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4065453c9327e24071e75cf4fff23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6e995bd38799dc580b0e26c302ce9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ac118ea68b6ee8a988975e1f09b55755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab49f0d423595947c7e94271e54ce6c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aae77a87d6e511175893fb7f23f21757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959676ce8948d082660e36ec31f27efe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb23dc551dfa56c41e9e226403d0d1a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5dae4f8dc255d972b3fc9d08ec4ed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60373768545af946f9dcf882ab9cd1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be310597b29e85c3946b2c14323e8ac2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5f3dd19beec626b661529e9573ea1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e38a3df5e10dfec992df518a98fa9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177f6325272aa546bece41db0695847765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ad3b07583facfa7828e79c60a4ecb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20671b3c237560879aba2333899cab11767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c0e4a84c9d58aab24becc6a05d6f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e20975b5737f0f1df0c41e7f49ea90769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fbcdf60effc9b755c20950430d1d2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6903e50ef9a5fb677ac7d5a0d4a5ad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443edaae0d23e7e2d25beb4e7c5e5788772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd92e086de396f8b4475b3e7e2c48c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538967b9e4c4bab46c7e1135922264d1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0611ba8bd3b85f49a121d3dcdb5e7a8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45502e5571ecfc7950c98ba48ed9604c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085ed97b6a33274185649c1acb427ef777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc142624563ebb80cb867425aa18bd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388be07b708b7cbc60ce7f23f0fe29f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4437ce61e4692aef0ebad0e0066e57c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4612fb171af48cecfca4852a2e6c9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2677777197efa3e9c7f907d036e38782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cde4b516cc46b18da5b49317227c37783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3ad1d338f2497c3d144ebc55fcaf2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c998a62cf999653f0dd84d8ded1ab785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530fcce4fcd34c78c48063e1abad3b5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef9844937bea7f60a7d081dba8f78e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac612223d61138a5f5384653c3adb18788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22732f7af2489fc308282e1188f77685789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02d340a69143e8f9dcf15b7aada54b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bbfe52cf45f1d12c239e4d6942e2b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6cd3ee9c6ced6a46068dd8dc2f46e6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fcff0a5dc285026cbee83b70b374d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b30e17d29ef2d416ce984bfdf09bd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9deb34ab69185371f1fddb5c0b5df20795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ff06003422854a6028dec503a572f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186126438ec12711ce1fed31d85849bf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7509232893291b75a1e57d6cfcea440798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24684229be4fcf446696c71bf8a8f7bf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff609b7202d925a4acb636b51707de800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bd88b81a03f9e4827b09cb438d31a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba7ae3c554545ece4d028d5820903e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863358ba0a410ad2ce93f4c764cff5b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69e94d8946fd1bd263086975822cc3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe66dfe5083225d4cee0b721eba29ef805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603287662ff33d3d1fe469dc0cc7bf66806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ff9380b6b5a8879ab55fd984c3a12807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e0feb22dff0ebc2e8a1e77d1a99ba808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf3615f4da18fa037b8efaf0e090e6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb4cbfb1d7e0185f8dea208af56541810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b32e6d984d5e38c5625046dfd19f4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ca97571ecb108135addfb2971112c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4e52357ffceecbb861f5dd2b94e6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8106db1a04d6fe4145743c7c9c352814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638975562df5afdbde307a5cc24fc9e6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957287aa909c8610113b96dac3e01231816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ae1a351fd697682f3280939a1fbc3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0910ac3310c30ffb22dece9dc59ddcb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebac7068a01594ff5d12fcdaf608844819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ebff6dd43336ef79270ed380bde51820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d8e7a75d53239e4b5b8c1565928af821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4345b9f17405f706b57410fe4e25b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ba0dc4aa958ffa6b70d27adb2422823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f9031a138abdcad4f061d25118629824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd7243c80e4cfc4d12d74b5a7d3bd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd163ccb204495d86bdb4bbc81e0c8e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd465947b26e60c83b960a2543d8a6f2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff31cc174c7bc7acaac32099a2fa00828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2e41ade34de288c1fa5efb0b2ab6c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895917a0d4edc95a5d8a78e3d7d7562830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed641fa07f68759339e20aa753d122831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ea2afa4a28df7fc9ac183282581c4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6a793cfd320e0d327d817fcf0f056833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d54d25adf39fa4016431510b9cd7ce834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2854a8abcf28de57a8c925df164c0a6835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff17d0cdc19684a3262d6f728d596d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b717013350902b41f8b6aedc340b6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93414a3bd015f5f80726ea2b3e7e2b1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9284db4d26f02275d0e76790a2d92e2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f44d5f6487f37a3288bf741a3b7c7e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de665af1dec399e627930e0d240e6563841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2582b1cd9c403461263d6066c95f90842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129da9afcbe6a03c766930c9ae96147843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadb0557ba7a1f93531a7e45be86a21844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e118f3518c6466f7bbb95fa2d36918845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bb9d309e144197b288f86c0ac9485846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c82dd05cdba4dbfca941d7446f051847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbbb88977a0fe83d0c35aa2089c6ef848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83ff3685f922d996c7786bd9a9c633849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0940a46bf237e2e1693f35f7e8b3b9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04fc29053443ec5378d5faea7777b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107cc5c7baaf20f1ac521ba1cb86f3f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f65fc4b2e84af2ed92c68766b5bfe853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c049184c4b66623469638511f90b7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f539731cc311108306f237bf7701e08855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770410540e079a6cc44da66f09856f25856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514263c2209db2c8a4596e7bf04a1dc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3ada92322ce13aeac095f2829c3fb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d06237a126cb42d2caeefa0332e7c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192df567ae44d2bace7baee98c6bfc65860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964173a02cb76c0d2fc116abc14b8f1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6638ed1241ab1a5a087d185103e0b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5ccaa3d82a5e5eb3f6c365521e2f0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7d8a928adbaf94a1d4577ab95a3b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34d3d6ba05a14efd570725c8e4ddcb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e365bcbc2bcf0ce46cec476e1976e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53edd43be14144ab45df050de42fc5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eea2d291923eda7a02e6608f6d842a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479299f3741be470d06f1ebef34308a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48873a1d4a82aa69692c69f613d01f5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effb148bcbbc020e5bf1d0bd182b622871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2b5795b40c32e26cff8a96dc7bbb3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e6bc99aa6b2b63de3bfc759c1df3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b911e3d8b45cea6f84eee082498b8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efe1ee2de2115ce32a91387fb04de9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682da5a6fc3bed7ec8c66a0aec8b7c0c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a9e384d7502134e77f6e2282fb393877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611bdd6ade2f9894c367cdab0f10f4f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1579eb8d49f431553c6f76290a8f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857dd0809df0bbdc649edbb6ca9b39880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ad606e5c250e3c809a0eecc222e32881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82776ce888705e1e9f8bfe67fba24190882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053a0a4d42d648bf0bdc75c2f68545c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57495a514de63ecef0132b4c67914531884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e233076fefb357d4586d71543210886885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b229141778d044797d3517113593886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b3430c074d1f36356dac8bee2f917887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae57ca1d31739ece2a2743b1b0c3b6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8727ce82a258775706b933ef58ee7889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215aabdca50df198c3c0cba98a97945890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663e7c7da55359920911901d83caf83891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87576bd85d4cf0c525c3bfb4bd4ea5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0590360c1d6261c7c5ef299c62889893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa713732336037caf757b79a4b251364894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4426b8be7ab660838b8d76b6258ec99895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623b35ead364f0cdf8ae9b8d21f065b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68f2063465890e780f20f8ab72b4fe897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f2cce2999cb08f16a996988494f0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fdd77b4f233719e33f03b5ecfde0c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b358d1799fddb6d6bdfb60841de5319900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ced8690ef69e9b4c2823d5fde71a6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c82e63ac67b6ad0820d07dea5bc19902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39457f9296ee23fcab7a72d8818ad5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99272237453bb57cf4880b9695aec2e6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a6eee8f7cc0f029315f9584aa25f5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4fd2d96580d9bed21891cc1280b3906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d61888fda6455918212393ccaf439907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a87e16d94bf0c9d1020e466183d6e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e943ea136b2ac5cd5108e1fbacc43c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2a74a7cf6e495017907e9f97892a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c898c7a0df510797ff31853a029b7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7f3b40b17351dd08f07403c90db71912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd565acbcb9baedb660279aeea8223e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbf3941064b4d315981c12401a97e3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac099793ee4bb56e9be7f4504f57dc7a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a9ddfcbe2564c6f5003712bb942b9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077fe8478c5f81ae9271b7ada89f117917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2657446a0fef46e636d821bf9a2a4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671948c535d31a498638b3d685c8f32919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a66c766cd4e8fb419eed894633367b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e99bb0472f4a146b6a3680de80403921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3fc2ee7ad61c5c58b070a62373e98922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810d8dc6a68f30fbbd0de2ff39169dd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a445a4a031f167403ef295d36ae29924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc9c72c7f17e9532442e079d923aa925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d71d7e42725860f20937f5e93e4652926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd568ee73f12a5a9912706cda799f793927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c530a731ab9bb4af7f659eeb97e8d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b298302207be90c8f82ab53db88298929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e49bc4f4340368a16980031c63b3b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dacca7a8eec64197d34a46e582a84931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f0f995779de419f2aa5a16746d841932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb0f2316ba0e58f47232c51bb025bf933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ce1da9223c99b7a166bdd99a9fdd1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632fa944163bfea14dfe8f9c3ffb23e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d466e695a8c984204b2e9e8f0673032936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffefdb979cd6dd63e2a30b5147acc6f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a199840c798256d5ec1f3e395f46d2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d591631d1b30c007eb5bc4f94cfee5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a5b445ce0e89a847942b4792c174f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b00a72f07b84c93328e1794df6fbfd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f00dc19d15bb34f8b9fe41a8bfb885942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd959ae5f8141a817d4163df218e431e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53dc046cf436a6cb363b8f0a71f4bd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7248f40272f6d5fb2674bebc97ee945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af11eb04a3ca1ad73ec69500466c98b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c7140bb5b6f19b7daae7c9d1935b3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e0098945511e7a1354f0e41bfa151948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aad04f530f9d316e910d55be9cac0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1f54d4115409d3b55075615cbc60e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dedb4b53f33ed3d9bb59f86ea47b2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19065b0d3616bba6471a1919e7b34062952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0827b56c5a3b5459e6bbfe602f536953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e232d67610080af92f6d9bc57cc104a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca888b1c205c6060578dee88282478a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1ac1067c55e3b449feddbdb7ecc69956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c32968539b54d9e7ef4ef5038428bc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b91b9fcb51d550e50473a176e2c764958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0154612151f70745954ef482e34aa959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13d054c89789e999b274650aa38061960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ac08f48522178d48165157593b90a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ba603f0d58fd05e55a080c5a2951962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf05e4a589117a0a76c958c78720e7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913409a9a1eff6b2e0c0b1aec01e016964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a301a484d56906214b7b11d58300a95965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e6a4718f46120680af79b9745ab4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9edb5e86c77e62babbf60b266dc6c3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1814d9934f90df972499a78b10b3342968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab21cec17dadcbda521b0253dffca1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdded505475dbb4039b9a86dbce8fb970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aef905a6ad0d6a7f0b976653c2e20971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa920c4e5bc381511c37d57166a45708972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb248a884de8e60bdd4bb99a6c39219973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119e6af592fa02014f402f57f907300974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7958637dbe0ed94bea6dd64d344b5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb2d78c5f1801c5b235f08357fd308976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079e77f29ba767cf7559257cb5662a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7da68140186061c85313a74265fe31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c66bbb98a09418f0dada346e35a2452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fddeb935e558322e824d425ba6badd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d45c0b76f7b83eaf947c999752f7334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd4815f6f6142366ff385dc4301255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc54b3f24d6d10717bd871029739aaa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f528ce019b108bf65b4c6d0fce65b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa680847e8a120a2f6094d6800926be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0f417cd992d307e6c3a4bc2d2f259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558f2b0c32e4ea2e2c430cb5a5d690810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597356fd3a4510dda46ce5ba7d701111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6d89667d367c8cbfecfea50a1b07c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef9d8b2b6cdff2c175219cd7f5a27f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f47fe82230a8be1e6f926feaf7a93214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ab06bafcb56b622aed7c2f39a5d8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0ec6c4226ac7cd48e3dfc6f412b1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8438d920bca4fd9a2acc5584a10c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e03ac9435f63a27a484edbbacf7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fc34d249458cb67be10b7a37bbe3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325d9be5dc2b068c9af32668ae3393c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c51660046f698e7cf828b49cd2e32e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2404b0b35ed76cb3aa7f2ad5f38efbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36888162549d0332cd2c16165807889b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db1cf0b08f6a69fd3946686ed2bcd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373f41d25644c5961f90b8d82e3a08b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e3ac1a53bd18fe71e2cc7e41e7d3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d9a656faa05cab6f6980e55a3e22427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688d48385a555853a35976e3f7f6d3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333ca14927b4bc790187dfdfcfb211e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a635bed8bb8fba34c5304cbb9a5e78c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a5893686dda9c1f24c8e4a8b42e2931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a7d3863a2088ca37936be3881e2fa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ab519197f91dc12431d657c770fe733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81ba203d1580d93ac9d0d2bb7b19ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00f9b677f83ea74eadcc5e17dbd61635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b30d846d346f47b07a0f4154ac77a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca84be59af66b53fb26f76209095b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdcb48767db0f34a138d981ca4805238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f634d9158f14438651ab6f85e17df6c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b487361d6746d4cfdd3ca368aeae040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3832fa46b6b3f1fe0957ef585f731541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2465f0ed95cc548529fe184cc68e16a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c6c3d3f355de239f5f467479da4b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030596424f20adf46a9f1bbb72cbaed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b319e6c934575d567758c4fabc261f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a742852912949556f9ffd296681c7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fb561d33f75b30c1d8d84df3ff20d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe18fba88b08804f85e8e460fbcf5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238dbaf3d9f0e5fe0ba82e14e5686d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12570ebbb24616adf2ddb63fe275430150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4cca3254bcd4dbfaa27ddd2c7797c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960074b55cd568b68e8623d6c34186152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c99baf7eaa623d93b813ee7ce651053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09bd25ff521b34d5d3a1e560759e6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c07e7ebd25a060561da3b896809d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14e38aab8ae3b0ca6f2f568102e4db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e8e3eb4c2ebdd4bf968cd8c6e898d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c142e1353da4da4765011e8846eede058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a7633f385d229127e2f2b4de1fa6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a35d472110c2dd2bf16bdff7dcc0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214ab338dfb49c8d540a2377adba1bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9efcc1029879f7ec386ced61aba9862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ccd5140161f9d4a140b55ac9d793063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a55ce1ffe9a94ca2eb4177e49e64cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7761d37b870cfdb80aa85b4c382aa8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cc08d9f9a2d569a5a622e3f281d8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d03b44bbd9589157f00b2545e0bef767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb030debba0a2e3d3f31c1150832fa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6014c502d960fcc2c5c46fd2a8515a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab485d7c2a8cf54b2929255a39892f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6115b3ca64809da80eef7adbedad1cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60066141ecdbc9064db707f8819905b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cb47e6b69d9c234799d5f249fba5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d86ad0c2ec40529912ece7b117e09d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbee185c79a0ee151e48c6d6261327c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c71d78e365edd40586a302bb8cc7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb2d5764c3248b178c1e16ff45fa4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee762695809302d8305250720fff6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c371ecab50ca4aa3eeb6b99c262be979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f757405a89dad4802081fe568d7bd6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea4dc52e7c0525d4363c5786a1962b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7004da588b523a95c9e23e50a06045782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e840a9e09450a80cf23421274180183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f855fa70a49cba1156d6b48dbcb7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f8e6b03fdc0df4122272c5f67ffe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bbb92454bc5b97cf2c6f7c7ff336c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2498e204a5a5b463b5dc9fde2430587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903653b95d2b2b423e81d436846256b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d3a71347e1c204d309e8b2fcafcd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbd3368dd04d898bc7f4938081bbeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4cf1737d4f69b9e6c39350431ed9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ea76f509a19b01fd84b28f22dd84392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec781c819a66a40fbc8d1d17ab11a20793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be901cfbae2225fb01ed53b45e4f24c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2846c2437a908503b41e81f5dd041db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833def9d480c7e4a7b97aa584c2aa2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8033b29a2cd624ccf9c69a49d3ffbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123b6feb8db51ea388acfec2b84521098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3299ce544689b74e1395f7454c1d86799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457e57fa10bd768151181472c4a24e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372c82828277090b4442f900f833cb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9a1e849a55873e5bd0fbf02c005fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2e8e070d602690ca690a57c6080be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58935adaf33b0f6d1d84c99b574c47af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f86ca183f49c54619cd5a08010f7a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a7495592a4c6c2e2b7753b084f4c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07343e63837728832ac539b96fd0f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5bc820fe046296500b4203a404fa7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de0b24e7d738e5849ef264fe5228bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c103cdba8d973321d1f5fcb3c7e352110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966792a11a7864df8f4ca7c06b79053111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be8128c2345c2da2b608349b1dc848112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edbcd0664644ac3b9e43fca18f4b44113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafd76b76c1bbfcdd6c2b6df0050edd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f056009a134f3549ddbc680cc4fd408115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c925c45e8738fd245dca1f0a9708a59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2bc41df0a652a4bd939e2a8dab1c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f88e6d624905f4c38c2d4c05374a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5895fe617fcf885d133607ec7fb84c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374e88fad027ee9a347130fd9fd6240120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c898b79a39aedd161cb8fc5c8dee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce8e758769bfd5abcce9c13dedcc95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0a1e134399f86d330696ef36b0873123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607412bf003caeb2f73c02e9cf76ec6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d2acb8183bb8e1ef6171d427a4ea2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a4d4f80318bf8247e203b1a0c5ad2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c9dbfd77f7559dde25a0da912b4c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221db07acd42c0d5ecca3ec59ab2d96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde882ab66c838c015a38432d2ab5fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce813266d5f6383973c7937d70b60d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8652885fec3a981ed11d1a08cd4d206131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ef32bda02f780a0afbd66b316a9bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738c68edf4b075e65c5e492a6bad83c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b526b37bf3741ca053a1f98413945134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f764d75af89a8b4647ca4ca9d758a3b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7e9e8d1cd5ce2194455789f80a6c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ca7ba7feb8b577667608fb58105eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a7fe279e2391c75c20426b9a777af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c009cffbcef3e2ffc4ed091ae58a92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e8377805ec8651f105f385387a9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41872252ad777d06e54a39e897093c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2796e919e3ef3f92bc9cf5e780beb23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be6d3f039a1baeed2a5ca3ef4bbbf5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04419a66f3edc2b01dacb285b988b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1d7cb0149ecefaed1f5cf860d8960145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605d77701f107aca9d13b6589fe8cfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff51d981a780835884f27d98dee9e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb2094961b08c05677158a5fe4833148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fcf63f1b6de8f42a931572c93afc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3675ca156915ab0b93b0de606d586150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc70031f7a9d02797fb8676a93b9938151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89788b2c29d35e6bdedf247feba0f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35101c5d450436cce420e3033a418850153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1616852cd152caa1e5ebef6c9308ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c2ff803cede64f3739a4c054cf846155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc55cc410b1209b95df27181dd0c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85643ed7ae59dc34693750e66514f631157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40481818bdb03db1a2ff481ddb2e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add28c8999fbff45b01bb6580d778be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462a97e960c7de1c5f756ff8231ece7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba64566d8e56ff2d0ac286fcf4276d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa580ea941359be857c61767b575dae5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f432f2d6a25c31293555d0d722146163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938cee876b0ec518e945b0ad063cac5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1de4d9a959213a847eda9fac16d39d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8809c30744702a3a1b5a7cbe585412166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa89bc1a87f021f2374d28f3de1cc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4496cd1763205ad89504c6297a29b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c97c87d92c4f90e41a7cfb83df19c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0a2ffdb799c4ebbc84320827202ec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae0f7c305a7769ae0bb6c62a76b83c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5561006f84306fdcb4ad298eb6ffa11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47695c2f5c2b33a8420bc83bb340b5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefab13e093f6aacb4ac06de1f79937174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb3aedc6a09f0c54384da4779e1adf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553f76a756ff54ffa48f20f8b9ec18d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec539df0bc1e186ce61f4c030db0f3b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abd6c39da9fc66368aa270dd7f3d83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec59f9ef883fc259b5a519a4f74cb77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d47cb28431512465acc2aef6336c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5151ab214b2ceb43df7fa901c225b61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e9d5dc77cf0c492c5478d18217b1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d82e65c9de01a58c6474bc964af6ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0957fd45959bf3ac8f82a99711ef94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c9510d992e3be8880a32b80bd957e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125a33d16a5311ea44f79880812f07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd8977fa8ce0fce41badd38a1be6aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4130bd4a4638eb39ce50a0e0e2becf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698dc74b73522315d42aeaea18c66791189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653c50860626c58f2801ef87ce4f832190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa799a9191d4672fdc378c7452c38191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1329679132a2c6730015078f39c76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899a1ff4156a555c158cf5eb6b1b7fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43625527e2f016e8fbe8f3170d24efc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8c606207fbde81ef58c308016b183195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc285536c7dffc798f3b2913797b5a2d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211dcca44c7f351a29762f907d31a7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e96bb23c503172f596aa15b77a386198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91de6fe5eda37309f5265c26419f19199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1cfbad07bbc7cfd7a526f26c9d46c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb194014d4eb9d6db2e427722b312c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6353af4943a200aeae0d421eb1df3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925aa04fe4aae933e306e41d4eacf0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa46eeea7ff109bb84e6ba38c5ec7d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112ef8b8f9c9aa1a34e0123787c3c02205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616da1cc0f9d95349385efb28038205206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b22afba5ee895d5c05b24c6727dabf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef42bb39af1abb34fd9a3839cf15f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e94f12144b81f1b64cf39be638b6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c6a0ff12500c167f7b5a02a18e93a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83bc26ed89fe9cb7668faf6e46dd8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3975e085eb997504a39ea3289a71bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e2e6891fa13a4ef5dd8808e3cf09f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92487b22563650eda4af0a79ae7abc0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b70a1c15cf96a69af3031d0e1171f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fbefef27c1977463e390a0da07f42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348c5386dda607af26a17dafdd407be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac900e7792d0a46764f2ee6ab337152e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f2cd6c0c22e90f57d93c0064ae12e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c4832e973314be6d7f756fdeaef34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40864a80a26dc452507e65bf00101abc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d777d87a8c4a79e671bb43f7a914d43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d343a1ef07d92f9d4ceda5288324b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b94d747b3ab7dfa89c106a3f2e94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ece8798900eb032b7199449652ab7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345588b95ea8efe0fffffb1dc79ec64c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca22461ed10cee7da2b79346c64eb00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20305fd413185fc2ca9a9d4e4fa4dad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609e768217483b100ae288bf4c36aae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8d4ad1720a03354caec8ee6dab21e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c409b670ec4f9ef51bf09c432c872231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563f21078df6039b303721ebf872675232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ac041e518cd1ab36d5889d71ddd7a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083b35910a17e80b67b7d4ea6a3d9db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ad5a1db83251054df70a86bc24629235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cd8774e203891faa83a11eb2c5721236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915d8abd3d62c9460dc07d31c5cc8a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda32b9ed25b5e21ed30ff56e61ba2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be6a00481d88c58404750e0c2ea9af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c3a7f86db75e683b632411ecceaa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347781aaf7326ce25d17c794e1a9e1b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeac389eabb8491686d83beea82326a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833cc3651f9c689e251944fb5cbbfbc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ae8d987f7954bc2cfa716f8297611244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb39c110aa6751869f8e9d54b8e38ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e784890731779d9e980f93145486a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c6601f8fe370076bb0c485934ab5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742be9fd1f8d524a22ab71dbafa4e78a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efcf79e1fe476911383a7643ff78f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9edb9b44469907ff78ba31e6078e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54db290cbb8962ac0cfac8563ab8c29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516181b5109ca38c2a9e038f1efc7c23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93d761030e57900a44dfe642b5a803253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353048b90c7a1e7dc472d69f487e275254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034571a88a70110eaf2f14b26794d22e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b8287586584c91bf8857da8ddd40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b376ced2121122186a216b81fbc4e84257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faf9a050e6b18b73aa17e576fa450e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b0f27b07a6114ec70ca86f34a2ed1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaefba848e4accd4252d4df83993566260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7f3924b1b8a04ca4d4d730a264bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ce0779ba141bbf9fe0507f8acb10a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bea65b9174ec8e89108796b51510a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13904a1621771be89d2920d90f8c01b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf08878c8ebc33a153ec5a7d53987e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e41be9d6959d42e372f614a4e2f464266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59032f56a62d9bb70d678d62181a3b60267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3331670b4bb8b905cee70ab6a4d3db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d2c1d005198b2bdbb3c7626d90e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fb0d9b7269b7c492d1ce9d49e29da270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988e73468b84b36e4d3ce84f4682e7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051649ff61c400110c706a44f8d1d924272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c91d9247fa237affecd6899f5433c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305e89a3cbbf992ba75741709eb125e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8926429d56bcda6dc2894dcfc68909a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1025911158ee20a3fd380a05b80c0d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbe362062aa4f699d26b25da78a9ea277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d0d2c4c74a227b650039fc62dce1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c11a86f6192ecd6b986a0b3066e5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39f8ff16ed7e29c12538a8839f76e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea859efd5331dc337a421ac146ce9a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf4cd438d80e818c3436c4d0f3dde7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec7bc55deb8dbd731ed8d41e4ca91a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0451c06c8a7c49e2c5e1f250d433ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34c3a4b63b463caa344319213c2dee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215476c9dce76b59ff57cafc33426009286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bc15bf590b7d9012b88842a821d80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1a343938cdb59e20193cfe6c4a56d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666638cf96f4c37adc63af5310a29447289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e701b1b48c54692aca8ce4e9fa07ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca221048aeb3491fc0a7f6d701e130a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6a378df1d555a818c168fb7b97986292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d77c80dcbe025b3449179a36f8c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8010a62c8aa6ca77e7e68728d48df1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119bd07613744b69dfaa271e9734713295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6cb0c8fe8b36035076e4403fac38d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02292567b9388d928001e97cb7eaff82297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65498f7b339b2ffb1af81ae4183f85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1ac87419974dac8f37157d833490a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb22ed423066b6cf752cfed7d24cc2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5416a40263560471dbfcdeae34104301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bfe182f0990101dc0bf5d9635dfb5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c4bda95572b8b2c4880963b443c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a6ebf1b0c3204ceafb510163acd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a12d9b2f4f948bd099e570faa5da6a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a44a47ccb6bd5ee728ae044d542ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2aed1bcd9506356967a1382514028307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f22afd02c45964415462d1af4bbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d19b9304e6aba1b1af2fa76e28aeba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ab87b70a73bcad097a2269e0d0a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa0915da6b79caecabdbaa90deb80f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63df74dd8b1c1f81bdd650f3a388c64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b143fafd8ccad55c36be523d2274c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f682aadca87b14ee67f5def7f638d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2565a16942020321bb1aef75e2f696315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1a2c33be534ec71ddc95238ad643a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49353065d3d6529fcef7b9ffc8d5e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb73ac5b2a53036e4e029b7160b8d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277100d5e81fca5cfdb244ac1f666aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff78cc28f09a62d0bbdbf60ced35a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b412be8b7f93db70b4dea3f5833fd9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6cd21ba8931651543dc870c7cfc58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e890f0f2317d2f2917bd02208aac4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f6c8f2f30dba4806fc8094814f27e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5f3eb12b07bd1d07b0a989069af08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269812f4d73eeef912f9d71ed4bf4106326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04a8b324a432120e45a87ea589b68f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25facc36cebc699de124a91d3013da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f24da11a24810c5e8b2966dadcae09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be4a91423af8905057ccf0d678e38c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b53f7c3aea4cfcf532f99e9463c26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eb04ce8f3e739d2616d898359d012332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc3dec380895ca6f4dee3c8a9dea67333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32ffed32a1c027f032e4022584eb86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea17e948929126ef1840bd6111aa27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3156cbf1e82d95e73acabdc7f7493e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca03feb90ba8186f561a1a13e1d03a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71f8c024114d4818dc5d76e6a7423c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f4f51fc27b51ef8bbbe5f3effa022339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836d3bbfb856d0f56da18b4a74198d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b07f09623b32dd64a3ae48e5d4bac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ac19bfd77b319b9de6311711fc682342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9785c8881f147bf73bbdcd699c07e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce10d3a1c748b74f2c2e7cacc97556344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97576efe059b8aaca16fd978854cb69c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c974ca6821ae091ecaf26a9bd131a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2650f5dbf83eb8617f60fa4017ca3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dc3ab91e990c2872110d26a0cde19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8031a7d252529b8bb521aa4681d17b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14269f2760a22042453a257bfab5c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c67617964ac5174e0b5e966cfb4afb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718afe241c2ae8e5af7d968fdc02e348352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2e198b7725a43b1fec3db514b1c9d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cce784a4cf0e2a9397fb8903b1fac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566a602856863797f398b16427a342d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9cf39026269c5fa05db9283bd2a06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979207ffeaab3a9ceabaf9b1befbd29f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca095d41595a7061c45ef445a2fe7a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80e49d705aac366f0d3d1021dfbf69359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbe90bdc2f4bf7081c6e02f1099717360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27f7acf3aa2545588fd059d3ae68dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc1c87a7d6e6c484d3fc1cada07338362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2071da262b3dda571d9b8bc7353e4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133e93e8bb0d78b4b95bcbb32278375364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0cd2ad1b73a815e9cde3aa68df99a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f7a8ab0b8567084f1dd4f312fe362366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4473ebc6f3b4c2070b2612ddf9dc4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017da53d9c7c64042b0e005df73f48e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bc54a3c87db16b74f7df559ffbffd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4d2e3a1677f2fa96df4111a456c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8bb8d528aa6f84d5ad986040fc5a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802c8a07c9769c25b4f94547405c096372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af13b2351e03eeabddcbd2854a1e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf1f0361720cf6e73ba8ec5577c131374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955ad718899ae630814c98816effa1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dfa15516e0212f9ce2c9c7342460e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c935e9c3a17a74a4d171f31de32872c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922d2a0d00ed416f1926017a9d39060378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb750ef8b74ce748838c3a0c33d16a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53a11090a89f3d153eb4a4cff1d0b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927f526bf4a0cac5caade63163da000381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7cf3680004d39153063fb577eeeb9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f47cfb71af8edf6134a65e11b6f494383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a619eeaedbee495ebfd89247103948b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13115af0d39e6c1cd0fdfeb3152cac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585c65bc468425b18094de62dbcaad9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd7791d3ca80becee264da4ef78ba6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eeadaf6b42a6a958c092c92d32ea3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bcebcb0444c3d13be57d8d31d1066389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1022260b07c75aa70a5f1df333d453390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854daac1484d8b8e48a4db3575ca932a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5cdc1f910b27625c06505ffd2d765392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c65e4d00aef6bfad9f52f4e2eef16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dfbb39ff31db2c7599d4d63483d0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a32ea46eb480b53282696f0f1c78a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04487c8ad502000903d4e8902fad9368396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801021794e3a6dd941d1b889e9c5fcda397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9514e208afceb1cea017487e46b3c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a67f1c5f2957e8bddbf4ba7d2c126f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a6af54d05837ca8cd7ef4047165ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321ec2b4ef9fb114bb3232a14dfd6cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35573f786cc92b6fa56d14fb3ecff648402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71771d01dd97b89c07e18f2bc2de50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5dc9d1db410a1266a53d6e017a3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de49d1b01fd5ff7455865767661ae2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02916ef70e4e2b523a6c3fc8121a83ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27615c44708d993f3a6edb84fe6b63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25995919dbaba8c3ad08738e657420a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b4c2b77f7e0497627a652742b36a5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06757d37b99663c8d102e65735e1015f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8026552aa3d5d55e30376ffdc9ea4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56260f23b4957e2012fac3b372654a97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cccbcbd331a950780998de8e4979d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0385619a539aafe4752873f724dbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881fd23716ad6b52b53c2d54ffba37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740761673dbed989d5b0bb4f135860d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df530a88e1d1bc92d21769aa0817a0e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39b3c5739dd7b225688548a93c5d5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb909ecd51c81f432ae91d4efa7da8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b041126431b3630fe728cdb95831e3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2bf7149ed0866669efcfa10e53e3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43897bd8d4bb007ed1059322809b4023422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501ab35204eeffd95f0b547c894c2e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc86cebaacb60f9c2f99aa5aa64dc8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef70e49a46fd5f073a3191476bde9f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5573d3b228bc39fa30bfb34a1dccbe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eceb02bf064f2b33821963207ae6e87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535797d43c7ccb703eb061ef3e22614428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd04683dba495d2538cc804820681c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43897890e82d842528ea3b137f8d6da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e41d9ad52be347c7ea4c58f6463da8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4eeec66cf9755b98542d5a9e4d75432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e988d533d846252ef1adee749d985433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4816b3b7ba845c59266908f4edbd4a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b57b2e556ac6ef6461bb99f7e484df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181ef8474a78228880b7b756d2d6571436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098d0a4ed0955c15fbcf506a484d908437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2fb7a574e5b3256abb51bd437488f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd50785c779358910322f6f0cb2e98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc086da84f1e67c8a89ed93442726d82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb1cdf3d941c7ded380ed7d2cb6627441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609ef87ed94fe06fe4b5bd257ca15af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d0a9a6e2a094c06da8a461cc87aa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39b22b2034041672561ed562ac3f27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbd1f76241c502b981108699ca6069445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb43eef9d2fb2b1006f0970c641b56f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcee9d0af3c1f60923e3db301bd48ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2502bcb62b519976415869375d563ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c24345c4c0fb7602508473bedd3908449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f26768c70e21285cb4a95af13a7f8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d2694962b3e5cd7abff67997dda50451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761759a153e72e2288b68d94a914226452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c183c3ff7b149e4bb130419ed0ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fd4f184bb7a3b3f7edd05a2cc2c86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bf16b7113d566cb5f65f0d34cafe1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6c46e5d3398c1f90392a2c913fadb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2867f42afd3dbf9cb238017324708d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55524817529aba7fb66199ba009b821458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab040cc9892233cf20eaf26606f6073459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a9f1847f3bb5b986b875bd3b037da460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea9c09b4399050d664ec4bc2f89f0e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ace91dd994b26ac8be71973c02a917462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4be99c0cdd346ac292136a87b1401463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bdb81abc6a8589a493dec557ec5e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0f32a5db09c25244ad50cefe42408465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fe2aa6d81f575022ce16d7cb154e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13f074ffa5e4d94c2b73025c1786a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371a567827bff216c22e64411c28934468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b14b010d0a056270e4f1c4eafdd2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f68af5fc5ed7d6431f0c56589aee7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b9afc012667f2aaf68581c0f5603c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00474e5036ab9d00d432cb584b1b1678472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908d755a5e67c25cbf060cc484c4ac5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733aa01958cac50c42115339767a745474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ed1bf23368b89de40152d774dc3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3974a4ad96dfa4c1df27be85a1d29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036a2022fe77d2f330fba17c54b8a5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6b006ea8674a0e991113767f8db5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faa729679f2b4a2afa219a6cd4d7d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bb82bf5aa2fb6e4ee70dea4d44029480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cefc1a86fb787aa447c677549cd80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c88c14c0f1190dc77f590886221bd7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e29bc354112788992e5f3a88df8d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2cf9d579e64f2b9be4069f171ba984484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca6e9fbb58b4a25ba8bf8956d4da0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52208b6ea2c310b74252602758963f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442667d7c0c8a0875aa5376d1a78613487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c27b6672806e6facc3436338be180488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768320ee58e61a0e598fc969dae371be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b97016bf76d187f8631a7f05c69eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2d62f77dcbe9c0029383a1f2538bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746473bbb0e0be560f5f55b41317d92492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100f875049141108e94b115e9c332fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e444e0084600bbbb176f9f137ac60e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663c821d562e94fa61c646b9870b56b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19688030620e6982f935ee94875042c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d61da8c5ccc93be00f03ef4eea876497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc9115f2aedfdfd31c175bb18d0350498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d1babede1d15567635ff488eccfc4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dd3de9bf3d4811da267ac7d9e72e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce4bbad4d76083e2afcedce16089aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44c40f14189a804a48777e1a082a57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0bfda80258986216a303c69441e5f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0db9f536c999e38b94589b4980cc0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0604819f13cd35568a164f2578d4ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0191acdb74e24855cbe0ce855969de4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659dae28bc55c278c61d630a45d0ec5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59ceb8c373ab2b485eddb4decfb683508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00455eef61d258ade410a41e4bdfbd37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21cdade2f06b691189e805798e1f1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c0484eee91e4c9374191cbb984685511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aeeafc9c4045316fafa74d3d3ed34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238a318072b0ff0994fbb49a22fa59c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897324c80fc8da65efffb6e4b5e6469514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853934c1facc975de88cfa9ee239bd2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea7226fde6fa9c8b0dc770971d0739516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cf26c69dd6d5d953755b3fde63d32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33dbe84679059516303ca0aea539350518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993e75de1656b3f2f492b897e09deab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e9fbd6120897f002fe11e4942285f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb6f13a58f2bcd1b0d20c711fc1527521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e77678e39e0d311b57091737cce864522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d0b3ef157f5e13bb5641ad40708e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352232dc648a7680903dd08db642c6c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eaa8962f89ef0b9e980744f137653525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe00def06e0bbfddab392a6d78a235526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebc05b6ddbe1bc9b2b844b7c36f50a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69988ad65a1f4033fec9a814b3d601fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431670720872363ac876a29a62da5a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c691908df175ae00a5e2f3d0aa9dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89afcdf757000cb7e09e4bcaf0ed7e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec70795a0f505911cf393da072ed98b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704bc8a42d78c523af62fadced2c5e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed3a25e0ad1216d6f5949557958af2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c8f45a9fbce9e3df6407b6eb97321535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d7c477f9ba2e67eb92339a1529b0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7a94f42031c90029e129b27da302b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadbd98833b800e3f86dd4063dfc35c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448f588972b574f79b07bb852d808da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1bf138073c19313baf789ef96e0e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0afa2d9b0458c42d12b3110b10996541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12207878d10a0def734fdebc4e7a275a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb06b38f5920f955cae0ee35f9d5ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a231d62c48a828f8ff39bb423058a8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772ccb8268b11cedb62997dc90415df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac6c43c88a123a9cede2effae17608546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898d3445304ab97e2baaec2d82dc1b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b3a7ce7e3e3e8e40cbdf46be3758548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496748a14e344becb2d100983029ec0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136d4e16f9ffc2471306531df2669fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33628aa4084c5f7036c824ce4fe5899551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704c1ea5db7d528d7855df129fe965f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415ce36fe506dcb676bfe5e46098b43553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec63239bebb89957f1d38c4b5bca7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fe94c5205f2738d0eabaa97ac0ed0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd517cbeabc848168c9fc0dd64e5c8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e605da8e7d82b7b51b6e6b28d032557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea765a4bcdb1bce35df5a7736e461d01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241ebffb1b36cf0332fc38bfd6e0ced559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a8405af38035736f07192b1c27eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d6ed65f6ba8b6cfd20c24cbf954db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6364766edc5b77be735df0150642ad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028018b08f8071531b2b3eb1fd60171563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7361a346354a1b16287ae604f7e9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664b60217cd427855026f27d58b4f33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fa82c430daf9ed6165677009ab2b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249afe0c83444e15d8f4c84e94f8c5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121f59cf235a60357d3b0a74d645a8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5bc1b308a0d9870bd64ab024b13cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d5d76013fa4c281a29bd0ddcfe42d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4f0ee120a92e11f3aa4d3c4537613571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898b26bf8c072fa9c18bed098a54828572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fe0ab5a9e8fb1142c323b3affd416573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c568fd652d688bca78d2ea733d9e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd51d1c9576af32f51e58cee57ef9f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839e7f23baa8f37461f402535808c57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348dad79507067b16e046e1a99a0f27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e70b30df62e2b1419615011d42b76578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e002c3c2049cb07cfa37460b1f356a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250d750baea22cad18335474c621b73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fae76a7cdf2a72ea3e2d5d89c50142581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2b6d87ad4d327d5ec3c94b5291bcd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f496d1bd60b613d0cdb1664835b3f95583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483c3725216aaa3ae9b0c4b07820d4e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c64d383ec1510b25211d4648f5baa7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc27b142654e138c1f14e6ee972fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3376b01d9f3356c0d46bd5ef2c2b012587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbe15d6a10df1dc851d9b6465271e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b327b89f45bfb371fac1ccce8bd1a6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6185ee9f2f87deb8c00b02f490c222590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743fddc7cf4a418b571952309061a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e2299ae32716718a8a78bce4a0221592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab215927d39b1f1a47c9dff2c3c633593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378b8311df34b62868ef21b3f801b7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf863f364c671d1ee42eedef7c44489595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48f7a4e75b8bb711fcbba72be66025596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb016b7a4ecde2d9bad686b59843093b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75034397cc196f009dd5f1b1241a6f9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aa4c190a16f3f8bcd34d090a2abae599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27462584c8dea593032a544a840e3aa8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725f6644306004d7998f9d601250b54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2cd6e84c6916008f236d9ee23cf6a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab050c8a94da9727e75cff670fc62b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0dcfe91b7e6bc2f2ecd34f79cfc45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019578097f827049c027a2cf1ef04b2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883fc0abf968af6cfd259af0afea68a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e058ec11fb8db74e789a72fb6dab9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a35e8b1b4892c01943fcc359e6e656608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e257274e56f0dfbaf1518f42be5615609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a5a92cf7350067a878f1ee5df0b12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb42671fbb7d1a5ff8c87ec77bb8a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a60450942851330e7ac4db1b29874612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8116af07d3a0be62afaa8486ea787613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d02627f6a1ccdd91237b24a3ce153614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd0c2c2b886dd1b1f51ae389f03b4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69561fa6e04727e24c3694e2756945e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc20b6c684592fb65b334688049361617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8997313fd4b3fa48d751c1fbc5a2d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d1a9026398df38687515c193f9b24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5e32218e0da905cf01cfd0ff383ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0295e8fe587a7b94f20f4d8f532854621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe419b80936f2782465ea3a2e9173c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad263811355645fabbb60221c66b8781623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce33802e844c1cb1e704c6b752d57ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402874edf02613dc1fdc67bc0601ed10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6335d8630761153f9a355a95fe0fc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bf2b985cb9e20412a30df5353e4e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed421da85c5b27af58e187e833cced628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f72b7ffe5507c99e4862eb7a6d3b2c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993df4b5d83fd656333fc37a5a54337630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17f02afcea53034d530026bffb8a50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f354b0c552bf6d6cd2218c34701d0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56296335df80ecfae42a764dd998ef4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576689c2f8cfff306e349df3d71bdd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d8df7606e9c5abdef047f64b5266d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc968f3c33ce7c95375976d5581d52e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7072233c97ecc4b34d101d18b5ee3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72bad845c70f46029ded25e40684a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba226197208132bbe1c9392947f9846639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7a8a45649d061eac733574847dda4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477505447d4e60eb3c5706744f2df6de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af7bf1185915023d31d85b3915108e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0da40fb74ebc2bfdc7d1935588dba9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b982e4b5b042ca2396046fe53ef35fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312680784dd33987fc95b29d85521ffd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c025b193da1d6a72635f2923839958646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d487cb66e40be0ac6ab9c3ed82bec39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baae240523f13cf48b63448e64214f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f2842ad1052f1202e2b23820dd1dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f301fe74eecc1bb30285908996a4af2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b30530986bd305cd6e476fac60c9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb505a5e836446de6db10c126934c4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac7edd36296685f4cfe87381034ab7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77745709c10d5987b9868378ad3725d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705a99e7848a867a11c615b0cf2e248655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4defdd3ade0e09b5dfb3aa443f9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ee6d95ee5e136856b5b6ef18b6136657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0846c18ee7c1a2b4869a4599b7fc00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5d75d124d4b2d8decba2c6cecd541659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78096be9f59497f935f08c42674c3648660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906a95d6d16e75a605cf2ece6fdda67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8747d659bcdf1719326fe7272d2f9b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64029ec613432bbee8bef4f3cbb12db6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb9b128b0e48340ee2de5c6f22293664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84b9decac5e1ee150af712a01e2a0e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eed5581c3dc3264081f221d1f2863c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9a1e274b18359237a605c1bd8bab6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da53fd9c1a2bfb455cbd74afc54c1d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584d1b68c56c8792dbf5c9b260b53aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc063c682e8517abb4124e6d0bf2ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bbb95040dfd8c5ad12c3bdbcc5c0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1dc4d47b6dcf7a00e467177851f20672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01565eb57d723f73ee9b72771722405673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f5d6ae694838287ebfa2779607236674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c993f153319e2356363408138cd23675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1b774277bd220fa68893f72189b82676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374373bce63dc3d9dbd0f6cf3b3d383d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610ccbbc34ccae500607e10514dd09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e2e36bcc59f85300bcf45d8e9c4e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173a8479016f5d3ff59fb3b2d5ac55f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad96dadfa36f0af71df7ae6b5506d10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d8a79aea1afb00d29dd79b367220f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b7042734fbfe057c0ed2f1d3a80c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e26f9c9ee926af765fe8fffced548684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a9ee8ae0b1fe0645e3d8120994e91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63188ad135d82aa094d443c8bc79fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6882647e84d241fb0030dbb1b3fd317687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c554678445904bebaaf065a0514657688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78cdee4a7506b5e209e54761f6f394689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f419a7d4a66cd48fd8865f771d919f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd2f4dcad59ec6a214b918ae6cc8a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40600e21a402ce6a93b73ad82bb2801a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876801932c57bc34cebe74d287ca9664693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab496331cd303bcbb34cf4d5e3d45765694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a235ecdc32b95a1eaf1ef6d2fb06fd7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0131449af04de3a20203d27b5466416696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7e1d517a72da3e8bfde7c39b9c4ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466d8c70e571a31e9b176bb61d90293698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c614f24c96b8f8e84039f0ff61ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0ea3339a43e5eea0327ebfd5b5c06700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b734e4cd4d627bc9cedb78506ed9cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152a424718139084b20e1619223663b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568efce537e249cfdd77e51e26e6ede703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415cf5db699fa0e7fa9899051916a3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ea08eb13c10f19164a3631d9cba7b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a12758e60052ce7273268fe2fc139706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb39bc1cd4eb068afa2532f8e1ff34707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b02c98fb16a8373c00887603b3b16b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5019e8881cf60a82c8564072dd97b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de34caf52668705b45fc1a467020d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab3dd714b552e58c546ea85ed8fbf8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63173bc3672e880a069f19451c037b36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920d2b195820b3eedef66ab53b67983713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037ed01838dc28a89d7425a685ef483714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65644ce13c9e92625acf9fa53e657789715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ff53ef4b5e210253c7a79473a2c69716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74fe486030c3890db4c93d3c119429717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc554f0e37f4fbfd614d95ad86d65785718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15517e954db901f4f00ec9c145f34282719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312923f499bbec25a01cba2050a75c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaedfbe89259d4ec53a17128143455721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f1029961d8b8aa4898c0a80757fef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f91898d8660ab8225f506e88ce5df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4ebc02336b2249d64c13fe9c7c633724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c38fbd6a6aa508513cfe62a30ab39725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a998e300524c03a2e7d9314e28556726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f770163eac78e26dea0828fb6a9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45b61b3558ddf6ebd6890c73633c83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edfed07e64b623f1066374b59ba00b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a153ada82f045744a965630ef0f54a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c95d7a44f5040dd220e6ba9ce95dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a9dca77854c4e649fc45d617bba1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd3820cd623eabc870046d27a753a7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12348261e7596c18f6984041f67c159734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124490ca185e861f4514541be6da6bbc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa51a3593a40bf19fa64702ff7fe77736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e50965cc61e8be3e071c571b7ff56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504ebd2ab94d72183973b8fd1c09755738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce4d03f1853e6a657c18aa17d9fdd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd1b4ce0f5fd540598ceebaed9512740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c561417aa0f987d304597eb82009e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96267e44b5b3ebeedbae6005afb36c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921b2f6e533e40f72b06575357c61f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28890173a467c9cd344b17dce20f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883f271e7b88748ad31efe358a43104745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4667ac80be819fcb8a7dd22368046746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9aadd3adcb134a28c9b2d2cc6b45d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785adf896d13434fe8cc0caeb7781211748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3359e06fbcb01958631a995310381b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0b73fb236601485f27bbf503d00e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484ed084ac99ba69578a5216bdb4459751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7e78f7219957fba7de2677682f98d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09459559478514444df7508db86b5165753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd186a7815c3c3e35d9447687faac859754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e050b62d516d6ab1e7e18b9a98a34755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb688abf008f5b7bbcfe6d7eee7cf3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e274e6f3b32a064fed330a18bbbf8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13004e17c8b7731339cf723284785e06758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879bd53af352bdd2e66739b14cf17bc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6af9f47dc42197456f724eb6f0b2db760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed55dd0b0828c2d6476fed5f697a86a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05e43722c07d39e49970aed21f7969762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef1a3beedbda0a128719b240cf9bc9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a992f06236a22dc1349c0a70ab9e00764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557a3451cc84665889652db6592f199765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a72d7717afcb00ae539dbcc2e6148a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e208d575198746fbe2a6e24f3352cfd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a64e59f5c44091f4223e75fcc9c77768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6189d2ea13b049eaaaff7966f8a63d6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45552dc390dc250e9169f00311fd8daa770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a7a9aa63055e3017b08149831077e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566128fc530bf66ad857000e98ef3ad772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6fedb0784f8a2746ffa4a2a9fb261773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901cd7169716137a48e0c07f692546e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bd9b35529eac1b5bd9bc10ae0fd5b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f0b2859fafab504e2c038f7aec28f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c550274465468dd12ba589d7087bc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329b7ba2730ce809866fbfe5905cfee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c992a8b05c3db7e87e74d4379649d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cfae6bc0692a9dec46ca2f90c8dfd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb0e7b05bc791ca7e84427d9779b44781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2c38a9820edddb8a27892e979a92e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e659a411ddf3fc600a894900f7d9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80582017f15fe74e9dc9323ba70021fb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93ae2bc16510ffc91b964e764f358b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4a29a67eb8ef867c28b217ac7de87786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affbc92d68a976a8f574f97418a70e2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c6856e3e3b94c8ee610122514c321788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70f3c21be0a4bb49f2ad41d6c55e80789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100c1e64cff5b9238114ef1587dfe45790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342ad7dad51cccf8f641dfea2d1ba19791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e48d62377334d53083f2a1414a264792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a90deaa58e70a8fd5c29838a50b72793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa59967c312badbfa0067e57ff7782b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce3fd76144ecd0e6c9515544227bc1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dcf5b84d1c166653373c2cc9c3ed1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374980d52ccef38242ef241fc2161ad797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1a079c2936c609027c886053208e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1fd431acb81db99d94d1314bbd350799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826722f58cb6da426d6992f01f55088800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057da0ffb54455fa37b33acf52410b0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8646f84715e3c817d773f87bf4024802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2b94e90a921f022416c364f9d6a94803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b871aeb22de35cd44186a22f0510f4c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af940af4b8daac9e6cccc3a7ffd1e3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65964869042fba2d84bfaeb6bd62d9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652130ec985ec3214970c17e3c256b7d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33b70e8cbf3f010b06821c1db81a78808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301c73d7cd2799766faa5ac6ed88b9a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d09d8c4b7dc88603e5bb15612c91d3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47065545fa4ef9bddef7331ceb61d9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80242530865bd262d5ab8d21935d69af812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e65d5fd5b013a7ff5e11523b7ac374813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297f93772c738a1d9e20f007ec118f7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be0b21c6f6ff5d44a4fb12ca8ba889815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebffa4bc556fe450df956e8537eb7d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a157d39703933d6488657774f19bc6c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b3b99fbd00fd95c5374e5530c102818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81260f99fd83863b9785b1ae168e2a72819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a9d08385115993c1c8a7fe950fa09820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc66d488213463767406d929bf26dee821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f439661f9b615e683efdca6da19de3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf373a6aaeb7a56a395d51517aee74823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaa1b87ebb21c203bc7da8f358aace824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703dac65f9d103b5462322f91cfb3c2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5326e28f2118f5939cbb6494a5cb3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6346f293e4735654b530fab911128827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c824a399c60a235274ac20ec4cb38828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd4d688433666b3fe49d3644e2c549829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572ed6143e7d976cb6822611ca87baa830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acb1a74e76c4dadf9a3b5c3ab084ce831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb6d03e4dd1216509ab3582ba91e9f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc0681699030038d033b904e0aebeb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2bcaf10ff0820fcb717458d83da40834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c553fd8272dea7f781255bb272c4d56835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab85e05f46de73c0c3513866afcdee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68ecc58754721d1bb41ea4d0cb8f68837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b64c5d24d3f3ba4e68e6919d82e39838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd5b634d07e5c6f76097940f16cfb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942bd862a9fce25d52f562edfd27b1f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339ca515fceafc2fb35ca190cb32edf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcd67d988f5f2846c7fbf52e5a3072842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbea4c96c7ddcf3762226f172cb54c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a656f7f3226c63ff21757305e5ede4d844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46cfee2cc99030395e549af32bd8c13845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f58f17ca186486c190bf2f4b89cc22846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41350b09879d08c9a36aee4878810b15847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf404ecae9540806413e5efb0f6652a8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7f132176345159781f45d404c1c12849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52d0eb48cf0f96a295f00f40608974850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da06ce6a4c4f72068761056fd7e4435851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85ba95aff415c355104a9be5dc3f92852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773374a839f929a8cd7f73c229eb3965853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6e4ba848e4bff767c01469dd545e5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef116ec328ac848422eebd035ac5943855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c630118d0465141a14a7080885056a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b78e9ab87780a7be62b143590cc7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e1b932de34b3ab56e59535884ac57858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44f44e88ba5c936bf12912cbf94cd0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9d5f7194b69f65723d64eeecc7151860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41cb4e6067288ef35bf370f908efb3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9950946c6d123d8f09bee5a2d9b82862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8fd9ea3e29e60a39cd19d7c44a3b7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab422d3e3e8ae6f0165ee8126a5fa9f2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851d2a8d361f0f306f5573e32ab04a8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f969f0b956854589fb155558749e79866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0baf42a286cb61b192e17e150ce28867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0945adb3d5d6c46640784a9d4f758d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dcd6cf7681478fbbff7e463b0528d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fba7c15a20aee39b63864dabb20a6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8430a9ad6a9b18322e5798d657403b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a7989d8fa433ffef2092b8a0410bc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e0ba3a0ac617b6cb0fb460eb1112d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b535931bac989bc0d9bc287877754874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab9dd8f9ffa38103e8d57d2159a16875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579adb5d9016b0c688a0e587fcf27e86876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e63d54402f9fb19bad50b2c324bb76877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54c63ce2077fee5d4351fdc1f4d61f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4d47050554d9c79453a35ddb10ec0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb096207e047e3a0a1163a04bfd57bee880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc877cced8e223a8c3afcda6b016dc3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06498cf9f0527ec6b5cdb87d1cb06c04882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546127ba918a4c1027df11244e5a775883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4495d0b5f49994d1394597f33136367884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963a187862f79008681a63b7a6e870b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991fb7a40fcec79d185046aba8c3c74886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd53283c8f2ad00e5f212c352d5154887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77034c2387b99ce08f1cf02f7dc6e2fe888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998db319906f242d2188be94fcf90bc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83c2be6c4369bf34e96a532b1c4a6b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56d055214c7e14303e17cfc15373ee891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8481a0a97733c953f1cbf5d9890fad892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dc4318ec18e7775b1133256ec0369893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e7eb7757c2d9e2b39a3d20aa2be8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f5008cab41aad0344f33843de3bb3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e53ff4c10d60c26da137f33e067a0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69276bc2f227ac6455a3e68565c9916897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa6c91a5fb579ea6faaf5765bc61fb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf272590c455a662d836c75ab68470899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c46b7eaf5ace2fefe601ae07b9e25900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b256eb0c64ccc832b020e78b8a28cab901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed586d5625731b072a05d74839348902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4153996a3678681c7df503086b9cca7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac96e6711ab948d474de9dd82c65adf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efad3ba5f50274ac407a8587c515b6f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5a366b5bff6a5c6f459f5da4c813906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a48bee507a5dd47c34ec08f69e224907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ae6249f5e861b3171715c3b44d929908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfa0aeadb5d3079751e37ba392ca8b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f622322eb392168d6d230848c31ce910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5091991db11a38b77553000e02843911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020199f264f66861eb47c24af51f4ad2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aecce34651ec58424ff9e50982264f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4211cf6ca826adc5f600d91883a6ce1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a049d7390da2dca949a498e8ee51b24915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3617060c3f7f2c9550bfb21557fc958916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe682d321d24f3e8be4143d8b0450d7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1c18cb22e646371e13b0e6b0db4e8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30e7fd9574dc8c2a7abdaadadb7798919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41538dc37b10848334832df4de92b570920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12412ca2811543b1efea9886a113b1d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1cc88516ad335b9650d14ef179987922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700473c4178724f65c20d10651961b3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3756db9590b4cfc26b46026994a724f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52eb5ec059e44de38aeff88bf17c31925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcd8464cee53c0ce46a90bbcd78360926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f714c992465ab605cd3e4983ed96d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612760d12cb1a6de12007300f41fd0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d568eb5250743b808de0be13bc1b4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a1808fce30e9618978f2d4a1e65e0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e581582bd0d32ab0e5ee98dc78182931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02538c47d86a22332d0973e04dd657cd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e909413ea43ac89109281d3687c943933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3c77b139dafb7ec0acdee7b52df8a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb3a35e393d1fa054857d8c593fd52935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb105b763bdd9802b7aea779d21ead70936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e69ec9dec6f4167f54376231506054937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486032aaebc5659115bc2918c966bcb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ceabb4ec35ddd6420948efec0c3a2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792eb068007c4f445b0b5647df347fd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff200724dc9271803551ab813cc565941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc78a2f88b0e620d6906637487906cd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cbfc85039915391f9842bc4eb3c41943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14407c633fcf21f3e4145b79ede4e6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d6343e1a08835efff5a7cf457436f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a692de509b07cef24e81378644e8492946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c8d71572cd10f9ae6b2cfbb35b826947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0dd8259328cd9e14b15ea1dbbdc004948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eff818eff122e40fc65637479a5c3d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d3c9ff9a264921f731370bd447e1b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1014324ce990909520f716be287005e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7c3049bef36025b00539c3682f8e6952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7e162072a627e88eb251f24f8a3e4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69bbebc7536ab5b18abc6c69dc7195954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d90f4a522ecd389ef76381936712f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464104979b780e2486cf2ebca87f1bf7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f095c3110567327163c8e828989d312957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ed00b45d543e633585f187cf6f154958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48ed0903e722c6b0119a1513f3f802959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ded579a59895b06b06c089a1f076f5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0e0cb9800fa1fbde40e0e084f7012961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c6ba9bf32ad282442abba79d30421962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4aa043b1a843be4ee9093447c0af59963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af67983ca084b22d95f537276aa7f7a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e26eefdbcce3d6d019630b3bfe184965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd7549d14c412bad17f8b838de0b3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610872233b23a12ee826ef76ff8a68c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9208c371317734781e207594f9fe886968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f6c32b3dce057a2de43a5b01dbccc969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dda12c83fc406e8f5af8942a57ac71970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4069db44c62fdf8baeb3fe0740ea16971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fc82bd554d360bbc0cdbb58cdb158972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8d9f11ddb9c385554667552b1e0a6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128781a418d08ab0d71415ae5499db73974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35e71d5024f97a9126a47f379cb073975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999814e4fed052f3c14da73f8c5d0b8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8c935e7209db39680b281c147e263977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>