--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921e24ece9a830b6f02c0c5f0b949621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd96db53ba213680e5c6feec8626b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d7987da4cdd867114c8d4482b6ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a738d38d7ac588958e6e7e3e773994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee82988677d05515b8712c56db192b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1424ee29b740a686cb3b151d14a076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d7cf6bd6650b926184646673f1017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d3fde87dd24eafef6544745fe2cf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305c0a02d51fab3b8284860cd6ea7ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c263063ec10b615cbba08649f5c51410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af887538e33d64838971ee01e74aaf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae94c6ae83b503c295871c8f322557312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b96b4d1d1ba959f523b589922fccf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457c8d931c9df8013d7e0d6b0c1583614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650813d49197e4cd5e8dce790d918cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30f150f9ce8d7c0e6e73250aa39dc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b6fa9c8c70c0146ac9657c566328317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49de5ae22cbd5b95e0a975df9cab71018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e1e291b8e2de4976c12d71b4badc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fc4cea6c688bb253b19a5e82a726320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b34d49ba593ad57c81992381e5d1b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd56fc808aefd61226b11f146a839722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929ac013bf65ecb8a840580e555442423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ae9b57c23f119901fc53735ef58bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9318a79bd028cb9b1c764a566289625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35775fb7292c84692a63c8000ec2ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080b42f8c831743ce0d9fdba5eadac627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912134905cc4597cec19f7f6d74265128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129157b937cb4d2b5477a6db4e0fb7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3a6860f90d00a90d5e944c0dee33730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dbbc8c667daa0fef13eb87428b8e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319c94b15550bba959b5206a6b588df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d64efd568d4834b8be6964e9746c4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1ecedc78f0842d375a620bd2bdeec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38f1fa1966099773da31f4014244d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550811e6a8f5357c26255aa3934c431b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce645a4a0f2e590c54cecb0867aefad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df78cfd29c4b70d3f0c230ebfe2fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17349505b0a77c943a0698bbdb4923839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60479bcf6082eaa1af55dd0bd9d99040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3a2516a19b03787f82069debf6d1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea19aeac278bbd20c74fb67101b0d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1be835cbb6e1297a91cd16db5bff2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7f232485a24f80ee4aa4b989f2cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a648d785e7148e570e68f41abaa245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0fa2f36bf1ba7462b3c333e2abeba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2ed088fc03b7a39466796f73caf4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd130ab1006e51cb37b5d678d110d40f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5e216206d1086db22d6b5e29c5e8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4a13bc114ada23a1c489bb4904ad750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7378c0d06ce8d4943ab54baf99b6c7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2438b8e49e4efd33a29c452adc53b4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca026491509cf229669b3dd751c91653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebd42254aec88ba46a853c68dd9a4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11803d1636566c330de31cea39a28dfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8fb520bc9514f1673a026a3b6dcce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee428bff58b502781de2955a06f78157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecd9da7039ba6b256e6807d7cde9d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2de0f069f6a4c62a10dc7041851659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b251fcbb0e27ceb389b7b87fd450b0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc00db163ee076d908198bc7b23e37f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47721387f767ecb3a9ff2f0b12d2ba0762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb95efd5c8879a974e7cc209e4b3f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15edc4186ccddeebf1c82737586860864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fca676a096cd141a3b056d88d2d3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567ffc6132f477245e071fb3803d6a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3c6bb36fa159d15b32694fff2cab767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6d0fae8a25e744606cfb16d3a521568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1046b55909d1bc236ca494abd2f3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a67e7c11fc8fc2cd3eb5eb2090093d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759213c3434ff2001ce775bf5332b55c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8547b5579ded9f9f9bb51e5a5c20d7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6d7ce3663ae846e9c681af759f01173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a82555c0deedd169469bc8c7775c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3b8ea4a9f14e7a0b719b8ceaab89275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed195caea1da70226dc7b4c5a28d06a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d62f725b140308b48322134c0e3a3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9ab2ef577b7c649a5a1b4443d862678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419837704c678b2d04306a6bff22749879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17684b322c7d8810ba670bae4b7925280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a314ad32cef24d41c35af86407105581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2787c5053701f7b63665b5c117a81ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb76236d964c3d0d073c775fc873f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483703768b967a86515830f1c46e7a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675257ede11104091b1c7e2b6647d1885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9afa1d77c185dd03dbea421bb30b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fbe7541c1c0e3d064b12f0e0e041e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597732897747e6fb235df7d3c99403c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c34d0d5a86aa0701752adde94d73989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c9faf87388c92be11780783264fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2446014679715b1a761fbc1874f3f8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb684a66c0864d8b19f8213f3352a6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85bfed43382c53d2de1c23ebcc1d7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa56158379a0c05ffd6f9b49ae0fa394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90bf2e25a704833b733ce98d50c5d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7303e490701b8ed25048813e58d9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa4976b6eb03c29d74faa8e416d20a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e13d0b0d99ef85fed9f62aefa7e1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801fca8cfbf087af3a8522730df46c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b493422978b5babd253c37a44c140d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ecab2f9c70d34d855617db665846a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc78e2682bcfac9c7c66fd722fe6d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421dbb1898f41be1cfc91bcdb1e1b70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927e9c777255993dd3b74555b3d9e21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38f681ec2b880c39b2051c4f73c110105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0d4774eb44aceb9b7fb7d98ef611b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ff15c9b2d07d3c8016720d5c5c67a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff862386d42d518d8eccd539872633d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7a7e80e607ec552209597f8dac61c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e60ab57c2813318f9a18fb4e4f39e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c33ef53ff3fdcff27068467d0e41c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1078e26779e8636f00e9a26e1fca2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c3bb7ae594ed5d04d8f370b087bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e8e20cfc16d93aff0ce28ec6369ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e804f7fc8e90a009faf0ae3116ac71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb7e06968b973ac0d3793e2f34fc7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3222799d021a47d0d42200d4a04b36e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff96e7e2e3810bfa404c0a864ff92e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fa70f0d498da33b7d7e1e2fac21d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d421f306d4b28f25461f65456fe41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bf603b251652e82405e4739211b75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef4edf3c80207afc867d89c2ecab8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863453e7a1553ae7659a5867e3ec37e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fbfb24a9f8160dadf4bb69125868d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f05f395e40fb70aaeccbd14cc03b10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db65dbb4718c45fa8d30e3fcce202f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da747e2991acfb341255df30a3d47a60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4743ea1a2a1b576938817c5637a56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913dee61e6363ae437895f797db9705129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf8d27dc2811f99f3c42d8bcdb2858130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482efd82490afb52aec25a155a153ac2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995503237bd07fa59940d550c1714d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fee63a1de991c2ccf306201133cabf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a2cca2c7d9ca2d2f2b0f74eb34a7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c80c92555e324db3d1a9eab243b9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afee872265b90037146428396720185136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141eb67352200d16e8228389811f2a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a087d9eb701c647c4cdecc8c21835138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ff1074bb0473b090a0239a8c65f07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9eaefdc479a52a9ab0bd092315046140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efebcacd19c38d34d6d9f6b11691cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff835f12dbb0f3db19a155c62be1c450142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512cd1c5c4e3491a5aaadba4bc64315143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73690f3f078c1bb3041acfaf0fc398b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4ceee91e367d7dc9aa817997649bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f442c57acc1cdc78ae50e7048964f60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d36f697c574e729a7f3193673e884147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293355bd88425e9cabda2bba75c8207148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4a83cd06e124ac61021d1966216df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715667830b7a38b9626bc3e0df7756a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c92f7b93460c2c9faacd9dd5bb9cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed050add623a18f700fa88ceec308a30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0223e4fa9bcb56bfcf76409c226ef3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ac1d0a8635c05f8fb22b6b8f95c0f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6d53fe8378f5c44670ea41ba993aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c510813b58b3b62274d0776dd4a264156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749abf26f48327cf6d0578a16f77933e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a52da21952e057bbf87e8c6212ed4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45c40442bab7d84605ca9a73598aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3278f8051f2a6de63f1f92a35d5541160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de6005e06f27b36e5644f12b749228161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ee4b876acb43341352dac87746e9f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d32add62aebc150bd0229ab41e9d3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a816ad4d083c10c0999beb98cddf3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d2bd40e1020ce8ae51b6424845420165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62503dd558929da577a2d3994a6aba5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776d59192262f9bd6716476847341e5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bb1ce6acb92f0a2b95fc8b0034220168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e74b7146f36e5deea06cb0d8d9d83169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871f38e5b46d9453f0c0279125af48e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d14d4ec3abbba6c0cb1098aff6e6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d104e572116938d4409671f29542c58172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b799f9a74e27496c9b25c78465f95b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b43f2d4ceb006b0049412acfa06525174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03454d46db6fba73840d48ddeedd99b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02296dc0e243077448e1dfae6a847c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1997624f94f6825298eb0868cfa0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac714b93a13e8fc3bdea03a4418740c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9228e0349e05d1443ba08978e105ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06197b33ece743ba5f5f601645f26b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff4187c43c11ad9882e712734fe65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318a751eef55a99c0aa10af18dd1c2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9325b19b023572582e1fd3a320f9d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c1db96602b36eb06a810c35a963d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2871cbca42d5e9c75c3694fe6eec47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f609407eb173122c8cc8068b66d1401186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa380d764d034061e6ba62f17c30a5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dca51c81c5730556368352c983187188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf87da5f722aa14df1e64b84de0096189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d7829f4a57b301fdaf15173474467190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c79ebc77a2b1b974cc34a1ad83f6ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cf2542ba63a5abd2217f224904af9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1499b1efe13615d099dde8d39b1ff8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66983ea790bb93239ad6103168e328194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cdb13df1e76d1f350ee0002da664f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c49c853f7cf25c896978285291fd3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b7f8ce52e333d3166e045afde26aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f448fb310b5765022adbb3514c4af1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd14522fee5f37eee22f7ea5009a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1d39f515aac796808564a35d2d5a3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff619162f56ee3ae9302070e6320d79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db436e95d249c247cedc1519a7e00d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01809cfdf03899a7a2880a35593053ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59fc4b01e9fc55f4bd78d44c61d12c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc40fce05f809df89ccf4ff7ddccb9c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf622f00f3611f1fd52f19cd316a4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a047e7f3dd8f761d5955fb40c362207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22571dcdf8773a8f3506bb1f74a51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de7f82654f717cd438d8c031cdaf85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf15a410cf49b9980d9fd9909f75990210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59622a39fc4dfd813c4e262303efaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868232d6bce03f3da8828d72d4a83a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357e6f6f6d06e0810add1e9e697eec3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fc6feb180c2e44b7ec10ed0ac13a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e71ae592514c5aa08b88d2008193c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404b46de9eeac55ed8061b1f7a0cfaa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8715419d002d042404bd08097c1dce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe955a9b68f062ec1bb590423b602d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c25f3c5a584590338aabc30f96340219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086a859f110c086cb767097a1677cf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab5820f7758340d90d87e686eea0c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57e7cafc93a603145ae1defaa16d26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f095d9dc1aff625ab81b9d86e72f6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca144bbf26707a4276a36fdbe6f8ae4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c82285f83ec3f4241bfabf3ef46e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbee6ead1a34880c4419bc6bdbd049c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c9aff203e5f08322e21a868e3d2ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63da934cb22586ec4ef5788ee85f6f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd85705f51cb57157a441b2774336e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d347b6ebf3acfec37d640cb03f779c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef28b494e06d832a55dc1666e0191f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5204337fdb58975ed9251016cd981232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a61686495b86ad7182a7f6a673865233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39dd5b1daf869f32c593f57320494e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5a7223d5ccea77392be830df6d9ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eb36a8b52e815f7a9bcf2f9486074236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280c2d909f1a8251b9ee2fc14706ccb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2383d0d6d6dd77773257e83a0232e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a67bb3de80c825e78ef15d9e53c7f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622f6636a646acde89f1851bbd6cd91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d1f23561634350a45a528b85f3809241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbdd2ec3c9322853269e157cd77477242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244386ad7f612ffe8f64d82b7cc6681243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676632ff3e89dd3491eaca54bf4ac27a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d99cdf3ff9c5d0bdd795f8bce90a38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d0363e242bfe9a1cfbeab3a4cf701246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7763f6b2cc70fe3579a8bc492a7f46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de81c01095cbdabb372c54f529df8d6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047a03af085c2b0f97a98f78ea73909249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e8a7480198e28d0309c77d093d8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7de5689896f87a0abe92fcdead2e6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980bda58f1c9419ab7de3e45a5ae89b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035999e50ab4fecf152334800a64240253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001982909b1474f4b27c52985e82872254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8361388fcc9bccaa96eded5ad551d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f3384b8a0e8a62f1e0d82a8caf00a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c6a309c6ff2ec52634da0ba84747257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0655c36753dfe5872650714512dd08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b8b4da5a7e90399ea6420ed29da06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc082a706f329a9d6e456b3abcd2658260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81fc9f70555a4955d13cb309abad6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66c4b6f40240171dafe6fc560e0c5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37022f96611da8c7a9b97fba08154949263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65493a61afe1ae7d998953984dc76cab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c789c4971457d230c73918f418617b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328ccb4f15e04d6ca727d094805c586266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a040327fd91a4119d71f19201514903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc48afcb766ca2a796e0402c8338e43268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d5587a21b6b07382aecc5c11289a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984559f370c4d013481962337a1e62cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea5ca2a9e6a61a4daf2edc31188b71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b23f22d9bd912e288add062164f2ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e98c1e40f792530c54d64e99d2d234273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7578de96f358bd22e44c76d5f45918274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792129c34b7ff46ba9b8ea3a8cf2924d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c7ad606d389de7cabe70e8be03033276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac5ee26778bc5494d2c79202e7494277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cfc9b2b0b849b279c9494f219244f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644752a74aaacbf00d85c0a1ab164b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e7f9bccf03960ccb21b9b0cef08e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00004635e4f76d4e2a1d3b9987ca53f7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712a2b53169b8935a3a6e7c6ecfc885282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9713fccd46e3253246e69edd8b92f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04242bb98609897495019b17f8b2708c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b669b330098f913473c798e7f5d88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07826314aabf2a84a3a046b61007fa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e7832ab326dc60674d29c1b5759dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc4e9640400ace46538a0e8729a431288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acc83e5b65f74d38cdfcce546466de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ee8ef67eb0d929f4d09cf9c9c56f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7628a8d428459a42a1782e12283f76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6943706d932d852f26533e3e75820292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9c4cab7c0f4f7785f290e2d371478293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c883d91a049deec08da76d6329d23c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f6b5f2261025810a6730ccb2ff373295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a437d196d14184f2f5456579f4c61bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b57066b00f4f9c9872609a0b181b9a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c331ab00a5b90c765257b1c32166d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d418d50a51207c3ac8dbdbf9c568c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b494fedc5231d269211a0bf073431300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e006cf8e7a9a065a5815ee24ea2dd9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc2bbc7f5a702d0f2cebaac46cd79a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843f618043e1d76c803c9b6843d116e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad1c7505e51d9a43b66b94eedf4a3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bee074136264c61c3fa6c2b2667de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae5c535444841e758757da97826cb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfb9722b7d630341e1cfb13fd26893307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004e4e6602f943e0c920c85626cee4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44635963e6cd6e21607ea5515b79b87d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434644894fe799ce241aa7639670a6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07ec0da5efaedff6673e22f1527322311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aeca13618ddeaadd6895cde4a890f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30f5e6652d197a73de07f9195fae42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd81b5ac50bf7d199cdedf7367d355c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53333ce9f08d0ea414dcbf054870a5f5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34250a52562e90aa658ebd1432e3901316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7980e8a9a671ad222dd9d80b870805317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69abba869dd31952b3ff3c37983294318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e42eae820115bba4164787ea65f27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac359633b76eecd48314f108aeda14cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72deb73d59070564fdcff241535738321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad4ac91b98b479177166159cbcb54b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663d4d0062dceec2e3dc3bcd6b70e2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232e12c5f4008ca2a888b16c6dd22fa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30350a1e7c3f973f400fa36f9564a04b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f29d7a84e1a213ba7e5a42dbf3a8b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33ccf8341467d57f5f4410d9bcb805327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd687138a4c5d29dba37deec9257647328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7a04497af3f05f482e7ec9fd19211329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f054a952959e04d693a1658a4105330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23041c3ec75ad103d995986155f72ac3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ea392138cc8a6ab69f7954c8ca500332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39d7a38f5b862323ec58e4c3a70636333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04da24efdd539779decc13c2260b4c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeae09a42218281c400f387b1700a1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff905feae55102bb2466188fd4088f2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a057b776ef5160993b183b1a4fbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b38afb2f332c859c7f45b01292842338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f2e7bc49b65ee849e9c49d208ab50339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2087ab823245814c36d6dfa1353d2b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd3e41d701f55fb162331dd0a145e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda023a5dbeecf4af6f07f5670349553342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd6bb2d4126013e5a73f89852f917a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a13953cf5a5ff3cf02b7f68c132ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393feeb5ae356ada3698aa3ff952d1d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3693db5059230bfb1af281a66f45e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ae41c062eb3025b6b63e6de5063b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274bdd4cb586824fe41b146f3280189348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112eed47ae338773fd9cddbe98de002349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf30e904ad4e0d81988fe45713490f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f36a6bceaef8302a978adaa65d31d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0b5b233fc7b9bc8e07748df4eb102352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c41f727b549626c1927317ff9b5f13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931eccc23181f8c9fdf0fec95a0af94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8489a63ac9fddd7257b9ae5d77a04f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd28a012915744a97567d56467acd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458ffd39ea7f4dfbdba6831125c47f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f43977c3969f37466bcd061578fb89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c55dfd815bff71dc09073e0bde18f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfa315a78f6d05f356c751067a84e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37e34aeb4f0c55ebbac1d1007954cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0773462163c9f62f77f4cddca564b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495110cee953bed4b8ac6dd5b41f0d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e0ae18773e915fef33c2e67fb7937364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88272d78a6b14c70b4aff5b1bc4f9b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e5f8dc1b0f1896b114e887ca2649e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5cdfe9e900d8eb52cf65e1a66778a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b6e202c45ded2eea9f5510f42d8ab368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abdfce635b43659afa1227b5c5502c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bae14fc7b26b427d3f8b672fbab44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494be3c776c62c070bc92ebb9f616e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5efc0def43cdee3e55a02de910f52372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ca8c9b7fe31cdbb4eabdc6787cc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd628628566e86d9d8d9eaa689a7ec0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd532df8e9e7c2800046a77f0fb36d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1ca8c8c4a238710fc72b2e3946e64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569adfb0e64ee69a90fe99fd6b234712377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bef3c5a865ba88bb281a5f75a54fea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dde8514c17cb892b361e359dc8bcb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e795859358560b34f90907fb0d66380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6b820de66a0bbf7553b076224da2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f287e59aabd2373572273066b966f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5936d187e09ff8dcf46065f140f3e6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f60075845a83eea9b851cf8fe01ff5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82225ebc03c5bd4878fc37fbc2d70c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36442a8e3465c72730c3cb8b3081eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f531b79c6d5cf3ebbcde29afd03aab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a202cc7c378b6a3e9f9e566ef95e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc81916f0cd2c8c717e0d226fbecb1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0be4a9ce555f6dce0c0d75b3c6047390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614a7f18e71520ea22a0ad9e5f8c254391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1abeb5008e112cb9a471f48ba28b62392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148923bb68a600360452cf3f2fa1f85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746984980683a485b3a865daff8b493394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dcb175f62c5e90a019dc71b4804c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7a235450fcee1375dfb3bed2b37f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b53b838e09191766a87d2b77be42de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef6830bed9b0db3fb8fc81f7936114398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3189e37b33158d79783bb64c4ed5a55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354b4a8cb89532b53dbcd258b04e6e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0852c3f295bd51e08dbfa83664037f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edcc359b4439f0d2b8bb0a80fa0128402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01397202af078cc091445a01f243af7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2518a131e084f2dcaf9d7bae0022b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6307e785b40dff9c3e5874c069eed02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cdbef4ce89593db6ca0b089ce9ac8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497838169b0c333755899770a7fb6c32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f94538d33b4fc5b134f2c1c30db59c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e668cbb87165d106ba5ecf9555c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc401dee6bd6a52dfe7a685f0acc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c152224f5bce6647250a0558fe078411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d626e0edd7eec7a75c96103a1d246412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d63056965ac4d4bc3f056ae2cf4b7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a64ed8828ecafb72404ab4ae4fce2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbb71bd328bd3c10eeb6c5030bac21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024204f3e1ab767be90048dc5186383416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8493aa86a61eeab09045a750dcac6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84792d2ec8f338b76d7c0aef97b8d97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d55844994db29e75e274b8cc7bbcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d57725ced6f82d974e36787efb62ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11ff25fe351d5eddce1b44bbff78f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ff6b855ca8a2ae7d101b4c84e2ef4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f350da84a16b3d8f0206b2f956b15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7733fed4561d2cfce094b6dac0638bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f48250e4051f583f28be75a348952425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eb6eec4bcc3112f7cf128a2ff0a00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8305e4106b5a17a59b0c15e1bab8b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab383c1dd26541cae9e9e99b8d884a47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9725ecd98faf86ce8be1ca8e410320429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352946347440cd18083b9152a22c2b91430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837d3543500677660dfcfafbf302322431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399396db93600b0fc8199e7cb998593432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a662f38e7973acbea6171c399e166433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a605b068c04d00b4ded1a52c262e92d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90fa53234a808ae436f3d45dbcdef1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b114f2a4617fea0f2982b7ab6f424436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f632b83751f1436d0c289d68a351be5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b58373d52d188ed9fea2af58aef6ba438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733aa51620660b044c3c5c2e7373615439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb33019bbccb1b620d0b76c340891a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98830268f864a38b6cb343626d16f5da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346966f130c2336816eaf482d4581693442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d96acdf055461df3d73e7b6db2a1b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed866e6380c252b1154a46e81a93eec5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3917f9d49d64070e1c276d5608dd4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0c9f25e3d0b077af90bcc38c9110c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13316c9b3699f7b12f6d2912926444447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f763aa44d3835256ca7a085450d954448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ac7f65d2f7b395875754f01ad6c3e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b766080195fadc44f35a810c1f5520450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b207e512f3da68dad2eef988d1a8f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc636081731cc28fa99a700b04371e1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18e5bf6ded364a22db902b93a68e21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443b76cc82ab8e60f55898d4545978e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a1a4de78f2ec0a7b66921e8b80acc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cb5d958e961ec146605d62680ff0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f67d8997c572c71d76964694b42844457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ae464d2dc580dd2eede4c5b26d1f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d0cbe93260bdcc198aa8d70768393459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e5463ecf62baed60bc346e69a51a9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda8f397695d198996a366961e6ad5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442685c13c9ee19a9d31d1b3aaa1642462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57580605920621963ec6a1073bdc302d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4f71ed1d8242f1c07740a92beb19464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e550223e0e50b6aeda836623d62c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd78f112402817f6b415f4d16abad5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d166b0ab49a9ae59526271f81b9573467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367302ef77722abe2d1d6b5cef0b11d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fd61740f9cfd4171d8df3339930ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca7eebf2f84ffc47fbf223b4cfcb90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7af3eedac965aa1af11d7a0e5e1d11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53be4f1a09b20c7d116b56c9e089187472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafddb1464bdc3af030e59262497e983473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce5b9414e2f980dda101ae7a6b2140474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b259dd98581542634745fa9770cf42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b572f2fdfc474eedd8ba3266b94e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c00e8b00f0d1e3c3494774366e1779477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d3b952ec622aadfe2a5a7281cfba0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c556eaf8a1eab1ebd8476a369eded3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9edc3e05f9456c7a5f265bb2e606ce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab832dd974211ee61540554f2a8e05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e713decd6b1867205404ba0c2fcf03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077668e835f6c377a9f54e7e47e53151483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec9fa6cbe124bb242f945f163651f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbee27098037018ab417cd978dbd5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b37ed16a2d954f6cdfabf6127059df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0afa361c6d582a220543f75ecdc8f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ee78cb31c44b92efb933214bb384d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268a2a17d06f892bd8096ddcb614677489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5da85f994eb837f85a74fad6ee9be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5666ff7c18bf98965062a65c09431491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cc76dfb327fb1cbf9686ca9f2428a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81241022612ad2c22ef4ef638fa9dedf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edaba86d297ecf2893b25f1daff68e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbc34a46c523a975b479f89a351075495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a079ccd54091dbe5e1af28f468ef886496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e13be0785993a144e0b714c7a430a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dec28223b154704a8edc88552c52d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4fb1bcec0368f2ea144a1718a159499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d039512181104e62a280809b8e7615500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80c0ecc5165943d6b1039919f5060e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a21840ddac904ddb06bed96ada0209502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283914e42c630f384414029d12bd53b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367938296f0a7f81af107570b71c889504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10acc0bd3dd5580bbffca0c5301c0c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7daa1c1bb2e51ee6259d89432531f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a36ec42ecefd9c3cf0d8e9cc0f10d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f442a81d24f2cdfeaeaa854d5a314508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677828a6b9aa8143bc5584611d46209509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81405e4fd72f3c57d8fad57c872e18c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049ba2ca48a733f622750d1a030e234511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f930380bb6cd76b94a20f93bfcefce5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980ac1c5942113f697ea3cab31fbf17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98da28b282d835942d556f880fa8f29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b06c54babac384b201a2bdf9067d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a07ba5dc98242cd63bdf1a28fa88a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27806d9f8711be308e88341450cd46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd0442d9ded97a85d1c87e0248571e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e50d4b55d9754fa482ce80c7dce61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3eec4aca9901dca8971d7388024da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a745ea139f25ba4cca25787120e5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1761781eff18ac2a0b826eeac56c01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadb66097d6562ecff4c29adfc7a72b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289aa55821059ff390f5eed1a89579ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808e64c2c77ee31c812686aaade1a72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab385a1324b42369459dfb7db35518526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d864d9bdb12b3a87ef2b47c4329649c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7290fa286157e48b2977663c8e6999f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9005ec75f2eb723c8d3af5ce508c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123f0c21d20df15c7b2f8b8955cfb04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ad43a3ddb651e0711366456b2ab0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971a0ab81a322414cdc8c150e3d696d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad4be59f5187f252abc5e19ab6d8cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8974c88cc5dd0f6368c594f2c0c5079534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32488755ce3e96791fb2335c8f4bad57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4c5f0de78e3df51e0408697c7ac21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a817d485c1c9c5e46930bee67111294537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88599963255fb70a4cad949bab500086538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104c5b89ec861426da74f3320effb67539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b307526826c02f5dec6d43cf62354540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23447625787927fbc1613d554f7c0ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad3a2d67c96d306e624e508ec31d78542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99371eea9457262dde8e7674ba0749543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28eb376360a43f0eb70c7ce097321ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7e98e6581d291d46e6e9ad82c3856545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738547ffaa1eb953b586f150eef3a830546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c091fa9d8f8743ea55fdd08d631745a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868bed06f7e1a54e7d1a80b15a97660548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea3a12a75ea4dbe5b30d5cefd8097c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149226adcdea9bf3ee6ca3986989a88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87014939ea7813ae6e08844b18a6b2d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f4720007df48d393459b6b792b62d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e24c184e848f68dba6a94159003cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a10149499cc8355e79acb405820d39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22534d9f484d151b3798099ca834d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32d50c9c1f83bc0a7d4c0ee07b89da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f91b0e199b57af5837584e27b94886557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0d92b1c3ddd152d8b7ffa20f3776e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2312cc00034ece1a98364f52642c8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f66c367764f03ec43f069db4b405ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5276f28a1935690550c67c99386c93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f2819d21864d2b542c981b15900ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc253380effd746111c869cb49ed84e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f74ffa7b279d9e90496b0486aed56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51962c198cd5e82ddeac7c347b3ee4fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa26d8761fb3088683271dd011c943566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa734c36c247b1d8527ea1e5e4d51a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300540266847f2ee0cdd258ba84dbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2d5146965fd255d9a2e9c67e92e11569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af120661dad5bbc1c3a2332d0a9e1df9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c79de1c79f22e53eb0b2c56fb6f31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72329ea2fc1618f58be5078a5580f4e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86efead1a2df38926886a0cfdb74f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075dadd50262ae4997d6b05b87be418574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32bf6c03cf5e83d8a1b2d79ca8f83b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b5ea063fd9461dbb09e2687cd2dab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2037bc14f696dd492c17da7aeb31d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bea51c49cb16995f1da183281a9ac0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f75d08064caf32646bcc72aae670579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170fb86140cf790b4627260c214874c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fcfd09058dce4fc6e8f0251ac4e8e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d64c82cfb5a1dba8af9af8f5e4ff62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb7bc261a6bdea5792448c16a90d19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d4472a5e324bdb5514a4c1824e065584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b530aa52d3cac84f2ee7b7d3f919514585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd085e0aac2045c6ca72613c67d92373586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82becf79cc0e68ed4cd19777c70ec316587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308b305bb8c9376213bbc72ade566d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835bbe05f0e63f98ad117428aec33e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8a69681cf328542ce17de5a4ed2ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9ed48edeb8552ad6cad114638122c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694121fb60397e21cb77e1f6e8c9b0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb860481e31153dbab2f9e074d64c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f25c8565a540228b9b1d333d7b893b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10d019925f7676a8aca9ce2d823d99595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109658caccfec37126d5325efefe26e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d448468f5918f3220b876c58d419e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b534c93c6b1dc49eb6bf9b944bc0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939cd2174f35e797172d213979d017d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14379d3549cce05ff17f5d306f9c69e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643968cedde0dc33c7ad1f73439b0ffd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7e0df46271b777a2d42ca6029c23d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822318d3f9e5bcbb700478acd8e3aedf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f48c6e920fe81302075669be96b26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b83650d7fe5d7479410749c9b1049605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff1e83c17c84ed155373838abd8f8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ae37e82312432c407e747d213c001607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47f2c18a0b560ce6200fc1d2154f81608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2d3dd47d0341cce68e1eb3c29fb62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e6b647323eb5e14fb9b603ff5b105610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d6ec54f18fcbdb3e02eec873e5d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76832d4d9d551fe9b6fd0d02450e6f7d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac36cffb82ee127a056e5bd049418e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8377d02e3d9743e156362d70c05dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279298cd8c7facaeb49e2d7a959dd511615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c5c672e3afd68cf0f8bdba69cb7fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807e01abb42d09d830a10f84d026db8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec988616dd7875b7a13cebe2795651f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cdf87f7ff64b1ad693a26c1a50689619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c22cc0d1105c837cc5954b96263058620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19ccd9d79ff188aa0a6d52ac193cab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada6cff47ada16a42e132f1b79d573c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552179b9b344ccb0b8f7874b8049a1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b426766e31e3118f2e437872a176ec4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc5d146cbb581b60d77aaebd086b29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386658b02cad2ec691897c0930d8d4d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b362fcd808e6a4b7493bac7a25a6f45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b6c93d2482ae9f47041cb3c4447cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b569f3b86aa135ba991b86e9d54ff8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4518f4b51ca86af864df8d64f71e8a8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407be2c00b603461d97e9f06557f987631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90530d37449bcd7e811e82f426ce956632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550c7bfcb2799a89e15b9e54a51b537633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb536e5265fd83a8904c51ab82ecdc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa12c57bb74ef6375e5213266a282e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a357315ab0730b0d87c79d590b26b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18035e374713c353ee98a101f12e132637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847642f596630e8d3eac4ec829544978638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee4a3a18a6ffd10d6bc01b497bb3bc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e37d67bde2018965e5de0d4d3526c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6540ad2b5f8f5018bc20ce0c030b56a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb34eeaa7e44ae1de2e96a9f916841642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1897457209a9a43387b936afd128b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088fff363e94e5873c51c87509c74a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65040ca0df2b1e62da13c315cb7b3ad5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f36d6bcaf8cd501a9ae6a681434dbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63022cc597dd6dad02a7ebe7e3a40fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce6ee2945de65cad885632f4ce7cd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656b604cab402390436d98bbb0cc30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14483a242613e83db3caadf942c6f60a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d18b296b2f83872ab6ee3d749d673651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8825c54070c148ab411e57529ad17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858544a4f9e1523c6165cb716f15e14c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9e84cc0ffad252d0c2afa8fafa03c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b725c74dd0d416fa5eaa87212055c74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa83b40e3847ba7dd0375efddc66bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39602ababd2c531d1cee2d97502e96a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ee264be379da1a2e14e80845cd98a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919298de3c1ad6a3d98243c080da5c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e941cacb38445725d8d7d59a253e24e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d45dc0c6ff1e4e3c2ab5aca0aa2bf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7a2c2bae5f46e64398d390994c189662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7b81a4844b0ecd899f4e42b336fd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efedc042243081f3ffe354a17447b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822e8e803bbf5c432dcf8d2f922cf26665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d834ae8d6f541a413ab55af1fb605666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e5cbaa929c0ac58f6f805a01e178d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dca16e4c07167319fc64fce6e6c448668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18411776b5336aca550ff310f22e6e5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16d0e3eb8aa26de3568a5bb5c7a547670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5664eb68dffde152d346aa5ee76d8fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bf5f85c7e08133e0ff129a45679eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f7bdc0bf9a908afb0727df059f875673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7182469f065490ce082d495b94f078674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc218ec2138f1d1d326c14f3c0ba25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159382a808bef27845a7c4ac10193c7f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f478f617de27ef9e5e2f5495c1cfc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22de12d541c10bd1c2d66cf19e428a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29e42ddc9fbfa99549f4fcc5a4d1e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8a4d5dca1773bc7004cb38037135f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073958df28034a0c78b9aae0bd7bbbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31743d58a358b278a456f601828dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831a5c3f063cd45ae06bfda549e449a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207985a79c48781bf8c5031f5171801684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cecc7a28eae949009e4bd9b4e765a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77bd0f9b5f4efda1027dc16ba7a444686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935577d037a0bae81572085a9af15c9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3dbf72ee886c271ce2ab7cc6b0b30688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27180ddc557c6e6b76feffaa1c946eed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d0dbe770e037ffa40ece87be79fb3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df594d5dfc2784dafb3ac9a712b22f8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a495d12b4389c65ca1013b6662d66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82842216652a67b0039d3c61b5a40654693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364e0e9f6534b96e216485c6ac73752694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82e80b9e4358873bd2ff3df53b41f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b777e6ec82e4f7745be7ffb3eaca7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a7ec50846e9352fcda67582942b65697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d22e70bc2f0b53c835593121c56ea6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079545bb5a50a7ade8d7646a505cf0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774f0843df2205934a18644b598084700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616dd6b35e9fed879077f9badd7d188701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39149837a85e725b73a76c05d3ce8da3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68595e11049169314a2012cf292d6a9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792ec23fbb3ac71c871760fa10599b3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda66c284a6b68849f5b66abb628b398705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55b6c85059c0239e020f8295cb5815706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d7c40370a91bfa0479ac1334cd9e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa623e0dc13ae6232574baedb26bdc7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14fe6686c76e9f2fc7e0a919d82363709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1650aa06e3cf1a603331056d4a0d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a18ef33495386712805d9524ca3bff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aebf9f1d29cd922d8c3ce6b0e7949f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f9fc9b8e85da64ab758e06b3f49bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c7aee660be61ed37c2d563f5aa25a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17395e0686dd97e61d589e51a142e01c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92b0410a78f9141c04c599033346b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75016e6c0e60d22ae6cf012f883ff9a5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27717dd2a9fb46c131f554e7ad07185718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035951f3aa1bbf53f380ddc95e69793719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86140b6b3ee4d5de8d9063526abec63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b4892f4a4c771faee1c0422680a40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40288fce64e6a28149aa43e098961b8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fcce39eb109869635f1c33c2460de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3e5b84dbe7237328aaf0c43796836724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5f11ce873debee5d4bc433373fa3e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d208f9001fac15ba04c0fbc3e50af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc36caec0f37fecb163011ac928585727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0152a642f3c64936b90b1217b6065728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a85b28b75f3f33f2bb87e5ef6aca5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc838f3341d2378f3c517253612ee4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a1b1117b8f9b65745709bceacb8ea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f510f71516009999f2cff77281ff6b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874196aaef8e952c76fbc447d31b40af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c96aa91f83ac8cbe7ffb70bc5d0cee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a3334414ff2fa9f9b2f73d830df85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b8b3c5b6769ff73a39fbe472f9c01736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d0f2d8485e5f85e149be4679b5659737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228935e0115fcef1bd37c32315e5a71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ffb4055cc236d819b293618ac38f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059e4379e86301dab440e1231d2f5b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb5533d96ee66658e8ad216a4a4b8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d6fffd17485ec183a537547a8f1ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399f0442b19c2cb8e718483e200d527743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d795790a18ed47e40e96b099c199b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956db695a6972307045d09905fa6509745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306ff5a398f5c85c02802749ed06359746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c5838cd32193b11c361105ba79dd5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8e8b553ecd18e591cac5553f6f73b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa4a65df985a6d53c1c425323ad3ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf597200fe797cac73fc05e1e03c323750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bb3535b8eb13ec2456c44519df1ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89bc93524ad9eb0414f94715c6a918752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a9fb12bc449d7d44183b50ed71b8f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196955fc3ca0d837deb7bbf449198ae7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80f671b2cd8a9cf2f1131259401a38755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b6ea286e319cbd810b5b7e9fc92f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f38cbaf9aeef48a660e0fb588b41c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264378895deae4184dc911453126402c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad1c21dd5688c94b00c612cd5e4b54759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42133c19017b64fe1cf8f82df88539760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7b443ee9aebb40272d0c1a2c4ce28761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d7b9d955745962adc3d28654d4042762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd08fb3bed569a0ae2fd53e7aea2e42763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c25db9394cb581930d542ed0b5fb6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f930c3bb0ec163f84dfb7d5b16371f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee39dfa687946bbf7e87f0b6e6c9b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735946b35102498095395d8052c9adb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232d39497163b3b1a90f3cbeff282ac768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45889eade8498f4bc2670244ba2959769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88419022f0821734949a4ae87b9d9d8e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e451e414ed4328f6f3c75301c5904771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974381d9dd9f10babdfb9c2563a44b5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136545c7ea97a674300e1c2e2a06c0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f71dd264b207950f51d4433da89d71774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613238eedcf6f11c67cb67ad6c748753775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853fbc8598e1198d951c2c1faf2de93776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edb71d9add8778ed762fe4fa4f77c1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e6ab8c15be5b800ce2ec9a36aa269778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958470ce73ee5a1129684f8bdf02937d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ba344e526b2e415c07e3c5643a663780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423748f15861d9106a61877becdc6f34781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64782d22a01d06ed93b0650ebc5d4730782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3279e0e35e99f3901082f5e7b386715783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793e399e57fcff7ee0245c9686e4be4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d95ba532bf2bdf49a651e968184af785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb9f07437f7f741c3e7f883ceca962786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bc9289242694f05ef37c5138b87ab787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980a9414984fcbbf0cffd4656c93f0d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32e36c3e66949b6f1b98280e0bdeff789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee5526976082a4e3c5224b86be6428790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85610735e03ac1346f9ff96bafcb09cd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b5d62753eab83f6a72b0cace9c6ac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc03b0c95879167174a7c4b24959f86793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c04fec2cf57877fe8d6d2db1ca4cd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e479cbd90ccbb411405e79f82bb9ec795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409d5eee2a57789ef924e8c858f4f9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309b4d5e03a5d85ef86547430b9947d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8ac94fe9e7055e5c0d28d2208a277798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459629aeba6668c69a5d1d4954aa602799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab470dbc85305c63df3cde01e68804800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8d4d20ef38380915f5036838c3a97801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b78c70e7c4be175286cf841bda837802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb75ff12d78c34f2c58580c4677717803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4c9d5e485f217564e95a3655aa5f8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a819e6d41e64dde60f3738e48e46805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb28c73263e68a45b0a4458c880833806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597536692b2e07b8f4b6fe2f3de425d5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdec8a87611a9b16ffa85333c03dbc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bce158a4493a0294d3b31553482a2f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7674ba003d235c3da09ad8429a8036810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243861ac6d030af092297fb1a2d386b6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cf5a53c792d42a9933b3367a63b83812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4e70b2dcf70568cd35622c6a38bc9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990e9f316b1af82e3fe4b313852f669814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91506b92d20dbe82e40b01fa592e77bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976e423d41a41d7a89b553192093597816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfc554e9aa0220b12e12d66e6939fe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abec645f7d3afdbe3ee6e139cfc7c9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa84502e8346dc479ff52822bbe6d32819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a484873958985317a39fb47009413ef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320b5487ea703a8dab99fea8e8c27e7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91189f199b7aaf0149bd5f1136534583822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c32cc31074b5275ef7033e6427752823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a212eb1a83c59720d2de65f0dc24496824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55577b5a999c1f586296549af165618825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa895195e4231809c68658f865658fb826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dee7d9975e3347167ae55c4c8037e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c84968cd6c5b3a2ed6143f688d2fa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e378671a67ac97aa473594d21e5c965829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aef517ce997947c75feed8fb30830c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62f90d863bb6c0939e0ccd29377fc9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2491c733db686f2275fe23fbc600b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2f577868b7be3e307bc8f72d25f5f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f76b15d49e38cd605b991fb118b30b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be5ffbbd8e79e57a6b3ccaaefc17e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bda539f5a695afa24b22b949510a88836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ceb8acb4a5b095a2afe729af46eef837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22014d99fc548cb8babccca9bc69f3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb12cc8bf2a7c20f08e0928e537fc2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd2ff0c7a83551ad17a6945dd2ba0a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b394ca55be3ab3df8f9419dc0d92c31841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e690e7eae72e0371a0bd36faaf29fa842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67a339cf4f6458c7a4177ae32e4394843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3252d20e90a542a9011909bd3eb3a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22c2c8f7ee9d7282f77fb6ad5dc14e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9785593270afd07aa45ee7a17a26846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37707b77bf04f3dffaf056454f74a9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710d44a4733bfe8af5730fb8d68ddee848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae79e54f7de6af1cd2d289f710d738849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca017767912bd448229cc77a66d9c00850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baa594d6a4e0254c4069321aae50dd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b7b2c964f30986564bef2be56dd08852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ec203f03a3ad552b0940962391ade853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48916d6249e5887404169814ddb5b0e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242052f15c021b6cbf9195f2084220b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa2872b95397205cd1aaed34899026856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaa8e194b7fe0b7039623b570f9934857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f371d29f67d5127b717de4708c9dc2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12674082a9e6c653c97301c8684fb4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154fd489f203cb02c933fc08cc3659a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8698e1671a67886b8419c0a4a0183861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7a624f0c4039f5966951803ab521b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6ab56c43a67bc627f32de079ebb13863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97461f2f7a187a92fac7a5f57f660dd5864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3128f5375b3f62f6b21c9d61a1d3b4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8acd360158e03801e42d62eb2adba8866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c9be86c99f51a72d991dcc5a38c2c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd914f469847ae60ec90d7a010612ec7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc725f9e81ed8a7cb21a784071d515e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad02e1dc58dcade3bf981a9fd414618870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216a70b8b7e1eb5d058d9ea164812a9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5656168905b2bc14b405c977acdb376872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4ff0b9efcb9953fbbd08eb41ee901873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427d45d239ddb0ac8abfb9b3193696c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1896240e6f2c58a2cd97d3a23c864875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c78bdbe7fd89f802c54a157aaaed0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d065997cae540b4ebec40db30815f10877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e356667ed2fe3eadb7bd01f8f1218878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972498025f922de2827de89b1bb95b5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e297f1978bebd0275faf54d70d940bd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53bbca9188cfc2d693777a39dd32aa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612f53ded765060ebef9df7b8a95327882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea947595fbead7b945e0071c20d710883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab135273fdf6cce94a748b54aaa2fb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f2645a729024277611a8acf2fa5ef885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1738e4fbaf1ce1427873611c5a7101886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04aae172fdd880e4737c48b8b38912887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db2535726dc72456430f13ef88c1d2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ffb2dadfdd09754a1cf610230be99889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bd653ca3ead1de152431c3d377505890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fe252872f2080a19ab826c2876c40891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a6730508c8d45efaf8baf47323d5d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bebc29832e1f29dec81832a3680a5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d3a0bce61a089bfeabd9c5e0de07894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b12384e8c88f4a5f4f8140a45bf5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce2fc6e0e04339b18de7b7b1a8ce57896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5241638fa78b75c20683d2aab5978897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb44540afccc7f6cbe947b4ac64ca3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105210646a00d0c9b270f7f4564f5edb899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cbee881deba4068d3b770e0fac2fd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dbaeaf9c849e3b1536f54109f16f8901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa4f94135109760c527d6af71013f0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79fd6a953b52f7f6c7e1b1c7500bdd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99180ab49baccece18c8095b453a79fd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b40151d3d4d8b77d6a8c7244b8236905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf50d588e479a99e9aa7be462d4ef73906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2799d4c0446657885f1c2249f0e51b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c589a740ef1e97da351f07843352d8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951dba81d4fbb9be59af6bc3ee4c6d3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3649c858ff9710cdad1d1c458bd071910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f624d439fe0acc18cc9cc0fa7821f5c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a2e78a0e70fad373ff476db931192912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4b08a5be575c15fa7479089509a0b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3302f935cba1b1351faa5eb0acfda914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d7559e78ed0fb909ff357b8cb3eff915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135de764eef3cf4734b12b25381dfaa916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3079f2f59e346b039089aaade256974917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54eb139a6e8af4c47cf15c6460f5fe918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb502031a8fa5b87e2e8bbef71f3ddda919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6ebe5f460f8f94edbb91fe07004da920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05ad31c4d53971178ac1e8c3cd732d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286744658d2fb5eab1738cad5c81f728922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc8219657f66193dfb2a288baef2d0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cdafb09c415234be7ac4c5d6b2d90924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266ecfc2e6cb5600f386a0a8859e893925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0dadac6d9c14836e347eab80ce820926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd81917464a72f78d60768c407f1c2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa0555136d0ae87b8fd247c3973ec1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a95b30ba58bc44ef3bece17e288f3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb51a1b0e823868288b0124609a4b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e3387f89072ba9bf1f35b139bfb5b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c736a7942f9f8816297157c90046fd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bedb15750d067c3f221084c7c5736933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64295524a549895bcc23fe3e11873e0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d52161dbeaf5213f1309919bf5bc48935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074d426aee4acc6bcdb5e1da6963dd1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00030c5dab6b280287b3298ba7751755937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d52f900d9c61e19b60c46f9e6ccde938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a637d638b4ee68af95e2318ca781d7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aeb1fe703c6ca669f01b18f1e2c93940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c956b2f23baae1014c323074d760aa1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81055b1950ddc2ef94542a88604f91af942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779223be8a385d55efb522f360cd468943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd61fd8eb670465bc4b87e7e61a44f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d72ef01ec720d6ea25aa8636131bdf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f1bbdb3e0ed6875c6d33f70d6884e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88985caa9518b70403cd0f5b5991b68947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa6c380efe3f1475e20308c5197a89948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eede4d6870678bb845f7255cd4aaef949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2c9aff1ac2355786e2e459425f253950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e24a1051e9bcb3a490f420f02371b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74e52f15903f099c84f5e51c14afd9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53869b153b72470338a9c3b3c8648d7d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc9757e87d2770d244e8ebfc68edf1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d76fd3148ec4893d7d20aa94421fd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65c454f4a0c76bd6e6a65e2ca0522d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b205d23c89f0789cb4f70c44b1986957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cb88eb4110e153d81ed3ebfdd93fb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b7c7e28b31abb455ccfeb36e0ffa7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd200bceed0b0f3d5b35445c39092cb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cbc68f87c9ffd2ff8a94e78a21f8a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acb2885ac00b75879bca7e1df49c29962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ad6a2576336e4bf390274dae7b955963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fb15a843f1ecd367665e85be05ef5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e52e54bec76bb841d14ae4cdc69d1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c417e1ec5a2d84f03b24e7b867910af966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bb4f4ef75bd32ec1559cf61ea0d9f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43eb3a5bfcda670814103f407ac6b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867577cd5a3f8ec10d77336651639b6969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b7fea309d66ba907aa0fec74be19f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb386804e944599a9003de6589f28b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f20becf8ef806d5a9b5f8d36ec9de2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ef66533ce71ba7219eac02189bfb3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93cb017b474c4b805002132a7fa9b3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36823a654216cf0d67862be9d3732925975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebd706e406cb3d41898c32c70fc33f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff0716c1d5d5e878bff0e97a70890977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c641e8d42cf6d5424bc48d84e3320b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b975a719dda02a04b01b5ec6ffb70842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2902cb9bb330bebfef845ec7932c97c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6b7ae33751893a972661cc4fc9a414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823c93ce0b63eb2a2fe938a669167d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310db83174503d394834e47fe3ec4016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e0883f9f12cfcecc9266013b6f3df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863f84ea6773f1926098eb9089b735c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc318fc21125ba4471df4964bdea629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801dbb3cfe9bce23866685d4549b63110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b548a8daae4d42a3762f189caf0d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705181c3a1ac2b0fb3dbed9f10ef3d5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e27c8ad957d6f17f661d75fe014e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f920cb05d24701500dda64bc6aa9e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d317f6e4702f9eee39a859ecd695315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2bcd9cbf7a4be5e6feb785652351716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd34ccbd213fe7281507c7606bf7bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eb1dfc0180a793819bd5f600e3b6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531459d89fd5dfa979b9af57affa69da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceda7011274703fff3d5be1b40e09e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f81d118a955fff217f6ae101ae581d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db98113dca7b6763e702068409f4d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb50b3cc64c0016adccbcc666399b6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc39c817f509b3a2437c8a753804b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9077f7d78aa2ba67dca2ddb81ce6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f6e6bf44537b105aa8d6713a5572026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c1595450baaaa737e30d481b99fca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97c837f92c3b3bf55195ff4808121328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff741e20358ef2c03ef0f4afb617829529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c635a4d1798d146e52dc167a002e53c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0bbc40db63a5a536ea99bb1291e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230584d1d8f6a27f2525b07a8d4571a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03576220b373889904b870e55d8bc06033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a27fb91ded078ece89baa03fd961f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ac824ed7924f2f27370b7ec8dab5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9afee52d5019c59eb7e944c08c2f9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b896a66370ba6237a25bfd820c9f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66014305622d45333a4edde43eab4b4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3650661a9a5bf211c4c2d4892c3f4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889010fd0bf2204de49a3a6c3b4b83b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30475fb9bf2b8f7de9844bc6254cf11d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33037f5ba82b71c827ebc8dec2a71f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb584e3cb3510d9976ca3e45786dc5943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66a3f60f31028dfbc86b8947d57f6844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8510dcd7e21d5f541e1e0a541666cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6311c25548a7349bbae6d218c83dfa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5fbf0356dc283c07b3dadb14f6d6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371cd19834bb7d5de6558e8e3afaec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327833edd634fcb6826c238ab2c46d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d1dd40c328922070fcb563f7ebb3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a9d9ef3214a81ac6a91c1ccf087151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206c801e27aacc7d059d3a3a2acb7dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbf0731819b226e623c3b15f3f13dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e012328467caad100907d329304239c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2920b791c225d2baa618813d7e86b5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47e399223f1287ea73040b67392a2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68433241fcfa563e7a9f30408101b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8b4688cbf9dd6b8ea69b520b20f2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd583f933ce1bf1b744f867bcc3de659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21a374658cd26957a6c3f9ae48a58b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c4763dcc017913c3a4ad65864abc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe565da89a6703f6623e75cd1139faf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41183ff5a8fca3616c8bc4eefbde665763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736f78a67530ecbf811ae53f4a8639164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0413be034c214a837c887894e3a57865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51819e453ab43f561d91697b7cf4898a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a34026f553785716ff19cf799f4ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c359fe4d1eb676618621864041287c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef663cc79fa0e88692f32019a5b24569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b8ac091a1997f4ce333b661586c7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd5fc264a4580433bc710642bdceff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cde41efc2cc86dd2dd468d7c0d526c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f3d1995a04895699a306db9182a0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec1f5b440510532e49d8d37c6a8f4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622d41caaa8c79c97a99d74ca24c53775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2585d11722c1ea2e8fd20a8733e2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0c49375c3a86dee939faf5089b1c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765e455ea652e89eaa338f916fe0bd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d55fc705528629b71a34ae0036001979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e2dd33e6aad1212eb4b0ba200bacb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668d17408683a701c158364a1c04a4581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211176430f3e2da8be8a3f13d61716782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3c28b97ad3f137b30b06de8c4a5dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9d53fdb3253577ccb8dbb7dad904a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dc92baaba36f88ac167929f4f56ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c3f92353d6a02a47e604e6d1c3b6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ca0ab02d01ca683a9286d6baab11787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc323b6e24a75b871cad035a546fbf3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92211bf86bf76f3c3bb4b8163da683b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f497c372804539f429b8a8356ef142d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a2f5ef0a148c6b1d2ee342de66dd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4e4f701b0af9978144a76b482423192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb244e2fb366c70cd44de2b77cc027093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fb78e896e79563a6bcd4f8e7abb6e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cd1f0d6d6ef8b9d3d21b860581d6a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5187268f4e2974ba12d9f17c7d9397296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273c74af3cfc9b879f8ea23852f6cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c032749d6b5fc19d59296651c8109b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d869f0004948a9864a4b8b3cddd8299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e29118be25211da4e38e7dbf6159fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06b019938e9e424c1589293cc097d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940f7bc16d3a81f63fd5201ef115497102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e78304cfef818e0e2b267a035e5d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaa9b680f71dd868e44cd7b04caa4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93833efac02360c52bb57c08666353b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e01a8f00a9a2e0793a99db31b3da6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda1c80fbfab75f6f602c362a4a6a0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb55445043d356b095b51848463ddd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6eb7d7d4378f712f92c6a6f7d468c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059836ce14cd0000dd87be00c641b7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72fae0fadbb4d728ab79941d2ecb14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c459b0e9f4d1aa1bb1f77cd3bc3b06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed916fde5445b259b93cfa873440a580113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22e0e7c9c89b3d813e65fac3d5eaac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355417c69ee3020607bde30ea976c6dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa5ae6ee7c2d7c21b470efe7f14123116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d9de02d2c6278cbc5d3bca42abf60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6765ad76aa4563a10776f91a192dee7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b060c52707ede7fc1e16ec8eb0a947119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d970510bc8186d82e52d298946cea5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5957f4fc3a55de3a6fef877cd07d67121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da08c2f5ce10f76ada1203e58b678e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718e0921a0a363780b8e9b6c20455d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281826ee9b41a9dab29f7fbb3a9a3e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814ef2debab227f964d81c723bce1e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f69d628f8b8086974da124cdb3c2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd210f10c09414089ad93d5eab6285127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdec30d2e692d67c93f2ffdbd88b257128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45bac83b8d4ed7be7b5f4199ef4d1f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4000d6df841dd12851582462a6d1e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd6a55b5b2a66c0a88dce5df843213131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb4511d0cd497d33493dfb086b699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2642f8495c631e0129d89f3bce13e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfcb168fecff407756e64f102ecea6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7db81baf27edecd92197d5f874674135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8358a9496f5b1611a91b45975aa5553136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45331c162602c51216d6c7f56df4d061137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d60f9ff0d995c69057eef39958211138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4a34d2fbc2b885407d1c3df8f0b85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16dba3f1fd5024e71f95e439af6914140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac2cb975a0d69b08fa2552a54ea32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7263b2bbd5e655c135681daeefdc23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac210601a6bed7fa763478cef5ad28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9810ac0f597cbd5f7cf7ea02c959878144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc12eababdc378dc8addcd465c876ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4e50120f7fe684560472e3abb78bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba693feeddb23f78b600687d10d5e433147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cee1d96983c336f5855a2848c96b2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c19cdacc0b865fba7186fad728cea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79501c6b0fdf806e2682d4c7b11e38f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84765b9c35af7fe27f57de58179a09e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177d507ab66de0589a0745cf2d56e31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5990265a84d5fbef9c8906a926260153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc9540e15ebf44e9a4a316a41f06db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888113f97ac921aa59b60d8d064c3168155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b1bb74cb6aa7878eae6e4017a1d9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c00470f26402137dc21990f2b67e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f91f198c0f1e15bbdbe782e0fb655158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc3401a9dacf8ee2645fa8334e257159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb86ccd1f600ed30fc25a2cbb093f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b02657d53e645e45f5e0032f1e49f5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0195b404eb02536da9b427d1d1523162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e18b546df553f724bd5bdc94d3d9b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a32c16697b7002b5a69e8170036880164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a062db8c6e5371a1af6719e75400d1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2200900296466dc5254776a47f4a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fff1a732bde8f50ebe67862357bf3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39815d391dce7fc0cad90cdcf57817f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6ddfe65a882cc08d925eb719d1370169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559fce4ddfc1cd27cc5f90cd8c40f49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b354cac5b4e8307e5ad910ea7b0944171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779e6706d6df00b4126e31edf3b5812172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354706d10ee72228389bfc0f3066de1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb049ab88412f9f1ffb3211d1b9507174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdb513c1afd79d85ee7cec1d8b6f51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1f4c9abe5090d5f8e2d57c0db55a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94814d1b1317dec65d51f26c0567d373177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adf4f16f42ba44f26b045dad9220c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1e11f851cd6cd8531f15a558c1d47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5e5bcca88d63ef777bb264823e46f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0257a19df99d04b1b3b6cade1e9f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844745b711b90c7f16a04936c8d5ba39182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b46899588bdbf08bf69442f46e2692183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e95afa3470e639835b82376ef14b3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954ee510e0591d71138e643658a7483185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52e3d6fbe0d663963614c7342e5122186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc365fe3c827075af541ada9d5941f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64d582790af0ca55e189779a1c2be3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdfc1ee42cd2affefa3cf3d20631029189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa680d96984b30b42f31543e8be5644d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565c4c065352b83b0cf0d11bcf07fbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3134706b58dd1b50feaa7dd786819192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123c000910ea64c8e77d2dcdc3f39ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3c378370ac85f5e5c4f51f225b01c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb4abd9726c82e0acd6885e49df025195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf52771613d515002072159914e3de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb36a7365aa43922d50b14bfc4e1c42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb19bb7e337b42258bb3a7ab135dfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce1cfe2594735d7fba9f2f61d0e40d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc3d8442640850b164de50315aeb17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b1e91aeaa432d872d36eb38750ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9495639ab4165b131aba507a3be117d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa879945e179c75b89659742727354203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76214bca43686e68654a19be9e68e086204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e70db90fd7c81450cda529fea81a70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a60643e8f9ab36c4d6249962b23188206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ccc3d9ca8c7b58c4ba9aa8d032ada207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95e64b08e3f6c92e40af9db354426d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7363c4eee15592e3dd4cca19d32989209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c61f6fa5654f615798d22a1228a412210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599fa411537df3889897c9b0cbdefa1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564003b21a79bdc15a459beed0607155212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f03ffc529f3adb4be18c1c3abe22c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73f38f4be2e57f67b9f0bdc86e70f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60a5c605af6a5c3f8fdaff38dc9db1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55adb44249503470ba2a737ceab0ec0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f9a3581d13cdc7a563b6228d442e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7100644dbcb6e5d947f8a8e746c7739218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccbb87bdf3cd78b5acf88a71e1c5b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aa1c14ed36d2019635c883dcfafaf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b08bfaeed75cc53a2a2ebd20340e84221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51256eecaf322504fb1a8b8081a90be222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261faed0d14b1be4adbbcc1a7141273223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0acbdca49aa5d82a33dc38523ed31b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9362635d5b534d843f27f0521c8154225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e70edc9300627ebcf001decc27efe1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737656980ee6e73ef773cc7e555ba0c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e80cbb714abeec8d359ca2f23ccc2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d59a8c44afc4e22b8ae8a3400184ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc655fdc6e801aa9a2fca3c220d0a12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b982476cc03a1e6baf0931fc1dbd3d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2971fac22b29b76ae8ccb328210d84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e8686ccad03bb5012301165c5cbdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edd396bda7f082b24fa3fbb4727305234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6c1dc122b7aaef33ac42956cc265d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4225bf31eccc06299cdbd8797da8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f3db1bf35704ff2b74c23981f4677237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2dbf38f092982028d7e490cb9d343238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4367b0b8dd15b9c6ddd1e74aa2d20d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc90d4dd8bfb3bbee8cbf508fd8cbd7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea082fb2d66cd69ca4c426f30d8733241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf88f607825267c4adb0f7fc25d5098242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cc0cfe3362eff99b14b8bc5f1669f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a251b07d8aa4f4b3bab32d0d46cd32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3e45b1ef0e70aee15bf72f5801b6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8a3c2bc6efe675ee19943ad74ac95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc16bacd17f3ae26370b5c2c1babc6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3926be1b9f8db1023213b0e078846af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dc779fce703ec3ee0f73e79fb360f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5c5e27b7142fdad1e07bd5f29eb4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c15461d8fb919c15cc68abd30c129251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412170aea882faca3454c9286be43378252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f85441abbd920cb580da06bc8091d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea66d26e289f5933fe380b633dc2eb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff6f0b9e09c35f6666bf2f8e5c8e73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c6cf58b012e773bf12937ebb510ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9517eb131209056e45779b0ff4d504257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2670cb1856861f428f6cb59ddf8f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b897f31e1f613ea1724846477fd23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3060f8a9d3fedc495a3f178338d5ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a571c2d9b4dcba6c8e1432f0de68415261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d830f3e9e5167641fd6eec74489ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4129493fdf2ff64d655f0c7ba34faa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed31ef214a5238707bb8965224b4ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23e58b4b24a5d814e245b56663b70a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6860bb2706727090191069c1db02b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c424deab2e7270223ab3e5dae752f7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ebee590e4ccbc99247ea331aa404268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cbd4cadd38f5f69c9f3dfb66f5638269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e13f4d16b63ea090696f05e8f04794270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769dbe552d1b4eabcf30425e1f5cd42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af969723f7b3e186049571ad01051b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886ff279809873a4f506839c4b3620f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeb73c6992da6461a0dac23850e642274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b74af9f95fb0d277cfac1f7f20375a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d724102512aeef5788c278d6bb2f740276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883460accce783f777f94d6e391fa1ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba2ca8f6a33bac50252c212421e0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02307dc6ea31e88d051ec62b61d04950279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bafcf3b20fc2d277f89ef9fb52c8d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148f4b22073b4199a0f98cc3830d472281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa628a406f41cbf57b58e2a298f091282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dad66586fbffd40d388b4649405dce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca36a7ce0d3d620ac176383f7a48d72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e94532c42012c9ff74c3647ffa77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682fd27c8ba9d1e88495da9f1e21b67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b0266e6a2600eb0a7d2d58ae872bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b815d25c0a85bbdb7b842b6944850e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb2c6eaa99e4faac6a7a3cea6a6c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94adda2a697d4d29424ecd09caf6956290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b63ae84c5731a1dbb3e12461d2c64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12c8bc132d4a27902d4afa10701816292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68680756ccacb6f224cd86491f90553293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2492bd39e6646ca26d9515a45e7380294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a916dbd678696e5cbedbc0ed74d5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5d6673c6eb9a4e447107445751925296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7882c01005cc548670d50eaadfd85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cce3195d291d0dbb456cc5a4333e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bd5c450aecb3e0e4bb672da8057ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e02b5f25e8d3cb841b17a06fa89b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315147936b460a3b484d2a2c23929f6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773b3bf0bd016ad6ac0876dd89b761a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c82ef95922823ce72cedad769e65e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367eae8722ddd40870e3896970ec21c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70ceff2437f816a8cc1570fcd0fa32305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bfece2f470ef84a588fcc022d1587306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47682d3a8a85272f1a7696451b661cbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc2a2543197612292c91ead08415d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bca7367a5b1a7838aace295e059781309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1669b5a2b5712010197e0745a392f20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e2e795639d9c708e3bf0fda9c91e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa46ca1c7069f7659227b2cfa1aa4d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8a816fd78a0b84cc5dfbcd752bf98313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cf71f4af4a46ca18c02ec9a5d8d53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f35b233b6c94b1b6f85352ed682a50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cc64a30d3f90fd2f0f6d143dbd075316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c9fd675b2346d38a013ba30228182317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864831608d50e5d02c19d5e43236e34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0262fdceafa846f249b485c31e556319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da2515771ab6279a1d7660a57f5f60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a1bfd7c5b6df771ac691ba2203776321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eae6aa06ca409a6c6939350d6faa2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166d711fd52a017926170e5d485ed00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d1bedad1cbd8ec4fcc8f160cc9acf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89e4cc9665979dbed9a1671f0df14325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc50bb350528d19c707f352f11ef512326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df482ebe8c77bd01a246d4508e97e454327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bdac701eb1f972650f11ab08adece328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fc070ef319c92be2522c8800e2c68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cc9da3d5a8cbfd339a87aee3f2323330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76333e7b91d59313a883b4317e9c5111331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c9f5298ab182d906b3843c66d9737332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77950c9b70df93d130d947ed94a4f3d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67251bdedbcbfe2a510ccc6494803f93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edb2379bd04d09fa28f078914b519b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e948eee19a0dbc94468fe916c325336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2b76ed89b53540c28b72173a2cbae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444f9f42245a3b5afd31df0f2647694338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1084a59680efe9f7ecca65a281a6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a90a9f2a7bb0b6ea140f86d03001340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121a1a6b820f7518442be95c7668acb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4733690f57f7b551216313485f338f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aba88f3c86fd484c556a9508defbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b8ef16c88e8e79e293585c9ffe56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05f4d80f689c4f1e797cd3408494e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65176f32d0ba4ec95ffee87448040a28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe0a1da0338f11ea48b95644a5d71e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c3772c5b0256a8e0822d770d1cae3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c204989809efe344566b1bee91e66b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baaf926d6421e787a9330349ddd111350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf82bdf3deaa5d4481e2a33fe3df43351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8774a07c78b6072af3d5403316e81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b23b7d0a407329bff780acd63561e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c188e99006d5abfdcaddb3a626841354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc374fcbf51fba3728171997bc1f72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f636e752b90287d5417e1a275dc60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1d1ca42457b15bbf103dd3098314e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebc7c574eded27f95ea5a523b8d45a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda429677b4f7860d407b9155fa1bfc3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdec040e9899a67b1cef80bbef2ba5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e691b210bdca2dcb9137420cd52f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470529b448ebb3fbbf4d5fbb5a5f24362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b230b651aecbce042f8abbe6479de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01124b5f5415757d135a98c4c0d2f9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47b2399b643b8dc25d9f573f569a2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520134fba4fa93a7ea1e7c8bdb96f9f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05756a26a4d5f33f7b0c19bd2a4923367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723764b9b6343a6be86a8cdf366a883b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e42c7c04729a0fd23e78c97f6222369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53135a04115794a769e2843c5633f64e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95d9e10d894103066ca77c7980c57e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99721dfdfb940450d091963d6f820f53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe26cd98c1de94df96b97961ecf0681373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e31d64239f6f8577452055684c675374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9def0ac0a7aa1b55775e8887e96170375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16e1b7a33f7e6607fca12ba7890f9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c603587b03bfc11dfd8caf566feace377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a98ed685cf28f862905443f5d76b43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4dc8c420c9cf5a601363e5dd94c69379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8588ac9fa53ba304cecde7056f36c48380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8c306775748685322bf0413101438381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094bb84fa5cf5cb73745b08ceb53c91382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d43efbf235b20f61a16f742ba5f56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85217d0b9fed88ba0584a0f762599094384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa09d46d935ef604bc318e1ce88af7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109879db3f9047b93fe6550759789d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c7a0d4b368f9d75cc4ca84df9b963387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6d06ba57e83e8b092536f75d6135d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3926839592989b7dfe986a8924f832389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb86af551606a58f6554256f8d68564390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3083307999ae1062ab31ebf3c928fd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14c51daf180dc5a73ee22bb829ca88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46865bf78ac93ded332b9e730296ab68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74eaec3ba763095336a6cf027b45cb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768188e9ee4d9e96e889f13a0083ba1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9351db94c83ab2191fa6be857590caa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8032c2880b58276aa42e5e88f7a4aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bfbdf29c2eeceda42dec98533d953398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7e1d0ce7d61f53c4b4b320fea313e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1d8ff7a252d4709d4ebdbdba683ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013e4b487e43e13a10c95fabadd392f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912cc02c976e39b1d6b2ee2648542a2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c4238873a448eb464416a21dd658403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c29fd033c1f7808e8736e6bfeb968404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce5c6bb190aa09b167ea74e0f83aaf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73136ec7085c04fbd623b0600b90a2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221f1690409278263e1e84086cc19f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06241db7618bc218d03afd2c93c4df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f18c1831f8e24feb0aa8922bc8d77409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acbd92ab8a618d428d7a1eb13d2feb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdb914249d2d4b1e725f4251645742411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535fd21ce09110500f8f4f3c8516d98412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0677c22d7f12cd7866a0451b1a468413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079204f2ddd4e7c96882bad501fab6c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfdbfe2da8b96b31af37ea302bb0bb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a69ccc0e15250ed41e3f8015b81313416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0c4fb14ccf1a42c8014e184a63e1c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d9e5719483b29f144c9f32c1800aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f62112d3e0e1da417493af4a845bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e99c6a8184d7adde8630ce68a0eee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190754e660009e576953379f251fecb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196fa6c55a7547e8db0d26205f98850422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d711c84cf6aa5b7e0b25631da63d46e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89809da9eacbeb6450b23fe5e8623eab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4c8561f6b90f88b3ad7af67e73f8f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928d829ccbbc3c715cead1ef096c0ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fae2d5b1e1b25e30077042c88b99ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c823edb46fc94e8cd9ebc73637cb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4869f5e2652979045c8431cbc8ed63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58060332458bb890c0259a7c563ea6f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043775039ebdea9d0cd8081f29e446d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f692bf6e699a307fef1dbc64b2053d5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852f080cc8b0d1c089a68f556e669a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b1135ebb21852b048099d0f937db4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52c016248d0417b2d9147fd7dab9f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7c9673128cfc69556f27b31ed2bc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5893d887ddc7f9eb9c439c049cfa9c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacff80f0da49856c7ac82e7405fb6c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d89d04a7acb8f8eaf679a47693b02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a452af364c78469cfe5a8c4fd0bdd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33d290e65a16363272692896bdea37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96d49b6cbc29fdaaccb7e8d72b3547442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2819e83b8138b313cca9fb3508ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904edde65d542a7dfac9ac25caa3e57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426d532d02e204135f1e5b3ea584c79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb8a20d42c9483cecbdb2a6e3feb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077c9dc73c9536d5378f6cece7df3a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6b83fef6b083dacf7e7f9de78b22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcedf915b99eed260f613a2aff5942c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84133b1f975330753b3183206643e1da450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8144c6695e5f3c2853a0539f56be099451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821e07b1b5e36294d9d9d187a0a5a85452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5857c4161d44c6766e630695aa4478453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fe97aa3ecd240dc135ce418ed2618454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcdc914c02fed165a1788eb18b8f86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a18b0edbe05626e52d0887037424da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce35372e1cffa821a6ba78bd3adde5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff78107f83307e80e16f500410f8ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19780174493311c349d8c1703147309e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288c15010aa29e6d04cbf7ef1dbd46c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdeb69ba8d2c14eb0b65eb1a6e8f90461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97b2c0958b832a92a0ec914156423c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d632793dfb57cd1f3ed0aa5c67156463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b30bb6578e0a588871d1b3fc215b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75b3fb8f3f6e74e9a9bc209247587e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17fd757470cee8f4a552763f0eac0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9896036911b1693d4f90e5aea780d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26636de9a4ba96f0365b7e32070d415a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12fabb99fad4227f6f6446ff747e77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee267edfb5db9a9c31a628ce27734cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff4cae8cca8ffb44b34bf8bc2f100a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eac0536cd0479202fc1da11d0a57fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c40a03bb2bcc9def7c45566896a1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2132f806e9204bf854982f2a710e8c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23363a4c10aa47646a514d3e7c66b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae99b4d4b7f48b66a0d2ae81fbd1607476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098c945a948822a0a2737e8c8d2dd26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8e453baf5a2cdfe02f7750efaaa1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42e3bef4fc7a00beadb84d318846f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d73ad09965fb90a904d1e51db0a81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c291362685ba52b4a31655ea5331d80481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4d7e08502938ae9db0288168b450a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc98be41f03b17be880da22d106a375483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccd83c09086470747b0f933b038287484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a44a646986346d3e19c42abf900a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b996b5eb30e7c1ea60e16c7c074caa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987d4bc58ed4edeec621311f22fd830487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa82ef6935149106a550796151f518488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b6f7d3cff13a82e8cad4eba9ca58f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7c0cd28e4d56fbb235055992464f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c94efb785564a0ae344912a5729b38491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c96351c72632ac17f6d410ad11a915492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844d554282dcfc91146c54665debfa9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9379b8457ea15d1c02c18410f9749494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1629421b9aad88f3d40ba2829b77cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef675ce5d5683b70455e35deaf49544b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e38d2e0e31af108d88c98909ee42f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3dae31912f88e85ffb7d6086a673a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa34bab35dced2642bb656e7a3ea33e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c97f6f9afc4ba0c9413578b17fd2c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481ff365746e94aa2b0fd147ac487cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b861a9314be0c61fc2b35da030a67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8170a151645641303ef662f9f80bc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44656f79e2106b9ce3025570a7a598ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68971d4d980038597447aab1609d0b77505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481481160b5925f080e4e8deb5cb019506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989090143fad18d871b6734ab57ea74507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0971907b57c36af18d22c60d30a2620508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074ccfeced8f7242d2327f81b8e7e65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4d572022f10adb49dcae12239350a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc0d03b3036c76b631d32358a6ae7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053425c0537a08e3c1b2daffacb75ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bfe195c72eeb2845ac4dc7baea3ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef031eb0d0f2b662eb228463fe80204514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccaafdfc7ab8176a28695bf6ad7fa92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae861a9b6738bc3ef797488390ab3d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3ef8cebdc900abc1607aa8259fe1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f6f17953a88b92898b8ef19f4c8b7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31019f9d676462e909103594c610538b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa8f2194d70c4f151a0bd78abdeb1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9167adc86b7699088e59b6dacccbc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe2f3215cceb8ffc6fed224745f0ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e9ed714b7cb30e671c639f11023cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477618fbf47abd8b2fe72eb08bbb80b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006cb4fcd9d1613d3d6d0fdcac3e6b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d66c9b3bd66a91678aa716300a7c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9f519e9334098c7654b7752eee732527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427bdc7c16194dc41274f9656161f10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60900ed6706cc45be50a83dad1b903529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ea2c9179dcf7b75add44791d20a99530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53dcc3be08a678f17c0d251023aa31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ed80d9b1037326d6e7646c9faa41f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479e3b8c9eca0d05a66b180a335e008533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49103a385133ca40f35cb3f1a0266e81534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc5f2109355d02bdb770363efdb22c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415057f09b4cb2fa6a2de54f22cf3f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10c2bd143789d90abcd04171efeec2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d5fef99aaeb6dc252ac738a2dd49e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c3598c0539f277cfc53adf64c7b93539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ebbf974e125926a14408a686ed0de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a064f29813198e0b356f30e8df7ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf4c329592929646bbebef81e67565542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87e7bbcfe81411b5d9ba1ab4ff9e1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab893fef916284e4a6e39f6f010fc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a67330b034371a27a53c5e733b80a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fe9c1a2d585917629c1752c5f9370546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a3858cb71b712e5ae5d7bcde4cc11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38486e2e8bda31de5766f9ffcf855a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512efbfe51b9be2e9a22c94660d0b2a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d77fe39060ad1e85f9f5de6826b62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ea8fdf3da462fc37ac8a8c134f477551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2d17d893e57e7cd6ba4aa62483aa7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd7e820a13e7f00f8bab2236196bfd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ea51ecc7e6e016c74ee9b9f0fb87c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c71e7fd265c12a5406352983b78f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53115e933e2f1f2e3ab18d29979270556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff535d4b9f9c9bff635c7fae50bc4e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253618d8a9f9576aa8895ddd2d22caf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0791a1facd730269202005f2c7295559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd156c7cc3ba91cdfed4de6187fde4ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b527035652d127c70a0708ddcdb7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf422c153c46e5b615d2866aa9fc301562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cd1d3d2ef0cccd27ddca499fb99d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff53e10423a23752573f0a4c2fb10f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df450dd0302d954531b9ede148e00903565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661fca6ccd48977033462d82a584709566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c1e5b1bcab7e22b01c9eb75231b2a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed54b25e783e7539e0fc4dcde98de6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaac4a6444c5cb7147110c6086e7763569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b344aa7c0bcb4874ecb8ee43bac5e7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076a6c8a78dce3b2af13337dbefeea6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b4abadeeca31b028112c8128b0f74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3e0aa74e54397b98834074cf7aeb9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182de17e7031f744521eeeace4d7254f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10cdf5eee362f9031a41eb3a5dc310575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a40dc01c73eb274a556a38f52384f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b83db68b0487d903dacac9e0636096577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2836b3cf1794a71185d0724a0b2fbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbafc0063592305a821b2fd04e6d1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f836dbf9ae4ee54c606e8a25ddc889580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075baf5f7ebdc564e29b7f645c96b75a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fd3bf54804221878628fa4fdb9aeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ff5f5114291a33112f26cb49c5d61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4668bf00b385cba2ac65456d355705584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abf93626cb9254cbadaa4328e3e8be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc4df327c08c4852fdd2f187969ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffa9d8b8f0683ddf6835c48766e3a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966082f38776f8c19adb491e496a87d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccc9af728bc1ad15a62c70e2596557589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735e2be520fe6fe511f58b1bf9a2de6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407997383f784c36c09fb4a9c14d03c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d42126d234a3ec65b3545b42a3a81c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a768ebafbaf6af0a6ba4a3b28c26564593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf84d151c17167000dde9e957342326594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448b45b655d0ced2e7a0000837c0f6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aff4334155745eea830c4b6eea9cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fb78de2cb76959a7a5a7ecd90fcda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a05cd755dc3816c3c6705c87761dc7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681f85a1e8f740cacd98446ef6dc218599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f1b235bbf958f2eb53ae966817a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0380150856afc954c8b9199221ee1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a53ed394d09a1e9f3d19694c069fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6022059b34e2f0f52270e27a8b1f34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc2b92d52993d2ecc95d8ca667536604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d94ea9062bcc6dbfdc487b4c67c2d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ada98175f8c7633043dfce1b7bc74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7396425b349baf307585dd464544f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486733fb84c3655212937d574acf0893608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550aacb0e8c2838203da812aff1dc66609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd54fb0fcbd1f9698ba3a790816787610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cb2d90a3261b4be9c1080745f9c1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98cd14510373b9b083c4a483b1b5c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534246a76d245e89b64f5561e07cf53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ce037b3ab3e08fa8310620c0269d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfafaf8d8bb7e873736d523de64b12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af7117980b11db1f2d9c7953d2ac4c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57cc8b5a19846960ee7f209eaea00d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fef92ce31ed45e320d6a102af3e34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93803c576eaaa0607f052ca14ada4a2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097a5d9e9995f1dbebf058882dfe99d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd185a363995c4cdc9d36db470455ce2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7998f4e8497c5bbf367269d2dff19d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcc377c1a18a25ec6813b79366a653623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220351c1986d1a8e2a76d0ad668c52f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809cec0c514c79c24a346f4dc91e0d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8237f66813a651888027777d59551626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71563dc27a91b329d0a27da5615042627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f281dafd9b86c581e40ce5ffdd3be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8715d1de867af1e6654b228597437f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849d02252d0962101e919452b44fd2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c4de48f37ca43509683ebb67b021631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91795141492bacc3770b7bc2f4d62e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278e2b4b991348b350ecb051b320c68633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f841b9a6a77361d4c7a3d9a9b8f7e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a74896e3ffc86c23062b0e6ee13835635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdeff2c33aa0ad50dc25179a40121d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878fbfd953dde1d95687b5bbdf94d07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1e3984c59c0a615d3a38ab3855526638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7a26047327e6f64489708a8b792fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd52ea12885b5ab5e359db14108e842640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952876e987cc6cab028799cbfe098ff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eccfdf00fbd6985e8d351168eb4e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2883ecd5f2c02dd9445d19b539389643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd000915f3b51e7bb1668052fdccec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4de760bcd116b16248316d32e5850645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ff5eb84f6a37d92c06c4eab02fea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ee3103ed1bc7c87149710db4902d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494315d9dcc7e91d7a03b74c75a2ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980fbeb215b13a00442e0abf3d87c69649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11877fdc564bab92ca52ab6c29fb09bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a8d719701b1856da775a703d1caf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e0e61a11f708cceb387d26f614f93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411d8cfdc0886790077f2c4b8ccbd36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408c5d111adf8a09c6d14ce7da2d562654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c348c620ce6dd057257e1986d79b7bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ee6d6b40433405f63f6acd985daed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7fe60d30414e4e10fda541e5f6677657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5de4dc24f7db9cb48868ee30c94ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdae8113e3cbbf902534c727745fbc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223968d479434bceb854896931fd347c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ffbc3dac5caa853b741c1264eb531661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f26392cdef251741296e83dea1d931662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ed5bf4d141312e6f035be8f57811d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84af356c9dfe3ff511e25b609ca46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cf236adc1dd05f3b387c72131d7e0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e06d83fa1b1839486390f3d43103b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700c7d56aed61aec837f85e355e3ee4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9bd8ede2ba78a4445df69f2c69b00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1628cbb1f4749a52f74489c0467ca64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4810c4097d3620be10feb9362f11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eaa3435dd261810b0e34e21c835d1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2882e1b45943bacfb0eac4fefa7997d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34af6ea0c89ffaac3160ddf81e95f5f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0924550f20f79400c6d9bae3a74e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcea2e785e03b32a6b5a52a8c43564d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575113e050579af4cfb3a561afd08b36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61adecba402c262d218bfc26701a81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81599a5a745a8e5f1ba315f0857f31678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6013e80eeb0ac11eb46676c0da985b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89b9d9940eef3691f76fd688a8b268680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0149073f3cd3517ba299d2a6b8b064681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b3b2137abad092f518afc37ad33ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cee98498166bf3511fc330b079bab1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae0212f24fbc90b406646343fdfedd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382945f7f5095c840344b52c16255c17685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753a24c75a8634117744e200196ca75686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab46ec74a23b9134a6f41d6b4766f67687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e2a56bb8394c4f6d71eb0ad30de2d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91014019435c2bcf2e87eab91e27167689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b9b95970eeedff14a36d01fa3882c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d9f2219a2706f3310de99d0adb20d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969bcd1d2a662827bf9095b6502911692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a59fe39a7f63cd762d0e7e01288844693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64505fab33575d99970225b50d6eefb0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2917c0639cc3473f1c1d81600b22d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66780b4d7d9e0280b208465c67935153696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75d1e809471a7f966cbac9002ecd48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9b38d62731e30e6e5d596226c594e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d74b7c58f8907b2048496101649608699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242358091707f7375c1825551bb819a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74397c4f086b470ea76cf737b5559fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c261cc6e742b35ca080648317e13f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229ced1dbff603878c0a3fbe18a048d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ccb5955f6e004c15dcb15fee3a749704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912b9871fc2cb8abf9db639cd124f16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27389780d9a2853ad9c5bd26aeb07b53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c62cddef24c592d0048a1513c8df8b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b43b8f3357321b52f42b6edd41f2ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaa5484825f53b496ee666240a156d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650665da85e93baac271287925038a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517065d6f0311086a2f648639377a46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4098d1ea73bbce45e4417f2d99e48de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8222c9a9b38e402c38ba93c708d45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d566cf1ac6d7685ef874cabf6c4c8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3205ec5d4fc60d68e9876bce1073d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dead9522b2ced4c483d6d68c1cf5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8a7851ad5c1650b5118a2e0dc2f19717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071276d97c51de09ad2160d93a007cce718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be570c44d2738b5f498898d043b54c5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd3a39ad800bbd564448664af28a7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be10196d877e9f46bdbb098c240a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f49a77b1604a6dd88bc1e1c29ee19722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04e7699f690b2e65718672f73555c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4821fe0ddc79748742dec20377079724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6331fe460b1dfc3362c812ce454dbd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292692fd93096b9322d53b0b1a673d78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1880afd7c25db8d3658a611599e682727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da68a3770bc2e8cc73aee15054d0ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d018055520e1564810c5bdef4531aa1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f6816a702675b705390f8b820ddd4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4585fc8476174eec56f33d8d1c18e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39bea5d13f7865f524738fc3c4b94b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab89d37c00cae5d5f3665f81d53af37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103ced6b750a5e9118b8c7a168ab0c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983d2bb55479d5114da7dfffafe76cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010e2b5042325c240370f7e8619453f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa148c66962861dd01792491aa15a78e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28680f5bbb8ea1c73f58ec681dfadd18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463ea7f5733dc81c1d8945e2b174616739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2afabf47d54f946baf61fb52273bee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bad9ad6f8cee7992529eb5107c535741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072220be4dbadbfa9c2b6a13bfc1fad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dc5e70d7509ae595f2f93baa75403743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38999df96980fd3b205f79170faef24744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834633a00e93902851aff0ce217420e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e118d48e092814101f18b4dc37c821746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79e8e346cc4f38cefc8ab537180a94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b29966c79c1582241f039ff2b5bc8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9f59b4f718d006d3b145693ce6aa9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f981ee810040b13c1e5b13d5991db2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f748c04ebe059dd395648d572ca2a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965803e1b7ff9840c97782f6c693651752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6694a621dafd0339099eb79889e852a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edad30734fc6afb62d375ac566e7c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa343bb0f39c22c21a611e66287553b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b416672aa3c1a89822ce5cf256003d1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67893e3b9749c5c0efe8e9d2430f6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f944b5a22afee8d05937ca6e21b00758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce19cd697429a52cbc6e3d865449230759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fdd856c5a43bb9832b3763056a794760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47b9d2da5f9f54bb32eccbddff036b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599725bc0c1ae4fb8002765eafcbd6d7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b54d82830f66f5d804256d7bfceaf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323865650e38a2b0d92d05d922fbcdb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d73aedb9e4515d103d15569c204d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d8dc7709f16b847679c68dd1447e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e088d06e83fe08f542ae3d1e63e8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500c31a7fd0ba193dee9bc989f04374768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913628b6d62f30106970234645f26b7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e207c6f3492d838957576d53dd3239770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fb2b359cb7447870b890df0a4bc49771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06a81e0d6e81d6324d5a674e75fdd2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af464ea3c81922f02a4b9b1af7f073773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530316e05caa472d55df1c146bd1120774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce2ec24e8498201ddc75dc9d675561775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f6e09a8a391750eeaf3396b2304eb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36550df8b1003cc077a7a58f5dc9d72777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7292d37046896e2a160710517f1263778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44c265c036cdea1e6dec413c00f392779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda01537f80edb93b5dba4dabd228bae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958d3bd83b7677d0bc7d6789d8ef301781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fdd48f8dd7e3c069706fc2ba25d38782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3a3fa390cf3c3e022aa0b769c8023783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b83cec9e0f0633424be7a67dcac52e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc53cbe9fde52a285279d07efcef26785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed637495a656ed690656337e5b943fa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1106aff0e32e6e54044b25f9553f1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfd371659d357b76d78605c748caa5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314bb43df5876f4b999f4d17192fabd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987ea1776247c7ceff94964845bb6d5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1b71b683e18dc2deb3e3174a72882791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485210204b094787b5feb1469f46c9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f9c89c8f9029f834aa5db74ba19d2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b41afb771e502385e78f4b78a84191794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa6bf649c20312adfe622d15b6bdf8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af07fa2b2e2b2100c1688f9f23f5db796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70067ba3070fe6a6e4022ee6e449fd53797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e5a9a1abfa5f189c971f4a181db99798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a5d2987265a28a380060e960c941799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfc4d86b33d37fb43da58f86ba2cce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dbb39f4d39ee8bdd7721f78000a6a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4082594ad6c8fff8240b549114eebd2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849adfd4e1be84462ed1630684d806db803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776e79509e319c528fed6c64958d705804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e6eb2564570954e96cdde4ff9d338805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8c0eddfeb2093f614d66352ad3ce5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e5def900dc7d01c1d1ff152dfa1b7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709625c213444a2d85d8df9232f8b14808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f290ab370d505609c2e33caf176a4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e50b5a751c3c3e9260ca246ff1c2e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bc4745fdd75b08b66db22ff24d13e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e282e50a42cb8501b0eb44b5e98f36812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2063731aaca88aa1d157120352ecf8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e7f63972977d52578d7b2c64358d4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f56d27e77663844a184827e04a8387815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562494d59f6c8934d3618d7d44713134816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab07977f382a435d3758e7fe336307a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7879042414019431142187cb9798bb1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759ae7edb5cdd48f807afebd6b65101819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9752c348736980d72735a8a50960b5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbe1f72a58d0c18ebccecad440309e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eead909b71dc4442a83c5c78050be1822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36004d89b26d0543a8ede9e58c160f27823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cd8efebe7ae22a81de2acbaeb2424824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0b282522574445605091fd75f773f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4577cfeee3a4cd4f7b3d5d1546eca826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbda7f27f63577f1733ea77c3482f0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cedbc7a938e3a0bb2ed49c1d78ca5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c24494f6a2b43e000cb23a54e09d21829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773d2fa53d47d77cfefccb92f82c0d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15df04be1d0796d64a99eac1c0ca62f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5353e9a62aab17897ecd256c462fc68832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4b22f5a240604d1e1c86349a309a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff2133166c32767bfa20a4301c5271834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b639ac25356a6eb2165312b69630835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86c6e2b680613ed81bfa5902fd7981836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47477d09af185e7fab039e961ea09b73837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e78da4940a3aa149db60d411f57fb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663285410b485275906c42fdbaa6957839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a15446d8628da7d08df3c574c1cb92840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8b28219541d8994f2b5db23764980841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942476514da59cfa60261aba9b555ca842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12c47d2f347719c0911c8204a4cba843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca43deb06341da2cc3a3866ff81e72844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8d0292b14fcd0ac57025cbb43275e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb074a36cdcc6966f7433aa348e2e1f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7ab0176328f6c857539ea700e0cf0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd6f60d2529b47b0aac1ec42c31a39848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae8d788f858a2ea01f99935505d585849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd96049e322c2e5081dc37c25c58d05850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8651b94bf1584efb2e3c03183a2cc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e455684c5e2ede6125b66f1c4f61852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ad08580d1519d86838e59a24b46a9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0aa312b81ef91f14c659827edc027854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79210b042fefe94addd52973fffab4ad855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163323f2bccfbb4c513024b7f09aee0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d67e2e59090e68a695d16f18994840857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27848cad01a28f813571da140bf1ce858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14c9e614405549dad3fb79600f20e8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12618ff8b4b9606cc2d9526e67c27d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff8b1f509155b7c21ad8e363c42246861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da62c139895697773fa63d0c66ec72862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9a3f13feeb9ee435c115521a425c2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d95fecf83089edea5ce1fa096ab089864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a2deda63d218d5bb7239d281202c8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af0c33ce730f208d0b5343a4752f3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fc12bc2c35932e5dab05a2e50cb37867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24b31a6cf5a5007d59ad4ecd0cba42868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559797103d632c000e3ad43db39ea8d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eea1607f1b4b1e465b9f086c90feb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f9103a531032625513785dfa9f855871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0f5e4a277e078218b0a687faf7c82872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3b23efca8b70d3349233120f43ff0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a33d1e716fe0f88c4c594db1fe21874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26e3cc68a41a46bd464940e958e277875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e97ba0f97eb75aa9df6ce972d1666876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4c73ad29b7f536b064b105e6c9249877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae294cd6e3429823cc9e9fa302c800878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceabc2855366ec42197e7db01822555879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ef7322d80e9a9c76a748d0f443469880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d60c7897a94705363bae5c3e09cf01881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12d31ac68326a2d6a2f612d8b9a06f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305adaf49cda3d559663365b761d3b84883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da631181bb6b7f64815c8eb0e2917b96884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d4414fe86c6b036c788339946d982885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f832b1b9f5d764665e6ba280f2cc1f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe64e554bacab64e0e2c53c845b7e23887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04924f1ad8d42cef2722375bc960835f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdbcf075f4aa04a86ad6589ec59226889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189606c540734361185e83610ac308f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511b4a749404ec20e395cb22913bf40891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6750997a52045f1554f637826703b0d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a8ce45ee7b687e865d545fdb70143893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aefc7cb46621dccbb4a21f360ea5ba894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d5a85ec7a942cbbd55d541a8565c7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0cc4127bb717a0e66ce65984520fb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a7eef960f8901c98f771c703200af897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4639be6704d67c42ac2f70fbc2c98b3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8046100f3520274346ae4868ed9d1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742272f783775fb21b3a34b6a90090f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d35e6c108ec5fdd82c9e3cc25c06ee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8ceecf26e66462d699ab99836b583902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f424c85e6f50dbbee4aa7b99f853c8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62208be3ce496e70b0f4aae2e4c3cd2b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72b7a345e4aea98007e2e35ef8240f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df728537cd384559495ef662ff65155906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca73a74a0daa56c2819a35bf660071907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ddbe36b3469414f0ac9862b6880c1908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839ff2b7e57b9ea0d62030b1b4dfd4b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1466f5d53111b30fa3811ba36856d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4881c43614b0aeb0ffa77510ce984b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bcad467dfb448a0198039fed1a769912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5207ad0b15ddbf1d65809632b931cb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0af9385d90701ab84a0f103c149fb3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c53b6a4e85d06438c322e7f454f209915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61ac91e1f2d23a3d28f20043e0ba59916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ce9acbf4c0ead3720fc1cf74b2428917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1b7770190470fe108d90642b88cc8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219fe59edf1d62da97882d93e46c5623919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67d68254340ec30edf02a867dbc216920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7281e478af1ac9344787daf68883c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366ec2bfd9e4e244071c3632fdf378e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad84de729e8c7839e1bcc9f85c3ff2b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4cb553acdb52a2905e7329a3babef924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8300f0a53914eb4487ec94cbf0d1ba9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd23a77374c80082d8cf451f159c34c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce17636ac7faf36187201b440e883e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14fa05e3a38c9b9086375ff8dafde4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dbeb86574e0906f50ce79318e8163929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b3606fe09ec1f9c69c80835c6c06c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f683613125097ad7fc06b6a71a3f9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d50bd3efec537b14b681b12d41d6d4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bba7d82efb3ab3c18b644e1201de63933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c616f5d21a9b823ce37f765273e826934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa010cc61dce072ed172afa62a9929935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d76635abd0b27d74658b9bf362a2e8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e89be771c54158c979a6f16f54dacc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bfaddc152e6bd984d1a0513878b0b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb170111f39e5af80302d4d6ea2584c2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cab518ff44001795ab83ca1df5c09940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe5bc548ff9135ca3ca2b52d111a44941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d12a3ef24e2cc7aa9eb14a48eb10fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0fd7fb787a3e987ee6e1b783af284943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50bf4fa864ec79b5c93ccabeb71925944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e505bc28b5f996bf0492c773efc4362945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee47a0781772586b331546628530b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd31a7549d05a2ce2876ad699de366947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dec425dfa482a362257a5e3536bd36948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676ce11fcc9dd0cd702949ab3c00860949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac237c274a79967ff9bc1415bd7ea3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef7d5ea628b3d996ef649897cdb32d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c0be321358965abc90f41ce60640d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8ccae6c02028bf2aedce83ec3fe4f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbf7a548cb9da39a09d638b86958e3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41094aef3e19a31a64c26e265a12bf89955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37cbff613c3c07f2f0dbc3966e26d3956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bb5c1f34d026c4ac1e9d71a960f85957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0451bb7056622536cf32806655d55d9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e457c84d20c34c11a35cafaf26b36959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b33b649099c6e09361d34cd9ee905b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17420246d727abb01e2445ade468d5fb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1e766e0582e4c932537c4448c5c29962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a85ec09df507ecaeebd82fe74f0a59963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156f81665590d36dbd594d74c4276e1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d5115e61b58bc6e227b39de3170bf965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fcad8233d8bdceca0833350e13408966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901f1d9e38711bf910cdf172c4d81d1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3e47f8dcae1a7aaeb5df189f3a517968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6d85df75f478f0fd051313ec43832969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af9b454e6302e0b42cb2702c6c95c0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55225a8d53ea642c4f92e2280949f5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f74113ed8cb2258196f68fbd357db972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc451248f7562555b23b8450eb0e1645973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acebf7ff7c89512918f27d3ae685051974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820760c666aee56bd706da37d4c4b54d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d89d3975e7f1fcf1be96e98f6e22b2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a92aca798d9f17a878e52e60e05a86977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>