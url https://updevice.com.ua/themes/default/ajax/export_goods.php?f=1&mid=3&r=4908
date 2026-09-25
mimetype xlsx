--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231a4b8efcc182621d6f529e9f321be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68c0cdb4d5a301478236f71387a7442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6ec1b63c708df2f15d980503901e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23b98f1c9f8f195e81ec936f7111d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c971c805d37936ffa5258d91c6c8575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e4e5aba46e3d61e43bee2357cdb026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955926b26709a607982682f89a3aefa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8104785f55f462d8d3d8b7c32bfc4c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee04216a01692bff51c3f47c89004d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52e4eecba8d8fe5ed02951aacd5f9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484e78fb3df74f59d2b75e4d5c5265411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79523293f38bafbf4588d8bd25bba1cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311a980ae875189c0bdc4187902dc3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa75ebfbabbe4dd1e8c25e14f809fa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b12df35fc6104dd4b62f9b01ca36015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761476727316207aa048f0624b1e2f1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec084ab3bb541e8f8ceddf958941305817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4d0b8dca07d235c7778ad5b3c806518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe733613f669dcda9743c23661a83019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5dbde2af79670d370fb8637689a2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55750f31788c0c4c2994ef7a00675e8c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e668c6955e702d5cd54bfbd28b1bb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84660ed8a8662f2d6670aed9dee54c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d40a6f7e434afe7652a5424613c4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3576a5ebb57b75b1518c22c368614a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467de3cead9bef8e9cb9ffdce87a76426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdbda81e2952db4f586ff8606d68d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f88a9d3afb8e7eefc8aa217a6ad3f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac92e1296c3be8831065f5da9d910a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d24e0a5bc49364c23bbb261009a4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e63f8804c9f9e4aef7ef988e703331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7bb7daf621881e6dff10dd7e5f86932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce105f3963a7412d589ed82d16d0bfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e638c56c787438e3877b2b796422e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e398fffa93c1ae6f70a4c7a0da810335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f24a1bd47d28bdfb9941e773e0d3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb255c8f462d8d5e764adcae1273a64f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df7d98ba6216c8df9810a5d062804138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453697fe221681be516ea6c24b96ca4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e17d98c97f0e4e87778425f11eeda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0423cc4858cccc2d84255ddb496e7e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdf3c1dff71a14c63fa2d9a60880e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9aac4630b1d6a1d282c05766e9beb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56805d3ff4cc1d9f8523f318856cd4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dc32bb245317ea9a116e1ff49b02c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18514e7810393e6f415e271a32f07a0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb0e9086890be80f5da4c7c09a752e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb5233268f9a7c23d2ddd60135b54948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b0ae2b144a1c609442e15d02a2b8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8ac3dce6fd945cefc08d3901ed36050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8908e218ebb628d3d477fc9abb83651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c018019d1654b58b8ffe8164d4e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b8f04049e027e9317f137490e40953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2e359fc51d46179a77463b32708fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca768676cc830251e353d68dff08a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd89229cef10fc340f83b88a4b8f9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3fc97f3bffec23126e3e39757eab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ed353be065cb75218ac05887eea0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4eb5401b0ec8f2b00a42eab773e1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d778575377057bd9688f2e719cf7060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886ceb3ea74914d7a9c7b5813deb09b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ad67c69fd6435541cf5a04a0ce77362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54747d28ae941ab1688cbe38eefdc063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de21183ce24b281d9785852607bdbcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab021d2018f58998f2ac34bf2c53765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4128d50e2a14e4b4dac8a7c5fb0f40f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e155fd6987ee31f99ce7e36ba326be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0b70a2eacf86948475adfddab11a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517af822d520349f5059ac245534ec7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5562cb5ea6b2d065fcf51d5d555c0d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b2bb5de919ca8e4899666a4ac69771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2ef6d81a444c07acefea6d71f341072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f06b083d4cc76293b2c5911ac8ab973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957fda3aa907d42bd030b262e478ee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec818cb9f386b46ec30b28234ef66975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834b893febe142f644445199a6bf95176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8626b56ba09281dfdbdfcd7b467bb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2528832ca06922b3fb95525ad7fffb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba80c495c3c3c0946cf458205df24b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca655057c68740bd3831bf7a631315980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7c689590f3c062d658772a2739b0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93feefb6c23b20e555717c0c85413582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c429697965af9e3ff789338fc8b12e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0345bc29aeafd69f6b4bba208b8a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf484b3fcbab3fd85ce44eccd5c464b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2c8f30c0624908dfc9283d9373b8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe8c1b6495e0861c5ce5b4712aa0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88a4b91ab9be0c8b6d410b3c2b813788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b35e5a74a61f12a9dffe8e1f6f3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf7518dd2bad2452524aebe01afbe990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac407e02ce3d7b4ad368a7138470ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41aeb1d2286e4556553aa6281232f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca5c97d4460222cb2df5d23c59b4fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44f5b76e1a8453558d28b03f7fd6f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3e599eaefae392e19a782cd2032cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e638a006a4abcb6eba7b5d37661da4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80669a2d8587e5252bc8461d91b4b2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8460d415a92c039347e523a66c86198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011040d36a7d67060478f603d92bfe799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0461bee55e49601090b03925d96cf1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7e3ec6883dbb20014d38e49b6c59d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af905b1276ec85afc7a29ab82c26c58c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8fca14239fd7ecaba569ebb0d5164103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1ffa94f9a3174a19ec431fc2d83da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463a6e9624c4c0d438da43d3e75dfcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d6a9af81c896f009dd6c73aa2c81d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eb1cb2c2a091dabb53c5823488afa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f259fe5e1c9f33655b1efe03dd723108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636435e097db6a075d8a29c10d0826e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66336513edd64bce53f8db35fe1ffffc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677178e0d812fa403626a27e4f68f4bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65e429312969389335ff73cc1f916e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8b02b41e0ba8e21da3f048be33fe5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857904a815c5bdf7dd55c61a6d4839fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685498539d08917e249c8e1228c23ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19199a29b1cec04a5b6a617561b9cbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fe966e27943d673036f8a97ebcc7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21054d59b32071946f6fbd7f72c90618118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998fa9277d3d749dbed1b59fc837dd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd05c5ef96a0232ade5e5d6664fdb85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a3b500575c14def2c1b3cd041149d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf5b8f36228ad580633a32081b4a65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c75bc683ef6dc8d5527d5e129d91d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bae435b68222639d9fc772fdc0b5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e889d1984b6ee5ae547035804b8c89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafcc4a92a3e55800ec2c97789cb9fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99c294e65d39a702a99f35c7140e37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d01e956ccd6c81fe275abbaae022c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1552d6c041e30e5d1136e891bc91a76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408475e7ad4b572146af659c7c1b37b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc956cd648d68144a46ecb81ea7d975131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8f029c68af08209b1b1755d09be0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a647f9035f70a57f4add0e41bf4b82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa8be19017083614504ea1a931c09c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67129aefd652727f4173e9581eb0bb14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bbe64711a756b209eb8608ad7fccb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a0a1656ce1cb129ec94470ba48de1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c9d37ac88e3e5aa9a2e919f12dfd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3475d0977b1a3a3b7f456a3163acf1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b02d2ba75094c92a7ecbb12a332775140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1800fe7443170a2555c8d111be86fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82347ded592ddc0e37ce292b4f02e26c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1873d3caddafb49036a03306a63d51e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064004d5c0e9f6461fee0e8094f18bf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d3308c503ba3627767bb8b48f9b0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1c575f476279b00d86ddac9833861146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d56dd737abfe54644b48d08e0452b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f3febe7f67edae3f0a00480b9be95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a450f6a7864a20866f17cec3b3a4295149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed385091b194ceb236db7a55b5c810e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50308355bb507cef747021a107c8cfbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43247961f0f3f666a463f004cf97772f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540edbaa1d5a97232486e0e32a5062c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23da23f7111da311e64d67b811d13e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cb2173c1fcd964ac650a4f516c4f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb9410c321979699cefd243489a1ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b11b168ac04e2c6f75fc81304df856157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a198999c08bff3d0b8b4e895ca7880158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa8a46a5f98c05d5e9b060b6666cd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4fa9761b849667439f6d1bc59a2c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72565f9714cdbcebfd36215cfcd20a1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43e604047fbb945e2578219bab5b21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08c32a29414865fdd8f9a6135cabfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba02d70388712a2c8a78cd57c4f29d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11797a49d130cc7760db9d13ffce64165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accebde91862297662bcfefc82a8a1de166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301c85055cc587badcb6c4af5eb807e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a147264d97aabe439c16dd1d1c19ad5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790ba3edb738d05a0a2d5803b369fa6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677f7fb4bed4801fb6e099c83a2740b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e952fed5d5486574b947dc89ae702171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb619012c66ea44ca4e7aa99789b1e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc186933329e2775330de5a6b574f99f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e0acacb752d15ae57a42af142569b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ae627b3e2a410ca57a45454a93195175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc44910ce3a9f7ac04ca301d7a7b05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561cd41ed3d4ef64bab097245230112177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953955cd616eb0cc89f0dbd0f4d9ebd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683613bf73380655b2964c37d16780179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922de9f27c7463fd6af11e8aaaf6cbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1601b64165a8d931b220168fea895bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62158e0457ea9066b784be2cb0c27132182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26a276d7179aea9d0b6d5274292de0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91855848a7347cc92d61904a4a9f5051184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e07ff9c94bc10c23fd1865551c3fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b503957f9a402e36534f2537d1294186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea3d1f92dd5ce9eec848405233c455187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e52b98cb752f86fca12018142d4b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9206f22f7793972f1705706527ad8dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c07e6bb8a44479cbe84c31611e498190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eb077ca1bf8fc1a7b941660ece3fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4c19ce72bb80374eab41550241990192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dda7a30344890487980a1ef6717e33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a12523df933a1fce2724d0623d618d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc040e2131ead7e110e944c8b4d70f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d744b4664d81eac5caf3c822418514196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ae2e7a33f454190d16c7519557930197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1b4df948cca5ae37ae01d449b1fea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b8ec0ab5101fcef2ec00dc378d9f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb01d90c2a91ea98ea86c03d0a49b8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53062d8005695ca0db1663c4d55e5770201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caddaed56be9b8d67655a46c52003c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09769222d8a10460b14654cc391793a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92b1f7ac4d792e59fb1c35de4ab40a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c377017eb7affe2ddd03a0b79f8451205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e712ca8e204f27d6a41c6dd1d26720206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b982b01da875456aa855efaa971dff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7dbad05b4e018dbb0afcb250faee70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cc97ec558f7dba2ca171e4f1f2aae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342165c0bbdd11b05c5b0f75e1442de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3e30dae9543f542845bb82e3b96f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed94591a566bca84fd3aa607041c28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14a11ccc5ec8492d505ad86a06c114213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef8359638a020d228f8b68acaa99a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8a8de21295c455cc37fd90dc5b04d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b0d1882da7201b48055ca18c06b4d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9c7e4cdb4ba634352edb40df1c416217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6e052f5addf1dedbe6fe1d905fc06218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaef73c8af369cd24727a075785dce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e6ccb3b2b6afef143baf919c2c1ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398e7342b97a864df8d6f4b8b98b771221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f89f65d1d8acf1e4e2a80231d5c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3cdde93e2e83d6f56e94b15b207915223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cce29a567be4774240fef59581f7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4464168b7364ec0290be5fb50d964225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b6a1a860f8129f795feb38efb5f29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87887f59558035bed2fcbb3018088e45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870b384ab14d26f7de55b87ec50a37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4475dd8221ebf6f1d1a5fa5e4f7e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecec4928e4788d178acceaf1c3b78b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f390bba4c5188308c7f3f43634733f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad44db84359421077ca29b8e2fd90f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ee12510040fad536d94f779886275233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d86b0e8480580abd17c8ed91c9f41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97a649a2dff152c9048aed249ea44d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ba308cab9df4786e247d4cca0d6f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d11328c2872b116ba00ef4f754d772237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918c7dd3474c933ea9c3b8d6e3ece8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953c066005572e8e8b494466ed5c47b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4c390f08c9c7fa86df96eff624890240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6553e93c1eef8918e20485509afec21241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e6c681364ad59f800d6b5388d5c83242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e9e370439b095ea455176884938ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf813d9299f467ce8b1ae12f55b9cc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e8e5c4a3955f5cf03e8b1d41d4d23245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b15263219ab42cc629b29c93c0d66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dfc813824b9587e511cdbc0f9ab8b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55050f0240650ee244c780cab84b1f2f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249a65bdf38fb45912d0220e92217ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616cfd29e07fa38445b741b23718e95250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6ffe00dd719c075f22b1f073e923c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2f05f0a2f09ef57d4bdd2f1256e53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2479908dc0955085e0ae1cb6906837b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ff7626c182a5ea756acf8942a113254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d895cc9ebeb1df11ce1a397acb7df91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db08ace6bbb5e1da669f89fe01478256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c8a4749052698c9a3a0ce8c509571257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e13141d909f90490b5f1e0143488d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22565b7bf2472dcc532638827e437b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebe82171d9429b51ace8d4d89225c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743eec2a109322325cd62e417d9ef3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee453b594915f1d3f76d2d06f6794f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cb241801ff73a32107faae8fad3f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35516a719fd6181ec19c05ca5ea1f891264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd84878531f5083dc9406b2616ee744265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c628e48998e187bdf7ce059f5856c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797de85db1232e94fbada0beafa9946a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7d87a35a33b6a0c9e244837581a41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1435f36ae1f2081514b12a9a50014269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966acf74145e259067daaf25af5121b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbef05bdbd8f400940ba6a706a32bf9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f949c1f7c392126a1b88bb9ff7359272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329557cc8ffa104cbbe08c3798af9dee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d45bfe1cacc44c3d0c44bbbe415d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71eef94e74cd9fa539dadb801b2d532275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff45a517d77736297f22462f197a92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc523d52cf35b7adcea6d853778f649277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fbcf2d9891ffc6e34d1f6b6045fb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4a74a898063a084f8ea1b9b103769279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb130461ae6f962f041bc37eddde726f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b82f1af257d65849dfef91a3b0639281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb90d0295bad17a6604098866ccda7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73341b881d36e0d0ce63ee2b06e0cdde283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e8fd062e7fad7f93e0bd0b98a434f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8928f56ec91a0987287075d2b1f694f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af803c48f922f09650fed43e6c5da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba946de72b108d3add726187926f659287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac02f97c81978d431f9fcad6934d47288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07364f007f1584d5059eebb80816ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e8871c10f4f40f34bf4376d9e07f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ee3d288a163612b1536182dbb0402291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f142ac61642295ab0b0f6387f2eb88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf990a7c66814dbf62320e0a04fc4f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed59a04878ff406510c0de9599023f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651c55c8da980812db91a1c6e823e28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab12e0c0e6a4ad2d020de9a5992c15296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d2f49608696b117d72f35f9d62d9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250925742d210abcb40eb755cf05dc1f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d3bc1acc8aa152f8a3a862dc2d5c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43981c628f464d1bafc17b343ae99e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908456c47acca1cc89ceaa870a69df8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b9651c0bb813a0791f8bf1fec2394302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bd0850053a1d443fb88a0fa47a009303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff62df4054d20420d44b38d6c52be2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eb080c3651cfcc0ac1fe9415e0f35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009bb9327b1f4b86c057ffa9c13be15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829d6e509b5c07241fc20c9273b6ba4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed04ca0400efdfc330d3807994c71c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b08bbee22ad17d3ec0c3e5ef9f9da5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec348b711df210b9488effb700f49ab9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af129ca044f5a5fe7e268a5dc9dfdd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133afd5582648c921a67ab65e2162ee8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe68210101b131cb673cdd9ebab7244313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa74a324b9e4dcd13ac04d5b95ad26314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020807c864a4350269f244f97ce05039315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa467449e6a1e50aef86979f7b2264316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db0b6eed18fadb51002c05fa1aab5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a76d8eb359aec4efd4c127360a3fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e421704b0bdc9d278b4b364e2984fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9062fb47bb2670201197587b784f65b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04d142d6a4bdcc2a5b9ce9cdcf549a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c488ff5694770bcfb82cc5c965a0f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7451857f137a097d0ee8acfc7504fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f735d986d76d5e91392200d490565324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92e5c9af526a60313cbb4612d0fb0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa244a76b7948ea3833a44b55fcb21326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d69b6bb5370c6ec3d68474ef45e06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ca481137d40492bf372215ebd8105328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32afa07eec341d2aac87fd49f0fa0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842a80b2c7767b9856d4368753e014a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfcaaa0f9e7b2d32dd6a6003578aca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb6326208cf70dacd585cfa36eefdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d90c8a12d5a18d6153fcf46b96da91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d0f5b6c80c70a433ca52ac76ea041334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc00da7051bb2039f69e8a9f08fd130335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470d7a10949c00268121fe465ba00fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7d4988403d5ebc9bd6ebdfcfc8e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bda3f305f7cd2403d5b336daaa9d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d27faa71861587a9488367eb187fe0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001aa191eb0013f81a228079fd39f87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6885827ff51b1b4d3693987602a50341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8af9e851611e670ad16efa78290b9d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1451715ec9a4eb591fa43e63ce57d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4f10bcf9569823a03e2d7043bbff2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08199cc99f685da5aa6d08766b8a510345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fac58d8d0054460b03d7d218e401f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61111da23b230833bf949101f213462b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d709003e5328368aa1b26ea7d740c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cf62ff1a2b021d761d320f150a255349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128aa7f5d28713d5b047b6cab06e039350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20bd944be0e20fff0ec9f9b5441f5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510acb86e43118c399cd42fb0ad7b0df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7241c122386841a21790fd4e214ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5499e83e1ac72fd074764f95c6eec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac3ce479f1f63e9c66ae46ba6489af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad281f1e7ca577c08e64ec33fd5c996b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d126a10e0d9dced9e65087d2e0cba5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda52e7a67b956aa1c9cf2fd34cba65358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b89997758f805216e8b1d80eaa72b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdca051157e8bae7851508a2d2c7ce7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590232850174d27e9847324252b48bd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af34d52395c2b176700910c1cc9562362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531f8b09f484199e60c0cef218d09ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881c20d177033f0b20b37f5baff715364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc08585c1a2680ef56facdef6f7b73d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5dafba438e4cfae6d95f2608704850366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad011e43e68bcbe2a40f3ef76d114d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d8d3b121e5919da24e41fc270d68d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d66479e10ee47aaf688b6922bbccc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd34f3ad9b75d38624ad702e28259b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018e27ea8d96380591b962c982564f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd64acb9c97e494dbd294d4c1aced3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d2da8111efa6b2b610b4f25bf5feb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fad1ff2abab4f26ec4a5048b537c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc214b6e89085616d54311446a6c5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883020be4f16ad9a80df7a0e3788bfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f615b72a77242995d4cc13ad6f6a9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b6c89538c963f8a83b395f41ad41f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db1a4acb2134bb054859d2f0e3537f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0c2156520e36b12db6fdb0a816e4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3748df1284da4cc42ee32266136d66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb5f30fd7f8ffd9bcda957febd110c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf80090d73f2a49e56601fbd0fe84a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b4f0acbea03d89f17dcbe91e4f66e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e733e1cbb0d21f69d7b2ad001bd70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556b9f96f277c3ca0b7e8d16f30d283386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708ff3d0bdeab66ff29c38f55e03bb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e417c64e8135b42d61d298af11a0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c440e8151046091fbc17638be882f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b3eb57235fe3fd883869bceb3cc92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccecd5b64577b9f5d29b7e47b69795391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400877a403b958e82fa7ef17dc88da19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1553374ee02052a57aadd4f0fc2210d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f03c47166f93ec885da8142232b7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e28f6c47315ff5f1d69615f2895fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335835d2ae0e71e156794fc85a1a3292396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c36e3673ded82fe137aa46b1c25790397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47787748fa1ce207c5f93a49243214398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca87cbbe42dd61ec9b151ad253854a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05c8b1cfe89d5aa71f9370cb74a22e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f016c8b8e83e0d52ef6325b9af31581401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d688a07ebe9e333343be878ce84929d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe74bed7b3fd8dc5a9a1a950c6acfd5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a38a25876cc9ff5a447791401bedf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d778a8bc9a0a2c40fd6e0948500d02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98823a7f1ab5eea80893741bdf295e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1de5a029694d162db23b7b28775ae9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dc8f9e437fefa8a3a1b9f9d0ae80f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6810f5aeac9188254049105edd13c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103eaa9196015851b83061282d9b19e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bb981860de43002668e369d0c25f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19c8dca66b68292ff3a391e48e7b83412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b725d63ab1ae8f04c0484ce1c7b9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e3a68d20cd0d328362f68270c7910414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d35be30c9010d001c66239a014731415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a752567f6cda6a1eca9750f4136a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58da02fe9bd4f54da34a6de0c6001ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1aca8e6a078a5674c5002856409f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423560854668d6d75e11573e833eaab4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422de3af8bb03a14ad7c3a4b8c7bfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6ff0ef15c8b7b7dde22cfef35ecd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f502b3161f4e6266cbc8b86b927f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc870c3dccd70b2f6103bca4eeb8ff75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b00d45889f1bb4eb7ac89a44e11f54424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a6761ca01487d50fc1532b773ede1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea823c4e0297a74b874906cae80d090426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e855b838acc1986328bc75e82330e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32cc99b2cb132af9513a5b9c8a47d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae996891cb000fa7859a313c3a518425429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3d00a8c14de97457875cba2ad26c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695b1532992576b338e85802333bebd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e681bda500e1aca94f4272b04aedb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9f08a929b7cbaa1ea5ad1ff819c10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8f6f695e79eb67e276284b0eae2ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d219e52214f8c904b02358ed6eadd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbe959212c5d8b16c3b04ac218af0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076293f867daaa0977e4769115d4655b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95eaa2b757ec8c1882c974ad9bfe74a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba6ff60046b0bfc87d16314b0c242d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51560ef4d783970595c219958a7064440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d727e6445e17d0421bdc110259df36441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffed1965debbdf7e574ccf1206b085442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4132adc593197745e96dce41dbc27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad15895fd4b8c79afd19cd134a57b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d490ff229805d9f0d91531a74b8e22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfa21017b4c341a754f7cc4dccfd60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c611fe8b0a5c44a88058475fc45b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da46d9bf71ab9cad16cf8ee55285f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab718ba7a8afc07ac862efbdf69cf1a5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67796ad570214549538682a92b708151450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33a2955ac9f4811803d1f99b1fd89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca151c4d5655ddbdebff755e011f941452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d5d7ef2a793fd7d2576a738daad9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4934228d61d8a2461b675db11d46be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2ea3e7b65c90b1335a9b3f126818455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7c2934302c5be60c203af39f94d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12691e9c60af24bf599bb740d9b52de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fb2c807c2fa7cea3f4e4c5ad41869458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1065ca6482d8afdc2841d9e7884ab3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea537c5f365efea94238a170aceb50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19924526e6659d2f310327febbb65fef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c201d654a9e72d51f249cb2c5fc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2f60c88dc811aa771942d35350d2d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53377c641b61a454dd6a28dc7609b09464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4cfb4155d03bb090cac608def48d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d706a935221944d29bb0941d3db507466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd3a4339546a28b597c95f59df5e5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb695cc4b02499acedad135d9545c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbd70643e38414d123eb4515a718a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56414e77917f6d81c99097cdaf0ae092470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330244d7f35109dad9f7a68354fdf92e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e46226924cf731ab8468f6b55be25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921788d9737be61752097e24602a9e5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12231e8f5dab41bf00dc2b813923c22474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8aeec998a724b94855a8db50396cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd31b25e0e25980b6c8f2b331d593dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97eb4923584491ca6ea6de12b5bbea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c745ffdf5d158a9d95e2bd5083088478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9c4a74e03ee534781c9fcfe41f009479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237f836cffe6476ab44dfb7178a4c09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d071e8a7596f534ab4a32d6bce06e55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b2c83d08b31acb139ce3423baa11c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c83cde0dbc3e5196c2d4f95ef8cb61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b83cdb807580d9a57ab2331871d36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49156b71999906deec61e5d8df6a4658485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52e5c74ed2d9b6d4c78c117c83d55b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9bfb5a90dc2a50f35c847806a84e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e82576f3d2e3ffa638fd4e03d4bae6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079a6bac1a6037079e4544cc7472a77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d049a2315c3e87aec03e46063f473490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbae044aac7cbfe98623d57bd2e5986491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1734eacd67cf402f78e2036c3f139492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db14b3f9e7efabec7df1310f5a88a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b6c1bb48908ef1bee25addeeb2c49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083140677310f31b35e061de9c95979495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2daf0de636738e20194f636fbe0d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9d878eb64ffe82dfd608801a88121497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8577ab643619cb1bcab575032c93ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47396382d3d010a223298f24a5e8ce53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae657b6e05169bf5ad679ea717a08e0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46223a4c8b021f9b6ecf6ee6bbf881a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd85fc0f7ba52c24f6b651d2df1bfd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909011dc1ad7c1a732b520919cb1e07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160a5b7887edadc988e54091e464a88504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1b1d99bea6b4fc0dec13ca9bb5ec9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a725cf56f8ed6c2c4f3d17606afb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e5f8385ae51437b90e49cf16e8999507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0245cf12b2caea8daa8db3845a8b2ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fb9bb5bca72ca363e5bd2a61ba96b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307b75df26a2f742bf31c1dd39fcef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221fb448f658de63d638da8e1b1aa3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909f98b4a0ee20dba8897d724b71f86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc6756b22a9e790bcaee882ef97c74513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba954bcae0b95c41d3883a8c28cb93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad2b1619fac7016d9da496dca0588a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825043358d6be37abef2bd8ff1f1df42516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb914a6d6fff867618fa3eb29774b2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a41d66768d89b984e2494da4d31d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d207a7282703ef3e4a544a8d7d1a43519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e5a5dbbeb849950522236df93c48b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fcd03f7d0a3a624879d56233e1c38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0e8dfffdf8286e256aaaf9077d3cb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383754749557a0cb44c69c363f7c1120523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f327df8780919b819804430beb25e54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8500f1b28069585473e3402479ab89525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d6eeb53389270bf63d9f549ebbdb5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902a537a7e7b7b371b2526d1c3ea86a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b66cd5436357e2a7d27c940775fd9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9eeebe4aa06aef80efd64cfb0809b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75707aa28c8d6f4aa526b37e24b0606530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98c69559a5cf1e705ea4213bcbef67531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab0e9b43ea90e44d2e836172758213532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a711b695fd304ec890e0ee23694c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c378413b466ac440f1b3806d50cb79534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57a68091af9103c1af68a58eb3f1cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6caadd6af6f57af84a82033b42f24536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fab4e6a7e73bd3a9d9c8dcd25421da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313fa80e3b4009a3cdc40afcca4caaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a529bf3a6ab02f89edc4c50c5dbb9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117f2486ea5710a260964024d815e67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359feedf6689bbf48a4f7caa29dd8bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170a6ccd06b79db4caefd0ed9c6fdd8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d3690d39689827859b0dee9e21b24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e3edf8d940dfbe9ae1c3c23410a54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c54cb108505b9370389f1d62558b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07718ea8faaa3305b8515e4a2979b4b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18133770168f166871865704e39f3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c161e511d38dc10238680b282c9ac1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0b61a7a55d2212bf389b1bcf9595549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef387d40f8e4e3163aa151a819e614550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d0f3c78505bc6b791d655693ee8ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bad55a3f1e8581ac9379c884dc3a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad37faa9c589bddbed17a903613e2f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa8fdd434b6d454f12e9d2efc8240554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35638429d51c53f10e1f60066a7b0ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190ec93cebe8c06fc82de632f7f1d62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41462c714994b4e006f39cbb11567cc2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc28c86bc037adc7453987bbab4e9d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9334ca756aac5a19f300818a29b67a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb94dd66389b499faa7d70bf3d0c2aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530889a6487851baeb38883dc70d29a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117f74257eee2a1469f1b416ce4d6b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c354a9bf86853083fdc8179f48e8f54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da321cd757f6ddb65b4103d6cb5f109564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561bf5a55a05424b96e931f10828327565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b909a85b8cf67ba6e3346c31f11e3a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3c3a91f992733be80c22fc7d71091567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6598cba76d9a18aeebe98b4e7115c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c2a1448e31fd1d6ea9e1d17fe3f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283381efd22829a082aefa34d87e215570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a098b8802a94f55eb289bfa53f78d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48580e741d607a7db9b406cd4b8ff6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634097b9449c6175e0b24d226c52f343573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a56d860ee4cba07ecb4f985e8f5bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240689656ca0d7560a8ede19ae6bd422575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe2e5b33d009d7272d2a9659af9efb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deb56c6f967ea1713691ca9e5b09a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe938af4b8e8c615e27455826906a55f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d845cce6bbe636cb31c7e7019f0b10e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509003b6b3fe9076160f1e0f56a4f551580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb936fe495aed6bef48a0a9db23e14581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fab57114ff52c6f5ebbd9af1edab5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3132b348054f38ebd68982b8258e82c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425adbed9a05a338fa4c16ed0ada973584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8a876c04f5a85ebc70f3ea7418ca0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b2151cd59c4e0ad7aa096dacd623c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1957b3d4895b054019da1e20dfdf01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b915d2704d7a66aa8b61b6176dad9a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb324842f861dc5021a3b53f79d8eda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d767e86b7276c6a3b3ba8390081a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d01c176f99ef4fe02b9a31cd1a8851591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8145214851d6b7baeb71f9126c9409592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583bc05f3e23308d7c5c92b464b1e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd63cbfccda3a51e3d6ced83ba59866594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d19da6347b73b7c683dcff2ea1e6f1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8686dd0c77f29c6cf33f55c3cc4b40596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ce649fa760b680bfb152ba53f8980597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5368fb41096ae4f8b890a6b7e06ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88dea23f1b9dac76012962ec5d04ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de10e25e008ca43855d8c3b7e5c8aef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0812c4c182519c01110e0c040c53f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa03e12bdae1c6ec597e9319430bda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34c2e2be0dc64ba60d1c771e560a33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367effc38bb78b0a6384e4e48f7bc26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a6872960709490fc12e2f1ab2a851605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf103b81212b01bbd6fdaf7ca7708a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb97cb9db72ad091ca91c11c89ef22a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563183c45d813b0628e2881d1dfbaa6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7784d9bd26f2be64926f0bb6457b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2799d0c4ada7214d21d98eb3073e78610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4328cb4e6bd835c9858bbdc0e433af4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74bb6f6ca797e36151c9af3e529362612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0b68ebeb292b4205d5f408f427a56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeddfd9f5cd72a7d3c2c594bd18c3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6892a6014eedecd859086209ec69ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbedc1c3f5841e029facc8b0ec371dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0caf751b514a2da7faeec8f3c5d37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c1ff6412d3de905bd96202f258bac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9c70db08d2c9362b6ec251ed53cc3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b6a506c41d281d26d1dac8097dd02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b6e46c68ef14e96b1cadbb8965a26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c4ed8836893583c708674638d795e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b3ba0f64f6423ef314add0af99e5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218855c8b311ee1f74b0a34a35163c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e51d7a48d431ee0741d830cf94b33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c8bd52b2fb6756404026f8eac4ce6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bb44803acf646703f5d6ba4ebd4a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb665c96643be1d34dfb60d6ed403628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87066fe3385cd45a8ad352153b2ec1ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5e80e70fe1b84d757b94e75ac4fcc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025fc7036c498416c258edab55d8c94631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582d98085a66b8c04dafb8d47ee4eaa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aad032b4f969d9e0044d792ff8e47e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db1294f9c45585846373ce427ae392634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b35137c23598b81b1d66f59bbcebf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e168e700dea7dda383ca79699c53f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779b55b3a64e74eb171e954ca6324d3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d931a6083628523ae1d72eaaf4043a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8cf09e27f68cb713169274c2effd2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62aba806e6e5196679937c6a3e55ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a138a47581b7c5f97c9555c14d16f5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c7586d31621bf342a93c12286ecba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d18f638094cdf5d4e4f51cb2da01f7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0fe265eebff71e21bdb126adb86f7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067eddea51c735370af42a3ce82d711645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e831a358e08d480ef6d2f0b417858646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb0d0c92f4b5785c1713f14d9fcf9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d642aed544c9265f21987f1ab3c1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385054a7724d0c70940f4da9ae1b0eb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f60419c464e9a66b5d1d88b9c34f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde93a502cd44d1ec04063222ca90ff9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b146685a43a65a3d844a8628909ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b266d3c14c14abd4c4023d91efa7e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639a63dfd10d24bbdd894f5714fff40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca4958d66d8cc94ab7a69fea0f1cc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dc298548d54c9159ee3206a8f54e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af60f9a763cbc889174b580ed9b226657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218c16c145c653187cfb797f237879658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883691b64b0f62483438bc1db942c4e4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299046b7b05d6f6bb83b11e01e8dd14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd80e16da7d71abf6df89816c1edaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2083684d257f775ad2731182062cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d07edb9c1613fe11ecc62c8a704d80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07768577c3539b912659dc6c1395cb0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61950721c5c0b7b9258eb791a3efccf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1813f58fd994bbd04e69d82cb7f10b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6a81cdd922e8f937068999a94899c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116878eecccdf1745fdd27af7fc471b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff1cfc2bd09beaef073929400696d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57ceed8bfe71f1f004017427bf08ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942a48de0b69cf15eecbe60cc17b79b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2de7d8f41f807003d363a33b61be6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ac66904d4866021fac09a626131fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f383d4b516ed5066ee96989c160213674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42cd49e5a61cda4e9743f7eb55eb86675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bfc7007a821dc025d765fe48b94b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5141057f4a04240ce729bd0d99074677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501252cb5cbe2043adfd5ceea8062e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c6903e50fb488f364c5baa27f44ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a05be8d07472657f3b592a611542c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283223a80e6a0b4bf016f829bdca769681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a73efa110a93e6564cbbeda7476960682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd268674bfa44ddf9e94e74678f4f0d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549644189a34423d2f701629655b44dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dcba2e0269190e0d0781ffc304e0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0320a914e903725eb6ec985bb4d2d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9ba3782852ee6f1a315336d7bf0a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe956a9b678ee017035724eb8931181f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58941f833882845b2b3b1485d1aa1eb1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38330203c8513041e823a4f41dc81eee690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7862c4bc0f6163e4caa676f5ef5204c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c72573a24c59d7b7aaae95879c06fa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bf6a0943be8b605da22253d6332ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25711294e83509b451695dafa3a34dc7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ea9df46be015542b3add34cfec5eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910bf97e4b085a7d3907a19873d17bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064782c147087846a5f8b4fb258937a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c95dd7885c47f8017de1eef1eb09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9597005bb959a850542d13a264ddf27699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038336f22a45de5c1ea592f7d51cb54f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f29c724790548b1cb3c1342992baf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4459120caaf0e886d051473c4ea83b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859e3700c32bb8ab05b0ab12b81b5e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a7224d66c5ba6a1a81003cf491c78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48507077d1019d2c651a9d3ac42884a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a7132b8156c68f232e813accef1d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669abf5f6542828e1514e79f615db55707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dc88a819542cfc3f8be7d8cfb20de708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e16229f9a6d1cc0f065092cc5afc6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa274f34ed92861e3de656d90c3fc5bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c2fbf1074fde38646ad82e59f4ab9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9d6d279b0abe7f80eeb51165052dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866400b315dd6ca33f7451dff9053080713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd6537627620b9adb9d93b5d837b9b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa155097de5472fc2d3c6a8cd01415d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332e181c61cb2649b25712d5d662cc1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13604926ff5221fe85dd5d0dca00dbfa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c7f198a1fda9be8c0c145c5e13dcf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7b14e1ea65c482611a04931778806719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd34a0e395119a51b2c37a6d9c0e02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa7ae52fca01c0ff0e99a329b5a2be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc85b050fa4ec07cc4695cb905a4c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde36e74ac61319b2e0468048973905d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c75ea00a82d804da52312dd0765206724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423be162f36ad788c6568f3c6d13165d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b0f2f1c79091a57e317c56af1f811726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc3a546bd9ddbec0d1a963da53b5b9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bd7559d39e040544d7badbcff5a51728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94468fb6312a7936b5fc463515cf3d59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7278df0ee9518a80f80416d9f7ceb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cc21a9107bf83eea9c11e3192aca4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0bc612f21ff5b7d0bb49f9e7024a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc21e489d4344750f4ef453dc43759733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876185b521c405ef3579f364f563e20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ecd093d85c5552c926d37bbaa4127735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81442e8bf58b75803ce8f385097405ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee647f46d04b647f4290a24b17a1ca7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb94051d2c3d949b93dc16c8562027738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ee3832779d80eb695cdf50169ff4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10890dcb358504b3ea36518bd5a6a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d47ebaacc735fb721db32fb5699f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d779233781da66fac5c793281be760742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224558f6d804509957b11c6af612fbe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f596de8857bbeb7d7f59e1592b3ed5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e803fa915cb33d4226f7c1b80331022745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67c7fd848116b4a478c8c24f3bc4f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371d7d70e1fd3068d60c0751f3dca03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b4ec64838b8a3870ec85537633de7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a36c29ec2272251b0a82e8f3040126749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15672ff4a402bbc324f20427fcc10d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c8cf58ed58720da569153b237e606751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db74a74791f8e1bcffc461a940e5d4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a628c59ff4948c31e3241ca3792e60c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc82cb14b60616ab7cdaf21905b4834754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09343d9f6ac5f00c1f3602bcf484b404755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5b76c9980b8d2c1947baa1db48cd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab52c9e49dbddace02c23b2fd93d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce914f8073ad78bfdb333ab6f1616e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bef1e604faa565f3d6e635a1a60ec759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ebc9c340ee397828a63172d0358e1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543bcde8d37ac3ff3801837dcd75ce0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764ef7e13152cb7a846f2a594013774762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981d7679a3d5e3398995ea657ab591e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b402b7f9ba96be568c966065e7786c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b08276246287eae6de0a1a1d7ba970765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202a3d8645bc0d99b2d6573b28f5cc8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b25e21f329b12042b33bdcb2bd6d4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9f5c3ee5a2b9dc9e0f88e4ffb1994768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22096939a7119db1dd01ad396b82b68a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900944df09482034afba4571954cec4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331ac322ba3c053d45f7f7380b152ae771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fce4b80cdf73eddb8209ae03e2b1b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75710519cf6e5878c75ea8a5aea1f0f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89746d84e45aceff67e25a333637e747774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ea4c01c3d45b38159d21d90de12cb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65881b20373c0847e54865ddf09eea776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc7ebd3c7be0c88734a40841909bcd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092ee28d3c40912339c9fff76fb99b2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e9d857fe19e18ff468022f5a9dd4f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85defcd738dbb7cc6647d5dd9c5aa1c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d8ea1f0ebf69d3767f69b3707dd50781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b220fc178455deb1b9732c3f5e5de782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba7ce1185f4c6dca7149d1c5ce4704783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e5ac1d21811954320a5b8ff1125f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575afc1382efdfc97af55cc72c80ba9c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84300829b034378777efeb732f46f8e1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227b9ff8ce56a509c3ed3bcb7de7d8e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9427335f0355a504153675b0fff15788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e8e81807591c656c42f28cdb3a22a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb416e105fdda7d11dc612306bd71aab790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa545f09eb4c38087fb221204f9be21791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8ba2596e62a42f4538349514f7738792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff495b4511cfdcd89406987f379085793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f6f38b990d479c42a5597fcd7c3d5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf75c22e5fe4c793051f6853709579795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480462a03b7b7f5b8f2a59c9dec54564796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a1367186dd47713ece030f5f2e8c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d1c560dfd219e86a6c930b09d2c50798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e826f84fda214e90be660a5c1b7ac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061cf44b160f016d9636d17678d2b94800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94cc21d11dfd788a624da3d8957621801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa1e795499048495e864f8046d402e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bba612074596f41727c03f1e4924a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cedd4213f279d3d2b5b3fd56fe2c78804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7be6b9fb67b84bf451d6b3bc09852b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763e8069a6c5fa5e276275157e11817806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503f05f0d333cd67291cbfabfc340a0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d70c374542c7190b1bbdde63db82c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128272dea3d1f04bb1e1bd22e4cca70d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104f73744a5195ae6d7dce82c8060b3810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d2cd6095cfcc69b3953b3d59da83811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122475303c2b1b7a955863af5ca0e93812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f584533b676f248c7db0a0b64204893813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59519540f74b3cbd0f2afa7d91c13ad2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdcd28527c8ba397f668a56004d96e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7121531cf9affec40e8b8c74147a43816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ae531bb77341801d8753f306b090d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199dd68a9f3e4a8c58ca79fd40eb9ee818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165c347bbf44c6c0d4cad39d030897c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c699b7c76fd1ab6fbca6c299036f7a8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f46f92e2e41928b79d8cfffdc849b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c612be5d0c81ee6715ba1c72ad09c3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0256b41b57f67c8cf72a3af3f0202823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b99b9816cc0e4fb17b4340b621d11b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9726f05a0ba986356bfa69f0602441f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2363d95ef5cf7e7db8132c30cce9f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f694b28b682955bfe9b2962bb1ea1cd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e053bacaff60b3a32b4efc73e67e5c9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151b52c14de810e6e3b670474347e6d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d731697f60d3dfcfb41bafb985eab0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38a60114b2edc147df41eaf4990a89831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a6a9471c47715295de01b86d426fd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1832016a41cbd1b958f55846ec99e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81294f65495756d6c47093c86d1efd834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dde39dad4ed55d1ae1dc411a58eb90835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299c50d4c3721a54305dbe781d10a91836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b5afeeea7259facc6621f6f116050837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135bca03d8e812d0034542bbcb50a38838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b724fa9fa196fc3f8a7a49962bea619839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de28f5b84c2912cff8d349097cdf2e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570beef5a2dc4fee4bb65236d9c6f485841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cdfa574cddc06903d1279526d4165842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377c28fc0ef5709a3539cc63cc961b9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe154b2d9202cb068213bd8ba4c47c62844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed224588a104ab25e902752b5b76ee2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5dd4ee24dc670a2783b2f6ebdfd57846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebeb5edcde45f42b6460adc16c0b37847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42817be5e3d8146aac600f81ab50a6a4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa5a9ec893da3c0a77c7ed43a95fe849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72663841990d649233edc35e4e0bb30850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b609e54a24ca942b6f7f11df234c188851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5204014eb42bd2d9de03bd83d41d2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13d5766ec90de04707a0c90cb7bac8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd861b58cfad7bc0a42f5ea452b90854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fef373cc6dc1d7037e1f5ca1d552ed855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f5adc020fc352a593524c4ccacec4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df805be4b38cb520d0e50cc153c1b9b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dc5e2095e265fb44c1608d5fba42a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2732354c91ca57d53da7e113abe6ff7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b9a580a04f262f5bdad3fefdbc622860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0febf756b83b9627c314677dbad32cf6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a855c364f308f915b17dd994e0f1ad862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b8112ac440d8263a5fe7dcf4d222a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373c5b18e4001c85423ed4b79eb5141864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587387bf86ef2496b2c0cead8f6a4a87865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2c90c8c5124a9200b22c5e9a47602866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554fc5b2671a5fa0d26333489b4823867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac76c846724ef4e37360dde5e4a0b8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e03a9a593be9b2555b4c28f1a5485f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72882e1386c5e49436836a6334f67671870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d26a19f3bc94679791ba1257354f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09251b8f82644b3e40771c5e727e953f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b309483fcb726331b4dbf55d6539e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9b837193ead9b6612a820fd6b8458874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c0371b8db6e2cd3ce7529327b82da875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cfbba70dbbecb2ddb1375ef3951e3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1d7a11041102ec9c968888f6bef62877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531503710ec76134ebdb707bcc83add878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4d07fadd8997f2dfcf65e9379e1c2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d492dc44fa70dc255d2fc0c2f9eb7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6827db5ce659d3a1da271c64696d706881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43afa9ae2a91eb29b957411989f0448882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9aa7a05a580178904f6a14160f416883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee579d6adb5c23c8785470f55cc0d926884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d80d982a9951baa583daa36d77291885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd0ce69848cd9fc871a1f70faca431886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e675d5837f5aca471a8c5886b6b9f2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc38bd9c50b4d2d3307cf4a29189b04888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bb983fcf692e626f53a14021f67b5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e97e30dda335b7c6ecf26d13c4505890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc5a1a978a89121c61a4fef0565045891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74109ee386b8b6688d3cb1341184f69892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b15fa590d2bffd0707319b37abb1f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d38b66a05dc324918c1ef2f9ca5dd8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ecf7dd69697fe652676d8836e492a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe40d921046037732d224953ea576d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cec59e82740f01dd99e4a9649eeeb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3a54778360b1bb3e97eb919858e2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ca68c608b53cf782a05e4eb5a8f75899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c327c2073fc5bc408079b2aa0b8f7f4900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a22dfb89c16c1dd7a233198cfed74901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57bb88f5a5e204cc11aad0836142e9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c1cae71eaf35f9ced0a2c73a8e8c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337dc4995549bc60581c6ba6da45cc9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fd680aa1f5e2939561d5d001e8bbe905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057c9cbc4a50048566b2803d7e50bc9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246ce3bc280d29ebfa1db9b3de70c8f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e052875346b00f894c9721e8d2d98e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acd7c902455cba5d517ff3cc94a309909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc967fddc04a1a365ea6f683607107e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb8dab61e628dd69d6e48d21589d0e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef7aeebfbf0d78dd0572fed248de3f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e170d4ee0d224099804200f1638fb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fc8c74505440c1a171fe9a9f1b392914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d606b348f6403837e771c8d3d4fa90c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1a8d3e7909624136ce43a3c6de57b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741605c4d7a7bd3c43e6014536d3a648917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14c6348b1e6b07a624bdc9369a8246918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df698c907f9e66ad6ae34ca5acf9816919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8137d0c9ac98b1b9f9568420f70440d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36c06d3bed22c27694ecbdead4d1b9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370d94fd7eb1b0052ec70479bce386922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b77e6bf7f04a6682b4d1b868df736923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d13e5d54d71d82dd253e5eeffde2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f611284f53b0a80dd7e08a52bcd05f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430357438f55710c4125a41522c8d24b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d2d8098fb225b358a06fe46b2ce9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78de760db3175eee58eb2526f2d68f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c961d8e8342ee30b4b27ca7e6bbf578929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6169e6fa4e1aa45f19d82a02d685646930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03156c0927cb06ceebc0f972b54d147931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be555d429fa15c746372ad88e4fd95a4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5bae7d9f922cd9bea42f88ad7ed54a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39439975e00b00db487eb819979af261934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dff534b78e71d8c690ecd700de8bc7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a88d7bba5002047485ab7ce6240e2c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa7d65ce440cd5f313b101bf59d611937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99ee629aa3cec953b0d65ed0ffc495938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eb0412d107285385efef3953f5a53939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200d1f772acf4c3156a4a6461375312940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa882b8d35c16309bb036cf28d2b89941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a309f84ec93ae7ad905c722d1297e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4424f7ec6a4782914205c1818fd7f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356a737fd8b6bcf759b7fa6d0938598944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1367b2f948ad895218f3eb52e9e6ca7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb24b9408594e529647a74d4db1a06946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aa0a058b46b005615ff5e00f2d47b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25fcc70c63aa9a198a628dfdd33c8b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba271e6593b35c981729fe7a258eb678949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5121a443a553ddfc17cf77f6bf61677950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7df0298b9cfc990a723b53916faef951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ad1be2b33368101c761bc20cf9cbf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d965122dafb922a7d3059991b0b156953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5fa9c753dbe4a3c73c7de93dbc0be954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557dc65757694e010711b429181e089955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816963db7391f970a7bc16c9d3095a0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222a097c4f3a99bb353ae27c337ed7a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cbcadf319f1a8dacc26f2db05e004958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cfe40d9552a349641aad10559d61d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ac7488251a6d07a88c8298cdfeaed960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877edb63bdb9aeccc2cf2da53e128c06961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aac66e3a3275efe9aae0f47f38ec8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dd1260b81cb50752b5eaf7402b294963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18bf99ccf52d7decbb01cb85d50c1a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c7c4cec1dfa4fce2d4d927c55fe4a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea964fff82b4b51335b7ec1656d03e9a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe138821d4c06f94ef2a361a956ee6c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a3fe3707a58581f5174e325963615968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216da88ea6235f18d7730cbc19c3713969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1784f571385f09d92e585f4f72b4dff970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c21cc266c9482d03b8af907219baa971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f793410b4ee9524c51fcdf5e27af7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e2ba78100b6fb055c3d0a965b5cfa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8f246d78685be1ae72c74e4671bb0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2140abedc9d566a37070a60ec09b2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff14d47bbff90c11da68689adf837e3976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9a3513bbfa982447c66a4c8a27f46977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb7b1c16d4ca190fdcb3fa996a729e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e4aca35ff7df94b4102b7904e17c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baf83b14f9e0778adf8119d4d5306d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4cde948f3705d5b28b806eff111ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27805b465133e6f1c874107f270739065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394e954e8d4de1557f6a68957dc4e6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86141099131c86b76cfaa1f1b514fca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91dfab3b1cc85de7737decf1251ea38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2b9874a81b0f98f9f4d20f63f57b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993378f18c711d675b2a0ffc64c0da8610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf2895dabbb4d0e758f1193d331fd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01883c7808f5963cc884e9c2192aa7a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc051c1beffead1929839e28b40a78d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33841762fff70e33b9fb7312608ee514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dd384610d850feb1644988513f01d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0addd5bd7e25ebebf64cea9361553616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ac722e4cb937d4f4ec68a2e7de84e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474eb846ebeb28d3f6acab5888c07a2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c671ae79c56e521c0cd19509e56c33019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8c042f791553d17fb9da82fa49ff520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42287009d27e7e847679061fd4bfe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74925f62267ffd09d75d54ec570e0ee622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e747b13838fb1c637f7d307222bbc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56828477421181909497b285367ccf3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b60a9c727ff2477240930fd848331c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b01688cb2a778c0ab5bcfe2f87873226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b03de751fbe65475a786bcefc4b42c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edc5d496b0b07291a36a849773db0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3d072bf9ac1236788900e349fe85029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e8ac49e3a66bd48b3111378ee64be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28840b73a39a2e61e371f472cc90a39331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4a5bed8d352ac4c064831e295fccd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fff09a015fa506d12c25fe3c2ce9b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10b61a8cf31da498c8565539a60f9334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764a3252d3e9c2616c14bc6d4a20b0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497ea6fbf54e96023f6cf21cc59eca436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248d864d2d6725fbf0cd74748df121837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73117527d1060de6313c9cd0f579b27638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562728a7d1999399594106ec3a6c681339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce50a51167ef98434ac6a5ee0fd37840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96dfd4621af64f222d3b4896eec58241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad169f9d527a8fa411ab555144423eb142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3bbf3a2d43140f757fbe01bdc301d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c6d8c47960ed6247d1cd5156e463644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f24a7e8e7b3dc25e112103760feef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19fce881174acedcf7f60437d83ef946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c77ca5937776e960ca2817ddac2dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09846ffe86f278a600c37334506465ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398569f1c6190b79f56b9ef30026a22d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961169f227626237950f95bf76466c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a94096f708ab212e558f790cf0a0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9e83fc961bf38046f6c9c6a7075f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ee1a453b06893ca22b0e0aff50d4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f03b67ae3662a1d184e5b5d63838254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d1ab1a217b48afd71d182dc602cde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c27cd7deaa44d055d7ca6b66965ed256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb865a9893414c880854740ca6bee29557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6b3a743fb6b874fae45b9ed10910f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e95822b8b6e48dddba0c000d70ec3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14dce5880c3385f10f06609e9c42a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483721f36abe591217308da21bd4c3f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261f7b7835f6c43f5fdf29c88f9eb8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981620627545652a22ecdbcd540f08363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52781f9e8d560b22be0d7a6df6949964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c0a77799c35c3cec2742cfec6188b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68104855d647854d170dd4343c90c39666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56142d0b836baf97c10a11b1e49a8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e851bac3a150cdfaf138d133e5df88e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c14946976e02eb9d65fccfb141f0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c3d452d20b2905157ed6a30a5765e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c84b4398c23dc517d6e8326beee1a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212ec2dae3ba037aa166cced0aba20672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b327bfe44a57305c32e6b04dedc3bf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4c1e2232309b63fbda55e213ff18b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a63ec2c7b571c10867508421cde4c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312c4aa51004fe18b54daa37fdf875576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87be27cfc48e1ff2e76cd825d8fdc5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0006f711139185c3ee1442a01852b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b7ea5cd01ebc2098cd97abfcd2e9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f109a7a8fe4081e9ae8efb65c009e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d24e0610c200b591ee312f331e6be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abbfb9c6b9632cf62a3ba437179f3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255bb329d3eca36b444fec7b6adbc1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b569f3d51da086757131f48a64baa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f83d88c9d7e0009ce7163b59d61085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fe852ae37757a560dfaa6eea4a7a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702f536a8c3150d310673c7ba80230987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9f81a1613be85919601d34f01e59888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591dfd9fafd07a832a516775d37347889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa529287616461cc189af7784ffb59090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fca2fa014f548733d203da99abb5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809c50401f14e7c3f5edbb72f81c66692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676646d86a8162b82239c4b78374d2b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b7ddb0b8c77b4e61483fb08d49c0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60315a5d4b5b6945bb760471120db8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8db0d2e2933a253e42675e33c052096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a944e43ff9d2f4dc34c341ffd79eff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c502b3b101ae9f5dfd3dc52e97825e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bd99cf9694177a48126b682a0eee799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060077a41203bd75148ec72bdc5aec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda39a5fb6069ef36ad5f31ad85e01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98734a280930a561841a3480f4f621d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be75e58c2f6dfb6b8385c739c108ec3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f43b4bb4bdb9b580a20e446bd06ec9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2b2ea3b26fa3511826c67a88eea19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91f31b8e99cb2034761492f9d81a0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93668acde75a9e9ef4acef6b9fbe1e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6813e2c6245878858f6a4aff997b06e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbce5442ec300084014fb32fe03c58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e7624edee9b8b62f06ad32c3ce5df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2cd2a5584df6998d0d917a5fc97b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e458773fccd5d5b995c7618b01551a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d656435c9259c1dd9fb588be941085113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024a9ba9d2c20bf583acef020f4c487114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cec5c866f334ba4a2a02fb0d704cdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403af92aa3c15774af51b647d6204eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e5928329bc8de3bdeb07d9ac6b554117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844afb71d4e92f43f0b640f836b9349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8bf583a957b69ddaed9fcb7ff3124119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb419e14d067a654b4c6e442cdbf4e47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4cc833d779f9660f094b53b9640e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26dafbb7de370576aced06105ae9f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43a8dee485b99d6c584f42ee4cc8dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361216b29146e77aed99366a510e896124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6000a09a8a297804db60757598ee2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb523ae81aee6cdd3a590f40cea9692126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feac4f36bcc89f418ba1b6df5122e9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52bf65b62d44f7738e1c079e81ffbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650daa2e7ae45aa6c370ad9b4791b589129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fce73ac5a6849488cb18adc81da7c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa9ebbee9205e11e0c06889b748380131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0957a0e21bd36d419f77704fa7db758132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60ab944c833f0acefceda965b9257133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9009474f96b09adefcaf15e334b8d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86535670cb3c90b099303a7f304f31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18e66c0b9b9d42649084c3a08c280a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7836434c9619c47bd412e44076462b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3de365975d2d6907b856d51e196da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a5c941b8b161719e80de498dcf233139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1818af92f5ee4ce72153a54d1ada5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577d717cc1fb0d31e3325e36caa2dce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3e50c3824fe2f9ed3a239bb04f77c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb6c5695efefe34d21f7574141f82e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01954e362dfe6265873b48e0a79d8102144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cc813785c23101f8b3b6305ebfeda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bf3965716f9cdf0c049bd18887340146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca4e6d0a349675beb86e2bd9c3ed5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66750a4236ae253d2c1c7b1357344148148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2771f4ad79e6e8b31fd653d6131c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e1ddcfa99815afef5e0cfda703a87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6497813832c9ccac3169ec6c0a17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0ed8b0d74087c2f5630865552320e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5f346f074bc47c9a5fa3a3b0f3910153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0679a9059940aeb1529c0d4819f364e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963cc93cfd8dd3ffebff2ac183934ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f190ace0f2f3625b07ec695db38c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0dfb5cfb242dc6395cfa5a3b52291157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f867cd8297d4d957374579240d870158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92536e9ae5d7ad1c0461110d01415784159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74d6b00b647eff5f23b4df16716e5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfde87684ab023a3a601d9b8d797ef2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff10660270cac1aba5967d7027a34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe45bda71824c36e559cc8ab5dcbf7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e74dbdca662509a47f2d357b75fb54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ba576bee059cc3ba23a3a4efa24a7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370bcde0b6a0cb390a236ef2e7814b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d39eacd3106e0666d7726881e4c22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baa8dee02756bdedfc4682f33161e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3c7cab9243f233ef77dbc670fc8b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc2761f490aa208b1d01b7b0baf1af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4509e9f157f9fede53c8462a94de29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165748df485f683f0cfc314d8249cb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec551004de2c9166460158687c5070af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd76de8ab2fc0200fbf742dd0bb5cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11ed4cfe210ff78ba45074345d3861175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7564c64ace1a4d1e9e6db67e3379e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fd21b461929b6b01b715962307eed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba69e7c4fbbceeac773a2b703129a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea5a6cb1190eecdfdc37885a74f740179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1658416ebf67bdee1514da8d8f4dfdc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e93c23ad918cf4c7c50ed33f27fa74181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f100980fa2d18803d6be266422939be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958374d1635e0bd537c71664cfa4d6e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb8b130f3dce1124ffbb689559016184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0ef5f135b9546e5de672bdf6c1ae7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239277573fe87e859b668e8c7b88b021186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04c7fb46fdfee6c1737f4bef5964a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e16a65eaaa3bf6c4e6f3f5abdcf546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ef0019d292809adaaff1f7952d9ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d12f675bf1307f0a749c0f2816a70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8f7912b65346078fe3837d937f5b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e34e496225ecbf911bfff10e62a7a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54889da895ade2d4d0dfce316cf89432193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddbd7e5dfad8ca63ad5e43ec7198e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65af8ee5c7aa59f0855a1bbca80c0c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c7b9a4eb075511aad4f9b5573c004196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c6ef8c70f83316310079e24173082197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35fa4ad77714453ef34fe512e81c7f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e27bbc9f4bbf417ee2f7fcbb8448e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f13e144acf74f15663938e2a27ae60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011809ce4070620993c1230507e2ebbd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6baff1abfb057caaa79ccdfa00a54fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652979aec31a174e7b8df63061a6e6be203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaea1d851658cf6a157701245aaa24f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a0e0969068fd965de8d2cf46fe67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63a19605bd16b179da418250d8245d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c639dd32bd0dd3b84c903befcf94e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b547d5b0394a86730d3473b0188340208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba18c914e17b0eee7d62f7d0a623873209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e84c6b88d46e15c7fd1f8b019e0b81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398eae2dce3a46b9550fcf4bc6d2d2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e01068bb955e18915f1ac0a561fa2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd70383f32e15a09cd7c295c76bccb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d773c6a124af98bb611405cee8519214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080d099826a4a58e2729ba8851e09e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457ba3787c8bab5d9a0b91d745e7dde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb9c69df5d704751a7a8f289fb5d04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d374eea784e7574011dc87a16c780de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ef07dcc4cca4e30720f900212d14c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c541aa2fec51b8dbe8e4761cce1a15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c83db2bd1403938ce06e8bea470f99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad7fdb57cfc01a9c1c8aa5dd8915da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf781d70a8fc9abe57e554ef88993d8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957eeff9d9a6be04d86c29328c4616e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a2fbe9e2295a6d827e11d87a1b0fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864ee8c0693a23f9fb34885eab0a3f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897ecbc7dc64fa1aac40eb368babfbd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b628fa806c44fbc4eee2cc65dbed34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203dbd5f589a19751232d46c40c28022229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b4f6fa3bfffb067cb2fc5106c7f69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad56bd6446a5903cfd3b7ffa3af2a11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27238a9f60120b9a06034c8e8a54ff08232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb51cb6ad167ea6fd988447d619e51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e767a3a61e09b25bbc2affe537cba9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aac8ae28ad4827eb6f237975e3fe59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab707d6f8a5388620674ca24cbc91b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588447cfde77fab8595684ab61ee1c7d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0834d14505a314d020051284899bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7252e52422af4d967f7c578a2e456d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fb384ce4ade8b3f48ba6ea1f13d4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5351ab2924e820b62e10d5c51652e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27d9b75e4d5611399cf097e38b8f0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf96859207ef127ea30ba5f1b8b90ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d0261df117440ae140c8942bc7e8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220b49287f3b9cb00af8af8301d9758245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa26ea9f41019c013d7f2da8460316246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d70b70af0a6c6172c0472cea04c7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb398fd8b0b068d55a00581f916b551248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eb164c4906e9b6b573f1241a7fadc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4b940100b5c803f43babce573e3bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99903fd846f3df155854b036e2ef091251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f66fc0e65c46d37649b5cc5c3e8b27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149a39e36817686affcaf5fb6d56a9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e01622b38467284acfa9ab4e1d089254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31031d793bb51f8f29d600e8ee634a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552747436a298b64d0c838d7be0c5594256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b58a34339b69298e74df065625648257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067358d1830d50325221db0a27ae77a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd9d42c45e8db362f52e1c7e0dd59c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac3158439d31359b5fa6cac00a1407260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b79b5450bb85cfd7c79c595ccac1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53008e0dc666a256329ff1140c6b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a70c31d19f99544dc53965f7cdc7fc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d7cb2d548b678e62c752c6b059289264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2ff7bbc73410f42408e815e16c879265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e05a3ef1969ec1988f6448afbeaa7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6b318646b3145118655ab83884d98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a58c6358a540504e0682b7a3f496b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0c84cdb03157545b0f8291820a3a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d722f9c4d36b7409b5f4fa38213cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e837f8fa9acbbafb485b85c4781fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb714133cdcac0fce5d05738d3cc2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef6e78271af57e7a0e678b43df399b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd238d60c6c0bbe244ea9b2ab2292c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6d1f856f06a234de5010086334ced275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ed0802a1e91029f41fc817f2ed466276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6a633b1e2a95ad24c3b940c65fdcf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd023adbfeaab85abe3b82cd84d87e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd72cbb7b472449cfbe36cd66c08329279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65eeebbb10c78ae56c56f79aaa722e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb96f4458416e5cafcb41c427eae2ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ced55f18591e37f2bdc19aa80ae88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867691b2cdfc03769e7a2ed1b42ac930283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a311fd1d9380b19bd69fdb8054af3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71cda5b87bf847cf7a4731e13d6c7b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3097cba8d25b711f986bb6bc56609e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3d089b61142842fd107e73a62aab2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd747a21c2ca637f45478ce774e24e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea965c50c5575b1154b36d730925663289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3af74a415a83792bf3e59e395538e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311ce43aae24d8cff6663e35e995c98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbaacea8d6462f1e22b0458187ff8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacadb90d5fc2b64666a0659359f82b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34d7a5fb6dbef41938fee381a7e48f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93ea08d5e6f1ecd302d6c6ad23f86f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c3fbe5a3beee5c92421f6adb98934296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531ab2a17985a58615b798257bcca64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65be664198a6d60c82bdf5c825a3a4b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ad11aac60149e339092a1c5ce421f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec18f911fe16dcb4c5fb09ef9a268cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d6bf3ccc08b5cff517a9e1825996e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f56c5d39068f9969b8f6427f42a31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053d90b06ed326af4baa524face37d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acce8d9d2883a037d7f75a4de5065fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b99f38ff0d9aa3fc00843a4332f6e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85791832730eb84972d8f1f6188647306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a444faa118690a96788fd9758c401307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d426d828dc12fc6100084663a88fab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042b61785d3598456c6296ee8cbe440309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5438b180ba822fec8f52272746bbfce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195bfe23f22ee17a64e8003d6b02f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c555ddef164a609dac7a682029b0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e6ebbd484c3797ee7460f1ace6c70313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb9d087ccf4b206eac9261c2b4244c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e8029af6549ee164d4c67050d4169315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec5f6e6157e2d4d63aac159c2627a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f117ab1976e43c51f931479638a72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023364da8817ef17e1e888a715392f9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9acdcbf640102b9a88954e969b694319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc3d20244c902ac69541b8af14e0b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa75de05d9a8cae3fd3ed2c6dc4c4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2f984baca6c69ca13c894935ddee9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbee7c6326231b73d3dd9fd00856ab1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a84bfe82945e50d1612f9a715cf35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37905d7ab870611d5a4d0a0e8f56e61325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9e26f73f1682d5753419ec1b54b41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb29fea87a046257c27b8347ce5640327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d724ed2024cca9d1a44531b8ca2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4fd00dec0adc3a91d6f276d69bd6f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f3780d6e77e23b9349bf7fabc1e9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5bd91ccefd0075ac75e8908c7a526331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e85bd17168d840eb97151ec54d5f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1e4dd24f83ae9883feb8c8d7d22b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e5fc0ed680ff1eecb8e75c1f43533334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f127f4b1eaa32638396a7214772ecfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d7a67591d1288edd778cd3a9d493336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f068099a1ac6b2d024169be2d03029f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156dc6919da2474fcfaa8491d5d3707338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dce14774d091b884129c810bc3a05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1803f6f6b0ca099ec7ee363ef930c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400649e203f78ef1d4515c9c18ad195c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4171212e25d582321634ec2b09acf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fc6a3bfedbd76abe9cb6a39126cdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7acb0de818d6f322bb2deae2662d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0646a42d47cb2c6eec0bc34137e9241345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae5519cf15513f1173f166123762bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121825f56667cd953a5b2a240423987347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8c17f5df313f8e2ce4347bd7b5369348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03459bf18ce74dd23866c301359c9e8e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d18ec519f2efaf9632aa22ced63f86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf26edf902963254f83494d836d88a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc15408228739c84b8104c5912d0cd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ada019a855720005254d622f638b54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95371e55cfe5e57ac158cd043ad27138354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dacc150077e9cf134396cfeaaab33c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee277764932a989717723c6fc0abdd7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af178906a5aa18a38f552e6c06e79918357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80556bcb07d7891e89a72c137f0c9465358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a2d41b2baf9d4ade4dc2522867dd9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31732d1d20ec49991bada1361e54121e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d244d3fde282ca8795dbb8889ca83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587047e187aae30bd207db190eb81c09362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10511335130ac7771b8d4ef9279f38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e007ebc5f2f0e7b6b78cd50d3f80fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64567d3a7190f441c22485b8feb8b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788835b1eef8ccaa96ca296a72187f54366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d1410333256a0733c46c5cc9dafc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad711be2e2d41b06a66688eb4fb33d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab28d8dbbec4cefd72e9deb3584ccd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165af5b73a0d51603b6aca867e95c656370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3443656a482edd4db2916d4b98fa963371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9d48fdd969481648194c552c9e113372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d90cbc13a34f7d98af775959a333e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd77fd603b8ca5f98fd0e47c7f43c2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fbfdb3ad68b81b9820e3348e43ddb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371ff89337b6d5b101f7b34531a588b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d84d2c94eb5e366cf33f12f61ad4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b4aa8bdb20e08cdcee4a6fc2f25fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c031616a294784528f76ab0d76ceee1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79464cd024b672524aec953d6696f5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefef47922ec57a7ff79d9d60c24a46d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def3bd0d35f0631fb40e3eaaca396b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9438e37cb8a9eae94144ce5fc7b95e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a314b173a7e99af1b0f9310e8cc19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1d1e9e3ff26569f8649eaec19771385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b869d5c88bb164546ad3e022eddb7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba95e0df4c1cfb3e780fcb2d2a5f6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba520622c65bbc6cd6ec3ebff5a463388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7408c4e2e568afef2a24109f0302bdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76e9ccb389bd87ae6148c5d2cfd9ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a1e7ca334add6b887dff4556f8ab7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c332bc0dae9ae46c925af9865a5fa1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172337c7049860ac84c4261b1fb4b16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a52d5944b4b909d23fb0216c41148e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eee74ec7ad420ee26455b6d9c11aa8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b84f43ee50d6b4a712b0ced87daa83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237cc10689e98f6a821db6ed0ee9fd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b2a9666f378505868e63b7a12385f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029ae298158953b43285c959d8f172399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bf6f50d801f4c53f81b426463ff9e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95366fd4bd180e0135e672fca5bf58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67fe66fe1dee407a8f383de10d9080402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbb19314be8377653e58fbc8c8a23d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c894446dc230bae16cc846408425d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4452ec99a6a70818d038b0e49e22538405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb2f3d496daf70a8a425680ad80dba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a709844f9ab8f12cff20b1d49e2ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731f9182caeae0501297f468fd67e58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb076b7cde94e496630c8b85dc6a10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c79e1303267aed8bc8a86345d8e7f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13092a5f1581349e2cb4076178230134411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520373e664df3d06bedcaaaee430c67b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7510f86977680ddae56f347dc2f5f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60907090b1c74273dfce0abdcd66fafc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b33db2061d7de4991b28003fd0731d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872fbf3168152d069e6b2482ce1e741416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598d93d52de07d64f93ffa5851ac441417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b1853146230a15a6a51161635e090418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd4cff8f66202ba469ff9caa3b67a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb1becb6139d2e98d8f4dab8509928420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31779c2954e88a109f58b19758d77b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca7a1a57d2e9785dbbed3ef4f22b31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1a1554300321d1f02f1ecc3965ee9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0443db1a133c52b3e686fe536f3a92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc5ffa950a278d5b421c2994ff1224425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3855975ee90f2ae10795288f39aac43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54891da5509e91f4a69b360c4a54ad9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da24db20d0d3521164b2850cd05d03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544827d474940ca90bccb55c23a53a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386045a47f025cedd518682d7abf607a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a26184ba92672eefbeacb6f8b5be3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bbe473403e8d1ad8064b5b3d58237432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa6c9ada01ef4aa340f42bf5793886433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c16fe43a09a248622fba0b4ec40793434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db251cda670ff6782017921c9a520435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd06c2687085e02490e94aada7d7d05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8c772e076a86ce6f2fabd7d729b5c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacfb8956fdcb23a68c322818e93544438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6a8bc30f28f651235cc4baaba4d22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e6cb800635f565c69a006de5744b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e6f06bbdd2e994339f6a318a0a64f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b45b95944d53543398e5cbe065eb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dbad6827cfc69d22001dfc3ee81e3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270b1894e545a7ad5bb9c7937a63b1e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4d68a54d062b4d680d40110d3cf5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ef2c3837d6b61861fa28cc8b4169a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a61afc88a7d9f35e8186db880cdf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b25b49d899b7deb3c1abbee96c410448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6de681f8b10fbaba9d53d1cf8ed4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217308735e3388c088137e5c429d4d61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd182c5bd68877b3b558d98888cd26c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156b9f110f89904a128580d538967aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9044f3004d0ee635d673f1e39b0f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e7e4a81dade0f21c1260e759f444c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16561a9befe0eb29fa1fae9210db14c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333756d894b7ed7121d4c4bf56f53105456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aee1aa2513c885610b14de3c59ff8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b414e8af4444b3bbe28a94e8c4b0e9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158d1fceea5366e2fae15d912440d35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc6bd824437554d9d021efce5387b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7c8abc3aff1abd5b63eeca4dee55a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e927c28d2c6655af31f06ab8f7f7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427761c5568244fe48850b98f128000463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9700bd34db2af5367cd803bb9282464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff729074018ede236a2b674f251c6562465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd744fb386df372509cca489d2185266466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6383c9038ffcb595db089d10f1ae9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635c2b3a9e27d2d653944748ef82877468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16a0c3d04a871c41601e651c37492b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493147376305c72d832d1814f13aa02c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1923e712bfef4603c3bd7736c40c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c12f9389b359147e7622fa5f2be94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400799678ae71c35c4ae81dd4a4c1b66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d452b2d0f4b09ded7e768c0cbd4e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0900d676d929e25e407fba607edd61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e3deaa96e7f1c9cefd8cd6c1201be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dad7a5078b4a66794dc06f72a618f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758c9906bda3cd2e65ebff5883066b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd29955046e7d460ef65aaa64243f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594fae6b79e896799698e12511d6fd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c73ea622491dfdde4d3b9afa77dbdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8f47bbfe16702bb075444d880d87f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2863790e3a65fefec5672fd671767483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b91c0083dbe5f1cf1912d267f4973484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d8c0176a01105bf4f37e506b88c8a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7ab02745a9b090ebdc681150a1c8a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d8a93623d83ff83f418068d049237487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a8af43dd33eab0633905143cf5833488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5a70f98a6d0bce9ddf79565508813489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b861d543d60cde2fcaa57478be4631490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce387abf8f73907617fb07c20a4a9882491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465ad30c1b03a22cff4197e1db225d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243742ac6fa82d9b888712e3152a49e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44650ed2b01f1e62cde2cb1883f532d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a7832272d25a99a5cae59a7d6e4a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261d79433e122e4bd9047a84b48a1d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325f8a971e1774eade86c059d6368a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff334751203dede9c7233e6e92043498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e4a8934cd97904ef237e23c1903f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9afe8f1b97461d75d4f787f42ace5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541aadec97f0daad15afcd1499c7950501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3248b215c31a0da9905a84f4c74805502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfcc7adb466f671ccf96b1a5380cda503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a39552525f56014b94b08f0a0cb71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba947fdfcc314664ce2e779c4cbd2b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bbd3faf3b010ff323656bbed5d9ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc43220d4a1a593368e93123a9122b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b337a89da92fda68c592344d83e31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299201e19a0a03e0517b8e04aff071a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c6c78f2b301faf405a4f3d7cde0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7c3a9a6dc6a2c9ae706f1c82ba115511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b558306667e842b243f9eb37f87ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83ecd50e06dc3f5186e2ce99a054bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7b4e3409e92e74c851406fdeaf9a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b8d16f20eb6f0217e7132efe5c1aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d5286cfd0afb751f8762d147396e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b653ad4ab307285d5ccab5c054fb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301ac6e631c67aa60228839be67674a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61257dad4180b46f5c78301b44d9b166519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5067cc9fc0f8362ae1b902f92b6e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed8c0a81940e5e19c3b1a7fe9dab1f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8e138b3a2f642c29fc533ea379b48522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebc4ce623f4780bfe451f9ddd82303523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bef5e955c076e7b75ba5f227ebe2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8b53f0b214d931c0793272a4acf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa561568353053f8414458b8cb8cf3e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cb2a05f26d3382d0a91c9576e6a60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff163751e8480e5df11c266d96861528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164c24a863978109481b392ea7e727a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1dcc2a83763700f1fd43cbb0c4121530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8ce7b4af69a740c97f7c2f5585af1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d636094b044d651cfad369cd332ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b101c764f795d84e5447f47ce18d118533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d34f88c115335c55a714fce7b4478534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb539416b5c5f1d4a94969f284fafdbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72789ac1466c6f66a7ca98feec92c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558e1501c3e7ca74249f596dd714f50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54559b8f83e965d0db82ba46dd423f69538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5b02642f54c52b53ae8b9e4211217539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6832297b8fe6829e44e7678dd7b1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260318a21d3a0cf432411120eb3c8fde541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c384d951e4b8d83faa793412000f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f65c44ab482b245b8cae31dfc98874543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f144787e2f296c791f39cd6042229544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273f697618a90be0f8de3cee9f789ee545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2cc451d8277fbaa6f54699b7fde4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9c416590557c8890e15b584c14aa8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48e22297aeee08718299d6aca8f303548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34a3de3dbea18d12d0169ca5f8afa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde36e2b6a2ce3723fb2c5003ac220cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26335499fa01c014fcaa8ea4b4a4fc50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c35ca023ac82a8f54aaa05504dd3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1c653a3f1a26dd6dd428d40ff7ac3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5690bab8a7c765a17a655f600a988d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea882578c8ef83005c1e9e63b027f33555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555d871f7fb1a8ded03bd8a5ccbce29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907456dcceaee3a58924cfb7990efcad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b732d6975f95c66843c725a64034ba8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa41e059b63ddf6f57f4735ec8d039559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d03f0d02b19dd56f688a0137cdfc63560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f331b3a7d47344a7e7395aa26442995561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a599654156466c5c51ed6113196274562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c9097fb2dbf68f9207a647c1bd469563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88a245e91ef5c7c3eec2b9f89a49bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6b2291f627ffe8c0a3bba05bb83b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec260e89ad227aded6b266d4dad305566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b431565caf63ad5ab02baf4dd63aeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba28607a328f5d1c31f563156118d0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de46b83a90cb17b870080e37b63bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d5611a332fd8d3cc07ea78dc5b46570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a216eb6badbb4a131947eac60aeb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e0889b19381b0fc8bec6fc5ffd1e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb04d81b628fe09865f9f766f543fc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323634e50b06f75dfb957659356b7b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1bb1f93ccd3ff338ca14e0025a511575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f7a854dd6b2f33f4411d864abe651576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becbeac9dc9d5d0a5ce34d9811caeff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aff58aefa633ba7d1fffdb709d746b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26949c60e0db3b4679593a5280f404579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbdbde678eb25bfb6071c5bff8f8ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcec9513f02ae6bbd7add770ffdc6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dcc67a6189837a7112374e99c36ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c102a5bfcd75b88db848253566064583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985e587d77e54e60c2e7bbd8b246b88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7387bcfa68b21dabec1d3315e208c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622de6c7db8baedd73623e081aa9bd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fa8eac8f371400eb842a68208f34f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ac01e49f9e809f69021f1183ebb50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4c905c9a256f7dc4f6fefdb62bf14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85650e92016b33a3d009a759e8ec6224590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4f94a7010ac76cbc3414b2e44ee72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24417a9020dcec0c864a393d3b9a6cac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff7fc48dd0d05a2467804fb2c497b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077267408a05529c6644a0772684041594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018400acf17dcf8b4f7f33778c6944c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032b7a0e7a651ef35bb27326e80bdf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f53ec87541564a21c1a3d34c192b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc97e3a5030f1022c832d3c0add5957598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b487ad6ac6de1b2e1bf0c90eaa437599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e60a1df752b92b140e82e26842ca62600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ede5aacf9e6e124d955d0c5cda6e21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac446d23750b5906c5750f13a6cbce55602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92e472ea162cdd8ad773b82ec67f40603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e025ddb80c2cc37aca6674859e91b16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d6701fc62f9b49db64e3ff72fad8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044850a5d9239c9efb85816b733a9e23606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f608684c74cdfb72f5ec1b1a5f77e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f130b5c0fd308849373845fcd7ac253608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6737aae448171499c4d62d05a3eee609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90411dca4a36f65a8e598ddeb09a6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef11faf0443eb25b6be8adf4ae4592d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce6c1744dab9bf377a784997b78a4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d6cff7512968ea706647e0212a41613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f7768cf451b3719a8bba328e18df3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4d40c7588ea2b04fe909dde588f52615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37312b62eb96fd52b40d0a6db3210284616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d97b621df76167ff93d4ef0127e308617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff17855c1cf277d67042a903c38a23f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfe673e2da5bed4cd585cdcc77e0df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab538508a8eca5c7ac6749527c39bfa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c88e201fd607eb3614c90dd483cc4d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b149a57ecdf951f779960b30f631264622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b663733eaa3b2d0aba96c2783262c8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cbaf157daa998f5f0cae223f09ea8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dc0eada9104bc2700269fe93ff88f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c44528bb94079f7f1335459cda6c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0441f4e1628ee6e679076daf4c5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eeaa6fba570be8c167383f682f111628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c82c23e7bf5fa580cafff45a0b012629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70f1a04a62a1e5447173506d4e186d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a5159f7d39adecc26dc694d0ab6ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9b4102a3823ac5fa8011fa12d4f30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53c94bffd80c2b3977d27c4b3bb1da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60d20997b76089b3b152ffa9a746fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3a6ec7084fe60188d1de0ee637367635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e590ba776808ba68fb2eb12ce106de0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d92971cc0235973bdaad42c7fb8a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b4b1bc0d86c0ca5da197f0d8d030638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff120286991d190ffe120dabb70a244e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99903c27fc3d0658479f66a518981c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d8e59365a9af9c41655af2567cb85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7df3dda737ee23bbd9e9d1c50e82d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88732c6fdf7a18413058516a83e34f88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2348e4fb1c116651e184b3a926625a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f031b2628502cb4157d59a9b16039645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec61b103434d637bd70c951c44d1c0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259492af5faa65f92daecf140f24ffbe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92370292e18be840819a27ad769acbf2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c21baf228d308d05252f583bc8cfc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883fab8cc00b89f7e75e4a022c7f44a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c0e45949f5ea31fba6ff9861cfb98651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcebba83368c8d2a2e5b522a0c0c206652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341a441801bd44eef48022bc046f5a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c7fb98ac9f2eaff9e806a7d826e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c82f0d4ca5e983804bb5d1d6892b1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71167f68a84a49d96970055566aca6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd430ea507ae8d8661dca3eb9a5dd6b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe7974017545591a3b15d3d756ee9c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad03a1b1974f2c5b42f08e6a35dc0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80fe140d4a9c3f2692c207004ec037660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfe00e8a35eb671e32f2e80234640f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f0b4918ff006ac6878f19849df549662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0e081d238fa372219188b7a6b81d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38ab51f3e1076a6a52d3d2e986cc87664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd618000ff0af8b8e4755064da674d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e33bf996fb5ccb069e3ee4a31516666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bb3156bc0c2052ff275699bab8095667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb434c2e0858c0d5b85c3db910cf512668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3f420abb25e5b103d353b237e3844669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdce0ba918464217e0cda4043c65052670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747630970d56ef3589c9bf6694501b2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab2ab46430363b4d5d76cd1075699672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77966967d36b72a41fb868fdf1718048673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d254897f91e55ff822c0d6343d1af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2347ff023e0387d0d2dd454ba451038675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4a0e897be335b794b31eee0227b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc02ce4d8fa520bfa253d8bd58c147677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a28a30894d2364cbbf40fc1f0fbb68678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204810110c4fff35fa35d135442b9e90679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9020835b9e3274558c3ab15ef630ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe42a0b3579d96e9332868c24a83260681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa81ea1db42a30d96d676e03c2e8e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21560970b7df9d67394fb71c97215e4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca921a9594a8c96eeb8c820247a8329f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8420036f6ad25f6550091ef23f1c6b6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa22c09acb7e474d45eca003d431ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbcbff44b05908d07078c2d4be194c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6d8fa81082252e93e2332a2c826d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a9f83a346c8203391b51b0a711cf4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bd910634d6af23d72daca7605aa3f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c7ee88266cf95ee4f86a6b38a14cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bd16099d7adcb80cbb48784cf4b35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac9f14a3ef84884017feb73ee43310693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055c008bfa82b1519ffdfcd89d8c888694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b969687b61cc7b2d07b59b8af86f93d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bc883a34a8e0c4e18b20146910f76696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c924040ac7b773c8b1bb28d4512d124697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d1aed2c7852582e75512c997aa4e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a151e7242699a7ae70f3e5af5b9507699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fb272380f1c051b044e63cacf1a9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c83fcbeecab9ca416fb5c4923f3189701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea8f9ad670d5c90b6338e661296a7b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67910b2a95cf60aeb85f6268c2383eb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3800c6a0103d80e624a2f8270387c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ace84e0d559919d3cdd0e04a98021705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb465a574a7ce67c85375af7f68415f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c09db86bb2d6e2e30ea212316882d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812576ef06c0b82a7fc0e039ef5c84b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f455dda246c9710b1c23ea89092a31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6828cbf342a231fed0ca4883cb0e07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16242d173e34adad562c5e883c4cb4a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daab7b65ab04a9a75dd7ba96f78e5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf525c8002fb16d8a35c7aaed371b40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c7ba4de433462a5599178242bd11714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42e7fafc494a109bbc03715d3f8c4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70789f5af1b7e67a757d526eeabd9a0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b6a95bb76a8a50d70afe19683d0ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbd8f6087c98b62bfab2a2bd437942718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7591fae86f67e2e8c9117d06dfe36719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db88c546888036bbc89c29471c0620720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cff2097cfaa8b4d72fcea5ffef0d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af133bab107dfbe0e6f7327360234c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa537c85345eacc9a166ec2c1464cccb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b62dbb346000909e51edd80c41b23724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd46ea306bf0458627008a96d0f5fb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385625d07bb2e9dfc7b55c78928e4084726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b365eedb6edfae03ace1f6aa39febb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b93e5bfea435ec94da9e87aa221b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca7f06cd803710fb9e205fe929dfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fb52a45536bb9444ae42e2844358f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd49e113373e288e6b81d057d93aa0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef40198bcc7d539e3e3a45226377d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288cba80809fa7baff1246be9b492ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014f0f8545cc766c7b4f8f2d0669481734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75b471a9fe1bb4c76fb9001ce5cb49735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f7b72c12b511d4dbd8229a4473d36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c9c4484df759865faf1437ffabb2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ca451e92056136365e9270fe2bb0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210066b08a7218c567ef88866cc4357e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa3e72c84e4ab52a57602d6d25f8f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3867713bb2425f0d7a5dff42207eb7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab899f6ad026516dc3f1499512917d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f27e29d4d96eb59b3592cacd51b78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcefdd5bf53af63f6ec4516356bdd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572baafa3e339f9f939b4548504aafe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c59b5aa7b58811574fc430ee85fc7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9c4bf1d5f02bb4a52c06d24409277747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931ca1b16647a2c5ea90ae5a0cc9d60748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6b2550d9474b206a8d5a791ce7365749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3086861faa759c89ebce53f8fc59857750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434bb42067115d391df4c5fc0d8c9e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b3113061c0ffe08b0b97e97fc9cf1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942940166676770bf9ff71b8c571158c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda44a5e7cc76e7d4bebee4876970b69754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241207b706401ef37b43e1550baa2db1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18691bf47126c5f0919d32a2f80c95d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d240ae652c3e82762a5bc886143e1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7053fa260cdd3211f5fe645e9128c20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3464d48665eb17e2b4a763c09a3409759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c63c2f28bf4729d08ccf8e9db2d7e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee59478bc327532da32b7f2800c93cf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e2e57572782171a734e6fe87205cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64d43fa69cd5c8acaddc79cff50c5d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9625f521504baee2016c2bca43781764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3c38ba112f53ea7ba964a16450612765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7346ad89c8e502e0971daaade5f0fa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d654e32aeb5f988182fb4a3b509413767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7074cc5e346314acdf2effb407d071768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f350e74b2ea366bf61a7b0a6074e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b883efae1065a646cfd368bb04b8b1f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e75c437fdc884f9eb66c47dae6f2e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02453177e7080bf1357fe560c79152772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d51e467efc1a091cb2a084ab38495773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1f280595a583812db3a891ecedd6a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eefde234b7fd44935c9d8120a32b5c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97379d6b116b1adff6a76638a1df8049776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fb4111438d33be5ab9eea80105528777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00950274b4a5a8556518b0e98e47352778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1955626c539b6cdb0ad8ddc6aff03b2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d7cc63f71217882b80a80c3c31794780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9f16be201c6b8dde68feff6a8f272781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8e16db4da23055a8f7ab1bb4c6a98782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4a3a22ca987888472889278396c57783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0e5d5e749bed556fca4e247b36bf8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333bd1c7d80182f386638d77947d31c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513779f1c0f8defb9b25114ad4408a9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc7acf5f505067b0ac620cac7644cc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d759b9bba8da118ff2eec581befee3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe05f7c14b4c544a92708c733ce67789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cc0535509913b61398d8c48ba790b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1c52a788dff504d578398043cf8e9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db25fa5c759cf535b0a0c9be0ece8b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e87932c9fca2ed95f092a66cb7de793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6cc5e6c62beb3b352c8d0909584b0794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f034f6ee1a364877c6f49720681e2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f34a6741f79f9a3b9f5f30fa456d49796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42892157d5b5d3a52b4d367aac0eb4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ce4af928cf9f285e34c9d9674de4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905f4e22dd8b2019ab12b278e56c507799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d83e261b9f2f243b4afc608431c94800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67d92b05183958b496fb6c4dc3b6e1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2787941a4409c86776c2725fd0d1b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4117a8efd819d4b6bed6921be00123803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2c91ca6179b5c4696336fbd462db4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b522313cbcb53c2e8e4b2726434c6d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed609b469a01ef87215467f2b7b6600d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc7389b43e21074d147653013e4902807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fafc9754ac7a100c39dfc9d61fd4df808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682f4d330e851a055ece6a603b752f0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d26ed07d4f70d3af79a5c03eaf0ee7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef037665a1172d0a1e56b89e162192cf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b269188714671e907933066095a14f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57567cf88c3a3af9d6bf691ff270669813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909f26991b2f5be18afbf76f0cb95e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04313420347b4b2cddf18df1a609bd4b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd560a173c7192b13cafe19c2f984bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f485cd38d32c0c0323982767279b50817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac808e9c6788895fdb2172682871f4f6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b630e9e3e197c2197f0ac72a90d994819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3055a21eed58428c1547aa9149ec892820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf7d4256ce7942fe33e4db74f8280f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a82ea554f5a48ad7fddf005b15e199822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ccfe22a2f51d35dc3fcd3fe09e07b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed738eb0090cbe535a47dd62f1e8d6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf3a21d4f6fb484803607cf90bb44e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808a8440b8c8e121c4c8111ac6bbc75826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a519009275a57a9667852c33eaef7d8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ffa14b9b16cd17714b174bc2c8f42828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceca410a355b8f447d181c73b75c93829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7029b7585f5be30a95f5ce7d13815830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44cbb5b98e5de74f220d2d20edd7f9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d37a559611058a9fb4664ce4897f0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039edb3f6661740850c092fe6739e91833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055d9961b924e53702e651234549a14834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6111ea4058554f033fb2f39e4e9ffe835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470017956ef5b7a969f9e32353c74ca836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295b609b5015b3888ae40e1b5259576837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe33eb37149a5957653be802b3ddee6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd497dcd2f266929faf33cbb76782575839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460e6afd324a348594368f4dcc59b76840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab28ccc9c28df590092a52cb6b8b248841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af82975669e32a82a48646fcf0e1e4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf4fa5ef13c236a4250804a250d2b1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f773762c715d704614aa672eb248fe3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cf9f4b6d3f4bca49708a58c575352845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0b160c38cd4a6724d3d38d04f0048846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c030d655ba22ea559fd9735a0af3666847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fc17532dd8560bcded6aacad570d6848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189ec385dff9b63915397ab0c1fb422849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9bd3c08ba91f55e5546d8134b0b1f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb559c54af98951549a50aa6df7e4a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a9406ba3691fe7efef09e405a4859852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17bbc7e9e9169ee9f6d0304b267118853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919ca13ebf829c31efa89e098f096c4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716d1d627f7b8b37406211c1e8191ee855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0558492042b8604a633770cd71c4a3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1a7f86e9565b77ec554532213a891857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f460ef0fb113dd2e512ccae24ab3f34858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e2d1a7216963f53eb181f405a7bc8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a97fcc47d75dc1e27304a4df78f9ec860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a7998ba52a5ed9623ae7cbf9afff2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fb3a3561397fff40cac93b007a76e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14150bd38d2202f10ce83cab24b51727863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d11f8d98d74a94b739205709608fd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b043551f26384008b82bb58aa6e6f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd073f0889e79e20004560b70b5ddb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13581937a1c60ea8e75850a80bfe2fba867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4b2ab374da011a3c1e1c032963893868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca69c73fff4165e5e00d6d3fb9dfdb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f8d9dcd8c19578dfa219e791fd789870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff2cec7088d8b596509a8902e8bc96871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f544f0b5314471eb430e438a8bffea872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542246766eb312adea33679eb2c281cf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99099e20c96ec8dbe46a555f1ff16ab7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddd2ab87c3f8470a75249d5f5c0f8c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb9745c0c1cc6ff57a83e9cbac32f0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055e6f42a93883a8dac44927c622a7c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcd2eaf76586013af49e2dc97f7bae878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ecde6301dcde0e5737f42eee28862879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255826f96a1ce124de4ffaeecbb1bdb5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064128b13fa18f79c7206acffc6efc4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb987a46931e2cd894efe77ff486d66e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1943a74b64c0b14007e9e3fa484cfe8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20357ddf904df8a79240614d359de11884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f80e8195a17d3f4e9a7c5fae8fb6c2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695476e5c06569305cfeb4741f1ca903886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ac212510fced9cea6ad066b6bd92c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bd00f604fad738e5cd4e9fd9928e2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c0e014c89fc8a612cdefa02af6aa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c62ce186e3a1ce02e187fd03e85385890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bab64b5361daed24f60b75e7c88ed8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76238b04af3ec2a7e23969dbccb769892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0947a9f4f503e91bb46ed62650c02893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51996092318244cb2ef5fcab2e27a64894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8d14ad8db57932c2c5d6b89a0b0b6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a220c9661694db57b1fe337967df289896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d637d057a028e54c5f7acfb566341a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbe4ddd09e39113110a5ef83553c8d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5892387a50da0e2d11c91f3af31e0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3cdb239a0202f3a14b66b2458f701900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7748a719b1956a25988305274da2db901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171db0222c97cc0d78f6d097651cc8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ade925553b119798a9277425c158e6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62742d7bdc3221773423bb8476acd409904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd975d797b8c5ae755d6cc4a3cc3db0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5277f3f3e848c8eff0e92a7195a6db4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070907eab0704130999bcc601bcf8e8a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e58e5e606e5019963e6535d403e09908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9cee0a02f5437d19b4a337f6e46e2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1c20d30186128cf92debec17f0b5d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58699a9fe3b9cf4aaf3169ae8424d7d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5e3b4dca756d120321eb8ec91b3f7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff5896a223e3eeaee44a6afae7899c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10f82502862866b33c7b27a6c2f00914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336e487b9dd03fea7f46c7692e2ad12915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ab15cf223d43adb80cdf1971df4ec916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c937ad7da6fcffb64614384b4ff5f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840e7a17597bbf4acec73a34bfe064e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c3bd11f495a80887eaa2f38ceacf1919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628ffd1d4fbdbbd95aa6e2fd8112ee0920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933e06f8516fde31f329b07cc86ea23921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e7e1aeb4700b4fc600d21b3556409922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd186bf2cd5b03053f912797bc78445c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82c75923584825a1663b92497fb13b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deba43e493e980cac39b207d543998925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243473d2f1112abd1464464c88568af926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eefc2ed0b4c3706b180ad4233d3ba7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e3aaa29662e1b9e2aabb9f7f5f88928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181b40e37d32cdb876aa6e2cef85c6a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e0f8b4d2c91a6425b5bab4a12849f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f73e2fe07f5dfb4c6855085fa4553931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c1f4ae7850479c3fa84d80d6ca0a4932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f46d0f8da915694dd7351c4e147d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d3d9dc3cf8b4616e913a2b774e09f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327d17a8246a70066d912868416af05935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab810db491b10cf65b18a26e403e3d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220f7e581b06d037d0abaaacbeeb769937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2251b7d3542c4b7630a1a93ef900c2b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5545579da2764f18a66c1550ffe4e1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730e5be90ccba2d5767c2e02bfa7c5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c7c040ab6e7adc190882861959863941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faa0eb2e7d8bad71acdfcf4ef1da47942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd5d40f763a580ac06f69021ff5ff9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd638cf8de8e52678c4d3ecb476dca5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2460c7ead84e0c4f828821cd4a6ae82945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d81d29bd29f9c97395eb7df8a87515946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8dcd8fe395c892c66c03d4ff39a2c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7ff7a286915f4581085c6340f01fc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8e319d97f0bc53172067055e884d0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc0a832b8388a73d60ab067d17659d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881a0ef057aa358fca3978460cec6c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f3251ee5bf8c83745847d23d075a0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491dcab90856e5a5a45f814a0d4fb76953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54976c1b7ae624a57c3fbea141772b5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2089ad63ef1aa5352cf789ce70e7c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38a103eada4a1c9022a0afc5fa517a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3b67dbdb531468a390b784466de76957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb185ca553f7a27dfe0a11848ecb27b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa133a7e2e48489cc420d31ee6b966959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350bf783ae7549bfdd00bb4d56dd1e8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44176e305d03911c55fc6b4b612137961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7546c29039d8312d3b713eaf6effb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d3f6883e3c75bf3762c37838df9dc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a303fa62614bdc69e41897c0a2aa93964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812571bbca045f26d97a21f78a13987965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d7aae4ce540415072e1325b71bf81966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149c9c87077ee050ad43dfe91ff9592967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc4a826b47830c74532facfbf37311968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587be7f3c02fdf339e13ca1d786b383969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23654d1ebf63d9af55e3bb89cb278599970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f141c0930e8ad43a12a454acedca5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd0dd1b7e9350b8d0f8e38c84bde87972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff597c0d1aba81ec7f2b99ea6eebe7a0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4310674026074f8289298423c3763974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201aa4d55a70269abed5bff2cbb8f8f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bcb55dc32c701044f1b0d79e2d372976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87914c7a0889e6a9c6525b33cb4ccdfa977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>