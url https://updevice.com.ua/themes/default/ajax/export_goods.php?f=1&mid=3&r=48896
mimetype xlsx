--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206b185b4aa478dd608811c4842223c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44de4f236773c67b58f386cfe913c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e02b682e3efc586b934f5c12f3975a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527087c57cbffe212953820edc2b31b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89005bf1bc3beb5e0e62fd1bab8cf7175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c0cfc9875e8d45a1fcb8c71d9573c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ff5aac99990877a3b86cc9d26be77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a451ccbe09b6872ad30b720b8344218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbc03980c0efd8d7058840248b206e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6639c95de027a578e5210d093efb6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edaf727e3a82639528e9b4a04ca3f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f50f9714d9779052c1eee843bd467312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a68ec77773f465d5cff6739faa501b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e71fb7debe258abd2463aaa51c02e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0519a1c20d05798ed08e9973ebd8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100be413e02225221b9c632946eed3b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9b969bb63cc02402ee4587ded205f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13db436d3000f35828e769be424c17418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2507b2d35bfeb756c5b5d7b41843a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678c1d5dce667b07880954a59ab9d7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b32ee06af9ffb085e584f6fbca4d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c3f7a8853bbb75211d6e9f746f26022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df10006c7c481949e687df8e816d26523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a20cdaa6a2141c41971c516abcd2e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9c7a399417507c39ad2147031f7dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e508a3b82f8fc9784cb852165fc1a1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81c71d234e5da645e1c685da1f72f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f66991dfde1f2a933ed66cdc3cb7e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bcc9d5f5d520ff6ace0f2fa7dcd1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42542431cda00ebf877def44627ab34030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e74507c1f90ccad0ead61ecc3b996f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd4d8ec3c60dfb8734cfbf9d188df432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab88efa4b90c95c36b9d786daabf86033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7431131cb6e1c672b390fcebae173734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db055ec4de4f711ce3a9883a94c9c87b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fee51ee1eb4bfefdea26237b5754636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9461a5494163143753ff5045a4adc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a7cefa740ea6fd6ee2f4206e380f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e069cc80c020b7d7ca8993ffd8f4d8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0722a631df2932bcf88a3aebbdb76c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b140e86fda99ff90899fa0d7d8035df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4c8be13ebdb5dd4f8d9a7c39e363942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d514bfa0fe04ee705d24575d648fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad658e0b0601a29fb5f70dc007867844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5cb73a0bd3430c4ac45a7c3712c9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4b859cbe1f8914df449607fe3b51a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5600a42d98c949e3218d0b4bb1fea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83cae540a06046b7065111533cff8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca679515febe9fae4be947ace382180549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00384a750efbb5105e35aa588180dbd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf87440e622014c4f3fc22031c494751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0352610fc5c7c8c2a8e38dd2cbf76f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92003a27cbcc9f8f5cf24ccfde4971be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55292e3c37333b722e8912200ab1b78e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e5f6426697c929ced8d0e08f8b8d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ca1999f5fd77b15ebe1f29c6eab2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35963c4f4fbfcdb0788ca29a86cee5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000880a19f799f2d62f1efc9f0fecc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b96a4a34f72c94c048b5a3a4b962559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4805780aa0907192665c7e786470960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d91e5b80753c28008238c9d7845f5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ce29635258f9acdc2f7da5eebba7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d2c7ab060c1c5c38b4efda88799c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0856bb2cfa92b088a616a5731e07c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aad79191137519a7fc0cbfaa98efb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b5d5ebbd97d330271f5f51e7a7ab866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f6727ef5c2bace9ff67853c102ad067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabaac3261bb6223d4919487126965d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383fa1f8c7d1228a45cc84cd33b958069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538c1a17209f9fbbd73f0b792c6c42d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0eabc2e167ff36b3e42b8dbf517d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82f44245948c72adbb9e9b3bd5578772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9400cceb3c194591afbdaeb3e15ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dad5926a8d5d3ab1a1f115d80ea2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc2620808f36ce0ed2329d4913efda75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42969d73c38ec6a372397b73665cfe2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907f2561fb1f38725f696ea6c9142f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b065f58224f00c22c629f405c1f83278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1ac951c4a5cc7d933286e51e203ef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ca3c1da4209baa5f4c5c15d468ba780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf3b6f57f49a66b907dff29077033181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64042ebb3b558e8f1daa5a229d5dfd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b0b6d20007b7d9f4b681ee420646483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbba0faeff1e766fb22cef0302342e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd9416d87eee4051772e0f8868eb6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a860a20634eb802857b87e6cfa98a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a73862441d25a6e25d1fd58c47c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5112b59f3bc0876128f310a9f189f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787966c7c502caa9cb268c0aa9fe112089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa599e85e3a21ce7f8885c014c45dc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5b768519286aeb95cf0d40b05b6f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685ad279e04efad1a62c5ae6a9d15bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de0ad33f0807e80c430e6f457c310c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042657918c9f2cd2fff042989cde2b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41881091c596917409df51def81e6beb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe35fba4fe35b215e0b5132ead889d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c742870cae1f984b3db87303f504497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ced62e47f32d6ae4652ed4c998c77398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ffb4d74f25a1e2dd5309742abb1f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb915b050a6f6ed4f4c406e147ec7d6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336c9c4524cffaf84b3c81c40a4758a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95bbb7381f3be2c7b0ff02121c7913102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda3ce8f26439e90dccc32e8b265d2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff50eb6ed7868852523e58c4a5f3f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dedfd2c5cc01aa4a29eb77615d7ba9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eda8e5c9968bcd86562b5172a4f623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94292d5dfd3aecf0a4752d16eab98303107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996878189a2e1e92777cc47f5c02ece108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98588df70b72c729bb7909a9ebe1c006109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba78594c6e894c1eac64c22052f444110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e955882ad21e0f7232e911e727530111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b953d0a3fd0017e7db46b6034ffa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b786f1afb6740c5f1db9b074eaa724113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb4a8b20602b59b4df95d39f6c8517114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057468fbfca13ba3f9a265dd23086eed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eeecb6a6f0344bf2ede89afb00e539116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e8b8dcb880927177768b83d9f276117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b856732341e829adc62c8c817504195118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcacce8834f1fe2daa8d8af56c42396119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27300e4d09b8191cb9318c6daadaf6b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f204d4a288fad6aafcc63a962f5d47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e72e568fb5c1ec018ca2179acebac3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826833bdeb4df7acce0860b46e8b4f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e5fb1338c846fae9eac9744d62722124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11f9bf8c45a7a379e4cb7d2414c8a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7905b83a23a3218d853ae6ea11df52126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d7c56f070557ac064ea356cafe488127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26cb9386e554bfd557e6c6fb1f25a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591154a6c68e2499e85600610c8fecfd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb83d40872a50482f8c4bc5cc6bb44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060638d391de9d29fd2b83d43239a4f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c3859cdf978de1edbb09ca15d8dfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4781fa06309de228dde1948f10a5977133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d6e43944cb2b57e7a77845d6d464c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a921f62298e9050c8077a919e4d15ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d470649f570e70aa3465352873e173136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02003cad9fbb6a1717f7f6a0d2d3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beab399406164201150d2b31e3bde5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db768a4b7d54a318d7a70480285780139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc82e066ba4596c3a7d7286433703e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12148c92e5ea6ea9ec29a2f1b76b4ef1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50761ad70b81837b31650cfd322c5d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0a70784364b5a552775566cc63284143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed56bad9eeb9bb9b98239a392c6443f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a24dd5a75f7d8af5380918cb3266145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae257390ab8207f6bf057c51aea5e17b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cf09c7eae839797f01765669e8bf9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a306bde3aa6ea2c57571d14d63a37b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312cc067a34987611512be0b8cac1e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9d103b2c5292124b4e92cecd21c93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63453c554d8d6160063686159022242e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac527c80ee421a4827f2b083b20a2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb0deee3e529429b1ddeb24b7f6260153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5590aba0395d79d33a2d7cf01b9f82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1bb9ad1bfb927cd42e508ad234850155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028ea668bcc83603faacdb25fe7a20d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382df58390aa725e7244ed3da91f628157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998daf59d8dda0864e9418766c774ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae3d02c2257b0a4600ad528f0d818e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a07db2ed838d541eca51c5c34cb923160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbc192d23427ac63d0610562e4dad0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fecb222859d280b2c5bb36c44b4bc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2036c9cf08108c415abe406088f21163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ecdf5a01ec8ed4343c3b9993e1832164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47918016f069ac38d5f53db8f089a072165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088ab59f6b79b4bfa7e88bc6c319053166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a869797ee2c460a8c1c0b0d45dae721167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd448928dd6d528d38b1bbec9cf22b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653f85b4c4dd9fc109cbb55baf1f43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07bd6699dd34c62f635b597b3c1f5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e0a7ceb3402cba74014a8f7a85668171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0294df34736660fa3b1af4b0e399bcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c906d9767e90cd25186ceffdd94afe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf23902ee8f898524c60e642dba311174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf21c844cb1576fd384e194660a1714175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c3ac555fdc1b66fe3ad6ace4874ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd4c9852350bf956a15219b0d0a64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe8eec58e93d249effa07f23b31ec7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7134ec8f36f436e74d64b53939e91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced56f82c35ee83da5bbb193d3440ddf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c82ae514dbce08d28dfc17d905ad0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e3d46c72512348eb02c7b0b3f850f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02edc74fb3e5e02f53dc25cf15d3fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dcd76fce05595d2fdbb47f470552d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999973b301286f8f06146c3249acf8b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce2f11edfb71f8867e256e211d5061186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962c78665bc33082c6548cc90f7f41b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88225eff1c9870b4a5b005d9009c010188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca399af8ebf0789688e2a8be664a97d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6057db898d3a9d1a220f2052eb8d02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8e98124d7674e3bd255c42073de97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1920678be63469ac62e38b95324e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0fee4092af0c2de1ca871098d27c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09bb19aafa27f8e61d4270959a385f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf00473642f216f00da9b11d1ecb442195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b48d2867e0239e4e97ac553fd805196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6421b01d259e72dca93a127d0a95f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba02fa4294c9d3b229a521b0bc5218198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4646b7c729a47258c1bed11f960661199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7362941e72ef3717b0bbee2947b2ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224b3fc09e55ebc3d8b34d235ca776c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df8d430b9462f946c06a760637af9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ae0a2d4ee13f75d9c72d0084cc3cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37c68290d66b688f3b7c3506fff084204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba04ad773738b6dab2cc8bda788b444205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24553c5a9ac795a4d142e6c788a04f0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bb7c64071fdca35f899c8556025fc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ea3c95ab9531220e10efbcfc8730208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8904b72e97075f0cbfe3c70a2918209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e2db353471ca0278dd524bc2f6946210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ca5aba83dbcec8ae3241235f84c56211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87dcdc41c7a1a9c10cc5fd4b0a07b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4403b86c63e7657b53c843610852b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20621dbe82a7cd1af4fb592a625ee1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9569b0aa87dbbbc777a37cc8226cc5c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb5c875f159f9962492d644104532c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff8257e6e577f773369a584518000d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70919de96f6d42617ec241d1855df9af218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef3523a6cb856d7373826374db212c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7077e516034caadd0cac534bc3a392220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db25222c0f492e267ccdaa22b85fd6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91532f477be827b8d566c5133db0157222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08c3ac600af5716b39420c94df49f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a4c27241e0ae2dbf0d2a9bb6708ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679374479307335aa2fd676b4831032225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a6a0188c49a46214c874c89fdf30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9a7117af224aa1336b4aae0fb6424227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca0090ee62ac93cd521b5837e31a99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9097034639a1441f8aef2e479bedee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9361b373b69322ae8bd5e9ad85e483230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698564c4f1cd28716a24fda0e59d57d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2732627afd825e2d4d544d7c1bc643a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d6726866e5975900d9cb798d2a042233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05465c71dd9099e1b075041bb9c60839234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81165e724d6b8908b4001e29a7c898ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22287f14d4dbc5103e142db712e07e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3ebed461fce16f2860bce856f2a77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc9d2e502985bf356017daf17c9dd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdfab2f471d6efd866d6aa0638fdfa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556397cbb3a6714bb97138d6d9b4ece240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b0ac05fb7b284e0ab7642522fab5e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4ecb2e503a7c96a2763b921943646242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e568531dcc57c01d061f15f80154d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b6b01d0ea7981913b0fd202e07c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871cfbcc892cb87e413ccd6336d6c6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2287ffcbfe420401f24cc5dd7f104d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52b41f0f2d7ce7946f735f6aec34d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b146b56a16636ea5a5e74a08d6ca16e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff4c001dcdb6c278ad04e51fe12af3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b810786efc5ade7152cdca7d0f1de2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814439e30edcec8d22540d7518c192b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d2f833d2ba9b3b6e44a961c4d9cbf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc89ba327321daa20dff73b1736d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1102a0b02ea715a8862b5c76e58be2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a632e43f4b124c1e6b918b558893d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe19513b320418d37bb2b4311e30b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a55a222d55cccef6fe02ab77448df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb03330ebd0b5fdc9e53c3bed67218258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacb80afa88be1cc48cfa26bbbc6377259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b05fab6196d53e09b385d36db6bcd5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f5c9f62b7ea51bec245ae5fd0b4d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d8f7b5fa4c8828f306ae6a268aef7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f895e356a7c6447b461c07d8e44209c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ff2857ff6c49ad4e1678edf39c804264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb1bf2a6ff7cbc71ba58d1730b2fea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554137d5ecf46c3bd38dea3f1d8aa19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3913577b7581edc69aaf9b9709f3c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456da7716a4e1c0bbbcb79915e87a88268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4f6f58f91df3db349465b6768850a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b043efd5cc665b24ca053e49d549270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996ce861ee1adf385c476d8bf03b7b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb7e4506120c302b264a2bbc3a1b0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cd96171d9c31baa1c8a481878dac9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03db983255defedc81239d20051046274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c70eb62f8da56924c7d649af83ee6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fc759874783597ad74e274ff028c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed8e980b1532723654db1ef2b8e5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9db638d35aef3c127db880f08e058c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf4822ae514492bc5fa5e83751aedc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14bcf4088833410715c6e511015360280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f8b1599f6b8967d68c43eb36de207281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a22f3a52971e8ca7fb7a0bf9dda779282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ed9ee7f1d34ceceb761ff33a6aec4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780f07e7bfcad39f2b46e7042155691284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f6c241687547df73f77a14eb01848285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3facd2051add96d46b1b0c74523c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e537145c05e0d6c1dca44571035d4c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dba8918a1fd375fbad261d82de6f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699ffbe470f1cb8d6e9919727c796bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1d6fb9269b76b55226e19f631e84c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f633eb15a174aeb172088145ec9b037291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f2553d1bc0e899aaebe51d5c540ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeff33848c6d17138471a769b35e3d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125391516808474ac11a0445b146082294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15540dc90078e17118215f3bcc0796ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb3d40f80b24acba4ffff2bf811890296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382e7bc323b0c8067df4b17b7c7af14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682cf8340e0901fceee3068dda37e8a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66dfa5a1abdbf1223e85a8e701b519299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f2496b13e0f7d80bbe6d1c693d432300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93683ce13537dc2478ced01cb7f1714301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d92f8416035a5765dfd9df6bc45367302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e80a11986622cdf76b92dd8e3a717303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1400f139c7f64592c477d0e82f21f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600eeb39747b5ec5a0d89640fb33fe67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ab93c9a77ac81983a1fe4a13a7a31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a4e5e51f0f84c0345b6b1ce9a6e23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07deae633feff5a9c0f57f5d2d03abb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59551dde09b9c8b4305d08f43a10f9ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a952984d1c9fbe8d429583afc2a0115310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784af1e5bd1621f7d1ce23cf3797a4c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb6f0bb6a36ddd1c225b7d17fc75a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff85ac7b39a08e992dc6e240786608313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670087a850677121a2432d383d67a7b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013dabfcc139001b5537221ded81232315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f2680603622a2eedffcdc05d5146316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf044522843f2aff197a1fdc2c4c2fa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5622444c76ae694c1125a9b7259874318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126f8d6448515e389f01a808f67bfa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792a9e733397dc2faf287cad19dc9aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c30027a07cd78c4fc745899e931e0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63002c07c81a2d9213848b8eaac9b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafd1b046fbaf401f707706e924e8f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c030f68869d802db52b3830435642d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee6fa33e9f8e1d3d06b655a8682e86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d90fdf0f51bd8e91cb004a75c56544326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fa86dfe2ed392dd1a8f224403deae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93104fe0bdc33b2ca2d3b3da98bda29e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e5abfa66178e49053e3fa8a2927ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51223e284d59084de24df018fe2279330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0adf25c14658f29e0c9818ab61390331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c9bbd02ccdd65f19bf5f0ba9d4f77332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfba12406cc55f5d97c0d6eeaf1892333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05961d4b90261c37edd4a305ca6a7cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6e83a3f2615dfd2f6f48619d615b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb150b28d9b43cf10c8f45594684838336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce47fdd9b27ac332bc6bad07ccc7ae8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b18cd2e9a66a9a38e735834b311b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc2f7f38525e075e9fce506452517c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c942f60d82a13a0798ef36975aea4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612045654e2ac9d19ce0580a2818827e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cda074908c78a1d6118c83f347345342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5581b97e373caed5319f11e7eff8dad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdd877bff4b036239e6ee4184e3a0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea636801eac63adf5527019ab0a8153345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b59d1c9308c8a20716d61ad55be4a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599a32d188c1d59038e902ea3e51618347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92dc49ccde431fe2c135f53ff86220348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da4bd220af4e7520ed82d2e4cb7c5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bb7aa279dc98f2b5976942c312449350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e548f3b2c0fc497f74e5195685805351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a6a5d60563d6580dede56c096f74d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2798ab31eb919449dfe4094811ecf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88b77cb8e13e880fbee995c20742ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ccadba5c709c36f76228c0f102ab1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba24a59345c7f04a050a5fe8eddee9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac80f96090f2af156875eda232c351357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4defab4758a883e43f3b738f9dc89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce11b05166ab1beee3b1c44fbe5c50b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25d0e57eadcb2da4ecbed5f0484394360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbbfafbf0d1567335a7f610faebdf1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb1248b2effc1431d88cef58b1bedb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e63afc17db395f9bd1c99f43a085d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f662f80a7de9eb18cfead43eceb2ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11771d998a1a8168ec6283b6b4576054365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a14165ab5abaa804aa627fe081284c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c949c88d35921fefd9ca7d30994a62d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7ce828656a85d823ad2dddd5483dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740fb60366a265b3f11ac5b27d810f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbc33e040725ada8ebb91fad3d43e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97787e8337aa5eb20ce86d719d5d40e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a67b41266d4b1176b21922299052c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ead97b0e1a8c28bd6c56deb637204c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a453c2cf7b6e84a4377b7cc5bdc526374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c300cc388927b4cb47b10636fde2a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0379d30b8e317b9bcfa52d60465ea36376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136c0e908a6b2f168a48e5c7e796f80377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe8146fbed4653d3c56a98c3f6f1a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f74b4c8b7aedda00144b4f39c1295379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2736abb701e7506d70b1bef8f3a4c10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d240b3cadf17024a7c9f95984e274f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449987e08194aedeeafba665252c534382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663ffbeb81e040f4e51cb3ffb1b65e7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2fb2d7f6550cf29384363da7fa294384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ae074b2c5ab216d343009e7158789385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4d7033b01ce9548d85fe454f7f7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e19698f6089ee8f35fd8c2396a1ffc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fc038c335945b1202a71fd20f3a91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360e8378c85d943b274f27598ecf542389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61607525646dc87ee4134e748da63b7c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4e53da4bba6530fcc3da75e82a3c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae0d9b76ac5e470c8d90ad033e6f2c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827779a1fbf450c35a109b05eb816e5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590d8f7709948ff1cac2436fb4fa40e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c0309c4b08ae693e4a4637ec520ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30407ddacd6d4f9f06262b0c2c3fa9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1fd8bb19122af4362c05900d06957397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50019b782d8acba1ed84bfd60a2099db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ff4e6ad3e6dbb3aae76b7a09749dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f311babee40f0416c8bacfa3cdfd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783dc675354f8ed34333e4a71ec88f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8df699c143ab74920612a366edd078402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24aa4bc3079ea033df0455e65f451a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c792bb0a7be63fea50c456a4fd1de7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e621806b2198517fe2a733f32db135f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c162fe3b9da7ddd289c37e0bbc44b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227544c8fb3fc965d84c164fd7f60cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a21bc26a2e608b5c1e8667a42373c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196098d54d5827323670f9fa40571c84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c356c9c1bdcb88484e332ee1779e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed638ad9d3f42a96ada3819adbe06a20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d99df2e1c37009668e1a2fa03f6c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0941d3159c99fd0c42b31524dc1a543413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b93682da3a510a6b2cfc7c7baa41cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0082506f2d4321937169a6e86c075a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a572287233d8783a7e78cc2ccafa33416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b24e84b0f674b81d5c8a78f5beb894417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3baa9792f4cc5ec9b1d67748542545418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48d42e6b0e8d28e41ea07e5ac7ab21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14383f19703748ee2f3b1f79517be3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a868b2f0da43c9bf58e7a2c8b19b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420f9bb451ab90fcee12377c5a588bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafd3b20129764c4845f93ccffacb0a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857008425c1deaaa66b895de8ccb462424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c1b7ad37c72211dae373f5f5c439e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f8c0aaf26dcfe32bf27b9a7ed6fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dd67a99e3605fae7b028a83ede5c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfb537e9241ce48ae7d798b2e5c1ee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716530a0780cc55c1c25c87ac31f384429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e135ed48099e3055a0fe5030cb7247e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab53def54511b6746dfb748299f66e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4382abc2a11d597c7e751607a1c36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ea7a04398a403fe394633ff353699433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb0a70ec3d28d472cbce2ddfc0730b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d737eef5f652d7494607bcd900e67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3254beac4ba9f9ae7e7c07ba6b7322d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b81d5a6d915ed3d45473b83aff8b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7db739eeb13261430f1031505bc00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119ae8eb4c7d68b4eef2fc4edebefad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ecfde725c8fa5741c955f2b2e89b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f70efce4592a09281f0ffc80b7f09f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15b005dc98e4fad7f55566c54b09da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f8072e7a1fddfe14f4f5bb005e604443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99401fdaf193862e216fe2523635db2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea10e8c9ee6e67bc3db9713fe50915445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30fdbd2834ea6f3e30465038ecd8a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ccd32ae51967457f5063039be1617447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282620795986b817d337c2cb6541175448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af9876f99e4b0dc86e4b4e5393b32e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9f28e573d579cc3aa55933f794777450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448510bb2fd05cb480bc2a394ad614b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962d221c6709eec1c0258a88f7e598c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6004cb32e648c3f15fe61ade3d62337453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfd750d3fc1e486eab8c4858424b40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577f26d2c87a220c41534523dcbda0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a8716c4bd485e013c979389ecf3d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95894683866af8779044ea93b06573c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b84082061e52233dc97498b47aeae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd4054268af3372049bab4abfcdebb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd42cb3aee63947d0d0d23d1d0f3b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da1c3d8b398aca5b15f07d797446dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97298f3e9a32892ce4f37a1f6fcdd4b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f7f73b63c34a6b2a3d90f00b69c66463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68bd249e217a819eefea0a2fc3c5a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17150c722ed01b1fce43628987cabf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae23089af98937451cd950dc0dab77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0fa7e11a86010d32e654fb897f15c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd120d999da53fb69be94929b27657468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89567016dbb91e2595e46475880ae8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aec13ef0496935949b45ff8956cd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f61e72474666163c7c5c2b212ed97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b06c1b007846a517ee886c11ce152e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250ad4fb0a7329190a307e5ac24dc4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ba9c339aa30d4cc9ce92604b076bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d00f0e116efc148926dbbbd4481d69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802af177b700cc55fff60b4f03c4184476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e32a528df8f7d4d2908a5360547c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ed1a7d8a773f7beec46872d6a4968478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286626d4bf4d8e57edd7ee46e130ff7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545a52e9d0d6e051d82794f26f1b8a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ea3d695477f1216a53893cccbd9b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802644a75be7ccf59a479353f402920482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47b2f1f9bf33eed9ab9778aa70b9ee483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c2285f741033715d20380f9b6d818484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a15dbd1cff8bbc05247cd2ddd73ac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31c715c4fd93deaea2818e8a18906c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82819070a93309487a6a2aa16e2d0c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a439da41220e078bbc14f5bb9a3a57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fb03c1558653704f52f8af69a903b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8882250e5d37bf462de340e57f3bec3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe6429df733329b7f7b00878e4cb86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08c045e93fc8d5f014b11d9eb2a3a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e9e68377604548e1d139cd90958c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843156ce081b04910ebf18b4bd056dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44edaf7b0ed8195dab3c880257aa4a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd93e94455569aa73b45be41f8ec0e0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3b5f67d5a22b1af1e68a2af76104f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071afecd98a2d0af3bd04a1fcf16e91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c1029e6bbf192b34fa16f865fe29e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9af2806162550492a0a987ebde2ca8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43506852468caadba9eeabd52604f18501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292ffbaf1400e2be29ec36f66460e95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef494497cc69e7baabf985dab714dd3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caac819822df70ea0ddaa60bf47f8e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d014a02843bde4f5c68ae5e90bdcdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe14b5af9d0020038db996b446f7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e265001ee2645d3103e89e1e964d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e05b3298981831a2f2386505a7529508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c6aa83f930df34c4320b6bdb1aab8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099dd4b27006d391ab867064c60e08e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4b6120ab1a71e7770274ff808284b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f148b412bd64640d49ccce8b25819f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48793b22033372bb7fb8ae3250d336ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31497a5a8cc01c223eeeb66fa8f9606514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844889c78b479e6b298b5f6401c0ed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132eadf0c976fca69acc54696a7d3ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5266ab204c8acbe90ea13d1b1332517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb684e1e0795164adf1e6da1e24064518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ccd2825ab9853567a780a1f465b26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c080aa0f23446fd391ae4ff9c940b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c713160ac6ba671bd3611fc7c96ac13521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83e2c0840ff0c8242122351e59220c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87470241d7253ec5d9cbf2a81e677ff7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efebfb5fd98859b862328b1e375bc3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dec439179f50372374ae03f603d4c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a7230c0de329731878456f23360ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcf32fe46179cce47ec5da36426478527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48f0db6d5477fdea40ba184b54f3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fe5215aedc2ff3ea450e72cec4127529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fa7a59e55ef3b962b07128204d8f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a64a1e555c08fe6da10c3eda80beb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751983149a57ba108da7cfa6942247532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299eac1277613af061a455f23221f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7df9a4dcd1f357f9367d92490b57534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191b4b87277b0e490b772919fbc0288535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8452b1cd00e80eb6042bf6ecc895a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fb809f55bc98ad8bd4ca1887009d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2954169862ee721645ad1e25a495f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57ac844e5a824814de48e5d2520f6a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65ee88492360206a6619088f44310c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d388c60da74b574b5a11ef0454a22b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d215a84e5b743c059cfa3f582b52107542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49954fa9a309a04b8d57df64d19efb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69b4857ade6c679d0eba97b2e5c6ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00f3712efce9e7f7b45ac1af4955af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5e2e449b418fc8f75c3bcd0eae8f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb6c43a0015436163db530e6710570547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0a6f8123f9c975204918c40408d5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a081ae017ef59331d9f9abf2eee1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8a37f0bb66d145a897f35c9a1882550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5825bdbc0d61101ce9721649a845c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe83336ed2ef52a392cf589ce807a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37738c31b1f2cf4b552c0bfb57a60514553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17618ca18cc87591edd1f08d22ec7f15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167f24419237fec05fb884777208c7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e792492d154da4e9234b153aef5ce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff635af16eb001a984cb54e11ab489557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62056a0761c0f91e12f6f83969f28e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4a084fe21e5c4323b333629aa4186559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e63615b1008dfd6f74bb9d10cc5c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b47c10d3960a2ab8c9a2347e7bc3ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84863fcba37979e172e1e3751155bc5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8933262cd848238909b001aea2b4cfc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f12a8112f02441786ebc17d2868d04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a223ebe38704d9f6f59d0eee03120565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b86c2d4290005bb1fe0986f2ef1da566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f684716991df572d9732e77ce21c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82e65d23f2589e07f593531bd7629568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8df2b6fc51a447bcb7056d998d4ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e88065697fb427fc0191750875301570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1b43af54e732e3137893f5e478b1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b774ab10b5e1b0fda8bb9b8daf0bdaa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96daff1173f46abe5818bddc0c85d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8421a0f661d81586f8920dc761d934574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bbd3a650aba4fb0f922f43c29eb23575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49fcb827f08ed5595e29f517ab2e99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ce2699925b3c40c53ffbdb420c70e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70ad1765ed9f62936d2defe6a96994578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e2b7c775eb7aa43db40046ad8f603579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732145ab14db988baad3a724e7039ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1d3f79916c20cc538d4af52151a2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70391c297aaf92ad821bd1deefd66df5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4516f35da803cf18ef135d881594a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adedaf298010f19959782ed1877bc8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3675c41fe6ac60c6cca44eecb67c6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbc285a07d2c8544a7778a7025010e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0579ddbbbe02425c4d4fc06f47aa5c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f607ea61aa25ac4adf6cd6a82afba4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd9f4d0af1f754f8ed07c9cd011ff1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800e07616e39008a0e7274c2928862a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3e4d60145cd6a8cd060bcb41d10d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29c3d4f5f331d16c80537dcc335c3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fd83dbde1f969709ab0329948c414593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bfab536784034d10168b6ecf32247594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600baf94ba82bbdf66ff6688966385a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c9059323af9ced0e0821b0b7db7d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb827bf34af87a66beb7212f32f228597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b9de7f46e839b4ea7afad4c78ae4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9419a0d9decf45e38baa9c5dae88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332caf6cac7024cb8daf8f8380cc9289600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db2b6974e6cc02b3e9b4daac7b645f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0707a87874a3d594b0ec0c200a50771602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745e52362182e8149ccbbaeae534081603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c300bf3e7e819a3e425de54bccc8813604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f82524cb8ece859908a6894f4f76a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776316926a7229d90c4c934ff2861d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5eed293718ae675fd905bb357abbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9aedd9fbc7a68d97259ec9de9f8a70608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d860db1c8de9a29a99f3d86a53c1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602793e034b243c810be2026e0b2c8f5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9847a78c1957ab73c3f8d7f6660e787611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881af9fd8e331e2b35f07715695dd05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10a63f80137e38a17faa705ecbc726613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e4c5198238e0b3129c55b631a926e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166ddf8b49cf4ee85b26cd652515432615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78f3ab272ece854cf88b4c3db839d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e43df3db4cd5eb7e1653d0ab4b9b97617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ed9185d50ad550a3658166f67b47b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da8c6ce423ef67f56e1f5ddd1e9b82619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de928f0f8093b416cb6787e70e8f55620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d84ef94ea48da1eebc88e1e0404361621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781502de7de7dfd2276aad105431ab2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd84d055e6d9935f8a1e070d6a8daa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df2b67dc4ff0545feb181eb130782c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bd7877dd74c79d2348b3d2e93228c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e6034625b5f213ccc231a1bd1fbb0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a202d42a9a4f48eb2153c661b5d91b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5ac89844a3518a7a023afe6281fcd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a690f01443d151c6a42fcec361592e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b975d1b8a435c58ab282e46b1b3b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b27fff1ba06c3812ec63e467b9c09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680958c7481ed9fa1a459943a441740632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb4b1323bec6c08cb1fc60c7606ae8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccea98b8c27c858e0f04fc03b1c942b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50bd0257879f3a841dcca8ee0a9a9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95343edc21646eff78a0d4406480bbbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6a34fec9102198979e3fe5c4c1d31637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376681be8c2ae0d99ba66344a6ccec4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854272a5f2e342674bc5d03b4f7afb2d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c09d16b3e19e11652a398aceb8a1d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7e3d71ad9665fec3b82d99f7c1d74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c30960314dfbce965ef4c4f3fd619c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326eae342f7fd51780d31b4fddb06bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fad73583d1529a91694c7a67f9684644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566588212d9a91cd94acf86120938c40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883613e2823838aae868c8dc89f893d3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7c22d58c404b6d67654f010ef50e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f00e558cc2ed6b6fdcf19ce3cffb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a1c02d201c9d2018f5cd1e3a935fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2960954773acf21e01c8c178c3c7352650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2af69444bb0fedcaf78de85213eb14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683e28636327297f09d71aac7c05044652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661705c1fe7db9c0c19c5d49e1a8e1a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b80fa2c6b30971d2ba10bbb4981fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66c5dee3c989c88d4fa5af5a456b43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac04b07419492bc4594e1f14c1cff52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe9fde1ef5c08f8a5cff0eb099ba01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f5c275e29dd6828ba6863a16468c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3dbc78ee144cb799eb785039f64bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af33922f6389c92b1e9b2dfbe50f7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4392e620776201bb6454fba832e38b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198324591d73ce2bc648734157d250a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04259d85c7d6c6eba74a0501351c5e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef6aaad2dae782c7db7ce1ebfe82e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7039a21a538bb062386431a4e64ea2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3249cb69ab44408eddcce032d6a50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6f61f8b6305cac63ac3db45eb8571667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214b0b318a4846b4b9cc81407b33cda668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dc46e7dee09aaeb58d4a823b14e95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dad5c2c6208270daf7192c64bd008670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88791e05f4dbf8624fe182cdda026d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4639dc8095f5a64b98ea926992516b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ad513a950a61e02ac02e4ec044def673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857edc5c1f275b34d7b72318d385dbb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba6dac35fde78951887096aa28806b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6376d67fd8516283ff2c2cbfadafd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdee184d14f3383597d60c710e26cb1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a8f403c1e5289da8bd78b906aca0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544bac5f866000cb0b7bd53ad50a919679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e53f352d0648cf8132092923ddd317680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3d4afce4b5a9d1f8cbf8196fcb626681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e747abcb58f914c03aa244d79256b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3b930bb4d5399f1540a035aebbd23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4040cad2de3c5ea50eeac8cee2221b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafc72fa200fc1b5d51d01bd2009731685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b60405d0082467a288e53d85637b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4bd99b752fa8521935a846fc67b95687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db1c2fd81aaa747307c822b8a0b657688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac793825706131cfb091c58d05a184689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c58bf7df49e8136d434b1083269d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c8c82a28bbf3ee6997038e42046dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c14a5a95a0683d4e6d9b220391581b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91913fde46da8a3234a3bf232fd414693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb7ed1ef0cc04c5fb3bd4a9e502aab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734d1cc1ee5f55e50d6bc43af4943f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a627c1384c5ab97e42da232cfb2e19b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52702034928233e310ee44ef761811697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b173c24842e033186103c5b0b6b5d99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106adf265f2642e598810faf96f35ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e195e0ee98e89514a64e8efc88f11ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6a658f79f19dd3d1c940b1a94db47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d6a23e70e8454469940775c3f8c42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13bd8c33c21787721818ede134158a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12060ac29c392c8e3977e8cc616ca241704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317de374b526265af380519ca415d4a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d69f691d50154b307acc9bc085a8ca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903da85c932afbb85cbea32dfd5976cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a12d3e93dc800d221a4705b6794e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e473475675defbca4344409b171b04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c58742e396507e1c89793aba69ef08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7240b98da58214e92b985d73466d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8ed012baf0b5d81e9c1839e67e08a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec5f0789163d9791d218c6e3b737eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fcf8da6f2b58334329330e4983d9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf81d994b73f9b908c9f425e2742edf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf040246da1d2aafa28c37b22d4741716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f703355f1f775372dff196f267e54717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98334746f08ccb38be3917cfbb70da718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ddfd7626cf027efd1b3a93d1f3c80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1874520dac1d7f972c7dff13b93a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396bee1d2b718a74a3f31131b115ced721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5e531d67283ececa34f13b103f52a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1520c2b063043ba71f2d89e1e82624723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761a2294a75bc729859cbdc2c3799c3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e879b4d073bf3fe469efa0632c0cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2c2c9ccd902e9afa8b93fb763df6e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323f01cac4c6a042985b8201dd8908c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c568ae54313ffcae8f6a104fd8d6922728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf8222bf7915d2643b86589ad470f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208122ad0a94448aa7ab9efe26ffd072730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e70802529d197b4e0ef88ac86f68ae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e73d0a039f4d6573b55ffb91c58d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bad4f4f0af1dc55a9c2a3eab47f64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188d51e6506c330540211d4ed05c8c4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb79e55016d6ed124f2b8935355a94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0190e6ecf93966f167dada024aa515736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbee407d653e4efc4daf695f9ef487737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e1812fec37c41ddfb35dcad23b4c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c660d0ba56daec70d433d3b092439f1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7d7184954a1c765141ed2e07a47bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4243102cf30eed78f66bcec90b3432d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81daeb5e0f98161409863b50054e997742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7c881d7c873707668ac7d22d876be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2503a3f6b965fb11dc868dbfc4ca72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e91b0c2e9afcf498c03014dab1f59745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb76ab07d1887bd226b5659af4aa8d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9e4dc87c1e5a66f9ad1e75b75d7e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b8b884002ac9d9225eeb5f05cfc2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22364a3a7afc617cb1f73fde04cd97f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8e9b325c39cc87ae8a0ff49af64b5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57569c1a997a5b93099bc8524a43bced751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41a39f1cdb8a83ebf0c4d68d40be8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45474927b7ebf4e67a0e89ea06ce09cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefe00323a444ab3108501fe72b4dfc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f963099a604ddf648d03b931a266b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cefb0447279f1f5416ba901659005756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf79623258611943ccd1b36e929d00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10c4c56249934e0db4ed0242a4df2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8df88658d9fbf9b9022df5a618d10759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ecce5b136633c4d3a8eb779484394760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf42f0211dd897f251ba2d337b7c25761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbfb54c4bcab6f781061db7b0e641d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e497897ea0ff215bd6bbb5dd8680f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c599410aa1e26de27ba6d7e4b92af764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb505853bad859a289be27c88af41f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1590622b156d08acbacee94ce7ef4c6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a59730d40cb375abc2ef803c6747d4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c2cedd6cdfba47533b2582fdcfb21768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb1fffac668c3c7189045f2317a045769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b4b81064f23bf7ca2743eed37e877770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9804950a970418f21083f8b358b70b2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473d02b7533baf6cb60594ebe50dce5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11cf3896174be766226c949560e9a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638c7684b34526803834d0561eeca2e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a884fa2f077895ebfabb4d428f943c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808a2224e22f35dba73336f0cc9563c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32199e7088c1db23af0d1f3edb78f9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f5bc39474075eb721fc44bce7750d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a64cff8f52fee0d5563319d42db5bc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fbb8ac535abb308ce7f3a46f22c16780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984bb02fad48e57b2a17086b3d8dc38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac65ce2b87085fcb11a6254c8300e5a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d730b11890efda8e799fc43bbc3a94783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1617cb0693976b62765519042647f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1f270ceff85253ca25f0f2012bee2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc938e1096296edf796eafe4fb4433786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc8ada1a59b6a94739c48ddc4656b6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ed497738eee89d25f017bb884c89d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae569076fc74c99ae44bbb0689f944b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f88ddc807cb6aaf2ef40afd42eb04f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e903f3aefcb3b95be19825ac51a01791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c666de1cc13da4fb990d317e6a1997e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b5d99e99ad3f111a263e726c97ce7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13663a80fb8541f00e957f7362f5196e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688ad8d07129568c4d5df13d07a01bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966388304929a02a6f50545dcee5f48796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f24056ef73b204c4e8f9555090da5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbbe9a20fd1c0d786d3463ebca2012798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773493e910c521390728d9b40ce2ab4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db536573413e95f4f0b3b3ffdda8f0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535d158632b0b2862f454c8a4004bce801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f2dd69d4e2c41d861f750bb9c7211802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7b99f4cf46cfc8c1377397ad0cd0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd058852c1e82bc720deb81259ff454804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15990d17723b0497053d7f846650a6ae805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc73f0d1326d212f9171257a0801f95806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a18adc3affcb92544a61e6575721807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e3cc7ba20703590c425c86b619460808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c793d7ad58802dc9fe39142f8b4b6d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30916e8841d5f14e126be678c7460529810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0bd78676cfb3ea22bbfdc23dc6ad9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501dc68d1dc3d08852cbbc42dc922dd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e160285cd2a6ae3d40668a8bf6cb3a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ef48f853b4a920b8528f7f98e304d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd14b582051bf81dddeceef7212e799815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cd435c6d40dd35bf59413228787be816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed2934bf8a4e7c3e443b01fb3e6e5c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08326d27d00274a7859c697b00a3c6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ac8bc3680d8a69ab862e963da05db819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a045145193555a020217747f315c83820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb25cb13aac266acc50c7409495bd5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04612f47082f7575b361abb732779533822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55a0346565512f1a6c69c419e0a361823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357e11ef01492fc6e84c8120c6abd8d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f0126e8447ea2e98bd2f58fa84511825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a1e8e5b492f07eefb2f6a82e1fc6f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0f5cbb0473198de1c2787c6431498827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc0eb3d11289d5747f885cb72f682828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaed93702af520374631cda1cac8dfd829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92b1604a5b55fe0c5b85031305fc84830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fee4ae553c3b915949edc83360fa42831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f488a2a605099558614f152fde10d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06b22c14a85d63d0f41b99a838ed2e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd420be10895643b81f1cd28bf4617834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd02c636ee70f82212f72630457edf7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c2f8da6a7ca9b39f002cdff7a6089836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb7b04e28c1a53f548b62308a115d2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7a3534469c3526c228552fdbad229838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f970562ebf2b275be7677baa7fdef9d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcd49b4cb25b5b0aa3f43103cb5f58840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878483be8643be568f613635219e86b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a4f0c4e5baea4578d09f61f1a6464842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2085c8293d0923b2112e56dad3fa4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589827cc19a9463b3dde9293918e446844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49513979b63b63b8df8fd1f29ed6b1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88130b3d6340b9089081370f86b05173846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb90eb87307beafbb528e4a8abdb47847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ee9c648d2d52a567e7109a4a62f7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e46124646b328ce42c8bf46660bf6c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d28e325bbfb5e856724dd23590fabf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03774fddb75a2954229315f05e7164e5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48fdc7fa63ca398501d542fac21ca7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275caf2d28513f8e30cd5c196dce2744853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173768f29a257e4265a538742fa761b6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434772633bf974030706a30d71e736d2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076f7398f2a3bea7ea253b7d84097cf856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cab8ccb25bd86ec7dd807e1771a4e3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97615a9bd359f63d9db57daa754adc69858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb8a84be09fbfe2e794d2fc30c0c69859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4957040e532f205a3a63fcb2c1941e6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8662a0f6a95832b42349f4047dbded7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3f8f3c9a7c55d85bf6887fea40fed862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7ec858515a3d713af8bfe755d7867863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b633476921f33685bcc7675407c5d89864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30776603044cd3783ddbf89210405f9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d080532397c4882319f72769ae85c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1b60abca7adc219dce3d76a2a0fb1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacb87b858d846857ded5af3d01b0bb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6e01f1fd3d0c2bb8c98ea6e057e5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306f5542e958be37c15910a4d34bd7c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a9e3545df66092c0086dd5bc61659871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57368f9562ab90fac0b7b9179f812872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350f8a1d4c0ac9b5fbdfe3f96daee98873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa6b4fbb14352a9f120f2aa6c8bf46874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e37ee715496f6e7be026c6234d466875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a2b888c9cc34d98d360531e289b73876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f98901e3d6e10f775730afb66a5c2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ba9903f06a217091aa6d39d9f8b42878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e66b2bad5d549dc870d01f9fa49be879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573482dee2607a58863cc189d4e74ead880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a61dcfc146df4df9d1d651dd185c2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42e4d55d22d39854d5f3280e8d9ec1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aff5ea15c8087e67d5e9c8e718210b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989fc8a9e95de143b82f38e429dc910884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c07494dc6ef7c5bce266702c9e7796885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f020a5341be89e595e7298bfb5f3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f1859277f83a2a114da9f0062f915887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2adf2df04ad8128ad320d9ba7810e7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea58608932b77945ba90d75f3ef6ed889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d96a65153fa013ded1a4afe4276cb0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834aae2cca463740992f8562334fab891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ba6bcf5d0346f21ced470f989942c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f471151b8bedcd87223e602cf13ff31893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47543649d4163a73e010fa6e94528b4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eae98c0d3ef8af681e16803bab110a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ef83b28257650c2da595465b6c68f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b9f6e6fb2dd305af55a7af179bf09897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148eb114285c255735c08325704d6c0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f9dbaa7b6f9ce37b5add5a5c1de02899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057ca67b5d39753fdb5211d4eee729e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb261f14938e4ba0c3d4b399e0342456901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157bfaa2664e2e4eaa3ac03181b5cd6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfd2773751c2fd1be59629b0795b70903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500d5ae24f75502b539bc4cf9bbdaec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52236f70c57c61d25c7271a19be654c7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355f5c004518cb108b222414ac0200b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e986bb1a3ea92d61808c148c1ae13907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4598f5f9182a7945f0db6a39f34752908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acc1cc6e81618533c717de80205942909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea17c0d8914f54f957dcd761d11a3dc910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f64c34e04c7b375eb02ae1da065bb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961514b685f18a0687d2b8e27005cdf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161687fef89970615f754e87c4930fe913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c38c380aefb0f0a9ff0b8a94d214b7914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8009155db6243a8a3058b9cd4ea21915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69c88b4513ecf03697394015643fb7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea504db2d999186235c219fb837b4a4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee602b36792de7dcb6c8cb934acf6b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f9bc7f4a0748359d1e78bc1f08d20919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcfc7c1969ff34c4301edb794c26e6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6dc6206aa803ae0571cdd9ecb2129921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286892c3d4e2513bd77419f69171013922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b68cd076aab572cddedf13d0e9efa923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a2f23098114ba3ef9c12efb368f71924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73ab2af9f452487b5e4b61d3b87a83925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd171c7d9d3b3d3c194937de1e9ffb5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccfdf4facb8ca01af948ed17b4a0e5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe206e76d2cebdd414f561b31b676de928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b28b794ce2e6e9315dd93c0370ef3a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b6d9826248e9745a6cae404894e03930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138c93e1785308cfc698853fe837183931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d13fb28c5db00d285c79fafa76d69932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672a724b1294904582952d8e8e1f1be933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c5f61cfaa2fd1936e8bef89b2d1fb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22652f76eaed61046bb21297d3c7b1b7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b110703bbd639e6594917ba53140b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8bc492f55479f0ae3a5001ba85bb6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07a8665d3490b871add78a5e158777938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c5229f62aa5590f4874246a6e13e0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d064fac52749c66940aa6d0f87eead3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfbdcc91e5cd03ac5d58987af53713941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1898dfcd9b2b14da1b5968159e672942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a427900b6282f613e9823ef2457b9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894a7f393bea6dcbc3293c70000ba70944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e4c67fe35cf62711507e7dc122c01945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf80674a998d762dcfa6f9aa860ad9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338984590324a9185a400dc46adda38947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e00b93199e1ff0a5cdf3f4e40d008948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5451b21019724c3890b41bb72186a3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa4c9c367c088a50225c9749d5bd1c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d88c0fd5ed9e5fdebe508a261cee39951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c4b82d996d486e79cc6756e3ccb2e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa63ef9a0d1da0d554e4a5bca2b173b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82650144b02986259016f154767d5903954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e82937fa2e9e40b4a6f86d5738536955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a43846f45a5eb78deee0c4fdca8621956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf301df65f32672bde7c40b3be0e5d0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5552cb1514388c68015cf67cbc38c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba00fd234388a4f94056cadb8e9d3e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067dcc456d6953de64d16192bf2090d8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda4d8348b56770949e766093af3c49961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e253bff886fe8b93b9101c9b1887d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239af7e66f9e021a415d5b1bf188a98a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79469af0f40b2cae335c7bfdcb70859b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95b613dd88b7a8741e0b25fdbca8d2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5180ae291e6bd4780af971a652bb0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516fd7b99484ec84fafb8222819367c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f7ed45f6d02bca2ebc73c264b63c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623baa5479cb10540acd2c322420a171969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820ce095330bbcbbfc52ce86e165484970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5550131c53bbe1f0ddb5ff4a2d7465971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2726aa5c332317d196852325f1de7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb222b22f16e980a13a88e9a5c6bf2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46381f2554d71c5eaff825353a3396974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743637c4e2349cc938416ba7152b580c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a435595920276044f4be6bd6eeae30976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4805945c7d4293f70bdd2e2dbe8fc977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c98b1619128c8560202e947942db331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de1780d3368d906789b0d69cd654bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eb68b33a3961e9f783e0cc1954dab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ce7b4f0638eca60b46dbb923dd7d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b357046b5c7f9442d5bdebdf6c4d5a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465882079be7934b85f1817457a812616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abce9e5447e7c2c51c917439efeb157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3db46084b0285fc9be9bd2527e54308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f41a916ea0d2d50b461bd6c95d66d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1254b481c89fdb1c08961640217550c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20355fcc243230048923325a58b0f1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed2954ffae0a00f591aaff7b8e58012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36946aa652ea6576d55052e5f897527213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a7018e3333eec8251b125bd793b1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776ada2354e1ec8b680bb1b0d74c3bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446136882d7a909041144da0083196c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e355fc2a12ea17b30d1aad91c55aa1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab43b2734c128d4f68fe0d392a534a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e02f06d2502ebf38767f57d8893ca619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50507b61864e813c1b86525b726b4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294a78dc72bd07136cb8061261d429c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206961041c77dc2e2aab2eb93950e1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bb00e752e2db92c3e9de43d88cc4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e87403a94798d33cac0d239abc06a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f36f467aa3dbad6a128f9250d3a38525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71242a8fa665b365e3e64a52715ccdfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b02e15948aa1e586963e8fdc435d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275384e9fd55b188ddf172264542e44328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcd40249c8dd4f1d8bbe4cea00346629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e93eaf7f413ea380c20f4b4bc1e6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b1ee0a971b54535f4bbbaaf86df3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a49a824f8ddc22185c66c38e79c4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f180825b9b6a88b7f61a1b2870ecf0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df074368a638d98879b63f0ad360b3ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccfa683423b9a5012fae0cd217a10335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3af8d7bc55b5e369b0b13104f7a9da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc2fbfca8a5ee36bb1c04a961e141f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974db18310f6ad33eec3c19c763ee17538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e454600420095f00116e20f9abfd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e791400caeb2670b0698bd41050e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845826d793fa525df6005ed18b41026741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e3f8e58cf3eca2b0a15f40f8a48a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f1cb6e05cf30bd4733b31aadc9d1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfd3fc1ed9e751850d37a3acc12b4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b92cd67144cc5a8c02a05c9e7fba445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7b7260bc0766a20d34e14b9c0011d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f45ceb2878abda0e91e7d97a8fbefb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfb1eab07c0194a41a67d13d9ff3eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd8b9e9896281eabf7911237d8f28749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b6d88736f2e74df85f3a7c89b635450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035560551adee780ecfba6eebb0ca1bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0ad59a39d299e60d91c16b2c5fa1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf5f373575f0970dc84ee91ad9f8dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0a33b3f308160ac86b82d4490c82a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda84c9d138171b6cdde3316563ee6e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafcea064a618bdd0d6965f12e6a70256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2fc1217bc042eb2722082cc661c8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667eb27c1a5c9ee9b039b6a4ccd7ebb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46af408a9937c74c72cd5c0a7ccb7a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02584a1c85db8710fe643c3f96a6e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee982dcee809ef1cd91dcdf9e125e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1e7061fec7c8a91c05e9ba781b49062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346f785d21864de2c55b1b7a1b5e7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aac58ea32889eb53cce560fcdeb5c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa8976a56baf137869e0ef58db35b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503288666b91cb485fa3c9958898a7c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a0f346b8995e475cb1237a1e6027067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f6d0797266e7dbc2e4732360d148268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55376c60a6022e1475885c92217a451469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981ac411262c93a991ec4ad66b3502470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bc3244a22b3d4a1864be7f319a11e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c917e75d2857d526575763abb23184f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed73499de8cecea39d7ed4d604dd1e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c184e88046904831d58b30303bf54b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95490d430b86140797d06ca38e838e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf20a1570ee2bf72ddd58e38ec80d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e20a6d36a941874ef9d3b94ac1a1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ca9d6f6b9142778a30895ad0b739b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34b5c7ef0b990b48f41a4728d12b7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb878843f038a57a39a8d6339a733cb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598528c737d01375f882c50f9d0b9bcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6355577663a43ee7ed04e86c703a7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8cff1d7613017903fed24d737125883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd514790437e8a8b1a415555911b55d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6386ff83349d251afbf5f5e37151085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b34beea5a17a37eb1f05f9fbd5a07686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8fa4c7f6922c8c3ff53a0b1892df987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113269767a607a6466bcbbffa69983b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107086a4642c42b70998d5ee5f87832f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a9f6b410dcb14b07f0ec702d56c0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d27edee5c272e6bb8f60985da719c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86728a0acce3b992ef690b80be660ea892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f69269ecc65ba29bc866b7c051c3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f925e7381411f9efba4ee719d9fc1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987ebc5221c9a7a0585d113ac394c1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223065c70282f5392fb48681a9e7176396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f04ca5272a07227bd01f4c309299f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c466854655220f161d2e58f7626df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311486191d37fa6c410c9c142f226f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cf50e88a5b9e44294a52248c835a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa92e6df31e5feebc9dbecd693dd3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf300ab9d9ca46ba3c318d2ec80a6988102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2ee9a71c1c00b8b3260e3f9d68fe3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf67bb22c20fc7a73e7da256ba66e17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1358e7220b94f67e1a201c354a075105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7ad1b33ac35702e461ccfbdeb147b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb3dc4578d700a1086833c699aa5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782647a703594ec9b14cb435d8cc9105108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995f6ce75b01c0a18055ccde946a544109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e492cecc2cadbf7b4ecc1d5352d9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46fbabcece2892d79b8d17f7360b67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edebb10a5e9329548213f68f13b071112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a75899ccde08fd38a8a40309f7bdc9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361b355f870bc174031d6a9f9cb645d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d6a4dc1b5f56f5fcafa3e3cc347d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0171c8f625b3d62408690a2aa1a70116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b9cdce0f3ff9c9ef452afe6ac58b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f60c7660e267701bc5daf0fd7089b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbf85df7b4256c4e0e210ecd1235a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685257e0e2bd154091c47c46e887c2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34293d231c63a75b1d8f9d502afa97c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c491ea0efffe760f6f0709844b751122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72886c01c03ab150e189835ada89800a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8fdcab7bf897a40368748f124e5fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a57e686cdcc8b3f30cb1a9b5e7f4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7500eb0dfba150fe4a2b0e66bafac5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127c34cc4293459623929a4a09f4d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfc10647781eab3caad557611d570b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c081e17eaa2c0dc74167067e875fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11024d3bc53aedd69a1a69e4d72dfda0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfac3812b53c4cf9bd71ba6ef0202b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544064eaf8732f09142c7e3dd55e5103132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5aa79ada075d4650852c4886c7d2a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9915c962e11f8c4a20154a267b3f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c6eeb80537980986c0da7fb495c35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e426554cc6844193888f31a0f49721136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea977524e0db320f559a8b2f1a81b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79269524a5a12b76ed8eda45aa9f67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b39245150f2fc001f47801515ce13139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74178884f56e04ca7bad73f62d76c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c459afd2fdce9981d15565c9772ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269fcdbda4e4d9273554d63a7e45ba4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2742108c8672f8a0950c9b2812226d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f26061ca6000d25aeea4f1ab404aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5e2183589ed19d2a28030a84443f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea3c38e3581a5daf49b36ba6b56a21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bed14331f767cf967b51982f0bb69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1590c2f79f4d05e239cad4e80947839148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128de3cbade0c224139fd7cb7fe6d227149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d32cc0a7d1944b324fed745948972150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21518c3fbb58ecb2393c34db2ab0aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc1a7a9e653e60d8dc78bc75d08b7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1984b8b95f3702b71b60c413c6137b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eef9963f9f86db7b9876dcc64d5078154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52723c8207653e413cb6e066ee20ff3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68981e2bb43e6a9d1ca7a82d74a67483156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaea6c74c160dfca2162e6717c8eda0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f27692c1353f9e7f10f53eb7b85d4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea38ac614de7918ae4c4c20f511d7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a87568d7969085b428960dec3c9b12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0270cc3fd35f86f361ab8da0b90c5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ba5b7c40861bd467acb7e41c02743162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f2157d1999a0351c80b554cf81421163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa701ef44b5a5603c606830e4700a53a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b58eb7c52a83d0540624132dbe7d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fad72d0e2f0443dbf40f99bf2a3137166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d79f6ab0474ee979f6d9e5e22c7fb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1693f261fb96acbb0871bbe88b2489168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4eb8964731a6effcefe6a5f8804c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996162576c4859f699b3163ba50ad63c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8092c4651f3a62196f34d7d980b92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc854e1cabadc69a87ffdbc6adae03b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a765084a5896da7e3156130da9d266173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1ab7a1a9773160d914c408afc4f3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a698be39b063a6a2992c081e37d0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b3f4541be0419bb8272adf751e618176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d72559bc8061704b9f662441f55522177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30b4025532f81e8294fbad3020af6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc743ef3b67ad1993c1eafd75c390e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66e38c236313ada4a8b5f60e8ebaf6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e7285e2225bbab8c04e22506b4c77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e74d714ed74957458d492d9463abe6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab4030aa2d0ad190032a68f1be3386183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d18ee2289456241d0b8887ef6e1b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20596bce8ed2da8e5128b02e1c50b53185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365deb5c729ea7076553e28678e4ecbc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508b4fdec87e38a5cbf7a5add0b6e50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883822622ef8a42c2471c3f0abc88116188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7b5d16dc11e805b8061879083fd78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e724a6e22b2ed7a26e590d1e13be5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad53d7626bef88df1c4ae1d024712f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36531570bdd6c6efcb417cec66759b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c652844530c6a009aa54b6e6910353e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb4dc435e2af14f25453039c495ee5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114a7a25f8d9724ef0968c2b8edbdf6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4144ec7f8b3527cd3d94f1b56898f59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257560abbb5e6bb5c9cc3c16fa35b672197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c270595924bb820be37fc43da6481198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010786d1a806784f3a3db65ae431545199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385220e849d9ab36f212856a5041b7ee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c705b54af23caf4a4c38a5488bcbc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809353bcf69b4d8c4b8ccf599000de3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9b873dcb62cc19412edf14049d0a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838fc2f278d7d205ce7fb57f63454f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aaad4676c4f6a76fe14cb7206682e4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62769d2c5f472f8839ba7d93846f64e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00abe55e5713663512ae80b2e9d8b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a759fa57ce4602d3afdaa09e8a277d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dcb8fe36541cdacbb61062a4ebfa7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d5e259a8754dd6919957f36a70d5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5086bb4cc60b9fb8b0d1bc73a37878f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e72f2c7ca6239b546788571c0466ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ef70198df1e000f383c65524e5771213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af533912b146f8102525c591bdb54d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094288c1b1c560817b3ebbec74390c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044588bf83549264a70dafd20d28235216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536c683d79b43a4b156b7e104d6e79e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f6680740b70dbc8dfd45010e10b11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee963d2071b70a9ade707fc1999419219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34b013c3982549f6407555e2046ccb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bf2cf283250054ac785f9a62eac67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064ac3b8ccdf74e310f3d19e3ee5ecb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71d48ac4a0f1baecf0672b55de5716223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88d838fe472eaad59bd7e883243b86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe85d90c263987754b306d410e6a55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26435ff8939a7fc662bbc347178d338f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27047b4a7ab0ae53afde0482f80408b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c660dfcad766f5c14605291f89ac9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71159b03039d37783fb37b7799863e44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da040e000a4af0917cccfe17605c36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a66ca6e8fe5658681be5192de7960d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93be62a9002d5dbdc43ed20a0704b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712f2d4e88332160e3a0182f5bfdbd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0526221960169b209afbf2228d253a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193600a4b37ec5acddac8dc4df46457a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab63ef4193634631f5fc9ba801de93c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b8f3a7b48d215c5c575620bd74792237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed71eeb138e18343b7eb8621891e81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97763dbc320bb1b95f7d6422af779239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca54db5c4aeb56857a9d4ce81b26d4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a861fed887211b3361f258dd584b09f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f762796f506cf2ae67dc8577bbf807242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1974e952bf47a785cb069a13ea6431d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb253552b76bd36f69fe097527d6e58f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a0b13aaef9a4d128fc35224270f50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6e6d1b2b1c54a973cfb6866a05487246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644735c78b6580e0e94b3d29b9e620b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83456c06cef8cda89131a87219df06248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7780d485ceb7a4742b9a76034df0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e95f2fc4ed8c18ae6ce8d855ef8ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aa1caeae5c56e0ea811e6aa65e2bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52215b645a963a0be256a25ab363d7af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9da89334b4f7fa19a9ba1ba1666c91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc585a87bc7ba88f372129a798c4e33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b9025d5650208dee3047235bf85a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a26e4325ca98e1429435904c20285b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534677882afcbcbb84c64c567e02e550257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e175d59bbad273109d815528da2d7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1bcf02643f6ee1824f816d35ec6fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8cc4f07ac1939e127e280dcf32cb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4f3c6b1aa73b427c34510fd893fc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ee5ccc6ffe1ae486a1050b8e0300e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8f048a80a8d913ede4734dc4cc9b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c096a63bdb3aea9411635c0047bb531264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d1a678b2a7dd477b300b13cd44675265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9410557e1bff434282b57f64b833198266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5f9d18b0e0922b311ba1d6ccda4aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdb9eb1e845851700de686d254bf52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640fa2613cca0b8e30121eb3cef7b1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde5e1df1a840c60ab57823fe67dc3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c57c8a86696e0854ce52135b85680d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887f019aafa94e9712b057eb66276a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b60027140c268f12a0d73f7f6b1bd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376d6d25e8551db7359e60d28df88ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91e643a05aee0d1940c31d14fdd2b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e99b638b1daeba621989755cc24b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3aaa2d1f05b5546236bd455d99e9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10014d2f64f2faa0f0e3bd5591ab8414278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37d9a3fb3ff456b7cae22be12aa701279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0f52c9c3ef0d81e36ac2e5a85d023280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d945632a77ee10463b3e64577bd71e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34859aa4c2587258108a317ace4e57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7d0dd802c0b376ca64cf2a44f6d43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e670ef7dd860528ab2ca61707d15533284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73f6eff7062091df6786e5fa95bbd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217fa0633558e0cd450d658acb548f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f38f3a312dbb2f846ec66c6de6c2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5e3988548d796d185fc1b38aef084288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ad3a28660c22c2bdca5d11bfa89df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe656c18b0974e231f47c78c0ab39e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ef218013b260833d9e38e785a93fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cec8b101a895fe936c81c1ad449912292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a12de36de517b40abd86f2c9a20bc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e968948d81e81278c31109d8fba5251294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f619bf671b3c760cd846b39e2306c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13673297d20baad0c470242217f59b8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24fa002248a34a325edfe99054020d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f970e87306e99d997434be99b440da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c5a428006086ee7fbec84d9c3675c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82368beef66b515e51a79febe8f3e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412f876f4dfd870c891745e2614f674301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d159b126c3cccbbac4dd53654b7625d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6560195cc55be2f88c8d24487df62303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c7ad81f114441b9b7293ea8b76164304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834767dff6bd510b47a1e5cdd194ec4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d5e9070eada34141fba9b0ecc62f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869b83c19344cfc9eee64e3fb8f4ffd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57150cd6c0e229f720c15d342a7065fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2cc0bf755663dc6b07f0f1b5de8b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3148978fd6956079e77dde3e491b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae69b7319d6fecfd48b01d2230605311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc23ef96695816881389e78868ae971312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fed861636995a265f8f2a449020da6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab314009d79b0ba489c88c04102d1e68314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1169ad0a77a61554909c6a0aa447dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce707a4ec739c57168082344471e888316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c557e97660ed4207b76d4cc7a373c51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b599ca80d4c6296ec8858416ad1bb62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6c959085cf4c32836377827074765319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6b46426f17912d8533e0446991c93320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153673a2a1fdb78bc4f62829b515a34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f6c7325fb69a5ed20c2a0d1db34da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128772392dff5e7470a546e90ec1e38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b93f1b43690ecf1e4d2c6e3311f36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452fd70324505059f4b395760abe818325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690caf797ce51d87574e06e4f38c227326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d571e3769be47539059cfa51fadc2d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeea731dc9b3add02d0e8ec339ee590328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90481fff66e437d37253038bf3d7e829329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4388791d57d5f4bc9ff20dec798d604330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c45e88f3ccd6cf1dc8a7f081abc9a3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf1b90f9e90e94aae3beb5ab78455b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c6787c4caf398fa0baddab79e5d69333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115dccf67cd915951fced1e23a714a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adc8782c7f82cd4b5a28fd4afa9209335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300ebf244b9b6e94b7f4a5f4e5fc106336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf176dc1cc037e96cf9724d23ebebf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcff3650856e4ab3d5c6d5500414f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41241336e920b28fb36b4d9119759ecf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06af4a0dd401d5ab627fc5525e8c36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba16bd8e561e36db7b65f266d88971b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20aa66f66ff57a6e3bfb329f7aaa13c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d470af29d3cd6fd26709971450b0d5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ddddac97c8cc3f707757732a2760e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e268976b02efcce128cfe1bc6ebfe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3786aa9bd5e26aedf6a44659eab1a9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b167a83e1f2f9ea8adb36f8b3a8ea8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25b6651fb2a954371110f4ff5fce59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3652b1e41c806bdf2b74f321b725bed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115511566c0f4a06374e19467a105ad7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c0b7a94b3f42813e65eabd0f86d3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7324a816a2b81b961c63e6035c7219352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe63fe9ace34b696da7d4495dda57a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b51185d30fe3145f6a0faeee4e5d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940653768cdbfa46bf50b35abb187b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f412b8af64f6a8355213d9f6f99d90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fd0c76796859a6606c1256196eda6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed7e5f9591928a34ccfb48c8047562358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b58ad2f0ed4982cdb4d6cfc5c40b1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9041f64cc5394427149b7d0f6fabbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c357083923a4aa9733f2550298ef544361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3dcf46ee0a69ecff71b5d8caf91f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83c5e64c13c7f20e5c0a29333d3904363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83c6cc152053cdf57e07c864606311364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b4c7e5c8b402968e7753dfb134af3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0bf4655a5ed4df9158cc6acf14811366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e1954f1c18ef923a215852e313220367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8d05ee97ac1fcb0e4be69a82e8794368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646344503f6c074f56e48adbd581dd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd6b10a952b8433e160050917747b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b8eb4bbc688c8a542726158b54822371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e81f90b1206cde40d43e551834f334372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ad1aa03c0231c33efed1446de2ff1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffa897af4a76836d6bcb5c399c6c2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953f0711ca58cb65c3a439e21a0c70b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78dd539c1c40e66d4a76e28e872a24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebac47e20e9c10837b99c8b373056e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc0011c62faa9c7dce99f98cc32437378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f877a68e06ff8b240a99e0bbfb39a84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd891f63e69a92dc159d70675cc600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b0591455b1e3d1f69624d4fdc48eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c097f5030554a2bb85e5c581b74d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918e8afc6cc1b002ee5701a63c59c87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2d4aff1c823518fe688a6afb0c638384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36783f5b3396e82ac618afdddb8d006e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35379bb113852f4e5fabc72af18a280386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bf89b8a91c29df724161e18779c39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c82d3b4191efe9b0d96336d5298ff8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c93c8c93672cbf7f1f78f426f24811389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd1e5bdb5a7d29584e4afb14f0f0ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233fd636ff5901adc8916bca69e407e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ba15098cd2b711cd03d6868ed0fcf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c13a783e09b3561453f8181e6bafd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c2643c3f3b5fc498adc6aed57200394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc09fb72a43968ba2bda08edf88d21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35098df6f3a0eca89333f597256a82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3609f785a90b3990d50e14d7077cba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de01b97d0bbfb60e8aaf7f027396fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4282478f0cc93c9ea709f5a728c7afc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e02cd5a3aa69686668e1d4d3626d0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708b157d24d4d30146215d1e4dd5fd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88733bc4bfdd586cd0bb509cb7031741402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8028c63c704043f582cc947ae1f33e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b156a133e965e8997f8e71cf644cad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f299cd9998b2cf8bc105dd16fe53e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eddb8f6f6285ccf6a64c92b279f76b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100679057cd314d7f783116b4662950f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73056166787e3692f5899b5702579240408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a52f55e5322fbcb240c3ec755259c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc3c98ecd5a946dd8f7692589faad4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98d0c05bd6b5cbc39b15bef7d7de7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c427dcf55cfe988fdf9ef29f18320412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480f25643ca1a690468e227f4d8b678413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c13b79b144da05e5e9eb35bfd4635414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21cc75fff91472b27ed58198008f01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941a6a1e1a9961d97556ff545177597416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4424d87063ed28d8c902bac90b77481417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5f119ca0dee198465bf5a4bb214bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d512fb8bc81e6b84218b270c97eed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34572bb6dbca501be149527836a3ac23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5689caf32052f5614782dd9d29f81421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e96c0945ec0e12d1f672fcc127d38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30c1cabbd53603aca9bc2fdb2dce37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc43f8e5430cceefee24ea760421904424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cb72875b7c68837b275785f9a7b31425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92339ec94780dcd1cc8144c6cb1f33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be324c02c2d3358cdd8aa8af6138d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ede4b9ea62745729cabce7d51be26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f854280583ceb9a1e82a5d441b9ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406479134a17532647b7f7b299c01ba6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cd3420861bcd59956138d39d86da7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c2c91e997c11b347a4c52fd2baf2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acb5b27f82051e197320ca701dcf5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a240f12494fa5e155f1cb29779425434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2b30fbb6f80f66d6ac24e61c0eb5d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4125237100f19fd662c5b1795510a23436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3418e156bd0a921179a482c1d0ffb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bda74ce4b532510b1479ad070f8f60438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef22c3cf96ee2cc2a074a03418be32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405aa711a992adc6636eee09de120be0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43891b37e965da5cdf62992cce7e6887441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0d4e3a3e8bb25ffb5bd1f6e6fd37c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4674d242b651a8916a17e9e739464c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9bc91d50e360d4f9e70802b7aedc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e760f2bb098bdfebc34c55d1b260e19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c789dd6d9d0c7059f6ae17be4ce9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cba71be746b99ee067b91effe11a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c2db3a5b18d42322c9f51e08ad4d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b616229da996c114db4934e4c9ba43a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec107d3c90c1ee0c6a3976feca8148450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959c3e4a51f13df2d3fd60a48ce303c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d78293c69790a793f11102856dda65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f685cf43a579364f0f48c3faf015b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff417a37285e57da833e41838df23b68454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c73a7e564a48d9f130a8882d51000455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675830fb609596cd8ffe411b1f78ceac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe248ce819a62522eca1d0d70bb7e8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe2f32f9d6cb752e907bdeea0d46f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d1f534d5edf436ba22bae2e7d07c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b5ae91c17be08ec1e6b5b519162d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f6921214d6a522e9776c8feae3e98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6706b8cc10c93ce315d3331496a2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae40224b5389819984679389ea686a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b34eb7f16ab17260fa13d52bab6109464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a867cc8651a39f7e45e6ac92164eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9733229816ff182167aac508dec998466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281de86b50a8fd5f370f0591d4586446467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a2b2415c9abe5747411c48a98f8d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba258599d312a2deed41aa1c7c6615469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c35754d651b719dbc33ec99b3150c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695680ad3296e648f263ce2c23e1555471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71408c0b7257641dcd37f299067a3c21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f75254770aab8c2e7eebba6cf17a93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839226ddeda9d6265573dc7179429690474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a2d49a05c4dfde8756033bd1f7d61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ba9eb60a83457c022811dfd113d28476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991f09a4126235edbd484f74edc4ddf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798933aa4ac7cf4f4ebd97d3bcbe8af1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ecf6cb68ab96188622d35e56dba87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208accb48c43d9c268ac8c64e38345f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b407d408984f094973499f36e27b597481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2153b69312d6e9226057f8b11eb009482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2264745af64e9493482decac14cf16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652e36a1ab0922352d2f5726cf13fd2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b51c27fbaee13b9a67db58ad87e22485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a852162c619cc1cb00faa16ea2d6e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3de9171041481b852688c5bb8edd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b075699823967b56f043f50571a19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedd4c266180d4354df01e8c6af4cfd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5af85a493844e6294caed6165b3343490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef33659f0a2ad576d2b885f59c88b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1043ac3f76deac8ee0b5142f3aba04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24720d4d09d41eae3338f98013869287493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb120d1216e021eea22d6c0e5c88693494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebefb5ef699b9856d6929ea2c6e23c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0cb2792d857226d9a0f9dd7a7f20f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cf2967461d40eccdc99af7e342e8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcbab65398e99ff655b47f3df00982498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493f7ea188e114625fb71be6556f70d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5ca0faa5727656d0f1520923ee291500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfcb395ada6d3dafe07ba519153285501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284951bb9ddd6ccb0224f3e802471db6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f129c64953832f61bf311e49a206eac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7aaf09b922dcd8ed621fd6b046b0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b3a3c36ab85324ad803fe780c27f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5777dd1706a2561e770a46716f9c41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5eea7a2b3c61246cb62725d00cab3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946240a758ad6d1d554fe9c3a1031e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e394a5e0c4f7c0503004d101214c2f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd882d1d82abd83f77a8bf97ee84bb96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee949e080e49f596392592e4e0d5a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ecfe58869a7aca515b61a7744e84e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393b8f51ff889c563a2825821e170be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb0b512b1f4043e6d6a39d6977c976514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2b5c75111fe043eb8bb4928660e6a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d87d68f3befbc647df6be45b45256516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623dcbdbef4d4742c1c6e932f84cb51517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614151776e3ee632afc0ae9ed72f4c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe53d4c207a8a891706514538aed36519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32f35ec980c80ea107f1b482edaf97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf9d07e5a8287c859bbe2cb6eaf67f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29cfc314771697aa25a655dd4f4499522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e710552f2e7cdd1ec68b69e67f1aa8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7f960189c6b0a784724c9fe17c6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff36aa70867a2476438504406d00f6c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41d8d4f88bf9647c75fd5bdbc185f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6bb3c1bed3d6bb8632fa33ab9e1e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf461902f344e11c4b6590ba2482af0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723541a1ee97703485d9c7ab6de7cfaa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9d54e2cb400fec3c179b77ab1e22a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10686959ac9852a1ce4a11007fd2ac6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ac96e8fbe14c70516fa8c2f854d4a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e548bfbd8fb14e908fde8890366f9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783d4ab4fa94464f4051c9c8a323778534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43665fcb837a01f70e0ff4825980ee2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75993dce0b417b994a6cce45c9392b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adf54730da65ed165d1bb340bd8533537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400197a9466fb62f77193d1f71aec2d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bb4249bcd13dd6255642c3b538bd6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db908ea972bf66ad2df12d380cabea7d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e0cef17f70145dacad1f7690eb114541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81ac4130cc49d6042618a988a9331542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b4622bea7dfe4024d310b7ce0971543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f6763c36dc5ea41bb9e3aef666f3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa84cf24424a1a69b0730e0c62c5fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa34052e517f6f8c44e9acad94ee46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3c76b788f05e7f6797bf91b49b956547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b733e432c0868b77204f3288edff098548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ef82eff2012e300657635b99af4ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad439dd0571ff4975d2d668d29baa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587c1713f1c4c6e3970d04cec35fce0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b146094bcd447fa8b07773d391fe05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e6f5989cf11f0e9aa765162143e20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af680f70d57af1b2694a823d7b931d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e51659895df3c85fc816d78ccdba75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7e84cff24f364272b6d58fccb90e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a54c28accd00eb576987d0705ad0d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684828a1b02c871d4d59003cae279e59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2243a5841b10cc22ddab263040546559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772e28c4066edda5ca3d78a1d4e9d56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d96678c67256609d21b88ea9ec0299561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09670e283be83b0aac5e967cd66b3f5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8eda23bf0aee34fa247091bcab35f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc41b068aea2c3c5b5f13ce776174564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5d6bd14454e2619e1d25ba6d90efe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc801248184d92a0cdc0c628ed55f40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e853314b324db0c32991597c4d09db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dff9a5f2039585b1de509c4654893d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236f63057a657272b7f4033c351ea45569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f658e8c7513df80aa0d850e780933570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab49a3178d54318e7023661afb599b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b3cc6af76cf048a19c48d59516132572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc09d915ef5e4a5e9329dbd1d7e1dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638524953e97a176342be9470635e631574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcd9220a40f29037560b66aac7cb2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c148eca92632385117a1004f897c61576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f12a012c577b2fe017abbda0e3607d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3e2b7d28e0cc37adc8d6b6b54774a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9168bf591f46fa9bbaec0e6b157271e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ffbdae88de3b1fe36782f819dbde6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba900060ff12f34be7967a4b4155eda581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797fc193521769598074b957ac1ddb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2140f07a90cf8315113c6b056e5fb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0801910de3719f3e7a29bc6e1428c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3e30837d34d1e1b8c84732dd1ac2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7e1ad926d503c22d02be305ef63ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a08f1ef10455e825ba77f27bba6577587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab03b84c8d207161ddf606f8803c30588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa19b03dfaa7c7d028327f37b574b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916a497c9fb1f304aaf105e76ae2200590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bdd8b4a6e649bf83311417709b19d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196b2e1801cc18d1fa3c41aeafbe803592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cd9709d03f247ff28626ebd26a148593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cc3e1abd0ea79f30226df2c07ca2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca021d571cadca5d799568775c30af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7bfc15bea0508cff7552fa2351f87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44a5c4817daa8357c7f7010aafed42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bd4a931b5cdb86f51524910009389598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252f4554d07d73a84a374d63274d6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b9bf78783ca227c8c0ba51dc0c621600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2207342c4a41dcdaabb5e1e1d1a05f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef2b8f19c4064307710e000a2d026b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4071995561cf5ce817c89be1ecec7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d91ff3cdc56c7acf48d54cc3bf453604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d850c39ed4e6f7db28f5395d19a63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be114ebaa255aadeaf180d67c7f3891606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f3874b3fcbdc148314de974c799b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462e2a9b6b1b1b226a639b5b76dea45608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b1910ca95adba65022193dd07218c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22065f3028132a14908ba71ed6b53ff7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c4103664e8b25eb0bbcfae41c5cec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d184e85eadc1389ff4f6aeabbf5891612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fcab0048c10a23f98400cd67efa6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556f670945e3759ace69c22d2689520614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdfd8cc199c92787d4c70bb68877df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18698a45bcc5b5c8b15cff5bb8324af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe9c9e170c67e6e5e8f4b90914f9f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83274eaa0341a7896f218c2ebaa811618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f69b5c31ddac3f354a052f1de180e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd7787a9a7d1a12d1a447cb338dc1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d682b073eaf2f955c417a6d0f168a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc34e7c3160f29240463ac65af65f57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91e5ad63614471650d3e6e2c47f0f4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7d89d2f2f9987f646804987a49f18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2ea041a48d6fa02bc91a368f06168625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe88cd892bfaa44a4565b8d4438a90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b57ebc948a7498e9f7be490158a045627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c0ab65d062bc2ce32be1946a705e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c116981e3ad49c1501487116e5a75a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95587ed23df2bfa3c86a1e1b6b3a46af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a012563a226343c0c329b69e2533a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d36183350780b44c7ada5fd842240a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7258ce339ba752b06efadc4d9515dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842433d7ffb9a95cc669e3b795b78d65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f7fd61992471dc60d9848ade157d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1217529ec6bd69a65e5d7fe799e019636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73ad89a646bb23f68bfc39d26b16af637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd2c51902d228cbf27ce8bad294fa2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489266b036955cc6b5ba5aa08be0245639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695722fb46ea904dd4034aab41646cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e977bfb9a2c0b25b681b6145da80c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b4ca14c1f0df78561789a04e53fda642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c11662c582ced8efd04574d6d13b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fb12b8b1a405e5fb74c296b8f7d59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e35e0fa0eaf20136b3576e45a124b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c5bc23f09482d294c7b1766d1e3ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9db33cb43a23e22763c991ef9c75de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bc302af05f69b92a11da7f2831755648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3590a9b04d5119c31f86794591905649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff1d748128f025970a4374c74d9715650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba956c8532ae0c3a0d26b504a56318651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7abbec0cd755b590d009cf0f7452c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833c3dd7b97ee9f2da1fb4abc41c795653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b05209a899b8c270f8d1ce353985c9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c243236f92d768767f1f405c79b8e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e5304bbcd7648b2b719753814a3bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac05d32e5ab64732fb05cd752097a72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d41efde947652e68f9c3ba0c612ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf94ca931f36ffa348bf6f714753110659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046bbd0bd656ef5226433bc43f50914660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758888591cc3a788f012b1618560dfee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeadf1d822be02b3644529c7ad47037662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbee028116073a9932363ea121fc9c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4fe056389affaff6aeb5dea86d3da664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e5f8bc2d714498ad563547793fe6b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf293b95953b3aea7dd3881ba15afbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf693a4eb828a78736fe45aa4c1f89c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016a76ae7c6b9af1e309892648e1dfc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d94ee5756e317329fef1f299d3007669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f42e493da2dc4f2a70c4e6c165810670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0491a40562ca4797240fcf6dc98313671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b694bf6e05a6742eb9e524b36b4ec6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46aa436edaf0a8e4581f5f1dae2c3b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e65e723dc0411901a29c10830ec84a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b73ba007763e5bdc1278f2cc63b9ef675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd6ae09e41927fdce707f65429b41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e28d7f62ee8c004f21ab42e5192797677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06165e8930990379d94231c577f10d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec2948d4ec764887205ae0a4ccb10d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e63a07d89656a7b2e229cb50d2553680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bbcab6cf9ccc9868ad79d9ff386e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2a154a50d43f9c08bad39dd36f546682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef65fa290e3654e169874b8be1b0c5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd34b9c028ce0c5e8502b37cb3ae45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89829365887f2e0a3b3d9e4cabf48b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47885d4ed87e0b298b01584148f718686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104db08b3fbf54429ee91c21b426a65687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839efb9b8852f55e67bbc7471c3c8e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae186038ef4733a2e38ec16bc6766c3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213f88963bb29d3004def5defb564de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afa076d5dd3e5c42f52c55706bd429691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f7ebc339550f44e63b363ed1516d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c99beb0d904a83da8ddd3c29004ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496374494d7527cac2f4192227bbdd7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ededb032767a930ae9d07af7ffe809f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cf33777a8c87ede18913c60f90ec3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca99404aa91eeda41cd0f9af0a1027697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c5fba7918f8c639137a86b4fb0c84698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac922f11138043e5cae92ce59d8f32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fecf2e7585009ae389d903b141b0b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778110c0dd93a23e77dae442b7524f14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e6516bd379874115c54e885a259e3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f93ea095edf13424e9c7391cbc00703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167168dcfadfd5e77b7f604c65a8f3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cf85fde0e54c4d0ac01074312b512705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486781aecc918196728e2213484fbf2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb104d6b694024615de6bcad6633276707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028850072bb03c4889eb00e35a7e7fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb295a2d193d188f1daed415d9c23691709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf13bd0b15f37faf352df03c7f72642710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a855155b812d210c724d01bc4ef2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac455d33d80fd936ce77a35508c485a4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd5e9178eaefe2bb0c43bbf7cfc6ce713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17546383037b7e9821feb9b2d24d624714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361487d931464b4fbd20adaed0a592f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddbd3f2df01aa98df2d4f7fe6e0407716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85112663a64de4ed8c391ff7a16a468717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814606d3dbe5b5a46b372ef6bff4ba11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32077788ee41469c2e1b11875948f44b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f703317d3ca621d61815fc54b3c8f4b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7979be5d046a9591ff193b9e3baad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a9451542430a7eaef216fb5560ec4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe7c70dfae1bc84cc9d4e7c245046a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74154d4a38a84c635a01c1953180bf7f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a05da1281e6c47157f9bd22849a1b1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92abb9b373dedd8a1520a86d372d8cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aabd6fb0559737957fa639c95b38a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce6f783acf9a5ca67d5b3ff0e14928728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac624f4d07de46b5dc678e6a4cb808eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ac5196d73e94e49d1c9051384c7c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddf74d2beb6b7cd475b952f5091fcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d3705d2a1bdeaacebbd9a9f922ea7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd00c75dd70c227583af10065332fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc302a0e21e48f6f2abcea617eea4aeb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cef682fbc27699291cb645df72227735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ef77627d06aae0054d59d6942008736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa7003476729fea10982ec5ad3c42737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74526a5826362d084b30192319c721738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88584184d218e74669d8ed1e975ae70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99ae9c1f6a092d38fd233669fd5c5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1da0f76cc75cbc3b93ac4898cfe2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aebfedf1e9c8a30cc2d5a66dcf417742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7b768c0983651b24b44dac73d0615743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf0576d36ceb4416c34585ee0b8965744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d8ff935abcb23f46475b75a64f068745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4e1d2e2d856b89d50e2bf6e8bb137746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7fdb55d76a1737cfd6663b4a0843a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980cbb89e067e6cecd476f3db738853748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401db918f89f11696b1efca013c3359749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820319331533a91017f0ae2089216090750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66661af664ac3bde351cf99bd5c489751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705105d91f31e81082d2414d7a7a2c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c667b00bd316c11eb37f2a31c0a9bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3fabda56ee06979bfaccfc0a583e0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3236bfc15bb65afc78cf677489eac1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3e63663d806609071f1cb513e602756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec6c1e70d401935bae91ad04689a20757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8764aa450e73a908756987f0b4a05b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6baae10c51c3d9993906ed37865e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee3c6ddadc9942a8953bacf76c6e1d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ebfd044ed998d924f78cf231f39c1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca436ea09f52b32ef5066b613344023762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e59da529a829127e29181771ea3b1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470fb5c78661a3ee705707b3ef9b7b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848938ec6099531795fe7531da55995a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a828281e8313e8c2a9a78d6770ddab766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd622169bd4982e452a08aea194cb23767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b516dd0aa187a1d2f0d7bbfd721a0d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5a195fc098bdb640f557acf863e54769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fe0e018d262f1a710d41e7c7bf3de770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11969fb10bd63fa9ad908ee116abaf9f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a464182c9dc95e424dfaad5d5dfae4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c632cacd4299192d75049483c53c94a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b58442771d7502eb3200ae50065b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936be4590333c772affc49c3d7ed913775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a2ab02d0b2ec5fd3c8a9cf337a924776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eba3e1e5c91bec34f166f07e8410d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759be521bb706a8362234cd82987de1c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf426a69599a5d264c9d1ea468018d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88549207500b6497c51917c8f446975e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a3f6cdce9376cd90fd2bb20888783781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7510d06c2c6eb569ae1422f63ca81fa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee1ce89c9a3d974c3a58f20273e6e7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900cb237dbb9100df8a944a1c21b6c6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964efe7a442b28c407645e28fdd67f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9677116416d46e2de826c14e3cb69786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98c040057a3fb578cd4171661b587d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3692ba4ad0e4151f4e12c8dd0817c92788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857142cf6fe7910282e759f32cb57f93789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f329b6dc5a37f7db8b538233a3113790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985831c51133358110f9258a8e8c09f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634656983b3e4ca5525b9a9c6b610d7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9839f99508f7a56abae901ee61b997793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1330bde8516117681c6782f7e383415794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd473e1ff58cc531a83ad5fb30fea5a4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249320546d7343e9b5ad74811f21b13796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce559683b1ce458b683bca33b122ebd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1de1655ff4b419c2689c3fb11baa0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667af960e8e52d9807c0332fe1414ed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97d22914821a4ce78847e8ef423293800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e9457f501bb3e69773827ba737a79801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48667e16da411370fc86b0c397f1cdf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e31b24ac5c508ee582a97b28a9484c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a083a6ad86616dced5eb92b7dfa81804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ed4f4a22a44eeef078ce7791c70ac805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85e32dd1e1b749bc4b7648a69b0b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058e7a4b3775b4deca1c76adf531725807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8ef05fb96722126b68e2ae720f450808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e1ffb172dc1b1a8b4230b8473ff62809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0352eaa529c83c42806883cf8ac14810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050170f5da3a6d594cd1ddc1eb18857811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6fdc559dd24f9882d1bcfbf7b120812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a9329cae228176fa02087ae8987a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23494101d5e27a3ac83e5ff1d090d935814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e67cc3f692d73c9a6b8e36e2db8267815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d042d4182695f14085fefecc0774b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d808aa118bc53736be1b48e78591d3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc4e251b8e2f5f7618df245ddfbcfc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb97b7f57077977627caa1026d03bd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5de332a990416c83d5228b1a586f8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7afdc771933f13c7e38a4f32fb2170821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3605268923fa1a75080e8a1c35a3d58822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac884f54543a95ad43a348a5e5c43be823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19868a88dc85bfe5fde1692b0cb549824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843f62df994388c1ded7429bcb62780825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba9c4f98927d4873f6e6aae08b748826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24070fc01af93150c7a66dc971718393827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbdc5681e7b3793d565419a425ef15828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd64b76cdc61b9c33dc390cb36f177c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8e2bf5548c57e98ef90ba90c2462f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852343f33f997ad56d412e712464aec831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfbb8ed62a9860a6ef5231859b952b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4f1a3c74879b2101f3f4f96a63cb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f996556d58f29ecea3c06d463cbd14834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c14bcfc244befb996cc5f79f21b5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42176fb9dc0e2c0935f7a91391083a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27080240d7da9c77e12a743a7c52b7b6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcd12db424d40096e3005f766291eb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa51e7fe0ceda986ef62c6fa3dc6ae3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65437a191b08243c4d47c78e3fe1dac2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1470b12217d407ffb3f44e18addf5841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4cfc2c75f388d375ad9bc41eeebee842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c636779f9c87cf2ef7fd98406d8741843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be226980536cf51f9cd7020146e3463844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df264d577bcae9970e43672dafb33b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec00662ec50fef6963828baf148181846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabd9ef1c4499fa7a289d0b0dbeb9a1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c5e4d9c343d71ec0b513306e95b56848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a78eaec7cd7c1909ce4f15f08bed9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1ec2e5e2926e2bce2973fdf55a19850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc450aeb34a3b77e7d52883e2116c8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d135af9cdc49cbc438d4d1ab187e95b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e180d81b9518f5cb398b471071378853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8098bdf6dbe407debef23da080430c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063eb70d0e4a94e441380e4864d6221855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025b122cd003a1eba13c43911ff2d5d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023a71f1c60687af4cde261b5ff97f9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3305a77ec9491718e1e1bc8965d908b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ac81c6892a482ddf0ba489fc13ef1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7e186626528fb85145cd514b48bff860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ecf566977454a9809cff2ed551aa2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb345cce9232d71ffbd46e5ea6fcd0c7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3099f2814c694f3e4fabad814f59d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d268a602bd2fa47a3fa4d8d821c0aab864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff355273fae90bf54fc2d1c6ed0d21e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c691b369eb56eff0992fe3379de762866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9a8f4909eb4a8beac9e5cc470a3e4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165045e6a04b6d82eeefe8f098c83372868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015848f336cf66bed6724c524d02a620869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f637dbe7af9eac0dc16c35c518c4fc870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47dc8a3b0213dabb480c01d147e0e11871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e9df142076a3b355b9ddc278a29a0872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec55200b14d7e8facda7f2e94d18f7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5517027e044f0a832b237b7744e58f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adec58f513d9529f695c31f8eb47e2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24b9ebc567661ab00fb0f3b90fe248876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c340a2709025b5a7c0f4ad11d248a60877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd018abf014188bc6bb20a1477c67690878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9794f0aa4040015e0570a217721715879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea299cfe803ff9c04adf959591a9f2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f45e9da2289c2187cf57e5b55ad0b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1392a9099eaefa1b634a5b5d6be1e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede0bccd2ac6f097d4e03fab777f3ca883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a9ae577cee5ba51e58899ff62d084884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4a7fec4390960e2f0b46bc624e1cf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427afd1c0bbda4037b31ed4d8f05aed3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597e41355d95c525985200b064a3588887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ba9406a335ac98df79d543cb8b6b6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64268dc5c241879a4c7b90017650b3d0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2e494437cd004a366df7d2c9057ac890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca72e944719fbde4a8d977950b5a7f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b5560065a22f071878c3c3c603902892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e9e4803c7d83fb96d180866a320a8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d92f64b34c11e718b456767b09319894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7c2a4caf33c4891565ae87ffedda2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59021878c531d0d8c95dd79650a9ea7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85646d080c0e4babf0f5664e09e2548897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385fe2da48c9f4fd553c7916ed4e403898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab41e770824019e9ce7d3123d198b66899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983010f7a1f9d461db7e8eccdbd32328900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c65e3ad513b0464a5e619e9037393e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d101785af631d25c225b357dd6c4801902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71b7115d4f7864cee7d9b8713432ba903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd1213b9b35585438fe02de496e16a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdcc41da60f19a3b021b63f547cc2d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1ff1e5653e43f1d8726311ffd7ea2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bfc73a8273ec4e0cef04516f40bbd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951da307f38425a462f84936362da0f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f11399e562e161049a666919f7bb3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a2a52d72c99ae35a86c68bcfbf856910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8464930a942374c7bc3772da71d27e5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae304d5ff0c93bdb629ef34b5f9ea90912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19305e2e05643448cbff629b1e8292c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4313f4f3a0d2ee6b5c430c48f687fa914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da04d300dba7c9f7591877291eb67f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4c0d29b3b0d0ba2ca2285fc2f803f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b01792bedb7c5347e090ed08f651f3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb16a3aba460d7d9d68eb750d96fdf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f109c74186be4a80d92c424498d95919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b8111a30535aa774dc368981882b7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9edfd36d3a3d3e122f0f426b74ca89921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83de22fedb2758d90842d62f7e27e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff75b0ec1c251bc1d2b687c96c1376923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9e3d3c7c8cc069faed3cf05feaabf924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a2b0d8e76c16ef2c4cfcdbb6173f8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acc081c3da52a87186cacfd130b164926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee4d554d827b6fb2007b0e2331bf6f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509827df9b77753bdbcc4025e858bab928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42d5c8a6ccf22745608fdcb2fa9cac929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f32f08edfd46412a1b40f57ee5f43930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1be450f87c3283686dfdc438ed219931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219088f4a3135efc893f97f312a12179932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0665da94df9b01f86c5ce87c60e2c5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb1468fa2bc1659ddeafa07f994a59934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b59d571a5dd50e617d11ebd1e149b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5ac5f79ac525d36daa0efecb9a025936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5d6372669232184dd47fab84242ae937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dd17c189b699f56163e107aaf0c33938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbdeac172f414f5516a20d4a444cc6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1db4a1fbbeb06ebbeb73d126b4f52d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd8cc5bd9993140d1930076c6f5e8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaec5d38ed6dcf9c145b2d9383016ff942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae73f77bec696cbc861627e80e25d1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89797da4b152c6694931a6fe355a31a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382b3b8b6f7e6b143b05f079e204f2b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598944e37db32cb7e6ab0cfd17173e46946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9541cca0f4edcd348a4e28e64a3a05947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b9ff08b3e1fac94c112650035d5e2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e3dfc8ed3d201f9dba8fe8bdb6397949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374e3fa5a1ef48ff457d1ddc80b541d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcfbc60403c4d25aca834043ea53d2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581ddfa0ac8f6c9f1f1279a2470b7ae952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46079196084998ed9b757ede71585c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811f12043b4d2b1a3ecfea01af9904a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244d7bdffb25ff4be213943ad775d32955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c11297d24a8bcdf3d72c89cd9fd749956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354818f339353327fab0461ed3ea7db5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f5c1e8d8bdc72bf1cecac86208aef958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755a427942246f68fc08b0a41cf73f0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb01a97a5a06a722fda5d310d78e761960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824ebabd1c19a10dddaf0d09b6c29db961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875805a8507c591bb5b3ea8ce6ccd2c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808755e98924ccb0932078d39f89a076963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b0ed584fa16ecfd0df8ff793445bc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09d354669b7cab5dc422171d058c3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e5cd4fdfc67980dde2027bca50105966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7eaea6a5597656f32cbfc0879f069967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca05350064512e71768d414667bd967968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35222152d9b27fb56d9b15bc2355b39969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfa8ef1b8135b1c373a32c7d383df5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2fdcac40d824bb0427464971973b3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e559aee21328158f15fa14f25d167972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a16b4aefd94da6484b14ae93e69c29973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06cd269028a2f154e264411b422a8b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347b837b69754c01c66c3cb1fb14ef4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c71921d47a497b395c8f5cdaa9a62976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e205772d61359d7cafbfd3a460596977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>