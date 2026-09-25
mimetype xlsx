--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dda9d68f25cf678c0c55c220fa39b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d0b90c9c3e13a0211da7aec01f2652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5d1d9038e93aa2fd559abba4fbc183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc21fefa821ca1cbf707857463cad24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3991a1b96c372733f5fdafcb70c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2583405213a8d4f3f6d525595fe36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a106988b234d82a5743b854be5697c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7e58f5533b4c0f9da24f13b9eacd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905d3405e80f39fc7fa8ea0c93185029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c444a7ae3185e3e8499a23a116e969f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d97576b430edf8413168bdb58a09b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f94f96dfd1ae7477bd4c03051ce5a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bc4d01165bbe3543483ec2419b8bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc97061cde021be3cb7989a014de4314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba39453483605c94537fcbf9e7e96d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc3e358d47a19893850fbcb4bca8ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63da64a266d71a9552055c7055ee6f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86676c0b321c73c13247096825caf1d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b593d66bfa37c9ec343c95c0b5822619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915fb98cf185246a07d0b65d904765a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f7766adbec947f0f75bc6875d4bbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adf5d24e693223e29961357528b16622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceac8de3eafc1b12301183ecdd0b72423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eebba6609b7b4e0a46ea5f84ae133124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce0d8b0a3d95504fc65d1b152ae04825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53ee0df1bf783f3452bd806a744a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214afa0e86a2e992254150848a9c470427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e962ba8fc801243d1bc50dc66281b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678501cb3d263360c5935255d1814129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837672a5db4e5d22d8bb14f5ee711e7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90953518bee3c1ac53bb10e8be3d6fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c52e95fc995d7f011732a422c86a3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671656042dc9e09983a4ccbbebf3b0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceb81b766ce8f2dda974340327270934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa688d230b1e99024bc9e2697ad62b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9685d766a0e2e40cc461f5a6051d9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb19738c84bdb1d363f3f1e1f662cee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4347f243e707694610326e37025b1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef42b20ba674012d6761362093b80439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2748cd6db566a465afa4cc73e4d3fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab500018eafebc0342900a9ed3187441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4aeb524fd46c7f3069cb752e8158142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44907ee359ae8339a550e00ad75b9f2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075ee8fb2ed7bbfb60dec1065096a4a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00292c1f5371c26771bb0a8b95347e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0e463d6663c3dfa6fa89bfd9187d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234d787f519c0c7bf3d30a0bda4535c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a0bed4f9718557eded6ad1e922a8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e6c92feac0db478b675399d7510c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fe6a0bf9929a369a0406860d1851250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67803151345260e73d031d47e734592751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0820c7440d7537ca5e369dd4d16054e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d377ca31f8c326d82f72df48efb670553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f840d1993867f6fcd2581c03e8fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa29bd77dd0b0bd4654831ee2d01ff655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1aaa03d3dee254bf830fcb0d253a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a3abeadb32d57ad310a7c71bb6edf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36bd9ab168bf34da380a27a6acc21258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b2c1a2f9df95cee73617f6f5887ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04205dcfbe66d5e54bcb319fceb06c4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff30f2df421685c8a44c689928943df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ec5751a3d4f5db6936cb83d03e7c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c7aebe825e21eb82f3a5f2d5d58e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dac074b3921c206404e168af2bd6c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b269dbd211cd378edaa8e596abf4a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24916e74f3b111a9acfb9c780dd7b8c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be894fb194d7612dd6cd0178cc7178867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d341f3f126289ee5e51b2ce769e1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e8df7e901f33506216ccbf34f77069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cb1c5aa9114b59129af5a68e4261a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5f731265a53accc147cfe2a61e4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd12b75a0be26c37236672ac51bda8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bfdde0daec4e90e138281d5301cd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce5868eeb7c00ba645fe90ef35ba074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcb515bd18b7fe3deb37b17d954dc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb8b8dc41c3549b95e88372f62080d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9b4d144497b7056b45498259fe49d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03158f520be69cfd2f22ca963464d73078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2a168ff5c3212c6afac3b4a2463eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef3eff36da1913cfe0bfeb182fa5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935745d16d072c1f75413681f86235681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb6e87e60aef4955870402b598f9dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1403246a634c1e0b8a861e7cb284383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffe83cf1e1f965f8b6d8ca6752f8d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206120f29dfd9f8c9b78313810976da885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a7267ff7f0f386b7029de939d8f3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea052e1125cbbd5e983d3d6b74145d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0615c8afc5e08ec79c8731201fcd2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a12741bbe1ab38d9a80ddd738390089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18415cc502959650daca49dcd4b3eadc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12944ebc55639655dcbb02f3e95d3edb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c0effba579f4b4091368fdeb5291692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f1747f5e190262fb02adf7f56677c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce23860ad7173d0614dd1bebeab4e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77977658dc3ed948ef345e47ac48addd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee832188d5addf317f30e83ed8623396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd869ecc43f5adbf3fca4b46373e15697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06427c1482ec5733304a6eb3d829b40198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f41028543f045860e57b2d4082a9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33891a34423d437b99d4389c7b90db5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b1528b632bcd0a6554a4eed56c55b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b606ba9109523935ed865bd26083878102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2f52442bc5e7cdfe8214b8cc3eaef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36960f613092f8da1724c2256801d1b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167bd398aea3632a052ed4f5a016e87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f3f2e2ae306298301a3e4fad2451d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d74081ccd5c381678914d419f1e0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847c7f9894e85239a71ec7880583070108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5764534c8493ec07186a8003fd9b315109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32194d99c72ebde55768dd3cc0be5c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dd1ef1852c8e0d305bfc2ae8e591e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a1dd2dc2f1bcd44c0ca13a041aff7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b5637f5f6668d01512516a69e4c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05296f1d97870a02be9191d4797fff114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a7fb3d53dfbf2dd3823b101f7675a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7028c0953efc07e2065c46b8a69f255116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bd0adc577055473eeee32bbd091a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfb7233e1cd0be25806f6fd1d0fcab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e30954f9fa3a168bd74ec5a5779a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3f7474e564df0447578deb1f62698120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5bbdbc209891f580863658e17fcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16a1a22a2549d4831fb49b354cf4df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869582c182767854c04b995f898b244a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f82e395effe3817733ac86dca261d0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23332adef4116639681cfa7adf0b45f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728e824ace90630437cc989e530827e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d7cb39a4d9f5e8729d0a9caf97c49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2879a7022b00954923be17b5ba5562a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7bd4257e293f5eedc6b4808c43505129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747098b850a8d56bcddee25a79d26b86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0083db6d2387484ed3a3f0454dab2cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a18f755a655792dbe8cc0b8abfce33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04fd4750e656f6b68f966784348c38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c31b63aeb08cd26ba45734cb586c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a128bc0c4227e299a3932ffe1e53d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a1999ace3583cc9ba6e1df1263cf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2faabb71a1a89b9ac04b05b12d1920137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6379b8420b06fbc89a2db4303b06f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8d9d33022172d54c5cdf5ea692bd6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500560d664cf2668c14459975d5e720a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038bec0a4e3a8da6a3dd2d1b93af014141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219a25f448e41564ad3bfe12f97803b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6643e7111d2399d024a46924882d593143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66b2a03811480f9736975c644e1b9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891477d656a50a0f8d753cf0d5ee4d2a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1947afe91cbde31e5ec632087c0fb4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a530955e119582cd017f760eab800147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70bc71f309697593090820524614c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80551bc66c53cf9e8c563ab9c5bc4a4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d10cfeac9ca21bba2634f68e2e232150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982f6c79499a3e658ff80e794a0852d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fc5b115229637896e4b0f53ad9913152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fda7ade862a3f3d81900379a768a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805782943e54e78790b89badd335bd97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4abacabd35447ae814411281e5c8b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9d27d817320f032512db12daf5a5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d9aa6ea48c5a543dcefbdc68f41eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceb551a416c84150484d3ca8975d92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da268b30e62082d7a70cab4243c84cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b35a00e51357e845357ea35ddb320160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb29cd4766403496aaee2638c4d6975161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5432269f112b70b19fff11b673871d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed305f5d8d07a92b0bf1cbe902041ce7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5db78df5522a232419d10a69373ed4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ee292d81d0e6db45354109914cdca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d52907d9fbff935e46205e7f761e78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f197ef1f2abc1703bb76104aacd4aa5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810aab063346f0127283f4829ef337c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882d02be26a2c5c4cd0d18f6927e072169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab6403fcff9875355157ac16000be170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d79fdf3acca28922130315a679a8ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202d4cf33a960b0865546b631863b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8671e192746c655e36933b5f6d0ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fabdd59a418d068ee5e8b215b857b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1650983d288a9f626e37a94ef592c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138dd2deabc685212f2e98e73e98919f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d546476c54ab3910e6e2041ddee46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb963adbfe65ab1d3bbb7818ad69b0f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad66065fc7c2f17e7ca89de35500209179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386230e5d48c9b47785e1960cc1bc2c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20364fc5a0e5718a0d276d6b020fc71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbdeedcc4935e8207db2153797f260182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c3152b5018602bebb99f169a6e812183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24669b70a193ea6aa6ea675b52fa2ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba9b49d5a4388c8755fbbe55d0fa4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc56d63ff6408eb80d34bd6950880186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acf9b809855c8f7caf10d78b0e1940187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a38ab6d5be78494e3f02ee94ab50e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e5c98f40bd0db3b2f01954ccf0f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601311a652c2067f0cc0bcfd5736cf1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c31afb56f724d097809ea5b7c8134d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ee14ad20dab28d8f30b14399da497192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82868ce86cc092079fb1b9b0132a2003193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5433f25f0a002b003f9c6455206044194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e439e6ebd994abe860773f373f5fff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aff3a99ced6f6c8743130252e5fed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2096a55d7b76cce49bd0958c4ab7b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36654010f70aea91988dcf66228e46c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72fd09abcf57eecb75e85eb0c62e6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae102db30400cafa83c6394beb33fba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0853a0b56b841236f634ffe05db2cf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e40d1cd418f27a02033153d6a1e0b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e08a1413b3aef050da0065387c6313203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de82ef5a5f2f51e88bedb8e8128c78204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e92c244651dcfca753302e7ad480dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d54d4f48c66c2e1180dbf5eef077f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6bdd9fe34724b301bcce940006c6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c6d70e7bdde1cb8849e87c149c00e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0d724be3ded4c52bbd74b02618380209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeac291f3202cdb91fc3e0a3a8619da210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1044fa6440fdd1ffab691008d421c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ed12c2eb9aef5ac1f385c02ebee4f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d3d66eb2afb83e1437d9f4cf992d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3fd60eb7be4833255a8a65807854a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b5cf9a4fa5559bfbefa8a9dffcea7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805fbeeb20fce81c114ab138fbd4ffe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acb38530a439c754fe41a00f887bcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084c52adb008015299a0e3b45d79dc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bda040a63a588e4b2d414405e6567219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7c78d930e0e44f51a7fe9d8c1d3b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e6aeeabf942dd5a28050882700092221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e300c5d3b24c9dfe20105476f9c6d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c6a7013c780956e0e5d6dc71ba773223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e621fe8977b7393b852eec8fc80df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033083a7ef2f370ccf47d39e63b1cc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835f57e45a30f3f3092e2b02a63323d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23137af8538a7ce2c71ccf10e8bbaff0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e7568fa0530e032b5518844a622c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683e9db2310d17b39e3816e3609c7aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389986c8e6dab1b642b0d6e98f233c2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ba0ee8807a22065ed28aa9e6c15d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc066e5b13116e3f689500d7cbc094232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29f4b21a32d42870ae40fbaf1a277f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bd96417115c26d833b3b79247f295234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3de7578cc940f7cfc252de26c28fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679eed75247ae3aa3aadc10d5bd54a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252db702daa27572db1359327750b08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046888f98c3ff9ff8432a63361ba7cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc279fd11d3bb543f890202ca749ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e0df37e778845152506e1ca51fffd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e4692f3808a8720fc90e65da196fd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e66286262fc67b6aa82f51fbdfa97b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db249eba0a6fae1316abed524024741a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58aa313d86c2b1c4fa4cc08eac9ac4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657beeb2585a0aef1f56dba45468b856245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b6e3b62d9a124830d74b90d23f5a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92901852083991aeff74c6de9d2b7ccc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795cfff95cf82ff746557afd4622d90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd563e15051053bc1cb766761a561562249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c81c1c1f5b6a907ce5725ec49acc03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32e80779b47350d5332c02e53b5f1d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d276a70829eda9bca3fc1b5dbab3f35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612da06c9611112257f05cb0ad60f1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260d5e13dcc3f6a9ad17ed683aaa5e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d566b5bcac4140a862d932d115ab6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce224958289e2f4a7df4edfa4943683256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de936fc0a8f5b9cce6d181a6b9725173257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0640ec72419e5b4f0100b05a5d426cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750d7e18b29ae532b31e1e52ea89d7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5712b50d8add1aec37d13d2fb137441260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55645e40422364b89702595489665a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdd719882285bdaf65cfbccd9b84fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4754173cd7fad886da98e1c35cf14263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed45b987ab0a38cd468421e22a789d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114580d7ec38ecc82552e2258e189ecc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88867d8917972f09c66ae0ad0c9ea63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9db1f0e064ab85af8ef978020aa9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdd5895e08f7f834a1512f71d470e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426189a68e55dbe1881b3a9288531ab0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651319914ec7241c3492bc6ac7067e5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe61dda37ae604854c57e4922ec9d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6618a518130f8a28c4f69d4741a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3737f643314c24518f3aa6db6df0397273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b79ba66ef8a67ed522108712bdcafe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3591d93403c918b3e0ba4f87f61d75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914c56eb960beb727b7efa921d0b979276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ca55e91e04d7b4ba72796e5d64f9b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c2c3a0627403d8239255d7b926f1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e5c6db11fc2695dfdd0b5ef318575279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4daf054497035b9c7977d43db4503280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f5bed332bea63d0b46e2e9a0a4f9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf7a5004bd9119d8311d80790e70fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ff8db5732c532ca430eb8501332d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0eecc7907767b2bbfc99415891b6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f437bf21d02d43e7f7b65d57566c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a61b172d79cb91eacbaa45b345b9f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785a7a442f13ce6552ce714ff4d902e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742a7d02ac0fb6778c731a29f9e79c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1654fd29c5f1ad1116b87c275350e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765ab9ca1a3ba32e0611ab4282f64bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aef0f943f85fc28ba775bc8385f06b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec473e0241f511f8b0d60a1880d1c4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151861fa5c19629b8b9440afe052fc63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cacbc2c5f0eb010181fefd001f1977294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0af02d79d4f3b01f56529b9adeecc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aabb14422f00df6f55ee3ecbc83992296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b4ba3697b8b11e51b36dd6a8056ff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e306c94d99ecf2bb22427776bf3588298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c37d80a8d61383ddfbb4670f679ed0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cb6ac594316c2c916d7ab34498a0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d9b71dd8748616a2619e3b07ee49a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca099972983c1a99dec5d0963937fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5e65b2454868c7e2199704c6957d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6542bc2fb4bc201e1e49e2123aaf53e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fab94b0e648cba795fcba3ee73a6bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d849f7b38211b13970a87458068d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89658b381c7da739b55442faddf5e5d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1780989f96be16fbbaf00fd162f92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83969831a648ec9307a13417a6dedb17309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fbda04dfbfffbcead0353719671c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88e2e486960ea72480dbac37d6163b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed14d0ce413c5e06573dd06e27459312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae986a035ac7a98e6e80fa27a991ab31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f3200c52e8cd8f0a824d990f1bfd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e050493cda05db7cd3fcb7aa8ecc04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33924d82812a88db91cea81fee97b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec460e8c4e7093bbf85632728a5c4d0d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e27b0c5cf23d17137a97e1046271ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898a559d4c09d1886c592b8751bc028319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f7382309285192aedcf565c91ffb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6ad5dd2c687ff3500ad359b8f5cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73a0e7362051e24f450853dd586e88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ebf0a18b7f62351d6fcc6a2c6a0ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3091d5d399dfeae8c80aa4ff76d9fa41324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce324c0caf83cecda145a881c0cdd514325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed03f1999f745f43d3146f6883979d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e12580a067e9efa7a5ea6775ae1318327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8303efe247614a6dbd80511fd8fe3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2684ebe4a172d623dbe7891386c4bee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f09f39c58d7d3b8c4b3ce9ac7f420330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5173086cbf8e79e8b75a6b742340a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5264fec152c2bffc5e80470c7a78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae035293790c1ec94b7a5ed1548c4f35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b1fa4de8156b76d61ef0ef6a6049334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0ba94827a227195bd25b71f1ba28e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13e73e9b1ff254bd24d88248cd6c22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50d6bd5bfdccee722be8355fd44bf5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5d3016db0983f7b6a746812a69556338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe1264a613950d2fdc7a2d8d4c7d67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b790728073255de44dd28dfcac37ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb37fb3347137a6f809ddf13fe0684341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ce83cb7683fe18a13cce08dda729f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcebf1445626f67374c61fbfda101e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07bd027c6bfca9016bd73a6d75e52b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba8d8cbfe0149d868c92e4d351c7b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b518eabf493c97620fee8ed7001936346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8581c1cb69aebec7b067da5259d3ee5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ae01e1ef9b72905cc1f097d2c1453348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b641a22789d2104aedaa16d305f8e90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed72fd3dc1acabeb6fa0c7c8ab19621350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a06c3d3f8264728db9b234f2dde0c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe71d97c79d5a04c5ab985093b2428352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90949ac3dc46a7cdd780a83947227b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5be3577cd852b6cd64ecfa70026f37354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dae27a2fc7e21bf9e51f30cf0e2297355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252d3c98533b515204e7aa9713096fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf0a6584f4b8f97e5dd06c7d6f63f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d35fd12a1750872897bbbdd627c3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819080bb6b5abe8f300cefc681b50f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f70c25eb2636e2ef6ec0a91ab7a0f4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e131f8bf6631b9dc71375a3a177f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65599f6f4e33e02d64e203ab13ce858b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43e93613c0baad7f7fde423ca3a4f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47076236e69b14763bd77f4708e08b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1391f6ab435b0a0185a4dbcfde4433365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5429183ed84ea6bbb684796cf010c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57186869543ef86ea871793fdeb67f6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6403c417f94e3b7af6eebb58097349368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d568b37b0018748626847358319f9af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ed93b3aecc2cab422ad56e071561c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde5280f414ec0249aad865a3f74970371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd9ef0713875ac1d2a3c00ebf40f19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c31148adb05cd81aa1d15788cbc15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734a5bf5e6a50a625d42cbee8bf42a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387601ca1996fac4bd2f2e4e8ee2fb41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bae4a38dfdb050ba991389662a023e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91681047a0c33ba04de434f20addcf0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e919bf956d27998a8a0fe43817cf70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca184d8d4bc5b4acf0e4d268530730379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b564d63c891591661ca4825dbd639380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb103e27599fa9d07abb29e53b7c51b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc67958b4c694f53e6d2db1000391f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d696e2205c0d5c8bc642776c61df8ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4700156a042a6ed318aaf3a6293aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a200d5eef81a8e93078c496c55b8c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f13712783fef18077aca388e732074386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ed96f7837be5399ecb98724c1b0e7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a07d17efc187995932a736130ae7a0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5d49099984c81f432c91a73c59177389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b2508a5c68036a9abc9e9e719fd3e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b21eea86e539bcef9c02c0407726391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85289a4e4be0d9ec560376ebb35a7b26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd6dd5d1c2e01c86fe2cb879e4c63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefc325d34e177be140e60322bbdd13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff807ca25e48d70e1dc06ea28bf1c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a50e713d56f07ca3e564e5955aeb95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86e2a24e4f93b4c59f5c95eaa627ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38588a7dddd9531ab23b0ae5eec5fbf3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c113e6742a5dd879d06d7db9ca531399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769830622c6053e57363ce75560bef0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbd6dec6db6cfcc72b8efdb7ea5dfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c4c682288b617cc88d065fd796fa8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6a1ef55d6646e4bff5c417dad87ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4d0ce6942318a2e80d909c95f893c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6061c49be4c6475ad77bf871cdb3ebd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ba636b820bae6cc255be382b337a9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f72fbae0b27ac6fe24c0e20af1b83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478346e1806bce7f99dd0450604745f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a85742e6d7e7cd552789db3e1b015a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0abc2e4f294a6840d512a64f710a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11108574fa5ee01ebcc935374bd4d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a772b3899ee555aec889413ce0e1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5b48bbf16e86fd24cde23e3da7316413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3089edbba1fedda2e4541b5f0a560414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053e2f80852a7d1f00e1712b2a77e56415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9d0e88a2fb726e6c67f276c263bdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edbca614e304de94e9540deed39a6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f560c02ca116ce48fcb58cc1ccb4dff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc82ce0f4fbccd6d43ed9c6a511f33419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf843f3037e9f73c5d150319489b32ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67497bff3b60c638817b6ce43d2da466421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f2b42840727c734a182982889c556422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127cd74cadbbb118b3c6b1c247e509423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee67db5504010d8ab67f57d2d84c2f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccc348a6f64f43c40e22448b068801425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c92c3e09ed8f2050666d2e940afa06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68996f002a9eff1dd339ae620d4d6d8d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7e9dd023760d817fdafae17a7fde9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda060674f6e2db0c888b199f976939429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d48d60e1260b0d634a620f151e92fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcd2ebcf12291a0f83e68ddc2eddc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f29c297f06cc65d803240179943b26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5de85402360971abcb7a14d5bbfd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403cbe6d9a3c3b0f2a73426f69fb8fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fbe0cc809e0ec814dcef716290821435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47185ce731316a1c550e329065485529436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252f6801c08520f6284b510227f313e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9b2a997b1a4273cf68c0ff0d85e4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc31a45214fd66c6c5d013603fbf22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b5dd11775af91a532da2141fe70e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f980ba6fcbd612e555971569c9f07b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ae4e2b214a59c6cf037726187ba9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af78110b064d4b9a79502a5d4852d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc8aae6af5ac6ddbf94896450c63f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340516b45569837cb042bf4b06b5ba3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cdcc25cef18fc21f627e1333e1d37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c0453548e9b7ed42741d808eb25ad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5cad908fe7bb24a2c7ca932ae5861448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf883fe915957a601ab64dd907559e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086002b091b5d2df131769b64a95d80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9f4230695fbd87c1e1a6ac246a335451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cda4cd5891f2e1b3c0977162acb3ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af5b7e3d448a78824d48011d5b2e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8b3cb0ebabc38e848411688169dc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbb26ce93049071b6d401095b45060455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c49f3b08c5f0b178241267d023076456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb7480ec37ca4143eff9e7910ef3a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42017b300f9694ec955141af1fa671f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6082b53299b7558715fa1491d0c2023459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb2d8f39ba8afc48af24209574cca9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520a3d5ead7a739dc86ef2c12ee958e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5df37bfc3eeb02113fb8e5a7d7614462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19a01b0f968c052829d96216f78fd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff5bf38a7b4aebf2ff49b8dfb7631b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46203eda836b8c67a6da21cc23b3bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af02127ba56f1b06fe780b4250e550466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d90e5cce40918d57912ab13695db0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8bec4275b916fc27342abc5f9f1af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd0915e83fce53572b83b6db032d1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5308222a18c33ece02cb2cefdddd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bb5c883e9d33e05476d041d2f51c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73987a8a0bf53a9be8780c0e52ae9318472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d407e975a696d5695728d43cca8a93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b009c9018b7c1554a96611bcf9d053474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426479babb59bab3dcd4d05836e891a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e7632ea447ad4ec8f876c4cc39410476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db2f8561d36ee10ac39a8284324b4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb52f4b04e25381076d8206d5b69bb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9d5c7e2432601a25b9aed45f11dd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d385d92e0e7f8bce8a4b8b2661280480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346bed5624c89852802a4c495ab01fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9900263058af147cb0531bed0967671482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0da51ec0ea0767b19afc182d84bf5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa62b62d1e06e5ba3cfe874f691942f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259d1ef277731adc3765955539b89e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073ca97028db4979861c31043b76552486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322c4fe6e86b1419932a144ab302e2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4321820311bf6f8193501ecd5b528488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fabbb4e7dd7909caa3a6cf90261d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa645db1afee8c041ada192788168490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d75ae703a25aaad0ba84632ab298491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051dee232d41548b45a87bd48cfa076492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb94370766d2b8e1e5c0be6e62a1e54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84e53122cb1acc71b23a5f7d70c23e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ff2b36b222fdaf0b6da014530a30e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a7f2fa5815ea3a67df2bdf42dd191496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ff483c3fdf4f26b35420b2c9cb7d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ab550d406c513d5c55e7097765c0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6dcf132cd06d93d9192c6857572f7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6982b25b3e1082b6808ad1a7b6cfe2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1ad1a659b29d8a6d8e914523af829501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c661ab7f3c6a50112b12a280e9ba5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4df4eab29efa619bad532816b79adf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2ee23829cc09043491caa8b82bf29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e078554e8c015d10615137d78710459505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc098e0b0da0029afacbb6bf6ad3a18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4427d25a576ab7a4fa111142e3d480507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e8c2a3f35837486a65c1cf57a5049508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265b438e83f81d0108d56de4c2b804f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed0834f0ed7ea85b3ba2342da164ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68304b30f4a4b09b9a8b656805611b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadacc97a7fe06d2cc35f8eb9530bb19512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b764d41776ceb45118a84c4dbbda8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c211139c1ac6ea7cd3c63369889995514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585cae3968a46e70a273769f4867fe6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cf21eb435d833b28b092862430930516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ecdd059ff68d895fffb6cedc84fb1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507ac7140e524eb7dcdb3b670cd1e86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f7ffc75e14b98e6f5a65e26a4b311519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981d310730b66cb10fd87911c56bb45520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a9c8d346a8871b9c5cc3dc9c74873521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cbb92fb97e63fb7684086ee40ca95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d43fcb8e69d2cfedaa428715727cea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63239bc90f65606d451be1ce0c7cad6d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6260ab95616380136624578bff73b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028ff2580376ad4c2b923d143a17357526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6301060de3bbba994617dee70cfdc71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f4f8fc2a3a2dc5c2f051af6d8c06a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a6b12c9b34def866744c0349ae782529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575d7ab2576b29e06c5f85cdc1b7889530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c673d45e042c414be065eb2d039ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07ca2fba787e3521b44e5103513ac8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149031d65f94f2661b156fe29c95d17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7970051f6f6556544583abd62a069534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8aff0cf15ba0dcda89fe22ccc1faa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c6205afb48204250afab7d4de8828536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda422768fc5571bcf77c9d3cea0352537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6cf4a9a2b8136308ae4ddd8ddec01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd06973d79cee9ed0f85cde566bc48539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e106978992cdd1aacf1e4b9f49dca4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0f34629c8c57daba0c32709d7fab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d691b4414d993bbbf5b26647a0b8fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3de242351f529b4f38fe1c1973b24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89403b6b8d26ddc003bc4b7e46cc8a10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b7ea04d6575f80590ec622d8b101b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1afc7a087e9ef38db6554af21fa4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662bd4f2ba0079159fb5519865c9c40547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d4c47fd690bade11bb7dc1f271b5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b99cd4f36d108c18c6d682188844b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1957732d9e7e969fbf74dc60737243550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846920058278d29de5aac8722d011d19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eb9fcf612fd797656f239fc4d7b06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81835ddd446eb88035feb7dd8fa6e001553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae1769cc745e3d8dbab0d9345318f3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096854d8e60f94061f78553d20fea23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102c12d22190b60dbe777eb1ac56dae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338874075e7ac7847bb7dbef6c1b9e7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c57f3bc4d001e0a4bda1a7c28d95c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e1f5f30c02ab14dca5d6866408de9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23c099792ccea060595ed72f345f83560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803b08bc850394ec27bb7c1b0ca182561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95299176ec19a26e526da6b82fa9098562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78da257df80f6c6318e857460f82d60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81e4e918360ff34b6e77ea2d0ebdb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab6ab86462b34a2718f2febcbd096565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d258d176723c35fad171597b127cc14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35facf6112b7e458e1563bf4fe2bf9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727d31abd4ba4e9465daa8eb1baa340568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87b2b82218da8861579eaeedf03fa5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49636408fc4130bce9eca3009bffc613570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027317f70ac56211dbdd5e2051cc92ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726509fa3895942352d616692d9cca0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31b7d649ec89e06ab9bdda912ef6f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309198234d12635ddea6b354b2edb9d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bb3a5ef326e24c6ffd542a8003d6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937122e3cdd77be8e334666f7843ce1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958106b248017eb62b1c255a28f389eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e55085f2c139f3b0b269bbcb515760578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268868daaa23316be7f21f90311cbe5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ac7ca39b9b1b07c946d073af7219d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca163b3195078af474e9405a3f5afec0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921b2b8bac750807acf28f191fddcf2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e1a2eda47f0a89a0d1b4c19979de8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4f81306c497fa8f8a376d0709a200584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b76746c9e44c489e166b66507c737585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e0ed5beae967146a3b8246f52ccfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbddc40210d1e5e1dcda57670ecc943587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65ca05ceb4fb14f80ef55816c75b28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2c7ffb832481cceb42664f9f97d6c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e0c1dcf3782ec682820891c9b2aa3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc48813bc8d51ada977401b0984e83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8983af541b3ed72be9b71c14e9493592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb1c46de307e8d44c9ea75eb4d75a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecd13a0dbfa3db167baba61ae2f4f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7de15d07d6edefa83cfb7c12b0a63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf93bddad4c6413cfaaa8760b6101d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c4ffaf25b767c51b758d6d466ad7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fad590b3044ed54416637d3665925598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623d1dbc16f104d8908ff2f89b5d899599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad57a76b0265c1b6bd58570db455a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8415ac4d513f4c3d020f4f4a424ff9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7595e737a82aef7a58902389e8671602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0e5ecafaea0520210971e742ecf87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c87ab40e62aac3fe181bf19d6eb09b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0cda4a71beef57e59219edb38b2f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346002682a3145b24b58ada81efbb9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e4d0288f483bef4a435de3dbc4eb9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a0283d90f05419a433be199b010269608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9752dbbb773d6cd761472b1c30eb1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d26382aa29feec66fe0bc71dc3b83610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac13f52f99ee0f42c914a42fb62add611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef77750b72073526b86fa76e6cf2df0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fadbffca6a6296b832e3bb9e1ca94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9895eed6362327fe4303c9adbc4e95b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccc473adf75cf9ec661dc895eae38f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55d7c1aba4b728b9531860adc20985616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dc686cd44707b49ce032bec481ebb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed446852806f83ecb9d1f3e76fb1a7a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081fb876e2316ae1cc7807d2f018b12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194c2d772a43ee8e554cd7e136580bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06126e269bd61964d2f3590b1889a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6556b2ccd6e9bea6fa85648ca980476622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbbf6ce95f71beca9ae70456654329623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cd5ad2f25d47f00f5248704e3ff41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bd556f7d53d095fe970f272ee182e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fa86da7a463f1014f129f5d907f21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd9041d649b784d80d26fd3205cab2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d02063f25b2375b1263afe52ed745628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840a129d8b963d4fc55afca25251930629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a96ce86765f5ee11782a077f7217a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f637e74ccfdb55db4def8f96bb06d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14f33006d6b9d4c484f31c3d8cc4c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11866bd3ccec6f726802087377e32e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635469a7bd6573c184513eac8cc4901a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b40d48a6d85aeb308cafb55a558e5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023579f64bf9e9d42e522bb997889ea0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfee6ab225870ef18ad075ce3011677637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e4accab8ac1cf21cbfd6bb875a8a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83fc8b5742ac56d16b9a1c699e1dab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd31498cc858f6664a8cdf42a01f62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b78bc2f495debc836d62692e7806a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ed4c8bbb6c173a7a74515400b0776642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404205c5d382cdb3abf155d40cffcb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726148054660468fea943ed5881d046c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee653f73309d31a6e5ad1e3b5a44cc8a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e463ddd360652a4038082f7bda3e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26068f9e95a293036b7c884ca3179277647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce82cf96f6dcbf9e66528a70ddd201648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644d3dd6bf9febae7d65b5645ef63e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070d3dfcb21549e8bf890db0339d88d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59767fb1f38c5f7143f24d8c8f5b4519651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4d697cffc800ee6f6db2fe9fb8ce3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6f8483238ce60eb3983376d504d88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c46283ffe92f355f383aa32fbe08fe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2373053850f96c8313db9a3f77321655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132436e0a908164a8e0a0cc19eb3528656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11792ab4e50eafda1ba331abcd567355657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883384cdbc63bb1de18c632a129d2a76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78944d08cdc20c811ff9433b41dc8f30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45cda9faeac26531ed743b8fa80cc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790c6beac1e9211818deec5a21e1acd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b7a65f085a49912aba6edd14ca059662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc15c818a9079a1ceb0fc1c8f01fcb7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fba04e80f598b7d73b9091bec86be1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625081e4438a56c7d21606265433a858665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20810d09edc0f7052667ead71d39ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217679d17ed549d5484572f9cfd8f58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddc697a34c8cc4f437c447dab1c99c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03fa09dc91030d2d99f0d0b820b554669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc441dd63f12f86f9cf671e1baf82e07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5f9a555520d4c2c41c2cbe0c5ceed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459011d384bed85db385985190acac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058502d125c3f38f5beefcae6de1cc9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca3b27b1097745632ed5b2e4114450674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125817657fdb949422cd694714564149675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded65e23707f830edfc89e476c9778e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6275d7c17abca22690b9d45952d06677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b99caefea82f33c852eade0f814af4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f1a58e1023d0e6faf1ced8748cc59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebdad2e6098adcb443707603a75ca6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7d723a60ac8640a8de95a616177b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb58e1bc3c3c9d4411a3ae8f2a2bde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c54eb1495bca896e610ca7249e255683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff1de5e8ddb6ae025a9a8c2c781ce7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5742f62b4c92a1972317fe73fa1a8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541beb7976702fbbb7b767c6427121e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d4a7379d77d58f5b7490ae27c42fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c75909b313f80d7bde8a3e0246523e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f554cf6a87d8be9d0a9faa0c071c84e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120559cd384213a8c30cfa3cc38d03e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d3e6496bedfad43622c1f2a61e3ea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35df431ef2f4fb995a5f003d7c6cab5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b09b86cc5e147f143f7354228855a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da6368dce02a9938108641f0c5f869694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc47095783a3b744718ff05eac8a795695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fceba32abfc91caa77c34e273d16a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef168fa96d17651677cd9f2512bf5a9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a4fe757c34a4cb8e03272e7c6090698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bb5e693eb61b3ae1b6c9c7cd2dc85699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca673ffdf94a44fd72830e04582fd53700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1344053416a9b47d7e95f1e7b8fe32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6dab27784fe2702c6664986148a3c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8506c7e40634ab6ada98cb448cb06703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02114fa6484ebd9983394b86c4b1dc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221fcc637729be013c895485d96d596705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c40e50571cbea64afafbc337d4b97f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200c1d55dad2e40a9a8d1cab6be71db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acddf0f99d625305b9e4b4468ef78a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d1cb19d55f5cbfea90430d186a986709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a86af02e47f5006312470dfd2d3d01710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0fe573e579d134bc50ced1f4ca8b9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d2e6b93b64cf58e43126fd8c21eea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a1c01b0596b80ff43520f049aea45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b94415b87312dce61ed6e5a1841bb8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f0976b3bf86c9a36944844b5405c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14eb2523f9a0e6ea6d8920b924e718716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59936e877af79e2f1846000977f5cb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898957c2f82877ab203e0524d402dac0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8823eefad4b5bd2cc1d8f4877eb8ffa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5df9c47080b85aa945dc6a95a2da720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48fd43b8076f3912732d20002ea06a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb57dfa468b470c3ac95bc5eeb0d4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2691f31b6939d071cf32c77ca27a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a516d49cee331ac04c0b1afcc99e620724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82686156ca0c43bff5d5f9a63551d2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c31a4ffae48499cab3a08144280723726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23097608edef53d6f2104772448ade727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc952b03386a1be37a9ff040dccf682728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce272de1fe93d1ea523c6d8647847dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea7a8995af9c71b099dbf762f63fc8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05705c17fad04a217ea98dea67a970bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155e1d11383f7ada4dace50cff4128d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ff12cabce92431335b0f631255c34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78f8e8cd0b6dbe4c94d26f07f39b03734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a09b0a6254965e711c9fedfa7a936735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e5419703bde3d8d5691c57fb90709736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4277965c3994cc97046abf2ccac76737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d7d462f583cada41209c15032bdf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191249333f0063068ca640f37507f39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def852a8628e3fe6180df8978ccfc57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f4d90b50c7f92eaf3b563f8226d5b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f4a892a48a403430cf729b484fe5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faad371aea90bc8eeedbe6fb9cb85db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f00ada7f67ee2c7fefab2dbacf3a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e42c50f7b79f10a28316d36ec85a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d3f860d32a173a8581918ef24cecd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140064c24871915e4f14b3858090fdf3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce127c2b71cd57deb999599b395d6f55748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a51398bcf773fe4f5193bf0952b3ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce4410d3feb955bbcde34895edf0e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08329880c094b2877bd66b9a9ca92c2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550bc8d3cead2d5895b957d5c33e1e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d96f5319f2ca8896990b22a5153e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3e95a1e362f423330a25105c6bb4f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555aaa379cb005e37151dbe5bf3f143755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412124a9a9602978389855aabe4589b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbaf86f0f7fd60a58ec986924f71e5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05633cae1a643c87e13cc6990184e566758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b44df9feb304b6e5cfe2abee1f87d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee2a8c951421b51bccbc769dd022c1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beae5cff8a3d6f907142ebc76a8086f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da148fb0a608a076afa7bdfbc080d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25568f2d9eb4aab8bdec45646c69ff95763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4be96eb112e6966c0a0db6e2176873764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450f167b733703fb84f872c020aa3f4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb293d7d4771382431aa7173844b84766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d5d3101ae3c74f95a77b9f3bd1e1a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926d8f24975ad8ee4845c5d28d90024768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c9eb7eb7592a5a51bf7b8144f665f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8aed520d88f83ecee91aa0f97a0c04770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f6993535c9bd221abda0c88fe1157771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031e564324ff74ed27d30dfb4f6ead9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca24a415043c70f8316a23b1ffd184773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad09dc40d76c621c1b8736da5f37717774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124d63d33ea74fdc77e2325c7e3581b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaeef4fb4d12facbdc797b6bef4994776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc80eb6991a59b74f9991a43a0a4e9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552642b82c0a9cd6f61cdea91d48644d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab5accda6013973345ac020bd6d778779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f630c7a53efe2edbd06d98f48ffca1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447b71f765f8790e4a42a01c8efc4f4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361a2e9b05a7327ea3f2eae70db1cad782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e148bd108555b46b9def964bf86fcf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2b52a1411067c42baa09d9ad7ac55784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68ea5a90ce6897c52c8e3e80c362f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2bc280235e8ce2750f2f330bfbb5d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b7ce35c29a04ad8627eea15ab2b27787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e095a23601d7b4a0779a088fe058206788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211542d5f3ed9ecb687a2e2a31274dd1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34a8764a65fd210d00c3b8801c5aaa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393df1c58eeb937284cec3b1b45d5c6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10357713ea1537502d57e0446f844f5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb867204f5e975970be8037a7c72b8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fdb0899bc811a58a5b707487b354f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d17d41ab5d6d74c1963fffa7235fa5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bee37b7e9ff4ffad6ae89b12ca5cb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba31259e1a4235de22ec4f0337c120797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8e2fb64ac5a5b9771bea837da7af8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd8bc8a8bd73b5839b7d8028b21603799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d69c74ecf3e6f8168ba8e642b0b9c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c069d5890ac2d0544cc8d9e7e101275801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d85d5b87ddbb87f6cf70e8c1b6969b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d46b287ff1cfe1a990eb5c314c46c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef64640e0ad71b35b47586fce46c67804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525de3591fd0611894d46a9597865e47805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a332f9026d36cece01126da7f6697806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2328aa996c2abdeeb0a931f7714a1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2b0d9eefb8bff9af6c3e94b2ad9bd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff681cb609180d551039d63e8db99d2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dac47ab991e171266502a4599bfef810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b6de4979062f7372be44df5b71a5e6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fcdf6249f332c8aa594743bac47dc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dc411e40711f37d281f57e5aec345813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452587752a24bf88c69ad05251a5ae3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04b458c4a8e53f0a09c2e9df97bd10815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b953be04ee8d417fb73a54abdf4fc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fda3e32c8a7ccfe0ac325c2984dfa4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a12c2f0ce17f2b2e85ef6479568bd818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b5f1ec5029ae49e40626c9ce6ed5c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c38360e0c4d2a485ed28f93c63575820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed87eb187bbcb9d6a7448cf7608d4b9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e6f078e96f7dce8731565a6ceaff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064090cb326c48f92c1ed7476ec171a4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4704aa43e256878b2831e5af6647eb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e9b5d4bf4c134cb1d0bacb6798833825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4aca83b5dfffe6a5f89e438c7a5c21826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754b75590b49f96b3bfb618dae78583827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc614c629d0fe1b51bb234355bb2076828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35845653a33f78d1d7a8b1f0aa83bf79829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eb30f2594ab7c732240745bff20ff830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a146195d2df08ce98e2c47fd40164831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b38a6300d82ef541ba993fa48538b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11576c7599e0a2461e5bd8bfeb78ca6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96d5d7df22b9c770b6b535a715aa5e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3fcbf32eea5f224244de77d307994835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef8f20ed31abdfa100d163365ca6a6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378fdf009296d42963c965a16eec2f5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7590479c3af9d88c38a8e4b395a12a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840cd5327b7a802f1c8353cd33e207a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd581141f8deeb89747bbc3f8b1ae401840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b714050f98dfaf245975a9e27af496f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788693ecbac5791e4274cc54a78eb036842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404128b156775e0f240f514f6e64da7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2da4bc5d7c1c2449502f55005cbb1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89424175ec3fce1cb77aa30a0f929b18845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a908fdf88656a9d4d9e139630bc605b846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a678bcbc2b8c10f98ceb93339effa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e43dc5c5698b19a69f0d86e02502f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d50b8be6364bc0f07b38e0c7af835d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eb35f9bf3e7c3defdbb9424abeaad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550603a4eb69052fd9e2dc6b091becf7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d380a4fd1237f038a4caef008c2da7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1a2c8497e3926184693febb1ddab0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418738a32b989d4daded172e37423a08854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee4f92a9d1defbf6780a6c4bfb6cad855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e23cff6bcb0d7fa222b61bf80d82f0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674341faf715a318c0d1b08df6337cdb857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad945bb36679799dde2a56319637bc0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa139c006b9b0b99f6992c89c61fd065859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140a909cab5619fa0add604cab5c46c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e8bbbcf46b1ea6067503de9c6ebe8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799c01bdf52b968483d07c7859df359862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b42fe6eaf2db28951ffe57699f7f4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54deced08f793db73bebfb57ed82ec4a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6176f4fe4e0650693d7bcc084e3cb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8ffa747052726eeeeaa38bed88800866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fa952e60af7d126b1b3f1a3675468867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84207ff2e8cca91f7189fabb3e318051868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0868081f84cf6f74f586c6bf9c04343869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e0669cce1521e5afefeb6428e844c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde5dda9bf6dcd60e7a89d1a06d548c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ae32f9e6cae9979c86909b4210fce872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d28e1c17d35466f794a8d20c56ff6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f5cd87d25e59583c5075ea0ad85fe874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db5e0984e11ca84b4006ff7717066875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad465e5925df302c4104c999eb1b4a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2db615d91a78c25fbc900c321f4272877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea165271fae2af6b6257faa2fa6052a9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ae329921c2ccf1b962b5fa83b927f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ca6b440e2de191714aac60f307206880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc631632c5818f75fb9c6312492462f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad888592b21565763787d1bc4e9f732b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44e6bc16c08e439c565394a3aaa820883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac771035746acb4512336a1cf1ecab7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278ad1fa256c3e87e51e178a598c535885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad62e0e44ac0472cc64de171680dec886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9887e6433891a556a388d5e15f34680887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6d267c57686a8288283fdb3cf8041888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0fd0441dbe43cf7caec93d511f20f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4fced2ae4596a5606d87aa9cb5529890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc9c07031d3b0513f5153867f1ba14891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff76dbb20c9cc812749de9d22d7bac892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29052e907780c35e435d02e1446604893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a2d34fb1838a58e70b9c97d179e46894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abf9d96d8cd5c8155e57061ad9e897895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdccd450dbb235f216e0a35bf57f30896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8fa5e8d100ec183babc16f9b92a8d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af3980138b056c3bb143124a3c5015898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795205b341bc63d49be3d5b5bedeec94899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64426ab0b482ae8ab987f3f29fe5f63900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db752b6f51922218aeadac9df902feb4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497618b911688d2361a35f47598376df902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738e58874fd7ed4a304e87c967ad745903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46c650cf28d740f403f65cc4f371b0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e93eb10625a9cebbd8104025b9ce15905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8faa5be13ab429dd9583bc615f470906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff155e45d390566ef06cfaaad8f247907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3eb9498f8d2f30e0307281b893f99908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18e0e0a424648fa81cd7dda4a7a43c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e8492a1bda73d3cce64d52431dd3e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf154ff70ac8caef21f5fe47daf8107911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcb01a9e01976e48d6019a7141217b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957fc6953964727d74c36e6e2c977c0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ada978de3f282de4e04777b4b2803914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4d68a692bdcbf6069b1d8699e8582915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f81fc279a20bedb4f7cc2af99fa1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294460ee59069dddd5bc4f72bbcdd38917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f9a52fe783cddf922c8e3b11e4cf5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bdb58dd67beb6d34d428dd23a6f93919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc71180c364a6803194bd17bdacc16920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8362d44b726f6a9008813aa5fc81428921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f0d042d0a0140521ccf089a4aa905922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d5a442d61846158409f37419feaa1923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ebc15ca0baaddd90210b6a0e1c237924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097ff514e7b06daff5e07ecabd19383925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db8caa05161ada5727491eeb932be5926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27993a93e74ec805119143c978ae45d3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec1ea95968b83e554e4fe403784451928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332298f01c0185e2e2f302a1906f8c8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daa6099c9ce8c7b63fe83ceec82fcd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69a86c9c2b7b6f4b6ca074bbc8c90f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46342d38cdb4b29f45253457ebd612ae932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aac8ac4b501e14e1c9759fedbbd0a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a2351861404490f211cf3b36fc9c9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e2054f1438eedb25ce8b752410b6c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba259e9c36049877cacd907a8d091493936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4383025857f1d7cef2c5a21d12a5243937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35775a62b32358fda27db7f75423bf70938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d221619abed9aed876dba54a05fdeb4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df02d170278c7e247bb313baf22c90940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dd905c58a76e631d9565dea5efaab941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea5e5ce1860f10074dd1adb66e97a2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bec0480677f02c09d945b19160210e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50685f6d95663e0d62d5af3b86770fb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef880dee802c1fb65e80720418db73945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40356a4d9eb7ed46b60d0a35917741946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d859eb425fd3c40df8c4c580390d8ba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c61fb1b693a7dfb8a4ed28411a33a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39914ea786bd98e24309a76c3c018f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e075c964285e7e4e23989bc443d9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f4de742bf12165902c59cf8eba7e4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11731307e29ab267fe26172ac557b174952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3976ef23cb2c9c8d6985aebfdf21c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d124984205e814bd94023f0ef3122d0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a03f23b85171c86291fbbfcc38a1c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849054b1bf21480d9c4677c008a8dab9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29aa49e6a99f33f0b489d4a15acd9b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d57c06587089109a68b284c2609d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b32b686c4fc955740a8231fd7cb4d8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afa6582a6d3eabf3362bea56bc93b1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33f3223cba3117880e82b378267118961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed856c106f716960a57b8e0b7c75812962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce3f48520ffdb59a776d00f5d9f121963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc913a9949bed481ddc3f74cc9259c0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9241a4a7d9a97b2d44dbf05fe29f80965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2bf0651a7313cfa552395b23fd139966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37c69ed89258485465ff58e2387492967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69d33c24847088b3d4173de1ffc232968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8573236410a7e8f08ee5e37d7bf45969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171335ff0eec3a4e3878ca0e3205bd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33411756de5cc73d0fad6887dbf9b4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13fdc90d5d3cd218d4d4a78cf5e394972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c8cd6e4b9f03c05043fd9b43919e7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf408ad9574ddbe3c89624df233e94974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb76a2deb994da733986c8863df5c08975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82821a8fd2e995c106f704304c47bbae976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c507140779f2b005f7df5a4b97a4a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e485b85ea0ee2abdd4ad64f2482f791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded962ff3e236c688477bb41397d0a202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc6d35943eb87e88f784a521916ff53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f25ab3a3f3bdac4e3e358ad57c25cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a269584581d57412c1dc81b0de7a5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d5dcedb19f6679b633056a3ed307c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612e0be7dcffb74b85ffe053576acbc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a6e2b865a28cfcf35496dfd7e81b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5ce00cd3e8e2dd6376816401074a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a96a44fd9b8ccb01a7978e4ca619f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90912871e1b3652c3468981e00167b5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43230dbf42002529d35446222de63112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8633d50cdf62b2759178e094142ef113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dfc79cbedee9499657ec28000c7f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0c5bd0d9f6577422150e83ff953bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7337e906e4f05cb738ee75d6d7034aa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca73f3c33c9168dbd0501fec6d46cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183ddfce1f72f57001d9b5d2bbca90618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc63d0fda7e3ec635fc93ade3ad6d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b84a92fe4294706c2a961941c126d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc27911e77390b0489c632e9bc236f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee9cff55c37482df751628ae854a8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ca410e61b36ac9d0c1efdb985536523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdcbed0d55dd42c957c3815f0dcbf824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad02011ed33aa4a1a27ecc38b8b5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93549f8ffed0bd56c846d5987e0766926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1636ff7532bd589060deb361b537727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09d2348b9c855242671f88448cf8fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2f4a3e9b804cdee9d1908c93f4ba529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e44d76352fa2a240bb8e5bcb8432930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b83831097c6b9a35d0cea182c91431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd41749cc50c8ad27148ac615a507e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45f70b1f27b1861493cc6c75c3c04533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9c8e02f43f4b63d913e80ee6e084234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e7306989e8a0100a0d4133faea12a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f671e4f794a1f12b02f4c7f7c895a0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000508117bb1800a553cf13dc0e945137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3601d61118949f22332a277ae2883938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd49f74fb272b8e2802aaf5a2c51c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde223b761d6c8d83e51056e82582f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7d7c65511e9847e014cc673dcc4ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cc476292085eb06dc23c1d27a440542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3082e81d2833a08e3939eae7f371843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc7141f64d14ab0448072160a7e9c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3d03a8d120a023d6d4f26d422b49545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2c6382d47779703f2cf8afe7caebe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4471fa99611934738c3669acda97c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40147172d1dfadb8b12aa5c7c359e9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eebdaa34eb33d35ba2ca580e63e0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a610e389bfb6c5242e2587bccacf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bf2105f3f767eb52e41a44a285fd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b975baabba5cae5ede23e9dbfaf50bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb047de35eafdab70bf676d74c5f76553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c0f5cdee2eec76cc6db08846411f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c882f84f8aedd364dc81c205c8a4a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb36f77c9ee9310c7e4e8ea4db9109d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd8a6599e35fd50fc9c67f6f6fd7db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44684e70e6846cfca3be2fd9b0f19958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6ad3b5ff2df0ffda1f7e7a0da626d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ce2e6d6dbf40154e9c949e3a0e03360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3d05251a0130ed6728f4eb0c7d0ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb654febdc3f71fa76c19320d17f7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce173ce33e580d61b52ddb358cddebf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55f6f6ff43980061fc417532f558e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7f532020a626cc9ef9f19084e880765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c73e6179bf03525c30e51f1d503866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2741c3bef165aedfc33cd78ade5ac3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d03c393ab9f7f37173cbba705434a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa81f646647c246e8a3599a8971b9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911c19d72c0d9e9b900e017f3a28d2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6afc7ed433b270c08737edf874c3471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cb043362b9cf3bed69eedcaf1a61f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb531a10875cc98437cac55d56079673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7d9d1f9828b156e623dc84d3c129674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f07eb71fc7ddb2e60b7c70f317b18e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08248f9cd1aea2c61ab302b0ea41cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3a8cbd9d35e09354a3031be6256e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05124ae207fe83eb6fe53d6c78bb0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958dd77b0ece58147e00588aa8702a4979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92895841a557dccced3545b15ecce280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e45cf6a0a48cd2dc1d11e08dfc05ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caa0a965085507c4bfd780543076af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee491214dd0673ed38a796e2b0a89e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5618736d0ec79e34eb39a0032fe6fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629369e1c2fd56265d686fea8a80d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d3be511605b9337119b15a65eae9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbda4b1dd430d45f2a09223e743d44d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4515f1409732b4c24caa57f67378c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fba5b435183c4c1c6dc73e9f1dc4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5cc8ea4e51c7aea6c18e5136e636790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e07c2f4e62d537cc96599a9b02b6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a35292e8154d4305278dcd7188c0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2ab71a7018cfd8bb07b4e2555bceb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44529fdb8e357300537f77c0050860094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb7103400d354667a2cd651d6f5ece95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43adb8fd7091bdf70ec53d6ec3d67c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a71963f31e08fa18a1dd55f487dfb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db51c9719772bb1aed2eadc4fb8c1dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d615ae3173f2c564f52d69e584dfca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec74510ad3efc3d4eab2649e6e9ddd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89353a4ceddbb53c25f5e21ac19e324a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a47786387a2a6094466336c9cd0c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6d88c134b1aa7b9784c00b563e5f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f1948da3b20a1a07dc5d52759872104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642af7b2a3a2da427e1e14dfa3f3b5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98887be0a700edd3a9f278f8199ae05c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3845485bfe4c40665f62ffc450f2114107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910614ba27f42b77a55e4482c8b4118a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bc3599fb8677c012cd77ac0126b88109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904fc1fca5279b43e97ad67e9170745110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2acf48f2bac14d7f70e7fa180f94d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad63ce47c369701f82b19659b10f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044e817976b6941026ad1b32bef29fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ba1b896082aa42d509592ddbe0c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475407a44b4c4a7f2f6886f0a7cded6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b948b92e918d4a14333757418719b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180f5c3ddf290e28567510634654b7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584173d6efeb8ad8f82be40ff6b62de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02754afaa7d4990b6821296dc6482736119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4944226553bf5f53418dd7f24e39d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24adccc653a0688da30dfe5ea0c81dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74361601fd8836b5a310db01c5951bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1e93cb15f73bbc928caf27e362a51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a059ba4317cf3c5020894b1878a0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345517bc4c5bef9aa0f36d3f98375fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330599ea3044697bc89091662ebd85b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6399160ddefb9050fc5afe44890df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3b9b1ee49294b501d827c093b0558128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770300ad9dd29d9cdf83ece5442c624129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885de0b9547a034a2cc0d43a902df841130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9c9626879aa4181d46d8c39e2a373131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6683e278bc6619bc15d565743ef9b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e893f7773c3150fa58c864e9ec2762133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bed3761afab355fe370f016e5ec061134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cf1436789e2f57b4a1cd95645aa33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8384b080bd925f4c98fb7a362c0914d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfab4c9da36cb5f1a9960bcebe1d851137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045159a5fda1b02bc8654e94982f0add138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59997a704524f97e967f442627862c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d48af7b6b248a11b8046e9f3cbe8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d6da9fc26bb847e953e5d24453b5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bd2d2bfb6625c47dafa924573044d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0a642935297b520d5bfcc78071179143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ece3b6d77f8ffb19c49ac73c44bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5949c01d090cf81b040aa0561d87f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148a712a68e1a68634eac2406440edc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da64c7964ddbaf4e4150d3a321e9004147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ccbda75994895207ed12299f33711148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c264ec2434173841b51c59976875433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdde6ebe20f6766e47a11f5eecc6ab2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180c22de33a72bcb0775d9e98cb7e9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce70bc4ac220281cfa3b153828116df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a4d40adcdd94100efb658600cb063153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2bdecc377cd00aae283a7d9a4e961154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d712688d71c8dda40288620251142155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4613cb14a6a69bb91def6bbf6c60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a55352318ca4d6ec581f7e79fabfea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca7b897aa7f22abeb1391611f3028b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb96ade629510c0ca1be699044e7db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ab79a7f9731c4d12cd894a8c36947160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23616d237580910e8aea8f0f91d4b5e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4a17b1047cbcd5829370bacb53fd9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bf8eaed84a5f9534290053e45f545163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5d72f12d8f0628bb0626098f0a1eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca447db82aa844dfc3aef723cfc085ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d1855e4500e2219e55cc5252f4b86166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d083754a4a18657941031d1fc405c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508de5bfaccbdd8ccb506bbe3c3eed4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefb96b014960ad7e560a55b83031f9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e5e6c7fdd06767a0a6b2edbcc4df9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512c0dc0ecb7a964e91a140f015a50a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068a0ad895e494ffa237521d6c9bdb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fbbcf2daaba5b5dc27ce23cc8c2c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012dab85f52b89f1399eb6b74bc6347174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849c7c1e89118eee18cf8fd8019e66f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e1700d9ec967436a4b5928f8bd312176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e655f0dd2b4d6b706a070fc5d905f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c191e46e94709f878d41e69ca416f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d9704b8675a2155376f4a50cf4e9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085012bc23d9f584d1db43865dde5d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a46ac8fe366e54617e316dc145822c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465dabe9c3e5dea82f31eeb9d2c6db9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fc7c2dbd9ba02c48dd5b00f0b7229183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10398953a525a5ebeadaf625674e6281184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2424971e8b3b957a0ce791d38db8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef0acdd35d743b8f4652841208de27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfc8a80d00a20473dca5f9e8ede57a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35f5b98934a90f9a15e54f2fc1d940188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d79503112137029d04df5ab91d5e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8260af7ae247f89fa205442a66f3b67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070603cc618f83ec79218b4bce166b9b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c7af2e07bffb37bfe1158e9924b64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5d017dcbb2c10c2f755fbd2e77c37193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052d70738c7167194a0b773e0e09fd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8294ea5c8844c880ab9c81e98e8457195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3322863f537a416ca3343ce9b7e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eef54d187c90131b30e6859b9cc05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf41e4a1d6d4b3fd900cb0b69daeb7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4731c793987c8e7b691883b454c84f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe80f277d6e0c1daa7962082128f889200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2a575da4a7cc3b378fb8eafb1438a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc088e9c561d109624e6eb0ed65869d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7af8e906537fcf857bf0f5c3e4989203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2489a449172da7b2bee096ee626f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6b2f10f613bcb3a0384cde1b22ab8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbb671869b47b1de64918ac38f288a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6efe7312095c4745769f55169662c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99043dcba465583864906025bcd420208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d47d6f56d42ad32a88d81a0b041e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e605627ed96029310fc4c713d46ac0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d7f4be9a2d614068d74e23590d2a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ba3a65c641a52e76b4dbe0ae00872212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841bb6bc261ad1434245ff6a42f6149213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f8cf8301bd7fb379f64e0daef0a87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c73f14e03190ba3d82c1a1812f222215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f046878483bc0ce2a0be9f4b45949d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf08a10ec55b03882a72c6880ec74b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad25d482442774f4b040c0e0dbe43e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2270153b647379469ff06f7459c7b78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ee5fb5f1ae446ebcd20114c511bf8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba391b44f09244d363a895f7c120f326221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ed6e13e70825c41d3fe84de8ad79c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6e4975b230fa9fa24194580ed8e45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60162adc4207603dda3792a2cf5976224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f9570403f4989c96d72ad419e83f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff1348417d6a4a3031f1ed51466540226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a20b2f737632990689fdc2f9f712e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651f63a6a829180f839f6e638e205f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296706790ab228904e6af290e26aac3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0878ee9fd5ed9dc6df9dacdf58634230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7942f23c106cdad5597cf4fee571231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b98fda101d7d8b4974a050cd8d0a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72d046f13a9385c67487f829fda648233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06af2e1e038f3bdd28dae148868fb42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b70cd5e89c5dc3eddb5e524956d0f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7a8713799e4fc1a77560db729b26d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718caa3cb42c976ba779e89b676f18f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a625be82a7392cbfdb42d923eb42563238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca037569cc7696e66b16adc0cd26d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b17d67910f1fdefc131da1a9e93da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56490c9d5b4ff22cd9f65862051de213241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81096843fe1047d7dc299cacdfdd1ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d47f044d3f2bf7992833eabe18f932243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba68c017d6982543a80de18d1d77fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e5983582503374b9761b44a8105b3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193ff086b00b654ce1abf6191077eb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6562969b1616d5cfee9ff6d80a30d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d02dae546d66e6e2b68beac7ac509b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf74978f577ed96c3cc466b083b252249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48990407b2801b094c13dc869f6ba54c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441269e0fabab7f08bd7b533e2d44cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3842a943cf7b19632cca4901aa878252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13350de957f27a7d7462a9e6946f0a1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891a07c042775c833e610d97fecc31c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b1005f044dee7c7e9d91c4b4edc30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c73069f72e480aa66236cd8bd4a2d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d363ed103d1158b9ebe31017ba08c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69d79623087e01a991df83218d78b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d0e7db32d72432779c48892af0bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71e7fee26aab733596b45d75d123d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315ab9e46fa650237af10bd1b8b489d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2049a5992491616e3b0e089dcfc2a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae2f87248423a4c2ad6fe232b95717263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5926aeea88ed73aa3565dfef72a34264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8bc7e31e0a8b5e44fda24ac5e049f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2412788999e270b6b489c5450cdf019266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a54b7b9a69c63e8b7f01d72b606744267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce087730eab7e54950cc2c682c047e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b42a610287d9b02895b2cff79b5d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417a65a34ea0d032a8be2d96bcdba18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c35658e1bd4110adfba8a88521a208271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52327a2a507c5c16cffa376d077b26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fefabc8b4bdcb7515bd7494cfe3f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ac6661b946b56e74d2f80ac61f62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65850b58faa4345b4d5fde5656cead68275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68163ea114858745f6dd780919f3f702276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9918f94afc48b67f1953983db39b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c66dfae07dc0eae86b2256c9fec6c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1016c75bbe4f7ab2bbd89634668ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e48a5d83d766d33f2b796fd4086b7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e16a20d55f2e6d6cda140a1b5bc42b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546ac20885589d29061ccfa4d4320c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88dc7812037e9407d56391d7701a3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae350b2f7437a6918926f08475e765c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cafb179b7b4d765176e9a4bceb468285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771802a786d189e63e63821358fff70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faaea1434264b0a7fff1e8e40d356e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a5f703f772ef275b4fb0cc9302ae6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506566823c8e9d62940bfa1a45186f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dfd0a68ca08e4cc651e935fc275e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0353d6011e0a6519f2a69daeb5c32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b03651d1a0f320b7aec80cc3b95778292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9f292e4317693d4866ada372e9cfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec163b09df6a1b751ae6b36f921b000294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e867a88d742149da56e06e4ee00fe6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317613192372399913333181146d12d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32fc41fdad35114dc42bb5413771a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e01c48b387b920714ec6d34f5aca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92b28b99c7ddd5ce08dc7f9aba6772299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bebdb065a9569d3d68a7b5c5d0de0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80979c4397fb01ccbed1855b96f15de9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35019ebbe0a275c8ffababe804c53749302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55404fb398243f3e78001952ff65101303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a360d16cfd8036029ab661653a763de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f68d7a3a170b83a7c6f6e25d618e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a74b80156d13fcf01e7f98a1801983306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ffd3e5b1b8a9bd413a8a3bc2b875f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65779b2dd1c1b0f1b4263d656aebfc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebaff3870c1f418f7152fb0a0cc3c2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf86a8485646b8e1c373ae97209110310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b92f5ac026f15d6767c1980c5be38311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f91f52f75599c9be3faff0b5065ceb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9008093ee97756081628ca1319fa9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2479a6f46f6e1cdb0de2092f4235d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcacb0f7948e31b53bc27dc2ef4a9a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f81ee7e5fd30a26ffe00ccd5befb3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c90633dfce3a4a0abc26ebdc029672317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0ed9561f2f4e912ef4a8e1e93768b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12edf1c69b9bc67fe5bf3d21f1f50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3fd3f01cb8e2e631c0772b56fb58e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3a14ba7d807231118d6fc54d48ee1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e8dc5c2e10569bc6b2e96597634ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86126734cb8bbd9f008cb7f8287ee8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9135d71364a01eaf0621ae61052b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be0983955cd09e10f031bed2ab4543325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be04e9515db680131f93391646d15dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e4e31ec823a2fb0fce157670fa9e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8339cdc5d9bf750fd4c522db00cf6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2da2b017722ce529ee41ababb0bf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a919466a4c2efceb7fa72d9888a5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e6369627146c48f58c4fa47d5c7b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287749e5a3dec7fac101ca8ec7c8b39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f34c193315a4fce38a0975587a7f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b571726de94faa4a681e0a3be10d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219fd5b68520b77bbe61b47862b722e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe12db2b581052c9e2ef9bb38c6cf3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1e4f1701f2584e6182d8e000a4810337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470ab3f78fd158ac41cfa1d326a8295338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2dd9bf7badb5654d6aaf5e4b13aaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc939605bbed6aa4f7d63771bb29f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f3eafdb3087ca1592f70ab87a3f7b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b097869d6f6279f79baf365d35efd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9548c442dee92149aca1996cb598c40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ffd291d96aca3d17090526c67f6a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106b58f7b707bab375a3182b60cbc37345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af387e98b8ee991c622433b638f8858e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda57121d730541af9a419b6a4490952347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cca56cda81698662694c61df0d938348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e703cece4e1f64d82114373bc5607349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b79d01a8730448e009e68d4c4a5fa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250d0b3f6bccdd955289d437d73bae1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e3d081a3e8fa739db099f056927af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad7da8a39e58b300e8d02e984f0886353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae4be1823ba4fcf3d5b158ba4aac70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fda24ed6cfbfdda790e3d52657ef1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85b76247b6dbb3d3ddcce27deec253356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4880336c64903d18873a2e5b899aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa554250115cbb37b0235e4f74ee574358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3659b35167f5b185543c192390f847d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843010548b57b3b32fb6eb821f6e387360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9925c6f058bf8949bcd45e97692f66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5fdb01e7a373c84c4c4f487c99c88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30255693f8d19e8651f55dffe3f242e9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf066bf269c055fc66aa588b7f1f9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819a765f68bd9fe0158953c1e8cae7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c864056a88e295def9dd0fd94a592366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a499d6feeab0a0deb5dae2d59f460c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f6179978baa03aa9ec05f9d2d27b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15963b070c347590007ac6f7da1e9a3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9a54d23904f9ab69caafd6cf2a298370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e1864942b09347456c3d2e179fd1f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ea77646431956a2b1405ee766e7a8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2155f0c8dd65dd139fa04aa34958a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaa9ee1d6a67a31adddc6a8591518b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ea4da3e0e8bf6117b7f18818054c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547494b50995d5e1f014243de4915ef8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c88302f32f399b0443a6f263dd56f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e2673c7914a5ef2e051b8de0c816b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb98ea00e044014a6a8882de06b6ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ed7a5d324a25b057db9f654e7cb12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707c1f0b9d0a535722e87be2d22f880381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f570e7d744cd8e3f4c4e4bce4779b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce55125938a7df6d7e1835d516e525a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c9ee0f00b57d1e4561de6dc831e21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7393696cb1fbb621ade631ea79af1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba6b4f80f49c10497cf021193e1a00386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d4d4e33b942cba093af75ee19a52b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a8d746b4d54b7750e18a9f18f6b71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15893d410a34630291161baf4a687d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ee205dd7250a58c3233d637456f4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86cb14b2b5afd530c29671d19e958b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e605593e4ea60d854e0a4760d3e0b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3ce2dc284b59ab663cf669a56892c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf0030fb0b99cbf9fc0f33431b576e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71c00c9a196805b4227979bbcef9b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a012df3455c120f275f93bd3b85857396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5039a3f8c6f33ceeb9ae3ea00665e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650643eb8d7668bc04a5ae4f3a9b1eba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05f24207cb7bd368e8885b660709b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080b7c68799c00bc909149f4c9b6ed4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3516828ce380bd712778ce7b9d2fb3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3d5640df3098d6cf15420015d820f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfc380627d8133ccd03926950c0df2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161384f946d526fed3feed34a252f8d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41162187665b99cf22f83f8a1646d7a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cf183d21e06e9895efca9df124dd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fd0620ec17493cc61bca689e64af6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec3a4b3554b6d4be5a56bddbae65a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f598487eedd25eea5a487ba1e03ef47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43878463b1a8268941b005eca3b77b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0eeee0c1823d5eb526fc50c48ded1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a1a0a2abb3bcb6e55010cc042117412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07873ad0718a6dd059fb88a19b065466413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88843d2d037421b84d206a4807d9b85f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2228883258d2d55ec120c4b500560d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e6de53ac75927998f3585b80d882d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b08f72686759b48913e6b10d855a37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b174f5e1e1d45cd76b7f8990a103c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12dae1978397ad3c8b45b3365de59419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d45ab631f4bd2587808c106f904855420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b3aa7e356a792bc0382f8a62d470c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d7b157dfe38ff7d40dd5854ecd3b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deacec350ab4d3cf08f9b8e2fe05a1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81304180582ac8ed79444406c746f963424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc53e1855ff1c2ff8ffda99b162ba73425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71035d980375f738ac2b4656b83c90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f94d3f5ef7a3f3dc77969a67ab3ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89265c6cec477bf7881e5d52291fcbf5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d46de9df727dc41fc2d03c787ada7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548add40b975200ba823f7a5022205dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b99ac89e6044b1170f3e2991ed393431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1359a35e414154340d06ae2db1c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1131c5f4ffe90a9b4633e9ba9aacba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9681fe7a982e75b488dd3b71a914c21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cba4a020d28a154cc59c7aaea57f69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c1ba58daef964e47583e0266a8d08436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5ce788b20322a47d0b807a4762a67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ce779b6200908b8b5adc04f2b6e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb282f4f78f4c6395d5940406a94a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becee5fa222b0d6b1bc8259137d83e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62bf51620bd99d93c2b62df40e0102441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d4dc7f8de94ccc8d9f04a75b1b35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7950a3ffbed869c41dd7545a28d2d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24900f7cd4314e7bec60772d05958ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07f92ed308f73e4f41c19c7cfc6bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d601f551f61b57ad12cb211693fa8f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03c2152f2a845ed4f4dadb25022827447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3351399ed139a77f8a4507474d8819448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deb25f7bca19ddbc6b623141675b35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30366bb9ec3605e81944d1c85485b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3f20381b368fdcd6406e0a2a53f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea3edbded95d8a19f46f309a3e0935452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38102ddd9bfc1a51ce9b8113017c4c9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd01d4f134019ca552f3e5b806c47b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867be0be9b7895f9d20848b92e5482e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf8f11491728635b69d517c0daa028456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b17211c0eabf71f1375ddeb73f693457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a91f4455340943f3590daebc79e0ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8631f683795f85bdb8906babb1f35459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a80e85cca943649dc032af58a4a92460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0f957adebd0891c4bf1574dc6aebb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2777b287206d1507aef2933e5807d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d534a35aa4a97e3421b469edb5722463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3cb3e781fd890943970dfb6e16bc0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40064ed066c84e67e044884bb12dcb5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2718cc1766d3cf0603f4f3e435cce48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa3fda1de9da908403f07e2cbf2a34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b74a5b6f849f37b5768e2548ba62df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42ccfd7b1020c8160436d3b0dbcb18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731407395c71feb3c27807195804e47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680cb786a88ce665c1b14e433fc21bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271e28f1f5c04210e00fbc18a7d0373472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715952d844cbd3d2a9cf8bb83afefdf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c06666d4cce164af5e85bb3faa0d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82795a1d5e07310f2d022c8c45b911ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e656d6ecd82b49c92859898877ba4f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b71273e97cb92a1ed0e3be748bbd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299fcd1848a9a840fe251dbf31174e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063960b1f2d327a859aaf85da0ed4ea2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ba65e0f2e646186ce6a75dc4d5b0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f42115cfb257b8b1a257f0ec7da7bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea33e74502c85f70f9b8fb3f009ac39482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8315f2af0aa958a03362792adb3929483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5fc6927c31e3becd3345e5586694c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fd916acf3ed19c19a1c13962cb2a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5115789d1f1c08960e612248e9287486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69be9e74b1971674f5af0b9e81a3d0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ee46e10b8e5ad9262527224f8605e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50819263900e7aeafad7f68e904bba81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5657da2196cbd46589738f84488a1b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc39021bcd6e4c2ed639efe94280a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9cabd5665629cde2be8f5cc68e2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb6b6f4f0cd0c5a86b7ebb0d7e7386493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fa1e12c33a7c0c4ab095f2496f8a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab33f85c55f9b867fcddb973d871a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f336062f85072928ffdc9c90f091c36496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4016713aa39ec4309c9d4d3b98641c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcb294efff5236cac65d2c8aa5ab27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0911241f62d618c9b4ead6022376cd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0f6a08bf74e6468e0af393d262c64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccddf3229b90c8a1d4bda10b4fbddd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77869bdf17f3ca5d072bab7ddc30b49b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f52b1f17aa1a8815177608cab4aa85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b46257573da5bc6f98c21880b62e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf5f041dc7adfc3d0825eba1128ba8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce504c1284ee9fc1efe8f541dc6e5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6bdea4095d1275b48f4a7d229556c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b132f1a1531590307968b66a87ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb384c88f4963987f97eaf8af86588f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12252a0f069c6b649c2b71b21c84bc17510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c7e7ed60ad688078e208d03edb3e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41aaa3ebe5f287ec6ed47528eb7b72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a825ccd714812e75fae98b3c396ff4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ffcc19cc46614cea67918c0a7cd6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ea2058b609dda5b07e4248afea713515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c41a5f512079b6f5e8d722fdf3c653516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f307551fd9c7c9be95189a69dd7a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6d45ebafbffa9dc36863464a76901518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c049a5ad5316a4a6493722411ea59519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f40cb1333050810ed2963653cea9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84a1ebbe2fda3767f4c2e5ea76755c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf0256e55e319690769466c28f6ef0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f3ffd580e4e2ece270dd73b0dbecd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7b309883646b8996f92cc7d7c97a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22412cc4c1f33cd1f36bcacd84efd5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0aa157b28864ae992abda735aa3e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf32d8f478e0a8d72b0aeb107378ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38261308d94162e75c1d06f497055caa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba1a389e919b61d6db4208277b3c78529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73313584475f45d26c487a6d8851f0c2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194f787d6de56e24fe930b1b46133a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc00b931be65b3c13fdb4db08eeeb55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc1d90be91f7e484dcb8c18bcc7bcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fa584ec24d8113e0931a1f7412614534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6bdf7f696f87d1206e4c57101aca4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eff6b14d8432a4eaa4744344a7a687536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb97dae9f8078e522d7276e173007b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87674f293a23226514bc60b7566367538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800364f42788955b3c259c328ddba5db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba31244a781a573bbfd961bb2c13ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66ff7892944b491927d947c2d9b5e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c731854df6fed2f7da94fde8640085542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d99617affb865f1082bfc6995566dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5aba32018a3b99909fa40b865d4f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b61c0e48bf15ac3150b333e045a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16695ac17981c1c8005755408ec2a54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93516371a8397701aeb14da9db530365547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db139722fdc29fe22154b6d70c37b099548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5faf3daacfea0f16695547d143ad1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8069dd2fdbac4c34e93db87a75350e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a6b70708f3f7b8a09bce8069f9493551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2682f08532b92a86af77bd3ef9df49b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a13594cfd01fba345cf0908220a3d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d592b2e00a78e1d68a722a0c9b9c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f8b2c92f76b05eafe3565c33ff4ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e6874085d5402630b89aaab0e4b28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17205bef9ea99ef4ac4a434f01630034557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f864f3177b385299ba01d9313c6e19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ffdd8fcc62e5932ecd51b47608533559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496a1f7099bc77c60c3059f0e747736560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c479d211a90d92bb34462fc3924e5a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0528d81f4fa71e50f3be358b1c717562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3256c5b90fa7d66d5d2073e46c36299563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb4f024eb577adea26e2ee2b844299564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c92f8ea888ca4d677dd7179dd7b182565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab6a626c0e199b2c10d2ee21fee2df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88cf8adc979ebbd50ee0c0415e81e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ece85894aa5297175bc9095540f3e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e365e1d258c874466a2b25e536274569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd137477c192bebcbdf5a9dc36d754c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44930338c8d9b9e2792e6b5531e76b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cb11e1023d455e8d1db5905f5d08a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003c84990e9d48b430f43c8f4adbcad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334ac960f053a43427846115e04d763574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699678d08fba53b6254667f9779a8c1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa0b934cbf9d67f68f4be578a3c3cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5e285dd486cb6a10f0a620b86eb34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5179f732270ef81291f7c37a3cb939d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d187a95f4ba7d64eb9f2206638d735579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ef7705df1823eb98ea7b77dec1eb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01938d833f1ccfa805b1af1914557c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3782959e17b582d8e2a8aa503838ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b7c6616116c105bd5640e81737fe9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f94cdd3ee85a35482f6018fc959a87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484e7a4cadeee52b49cd7ef3e02d7ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359d1a83a2c9c11cee232b6ba5fe7c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbf9c54d16ff833fb2be405694c425587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31380ee0753909f181a8dcf0d142bf5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4ee39aa5e1621180d14dc582ebbbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd507ba6da0ce07c263f4ed5a28d69f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aa4f3eba4353fd46a01ab73eb6c2b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3a7d0a268833ab33cbec778965692592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ce164ce35f2405b136d3c4f10af8b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9d0882c86981406a3230eab26547e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb62b930361f9bac8923caa359752c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9dca57ddf7987c6666bbef4f1bd6f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b94eebfc7ee5c4d9b0383e4cdf7c46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835821a2d9a07906a27596ea6e68c04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccb3cff639edf42f729733d47da052599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be828f50d82c8ee0c69f62df6d9c0bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3d06bddd91cad87ae45f8fe739d6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484dc9f92d71d908835efd1a7de6655602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401eabf993d6e38b84922d7ca74012603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7167dd2dddc662389e27305a3e6ebe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dce75b16e5d61d524c3083af130df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43466cc90d261bca964ecb4822876ac6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe0747ee3eb47227f8aef10a01b4cb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e6a298ae57b22d22f3ff4f1044123608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe67bd2537b5223400ddd518070ae24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186991c0aff5c0e604c9639a69657ea4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc64d422404c7cdaabc01ff8c72c7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebc072eb4798c594f5caca26b4571b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1b8b990b2e445f1294e4662d5d3bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38806cd894aeea06949e6329ca8c995a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427dd352206700949250d07cdeb428615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa64b177a43d0019760f4ccc08531f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a94371157859c5801d9a3f4ec679b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c03ecdbda56e98cc29ee14f573f7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea4f63cf35b01a58dcaca1dcce6c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d0c4f4b2f5ac2d2bb035e1dc8bcb7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881832063f594131e1ff59313c5bb59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b991c36a9a926e62ce89b31d69e394622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb82985f4ceedb978a727ebc1749734623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9e2cdc808be2f69a7c68632466615624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598af0ecb9063cdf7efba3b35b26161625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f53b69bc59440c13c290542ed70c7d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b5eecb2b8cb0b446804c5deaffea9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2362432adf1c39b8196a2818822450e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077bece923bcea189f21dbea9954a04629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b259022479ba0e07f74b52c973c113630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd4daac52c92fc8eed9e6873b4a497631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8505afafb1cc9280bb7d2437f7c4c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05330bdee9867d0229be24a4ea5911633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da1580ca67b62eeba9ac90f5d7d731634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272b4c6e0c79372df162f6ccd32a3f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15174aa8075dfd92bf68b9c5b42293636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e75612b763b066d5c94143294435c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a581011be25d5e8c449f2c00862d0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daac11c83cf41042dc120c5075b38d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83255c18b95d6a155456968c8bbcd7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b537d62a510555e8caeffacae8e097641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392950418c045bc5052b99bd3b948b0c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705dc9ee5736a54370258b3597b7c25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fac954cbf2bfc6459fae0aa24f858644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b0f9b0877b3d652b67748a600c99b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c22d19bbbc765f129c5af568fff22d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a048cad2c2b09f17ab45dee0d14e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fc38eb58b690848d5fad878558155648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9aa24aa4410c77195100f3e76aa48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a38381262fbefc26c7526e31812865e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df60031bf6fc585117c4333076b55b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6a05796ddac735c390a0a8ab5e6a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc1a07b62a2ee565ca6acf10eb0c6f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132d3ab714cf49bd02aadf2cd3f8a40654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930d9a92ac8a2ee26967b8705461c3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c540a30bcbc496c70578e558db0638a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05c41c6400f20421851a77a1ab78b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44566fa8b4d5c77a19ad0bb7644d0a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6af6ac464da5baca28707adfcecc98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ae9869145386804f8dadfc15a882c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b789026850f8679d422989007c5ee0d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a59e10e7e2931ddefd8358b961db6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486860c2ddb0a7c70fbf73e1d0427cfe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376c3a5843ae150a8b52f26990f7527664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3987ffe59c80cec220f43a0516e89d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f7d82e6ca09adf199b70c3d3c8797666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce634caeeb1cfb4b95ce4fc2436c6163667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb1631fe473984b6d9df499328aa30668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c83ce9cfcb7706cb622dafe93446d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bb8dfae7e2456d41aef143b610169670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ef78ebaecea1c1da1a901dfa9d890671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf34b07214f17f40f6071d7a5481c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7abeec1a1a0b7928080bd92d074f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfbd7c015859942983d3af5dd20906674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863ce8e3f9b5de28dcf148872c9760f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad5840efc7e5ce1637411a6360273676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76329f559c0504a01cdd29b1d44dd8ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051f14d5b2a3fa73c2a5936f5b103b2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258c2b3e4f2df8b41e730b05e475b03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab3664889cddb8b275f41d5b2ba9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b73ffccaf6bff5ae8e2bef5d9e417681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3823f70f5cc089b5b19efeabd4c7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14b278b3d4f35d4f4b36874d9b19e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dee6792021290335d177b07e7dc94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a1f05983ae14cd677c1ba0e214431685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baefd21ff0a6ebf5a08633fe68a62b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1add8528963d834264c1de6631b4b3c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ef418d9091fc53f937b7e2dab3f89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bc14bf01a2b72a0292e2ed918e485689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366365214c0b130cf98ac051930d384690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069d2633b705c3054318c5f19b086cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff004c4c94124b8ee19cd73bb79b796692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee976286e1abfcef8463fd0d4cc42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716c294513006be8d77cc6db81ea43a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00265b392ce43db00f21287d8b2a186b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fd8711aa89656fc0f610467e6b114696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8070849ce3f09c6b01fcfae93ccf4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f8f046a2ba1d1cd98cd4fa355010d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8287a7d1db98e6b4a39524407d54734699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7aef2be5a37bd72cd6a57f93221e9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132d2cd7d98c80d8a5ab5803b411792701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43743796f0c0d4de9b2627b09c3b6a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f06a31e8e012b3db85c54c7969831703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967afc5207921e259b39c2da7847c7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37c2cb02cd6ece4f43ae16e6430dfe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4a4bcc924171814cb2b3566495372706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd4aab4a504f3549eb0350f7a383c2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba585e938fe58d49852209269a1577a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9063fab0d372aece4151daf8b372dd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e92cc167280a332a95f75c9e79b3c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57894075c78006b58d97c82def860a60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb55d11c2d145a7644a0a7d7c9597f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5dc45c82a5a583ce86b7c42cc40c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fc5433c7f001bf92300e2e808a2ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f5a77ceb394b2156710af9b22a5b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d86550863a7aad19b651cba2c3e8c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81bea0081496e64e05bec86acb1c92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7f53c21b3f769fdec6a2a5a15724b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684fc2028fe8aa7d0445e7623af8c4b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec7cccc50ab505379dac5fc4a4b594720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499968f9df553685bd3342c0bdbb1b5b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042808c951f06521cc7ed9813af9566722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286c4a0248af4a9691dd627ea8cb0e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496b0b77dbb029d0a3064da64934da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6a381e8aff44a92bb9abb2aaaa560725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b3f636ccd2212285cd5f90afc341a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa49b4c9835f2441e9c799c6d35425e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a470e1e7668dd750487a359653143728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecf01339d53bd2fad73b78832d35dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba35ff5e2dd381ea75e3c001cfc5065730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658057c3e6f979eda7293e22d4ddec8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be349bdb19a41ecc4ebc0554dd8bc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8a926db34280864e4929de464aa60733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511277c73ee05cd2d36ea1244d5c1a3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d76643da967156784bf12bdc73b41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fd7da32e52cd22b021f72256e6a7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f6e242207f20f2af9137f5fdc263e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725d1fd6f3993ca1ddc932bbf0a35f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8f1290e35e612b4e82c50b8d2c33b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6cec0b3053b9d572e163b532a9741740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc473beb62dcec561992e4df6e05fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72187fe4aa4a7ff7344fd6ddd3b96cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60806a825d82299e613276a88524189743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59243093e3394760987b06ae598a420d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dac5923c145ee4b53ebdacad9bc47745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25558a083b2427399efb4b8a493506746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550e40835fd292d20b34435e3b26df0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f143d96b2c897c2ddeb469ab2f4c5df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a1daaf44c7477ef23aa6f47d14ed6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b7c1dfd6259b124eb75181af1266c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b39d82ce60e09b76e6cfbf253340d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c86193b3da055a4490ce52c83f9a5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37a680e37aaac77c50d617861f81b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991f41f95e40c71b66c12e3095218b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc7597a9f520b786a5420bb8f3709d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba11aa04776f4f0a5b9a750caf358c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493123a9cc1b320e6e840d62c9248df1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ccb875c26132bcd13a2b6566a50b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa8d1dfa84137c1c545c13b0eae79f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a366faca71898c3c6fe6e015e803d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220306266dbde1890451091aeb19ac90761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f93d907b3b444149a73787df3eece3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb1f98b24bcfcf0e1290c0e069cf5b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab6492b71452a765f11af2eb1f5630764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18f969c782f68a5bc6442e4bc72da0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d435297beac57027a24a6d701d3c1d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0518f0f2d70f61884480cd090ed2dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37099852f40493598ed9ec4313d3ad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab948a256bf1f038291e6bad0d3273769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80100daaa6d0802555b7ea271f9ec1ce770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993faaed85fc52f8d10430ea68aab77771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101cbf1b4931791ab3e96060d7037a8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2310df255cba28a05aa9d05b647a45773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd89892627989bc54512d17370d8e3b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ce764c8e9a580c7f6e8605e42c21d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5df17b5efe23664a25fd0bdf7090c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f4ed8354e2d773f1f52fa6f0d619f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf36a61e7bdcce305eb0d4f798f67c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2219bcae5e2e663f245b1f8862f8069779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52016a5d0c4f488c30e6649b26185f9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcf3bb30ef6f7a358ceb2db1273ee9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277ae3b923caff63cc27e01ca445d14782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d24a86e7cbb499917840c6be88b620783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc03502240a3d9f0941e24595fa360784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef6d296d31a14513d6e9ea16ce3c5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdf8b9fcbef7d81f97aa4883f6db80786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c6c45cad27d0e11be83add30d56d3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf37b06dc67de894ce2c98115a0f33788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c6fca348091272210fdbb2b7cfd8a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1d511507110691303b322820f2d05790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03983273207b6481f56d06d48d8296e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dc998b18576c6aff2a4296c3fc6e5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb96c108e751cf75c435aaddcbf0d29793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc4aeca49c05dd7395c4cdc4350ac3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be4e6f775b8eea9aa86e90ff184dba795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e1997c59265517154db4567eb0ef4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5534f057ccdebd00a97bb297e36f67797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1a0f475ce18b13c81b20eb272aa6f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dcca1e5bb134060002748d544068c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2bf349186ac25cd6fb4b535c8e5c4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdb934bb6a1c6431524b86cf3eb2dc801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd91f75ce73d41c585abae17ffdc3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1603a4d9798efda731bada4d2b4139803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f1ed4d01a54d46816f9c629ecbdca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47690ed38b90c39d9f1a2d680a9b380d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1423509827b1081977878a26ea615806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87f1b8c56099317c5469ee8942ad72807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384b8e3af5992aecfdc1bebcac85cee808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a1dedf61037aad9399039fc1782af3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26f05002b9615e0bc70195280347f9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b8739d553f5975aa859bdb176bec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502fc8fd9c62034e4bc866f857d457812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44028b0a7a7e52dff7b5d679597335a7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5bc27c96a4ead38f1996663fb590c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb4e770c5cdeb9529a950a46c8587d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537efc225c73154f6ab2684714792aee816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d020ef482c7284f6628086f2ed0cceb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae3e33313ed4a35cce70966dd58194818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bd3f33c2bed92d79ddb9ea36f8f27819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b7613216eb49912a2750276324dbe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c120e219352cbe7839860224095bb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28abfe4498df27613ffc39905084740822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e198c88ed8bd364a1e29860612c6656823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c967bbd30a5cc6dc451aac825bed228824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a0f4c4db2b41d392458e257e28ea6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ffbbac7676c6d2ae7f64a8034bd2f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4693550d4d1e284c795b0414243790827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a5afe7c2f6a96fd1533d4e19ed59b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5115ffc87cb826ff55060a742574e1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bd0881701f7ba340707ad12252413830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a00b93f53c6cfc89b4bc740b15b00831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95f3d725719f9fab593681098e55f4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ab636b6de3b49a1ce5b85e89b6480833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f8810be76684a89726e20ee7c331f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4525f408f92187dc3c560a896aca631835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66a83df7ed7af6b633c1e6373668aa836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d54533d89125c54a91896aaea655b6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b8fbc2b30030b6960f849c7bb1106838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97edd3207bfe4f9cdc6c6165410f40839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe6a3f3182a1ef68fbb207da009b87840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e21638e12fff27aafa6328d6575c2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014c5c12df4019c60cd080ef9fc069c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d60926219917d9297434f9e728071843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddaa6007702c4248e63624f66cb068844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f5fd3f70cf64cffb53b7d45368ee1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e8163e7e84ecd5f14108308e8712a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c02e58ad75ada5ca6b4a1ccc59b74847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18985dda04b9a744824b4aa71cc9702848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f4b1d94c1f908e7c43146ab511f32849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e3dcad7ad276fb9be3feeb846f2a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40a0cc9ce2f311edf99f54501707af851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c50e2d691f0dd498e7ca8838956ee2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565505e060a134583572d0b933239d85853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06b6f78a10a9431b71d6b5f3bfaeff854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e977e737c9f8e05a5c411c2ca02ca73855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98f761b787ddfcf877f3014ca2b7c8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e92c88c7e9f04344de36ee40e883a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef87f2f2585d900ef19ebed0bf51a7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221dd955f9a31b32d0a4614e593661f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca57784a3b4920a2c5cbf17dadbd4c6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6b7601f42ab0e394a862ec500f7a8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625981cd1bcb6b11f851818df34ed923862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56888a3ed65c98c31b277ed2e9797d85863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8320bd0bba887231346b4726a1de68864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3bb7632cad2db2dbb2b8f760c6f2f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1045b19262dc9abcfa4e937c8cc4f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748b705f6880c655153bf3dc4661b50867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806ef0f00f123e2187604368fa20f0e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15d16aad65dbafb02913f946e7bed3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c6eb5fd63cb546a2e83a0b6dda5b2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c53e280773c68886d0bcd4953309e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee969ff6d1be5202e959a2bb3073bbac872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027965a988e0657b5996311dbef71d6e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972fb5fd6ee48ea73c7f08cb67561fc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8c5683a8633ddee42c7205425d3ae875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83334ee72906d9d701a15c8ce5359257876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc53569750cb0f7034af589debf79877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2b5d855f5235e4c930e607771bd02878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a971237cf880a714ea40e67175a687879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b6ec06a263be6b72c6617bd53b414880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466975ff0c3464ec2c70a19d0d698480881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9d55ceafcf250f1766609e8d42824882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f727e86fb2de904e3a4506b2cb71883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb1caf973a5a81ff05f0db8f443edd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c52d12b98928f7490d7b3e3d5b7e4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c203c9c82316d41db373fe26bcc0136886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4694c45f879194fe45f68455ac787c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6df97b93b2e6236d672bd3929c387888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6e8d7b5e008bb669c8d75fc97c362889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb6489d4943b19cc93e7335ed533bc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c64e2f78b65afb434bbe36d984d4cb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2b571cead2207c0a480b59c86992892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dc154399a3a49729fa9a56f0410c7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dffb9d23f24c087baa3803eb548ad6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cd28ef7529500e268d4a41643bfc7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d425ee56892696d6e80d4b120d6384896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1c221da8fd469548eadeaa531d5a8897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241315bc8eca093ec24910d413786199898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af77d30fdc65631f361859fbf6c78c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2515b66e23327f26d5aaa22895070900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98b93d08e2a4c26e512e825db46cbd901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99a505c58f827f9e4f991cc2ebf9b4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ae61ac2277df8d5c449b125ec2cd2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac678d6ab8a8fdb29ab5ead0552fb3db904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4cc82ea8a24ab36c197d528a472e6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d81d5ba580284f5d25a5c066f0579c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc967c015c26dc5a743bb05c7d7b2c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb325bad2f9239232e6632e13792ea908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72a75103589a3b978cb24d98f36962909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001aeb14eed61f0437f54ce39e74a90f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc41aaf414f14ec4c77c9e828930b8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40be839f5ce34458765f33a29885ec912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c5c4e9cf5ead04cbe2ca544a30988913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e1f15db4cf758a48ac6b55ba876a4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb9f7110851bbe0a8c56d4f4977415915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a01b63625da4c49b0637682073554916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90689dbf294f5ac85d361362fa290f0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c163b83b899134839ea2720640a26c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968f0ab8f78e3bca74ebd1056f0b9b7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a0f98beb2fe5a1d6e28cbec832425920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f37ce9037fd7c23a04631a7116c1a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80541ff9a8bba48f3ee6cef550ac6a50922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b73de546382f79fa429428588c4849923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484a795fcd65e145485496894bc25d3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663ed40fcf9e34edc75b122ce49ce29925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47d2413ee918695e5fd35cf8c2af98926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb4396faaf964a18c8780627d1a822927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443e523e43adfe5a1eaaedeae89eec4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adef1f39ac2bbca58c4c536cdf4ee16929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481a4fce626863ab92c4f3cbfdc0228930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2cfae4b3fd4da34aeb886f75d941b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e393ab5b7c49b855e846e28625d441d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ad2d952896f33a1a166f0e13c94e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad918e2085459e2a10c413f9afd701934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eaad0720f469bcd9554a98e528e53935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0354c91cc4b4464de34dc2390946d9c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fb035b1cd561b6e98376457920e0b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b69acf1545c938faa74e514e2e1efb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc364295765447da94fba2c1b35b842f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e01debab20958c50462df318fd88f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0fb421b28dc1132840a1c54af5e91941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea5e169b15b058fc94ce1f43cf786e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d53c09031f86bb4db9f4f23aed105943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53be7330b49f76ba8ae52e7fb3f098944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69cee630e21545d0b958a97e9a54ee945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb25458f581b6c3babee8e4c4e02e50946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621668f98fa07e9a6b40a6975a8786b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a2b855d99f44d25d9f85ce0f048d6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc8f5be553d291fecbb7af78b5293f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a06fa0298aa02d4c5785c806140e0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d4987b216fe43e34198ea8e85ddde951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f028e43412af5f946f602a2bc8853e8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9970cb228e3b9b60068c06795b57a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cfc4cb6b48a8f78e5995c705be3c0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650965b08cfac8fdc76aa88245fb881955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93308e11f6fd227ab1f00bd1f6c7b057956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b21d67b88a6ae2c9e2fc9a1334851957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be151ec009be8650ffbf413f58a0af2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7574491daf9e028686b499090c66a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3107b509cb81476d7b2b2d3c7371f39960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0caae6953de679578bf4114de85ca9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78ab9fd3206f2ecd1368f27d726d8e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8bef709f414f7b24d9f1b0d5f7af0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbeb403e8bf23fa755a5de073e0c81964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e878beef606d55c28d4baf8858040d5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c69a54f1884cbe47e967a030efa3a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd39ee97566c4482bdbc9407181289967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbcf75df0639b1b4e83c9225d5942e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63f33ed91695d4571c6cc1d6cebbdb969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47530f3e58fc9100bfca1fc3b32fd626970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87cdd890548da630f00c606f3794fc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0c2e109b9c71181f6aed39a5d6483972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33abe6a960c32f2899ce4b4f107834973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37b7ce3f2330f9a45fffc640621d29974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d59ad37e166a76bd514553f9cbc8e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4dc4e84eb1c7d6b12283c6d504b87976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f2adb66d2fff4b1b587a7da6f164f977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>